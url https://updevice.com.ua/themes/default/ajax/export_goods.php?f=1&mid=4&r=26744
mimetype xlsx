--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff34b6a31d72e524375f3b3943eabe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c1756b58fbc8d6108f042320d69bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876e9e15b62d1fb9b5ac3aa552b1cbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648a4d762ad9bdaa310e28df4e0a9a04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31c8480a3099f5d0037882b84969f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cfb0cd4dc943c09c894bb9a19b8266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc70f9e3a764175d154427be71a0be17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f923789abfc0c5e8df2baff6f53b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42202a1b2e2639bc2420c35779aaecd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30c7cbaf4301b7e2b7d43a1b7597ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd4e1b41880f29e42dadf8f4dc367611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22033fd461e74855bfbad8eb32922bd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52fc354cf5462a763b66d2d67d29c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddedf74a403ac5a9313f6dbba43440514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61006053694d199b700825395dcb6215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bd43ed49a68ed5ebd0b1535d1a39716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42352a2092ed3c9ef5d7310ad89ea6ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8000068a7af5a1fbc3f6b5b8f0dc6d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effac40d3c4481e35c83203b86ac639d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734111de71408d925df031023b2c428620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501a72dcf9c81eeb46df05a99a952ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496804028a258844df1b5476a776e60022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ccd1c56d2c0d62227625c6ca6180d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35099d5d9c2e9543b37aa4a3ba3e5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f20b3355e933c8d2f51164686157df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625a69151122d4cef56be46509e322526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b68dd6ae782ae98c42cc9bf16b985b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd042dede74431b49cc50fc4a5994628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b006d1e9511fd4efa91605acb413429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972a254379acdd0e03fea95961af14a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed406dc0a821d7bb6e6d03f4ad2b75e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4f6f3c31cc0ded59a80055f67b34b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f4be725336a6eb11ef08e3ecde30f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802304306f3e302abb66be19aa365cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329153d832ea53af3975a95e4d47bd2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eb62c00f8fe2915e690d474c0405336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67708e5be2cdbda9d2a561750025707137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa21f2e6296c6ddda1c50b4c11985838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48e8a96e1c40c098490ec99dc3650839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d0a8f49f81b88b7bde11d8a20e02440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ad830d8fb07ce12dcd9d93501025441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41868e5c66c9649162ab775b31ca3c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251eb0d107dee976d87065cef3b2c2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281918f0aca6fa9f3b962f94100850c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a4fd28d2184d473fe62a189c1710c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2fcabc69f3d6c9dd9a2698d3f504946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9d323e037c5872485e7188d4f438447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9af1101263263172d52b5bacf2157948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c7eb1d9f4c3f3dcb15d3c10017e2649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6d0b32edd069df464cc4b5962233a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5cd0f0a9c2d897574a39070fe339a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59015a281ad46fee0242a5573d40fec552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324c28988aee12e5ed8c10ded5badf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9a721efe2d4191b2ebfc7fda40bae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e16096e80dad1c08160a78020a964855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036c92d6d96e67e7485b11b05ad3db756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7e88d64c1fdb55b87de2bf049ddd657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70bc6d96258d57fdb2806dc28bca7458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc539892e30697296c2e13f72d7bbfef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0812a95f1875a96f23bbba4b8d40fbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c99dddd038a19614463e5cff2455c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0daef5b82f9a0a85164e10f8b5fb8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccff569b4a22c47cbc5a37afb49ed5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc0e010ddba77ca3a89bdb6a114ebc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d38744bb994cc455d17c1224e923ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620d7c183be2e9c3ccf05194a91570166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e445b44728641202fbb245aae606fc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a98a1d1128ca26090c6bdcde8b944a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e8e6337f7cbc66867de54015769a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf19b990abd910149a399bf600085d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff449c238cea70d16e0d4144d0b0898371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc5ac376aa2b3f6a9aca4165d23d2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc594ea537deea2e45eb91e851bb2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9c7a3fec8638ffac0270534f50d4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663569ffd3f6cb2b8b595bcf1a64f0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f486ef82724635127dc8a88159a568076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091c100e703a09eea620a85b7fe0dc877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f525d5cf12e881fcfd301b5c562fb6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f7c1d781dd551051e1de7781bced279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f64138254135bb8c6a2ccc8f15b69c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16c77cc61004316acbe2cfac08c00281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b73893990ee6eb9d89b505a18339882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c1eefb4ac21f6dddfce07ef99464283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdd336ce608fe439199d1938993b7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c8ca869eb4882791fd2aff8bad24785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f06f95b8be56847ca03ae5c96e5d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b715a66bd41a0c176b2d2428662e23b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3acc69f6114336717972a20619ee888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f345eceff68b1ef89639beacd94b86789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdad30019f4742295873198261ce55390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937acfd533cc8ab730e6b76cad5ac4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ee609b07b7a1c3e0b1dc730cac50d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53d847a59b92c69e669fd91d8831af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3336e5ab7a896f79210b700e137f53794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e408cccbbdf109f842b53d197723495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc07dbc6784aa6ab84d4bb14c5566eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390fc33479a8f64d0a826527878c2e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fa25591018c7d2fb5e29f7456a82c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1f1f4b658638ddd2706c9260929a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4a37b3f28dad75f95226cfb688aeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9bc3c2ac1fed19a2a227ca9a0c26e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302e9e2ab6c1d02b03a89c722f9c8b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2db54955b8b3db5253d2196fd6457103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764455394e682ce0a3ba71bfcbab099c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9547be0dfcdb7416184a2cf8721de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbae362660d9213c757b486ed6e90e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b38aca60d7f0ec2ce422643d2d04c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d02d3796ea15b8e2ddc047692cbb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299099726f8db2d6bd76662a1d8d463109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640b262d5f1b6d6e7ec4d830bfc39be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f62a6b84c725718562e15347123900111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baacedf6781c66617976a2c239c606112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193992dfb4f4fe624d45ede23a40768113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65739ebc7116582191051af0ef836f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53d5fa7eb293f5349794b0a52e3ecc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48977df324f305794a9942e993435f4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36db8f083a383538156f5ca88628ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a707827db1050d604a29a67f03a8b26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95911b26e8147f82e7093e8273a9514119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae85a02412d4aa35692c1c6c98f7da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075a1ff7987094c0a31e01349b304a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33417373088fbd2879a3b2ea5950c295122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cf5611f87ae729138e3e0413a8d7a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f113ae57ad2e51312bb1f19711320124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a8022db3973bcf59aa15f9cc7b4e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4538cd9a2cc7e230d492a95584ebfa8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970abb486374f6e2f663dc77a58a2251127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25b6eefa5b0dd6e1f9256b86913813128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4f381f1150f4973920253e244af41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd453bebc016f96e7dcfa3ce669b9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590607fc53884f857d6f50ff0e2c0ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fd961718ac86dd393b2e0635ee452132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a80efd43ebb4798bb53ffa397dfa1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad3d7e763b22164af5aec779fee565134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a39a11ec40ab1dd1e11766d1aebf1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf557cb495c69f6c3219a399999c9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2fd2216d8ddcb04b58b3e7589fc12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5566d7d2a634216b95a7995a5ba6c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d59aeb828356fbdeabc8b7638ac8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18402b258c7f5205f5574a1724bb6a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76cdc55640035cc77ac405884bd9c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a6880f59e310bd0d96a00e7e151b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fdccde03fc3a0c1690baa2cf2a8f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a111b59a252d6c8e7c2356581f30aa1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46f9f9aab0f83e8817133e72284121145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fde22fa1e74c86457752d2e5366b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceab5a3ed6b04af0884513e257e7b3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec712bf5850d245a372d774a1e05cbc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bc897addc88804c282ec79e8567e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c9671eec09e00bd6b5e0bc75cb1b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eae4c7505f933f63eb5f12510452ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88886ef10ddb2f84a5ce484eb655481b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3740d8723f6de2484556e564e88dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf3ec0daf477f8277cdcf14651d99c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cbcd313a6cbbb18f4f74d51417f53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8465e4c7f9e261a72a47f6002dc57b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612a3fc55e4d8d40cb1e6068c2033ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddf1dff5b098d11d1e7db404d854dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5b1590c11a774207a4b4fbae87f60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da844fad65ceeef00a4cb1ee77e080c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b4dbfb7623e97755feb285066565a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634a0ce7a8a09725f41de70707e7f64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110c03315a8ebeb9791b724da71640a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f8777b05d4248a185366ff86922c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b512a8a556f6dd3d8a8987da8127855165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef9b8541f907274a292099d92ebb24166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3cee2fa71f2fd8273fdb434faf200167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9c3c1b36da31d96068d751e25fc47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddf2e4f2841e3c4c6ad53bbdbac2f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86453582295a5aa3dd6533ffd0f0c7b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb853d4f94f737edbbff6afdd9744d89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c4b7a747bf7e73f9f1ee8b42697e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb880628ab370601518e55bf744cf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d409aed6a5572fb1dcf1fd6ea0b76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a67eeb81f38b1cc9ad06c2f7c3463c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad69fe45ac60ec1ccde678d01f5037e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df917df9a73425ff88e4c16f24ff23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56dd8362d1f4b271c456685a340ab1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769d20a0db05272786f09cb96f3da92179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d3070d434fa23ebd5abe29bbe7ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80ae591f7f1f8aa190b69c693d2b20181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c404863b5cdda9daf8303beaa7ba4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aa36f284d341d0964b7c3936585b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f1dc6122f799555b7b572c1f13f26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fca826e4ed5e874147454f25757ac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e584142ad43b302f840fc790bb44e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfa08e5e37d6e1efaeb9c2fdc73c3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd611104578fff59b05f8b1faf1c7dc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22107f0a648671a1bbee43d092dabfed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87021f7086be6ee8f5652a4a5548d77b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9e3c2d82068b203ec446f85725aeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f48b8c052558947ed017e57b98327192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffe080f0b556551ca7353010ade104193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3366ecb6109d9f6cfd42079c88522194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65122bb7222dbe582d0b25310b3b8b68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f919ea6304d452c86fd6a86685c2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70412600448904b2fda62d6b0c76ff49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b405e4038562f4dda17d07ceaddb25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d2ee6e9f971e24a632676fb88881d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b81bf66ab7a50a223f577da30aaee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d8824d9a40f2923f84b799effe860201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ab2444925ad07d3e78e7f1ab68f06202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b2ac3810978ef223c27e43ee3bef1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9b71c2143c31584666ae7abff44ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8724226e6719f108d10558e6eda305205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4ee1670c298b449b834a6d399c580206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446bacdbe79cf754f7249af2e769215207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09318d4c3e8526a7495da20f615ea347208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd69e77fb2e8935a044cd741509239209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382e0c7e9c480898d5496e1c6eb0d01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584f7a21bc4c6052c4661ad81e37487211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb3b6e330d067ce74f86f831795f4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308d6bc58e28f37b64a767164e6d2f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4c8fa853568916046e871e141d54d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21d48d45ec86140c835ff0521cbba0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e12f61b3ab256f68bb219bc1547265216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d096a72db34e459802683e89acc0d2f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4b52e67486b25a20910f9b3d7377e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303e492674094ceb5a9aa8673ea34fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dd4bae29beba0d5d43b1d3e967706220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a9e409eb72f8970fb333ecfa18a47221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c7268292691f87c2e92f77c56c29f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa2f176fbc26e2c6fcfe69bba7ac96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59396969cc339a8dae912f05816f5131224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bce162338d71352bd11b570ee6ec35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0939c215ec994300f3b1af413ea45e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbce99ba41170c006ed250476d92c8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f4e40686b3f449f3d8eeb4134bd7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ff6d77ba6b1c3ab1df0edcd5b30a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2f3d74b7391cbb4aa838dd8db361e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd9aa983ad4a8621ff5a9a6e1504e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa49495329ed4dc8e9ab1ec76dbd5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ca3fc29f08e281d6552e3d31906e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a9fe5a20c9d699723a0afe4f295f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfd70f6f946c72c6dbf77606b8487c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f663317617d43b2a5f6a28c4c6ad70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66274ff6e2b3c77219bc390f0f9d04a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82130fad855d99cf0da47400b583fe3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079f813f991f1daf00af955c82cb2ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd85133a194b0208a2652d22543e1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49998e8783c5184fc1a3552a9c99fa5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3db995ab7a7da942df7c0504043054242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe73b254ec47b17dfd56fa9996e513243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395b9c2f5ff6b57da80e1e772a4e17e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb939139034a207f0e38cc5079c9514245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0566cce127816b42a512c437e4aa6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f359e86bb8ba437cc9523822fd21b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1444128b671fed73d8eb55f603a0c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de80ea1158f89ef9959e4174948b389249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73ef9aa1fa44e7e3d7befbea056e8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33ce6dd894eed286a53fb146f52745251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e66b5e74467fd914d4d0085fb965e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceec6265578238608e0a3e465a68aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02997e402d43a8851c14dfb8e6f457d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a83956ab63514a32e82c7ef6d5766255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9553fa4a2e577a974565cf5cecc5508256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838314eeeaaa34c5508b42d8c135256d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5762bf60b20f7ea0c88dac4f240d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384078fe969579c4c3317665af1bca44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f8a160b5b8734fbbc9de8bc8e5f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2539a361030b0e7d41c960a7860c137261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec6af6992f861870a0cc562f2e8a5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64481b4c54a05a78a3020892cef413b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561409dbff1e5ba28e21bfa40cdcb505264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7e8d59c4aea86866870b1004fcea6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3353f1a40a5b2f34ee92c2fa61463266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7fcdff1a6204b1abae4f5f95ccd6c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60142994512168dfb0414aade6abc343268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1a163616d0715210f6a9b436fd48e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c7598705f489f2c342b4f7cbde354270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefa4fe103214a9eb148b73ecd6365e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed79a5ad274f084a76eae70a49c95de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a1df2fb0821da0c55cc91bd4e6255273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eec1e4d8f846a6dca463d4876d702274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4abcd6f770ed432593b7ddb9fe1da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd095782b05a03ee7acb9f9a1c55d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0066f0394162c68f15de01afae3081277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954d6ee154c20fbb8fe4847e119ce42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f110e620cf63e007d178bb661c2d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38311cfe89088337b3a8bf98b387c6dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e3d9ab3c8d5c06e5fb33221927e4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82706665e8339a36ba2c4c893dc329f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e047d31ce6aecdf0c5668586105d634283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e1414654cb8ce5bb0bac2970e6875284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94370f174d26922eb646470e0813bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65377c1be94802f8b549df0329b993cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e673d606a53d1f261dcc2d93cb4a17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa06bb0212021f3aead9caee21b6d3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d62fd07ad95630722ae874f13ef87f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a0ce9bd0977579a27836445482f06290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceb960e7a9b3a5b447cfd85af3e2cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2602e6d63833cb4055acc8cd83f2c01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77261db295a62660a435a76db38d71a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d20af46ca940db10ec65d1bd0a62d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c00c631087dd54899f0fc954ef9e10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdf4e0e325f4982b761c3216a2904b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9ceeaa6a2e6115d856c7ca1fb940e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80c9e07706d75c26f2bf17c2ef6585298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b363ecb3658e2e390097293f3200e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c44badf492a61874d2362e4c7b980e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f5855198ef305b3626cc2d9299135301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce01ecc0750cc74d6f8b410cbec6338302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fca856fce6fd6a1cff67959ad3fd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1aa3fccc4ea2a48e3603b471ce668a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc5f85c90076077a17564a6d9df471305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6f515d1e8ad067e4d3b2f9ce37c0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da260f87d0054f1cae58246e81dabb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050fc33c31b2cb2dd46d55091e8f713308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82635530eafc5c3dad3db6067c2f0a0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbc4e109fcd6b3204be1a653bb5a8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8130ed09586bd5b2a99f7d686fd69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602c7b5947583145d591b1477bfcd3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd21605175829075d2f08d7b9b02f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdac89b10520929d2ec116331c873a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217889fc28ea030ebb79faa84b040f5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea715bd5de8d07d64ddbc1544464e52e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c20718ca7957f344366c30eb93d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdce4a6337f9037c8cb75b63c805886318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3644cf5a1b2e5993db397c7e99b9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687923f1dd1094fcdbc75afc03fd0a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36a220921e48d9b744b6b22665744c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be011ada22f436b4092e163c1d293b1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ada3fd59be52ffa04e89d1c721a8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a93a92e787164f4067b3b0b042364324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a013156f7d754d5d1cabddd634963325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdee040086f8894e9fc0c21cbdbe5ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df783c69730df6fafb455f49b16d0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eec884fd33a5950db9e5faa53291c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182b74f1d3c3d4e93606b741407f0ac329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22919d5428445f3c7bc55549c33dd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dcf223eef22f293b34a471186bc38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662746b0493aca5aa07fca63026219fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc58f40255bbf8528805fe789adac0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fc4645049cd972738b17cb28110e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0217f96526432d164efd77e6cced85335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff428b77e66022884d0992bfda34a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1cd05e1e8a6d68897321cf647ca8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e6755fe64381342472233e5df54ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfcbd0692195a2b6391e5810da993d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7d531c171cde5211673d43a3e626340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116291995a8d65f4afb48ca6215c89f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129443fbc331dbf001e01b4ad1031d73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99f642e98c19a97aad991879919700343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5d96bc58c380ed541203b58dfc4b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a72a9aafbf2a76c1e86af3342c69d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa6cd81bf13e0c7618a7a37ff6262f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20fb604cf0417a0d5ba0dd6fd193bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920fdcc7f59648cede7a54780713cd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61f03e981ad1c987b46e4db6067ab8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bbfcb68bcaa85f6c97891f8c1871f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051ef802c0e9b575e994b2589eeaefe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb50bc3b046e0ad91b47a7e13451277352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6422dbb611c56c896c0398c6d3dbb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471a607b9858b93f8e3684f4af5f91c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77bb225f38a122907769063c2e98bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50208ae0dbe7dbf6717e21fd4a89f1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af46bd5d063a4502054cd4aacc9f756357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61e56ef1d0a05ddb485748797ed1d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ed24ee1a61761221a8398438eb29d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb6d6647da0b7a409b97604df9f63e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee788f2fbc5e272cf88f0b3001936b31361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ecd36cb7fe4e4461588f5981ab37d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78525e4b3746d14f121787a76708e3ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecffd698ccd293f53ac03d493df038364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69a10370ba7c09dc50200c3f2dbd7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361ab42e4c179124f3464da7e96263b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b27132fe4eaa0990ea9e6651fcae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81706a3ad30a82c6c9bf27db197d14bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df01cfb70ab73efa81b96f0841bf223369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740ea851748633ab521e1c5b643a77c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafeca681d790fb9f39e9db01d4264c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802bf6e5887654321524b22d301731b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25228636f003ca1371771a6afa92fb06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd197c84880675fe670510db57b89c3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdde4f317bc0d5d02931a42009c6874375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e31b49ceff1ca3e256e732624e7d13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c2603705159d71ae74a788526bdf2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a5f7c02e7d379bc32b99563d6e39e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe777af3ccf0481f6c2139e343a615d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a1b59e33a5e8bc49ccd59cd2d69e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aa3180ecaf39b90e6ccef79d3e86b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06eb74d901bbd69dee5f770a75b949382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae44fe0208467a971d548e3cab07d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb9c1528a1168c9c48eb7547af3d5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eb4615474e81b48994a894903ef51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d78cdebe3bcac51d10fa4235587f41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886440fc270b66341b91a63613393f22387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff32b63bd3035898b82052d4b475fd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92acf8d0d3bb3d3538274fb0ea2807389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b89b3a43d5d415c6eb5f56eaac688390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4454f4efea3b039d41eb0a0a8f988f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a86808bb6072fac53666fab296e6be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8de08e1201a2afdf2a6ad560f9291393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b249491c4d660809399e2bd471bb7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b676d2ae813dab2921b21587aba7d13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a8188c70346e8f672fec9197c2181396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf93680a4370f2fd1f2956692198a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1581f00180106c7869f3b76e95523398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d14fc797e48d3df371358678be4370399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c484629b6d9868babcbe87f8c698f92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2625b8b18af0920d51ddf6905b5f857401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec33b827d8d2c558631e57998b2518402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6f43c7fe7f8962a9976e0110f77f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08c98a89d05043c6ca81e94fbd5aec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a01eec620dd208f749970a37cfbc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ae5e848d0cd69d92ac3dbb2de163c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda23ea67d1f8c5554bd3eadaab71b08407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c5d0108a595566f222711e92b7885408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce087c09d08b397b0e45d2fc0abd684f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160bbbbba922e89d208de884260a4d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3d6977a0ed19b88503b9fc8bbed0c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244148e78bd04dfb97c33218a1d410b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee1b0753704f9db32e699aa9eec716413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d985dc0f3dcaf59ea7544f0b30fe2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07c72f865c1f53b7f8fdcfeaf67b41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5824642b10ff99132aef0833e68ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca7dfc15e68929e662c3fd20a75b0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0a2f7412786986e0b6cdcf33cc55f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be3b40d2553689dc2149c5f6a798c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1048dddac0c8a4ccbcc76486d76a7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a351a91e135470048446cb081b78aaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb0cad714861652d11a7d8d3873cf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0becd86fddf36448db4db3dfd982d8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638441aac78938003a50810dbd3a0558424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51de890a52545a63762bccc4023524425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f326d7a5fb1c8988005d8f32ad223426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048aa1d1d9e5b0b608391fe08f7e646b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1482ddea05b6d74722a5a208aa1e86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6653bc243e199f61dbb4790af68c51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9572c81802e18f2be8e19f300442b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7924f0dc786ed62a7df348296ff96e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6901fd52b71396863c5816a45786cd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f7772030328c78ed39cb5d122ac59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ad847f1be8282c42af496782bfd5f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37170be0bcbef2465e3fa051d3b75d5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14368cdd5e094210c379b4d2c19109db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3f4c0df22a0be9c1f368971e1375c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c3c917a12197a4c7b15e45838acd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3b925d9c18905f929b4dbc38586d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f767282321b6c3675e76f43ac39ac7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a6dec717c997cf36164705fe6ea2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842a0123decc994eb8aa334a8791b5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01953940379b463d17b1fe4dbcc68912443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d9a66654ad6b2a2ef55601015d496444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533c734856b0a76ec3579585b5e8020445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015ee9d98dcd0e83df36a28400dca5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8fa5bfe66b6a0e7deb1f860c2cd3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06901dbf4a4b91fabffee3a5d07e2982448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179420fcbcb174ebfee8c566c772f56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41596d8ea5928026175faf504afe859d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b763722c066d11793588f2e268436451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0ecb45459fe9a9b62c9a51413a505452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4ae8b220a143db3d3806cc5c00c18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5427aa5a56ab120aeb094c9023bf40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd77a1cbe066e4857e32252968bebc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51650f378f2c5f6d9fd87c6555e1b07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e9246d175c5464a2fd1c72f9d0819457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f46dd39f9b717e5b92885da95130458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbfb2bafd1933f8dc405a6d0050d2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513342579943af61475f84d68d472f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab853f772d19fa0deac83165479998e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39222afcb2295980dc72185a016d8357462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8309b2308f6ffea76f0d2ae8b205a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4928bd1672f88eee5e3780a79cc97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd16423a4fe58fbf3bae0d7e86f2da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eeec60a0053ba2d1fae097fb538f17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab48d9023eefb1b9176ec34608fde2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1a4bce71192763daf0894ec44b564468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4aaf7e00a2b9c07adba51976e2f6d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913dd86c3c3967030ae11c1d0a05eba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70b436aaf96d0ab22f2dfe77bbecc2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86592e0c95ba9d82a3e4834a257f26a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dc69a6ec288870e242a719dd4a26d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef0137ee459cedbf9bdda2dbedb29474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb223ba0386b2483ad157a9fe936950c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e64ebdfad379a6c73e3672524b198476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0ec9c958a83d004b38c49da1c67a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54ad0213b25802b07c357c039559ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636832bf21b11821181aa8a30866fad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7db836990ccb5e133fd735e221c25480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e003fbebbf9998ed9a23b42fc56cda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1a26744bb3ec50f272952562b431b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60724dd2a9b2762512af8aa2d6c44de9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bfbee2ac3428eb573476c334dcb35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ec775f020485fed03534b45f0e211485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b42f0882126d2c02ca81d4cef2a161486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1520a990f540ba31cad36f90eef18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff807c30ab893953a7f3a96f50f4aef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d16c8835dbb12a90a9cb03a99f38f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d91b80146b6dc1a5d247a8ee55ce2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20b3405d3aaf69fe3aa4e923c8894b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4394e4ac0be9911128099c52ba19bd3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47def64fb788fe489bb41014be8f631b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bfbd7bab7e6264de0d87c34f3470a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce3f4bbeb2b778cfb439e0dec2f077495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b171cc253df7d2f98a85d106f5fa4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc6e44f5f13f7faf58d51543c72f69497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180482248b06b4f1aec3e27ceaaa2d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954611fc5db7f957fa78e064db9eacc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fbf59ef39dbd10a69a7e4d149fe8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cc1b95b2d68ec0cbcf402cd93c5c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f46203e9d1c08ff2ab368cf4585f09502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb94bbb40a23a2ece01ffd02f0a6be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c04eff58f892aefb67f54836a291c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4709e8af069d4d1cfe1cec8a2c9cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a211473b50dfe982732ab13f911ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1edab141b18a9b992f2bf9246e250d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff77e6f90cb07ee175b2f853cf262f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a307dae17e0820dbb47567f1d5f0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8293603cf344bec9fac08f74cc3cc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c9c2eb069936ff6e02e87866ada5a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223bec47bb9a8078037ebdfcdbfa154512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6179370931154ce1a473a76eaff4fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638687c09655c1a1a64bd04657606d6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e180478d89eb1d655784083ae8149e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959af6bb94647b7f7ed7e945ad2102f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece63ff63d9e67872350aa0ef7396fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a50e0dfba993dfa5a1f9ddc76e65c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61095052f0d47c88b197d831ea536d31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5abf68cc440cb1c3e54637534b9e43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c546a72b66bbf083a0ff3c1b82d348521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43879e96fe0760f0efaf86d36585002522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6fa582edb2e6961977585d5636343523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bc1eafedaf36491a4dc87cd604536524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8acf4839f03cd95dbec810a3f4383525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccf343226df7127e4dd8356d966acc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced878ef2ae3b5e1f2246d92b7c9798527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216e1b7297b17f8caf2d758760e1519528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce79100747b6cfe4cdd9b0e558c40d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a79667391f9138bb054f2164302f58530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230537f841f5aabc46f8b9c2fb24a9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b893bfdf5c053ea622c0e557ed42c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020f735ff5bc61b1a66e94bbf131ff4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52505c0c83628bcdcee220fd8c67076534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4c920cad687c76edd9896788b70e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39082863008bfe38ee4fbb95b5dfe1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703fc9da97a4ba10ad9a47798f82e58537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4670aaaabb79d61ce81698f5441e54538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90195463e443885ec209a5d8949ed0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aeac01eaa070e8a546a2ea1de637e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f164bf7a762704eb4ffda054dd05b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64aec6ef1a49fc4050cd5b85922b3a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666f5957cd6da13ff0c4368ac39095e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16e7302ff7ef24115b7145e9165a1e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5305a1b1f97a70ab6d7526597f1fa0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962e9e7b57cf72cbf3813d463722232546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fadecc43fae3ec0bcde2f6218099a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d589bc1d72a1c5016c0bd7ccf95da5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842a3e4ff8a12df493e0feace80aa3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9273af637f19d2f982153175d51a4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58f06866ca333855e64eefec5d8070551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2186df0be414de7dc4b082f9ed36c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f058dae28534aa6374c316043a016553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cee3c736b2707a8704bdd8e02f5e432554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcf6707c5e0398229a66087033b569555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214c2c59f27b804c746b9c1ea2ab350556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164ae2295423ce85c05a1c8c3104165557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09aa7e88f161a421cbef3af8a13378558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ea3e01e0c2bc698bdceb0fbe3bdc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896de5c0c4dcf66237697b97a21f028560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b635f0f4efdcdbe1d75daa010d77ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c729a18ca857ba734ebbf666895f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b91ac9407caa2c4d2d508a7a099e2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1bbdfb2b516569c536eabde47c750564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97961736609422c98ed8cffcf1c54530565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74036d7032243ac1f5dcd8185ddefc78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4930ea6cfb781428604259b92ebba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87964f9cb272aa91fbf72f982b36d94f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c72c2706ae24f2f26e254acf2b9a39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8be8aa3ba9277618e62d3e4325559570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1add8823143dc0808e85cffa3b0601571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5eb7a55885fbf9b9a2d63a61d8976572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c5a4d56a0a3956a21abba46bc8e3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731220e04dfc8a4b23bf315ece835e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690deda0ccf392fa1c07ac6d7cc2ba51575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29897b9b8c38f15c91f325d680f56455576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee645fd35a6f0fd4564589956d53ee3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7270e5f8598b83735d5396de921c437578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650fa6ac0e991265b25046d74d946a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854923f0474cd210b345c08c9c89b840580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb2d17de895bf6a35771807c07d3d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76cdcd6df80af1756637e41247a60b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894aeab277d45c4ed4b286395edd15be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12be62d1a5b260f7b709a389305033584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ff00fc8a23bdef4e6bbcc16864344585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f8816fc9acaba57a9e0817ce87eff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0240fc7bb430064b26d69811acde792587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926601b9ebac3f119b072839bdb448cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68424dad34fdb2d5517f8240aa0844589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd52f3ce51884932cbd11bbf2e72e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ad8ee4aabcc16555826f5b9bc1d16591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d9c2daeb55d2f1735255f4c74f3fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c013b947c03d19726871ffcce5cac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c414743dc8202e17de0e7c960cf6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf56bb4b4602818f37ffc9f506b8ff1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb019063701fe34f72e72b3528a4ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb88746498717a9369f2746986ffc4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea22fce964b26119cd658ae9ae1879598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10fb70454ee7579451d19e80c10a7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b21c1c67819a8f07888eafbe5baf76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8474045410c9ccc969a307f157d57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2035c0424b9d9be6ac8179396c4ee81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a649dd30acf699e62a1998e7ee03da8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126631c3d5c50ad77d1a336e18ffb3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39847364e1470d4169619cbca94ec2f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d5d87d8c8349cf3e9cf22871f9ce2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8233d7dd9e7c4a22ce61801084706607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69a75425aca0d0fc8fa95038611d22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade567554108f1da4f81cb6017ad9d60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33700bc3224198b51ca4ab2276248b0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9038e0986ab1c02b3b7bd6cb3dfd8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc53787a7b4397f8ec44b7fdd8b497f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78841a6e35741f36a2d17f2a55362e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283018ec56134ef7119194c01b140bd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a74081d78890b8b95476ea175edbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0860a4dc8671125ba493b37e91d12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3560b60d4e8da258dd8432f731543b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a02741174fce083f7931db0f364ad6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4233801712799713459f93c59fc4da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aff2d8a19d2b2f8754684a6de62c26620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485651e8d62eddadf59a6fb535f7030d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0660034e7e5345179345fd116082db622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99f1b01efbfbaa40b02e6112afce0e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f8d21a3c574f6bc7cb92ab9f2a049624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7ab39f95fe5634696f4b85bc58d62625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147dfb2b007a0db7df5d3bff12278db626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac2564b06a9ef52c6e21df559821ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4623e9227a6d8e929d0422b9512fc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b27ffedb3b2a9bab914e14924c1732629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d7d4400a74dba4a075082d10be6e4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407038ff99b25468984a2250f61babff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d457fb47de43b2318a3953d8571ad9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716da3a225c34220dcef02d6facebd49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e4c86e542ae843d1b827ffc8df8cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d71168eaa31869712ed7e1b0fabab1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fac6a59b567159378736454238b89c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0666d30f4a2a4a9da719bb682bd166637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5238d3310544249aa8aea7c70875b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632573fdeaf899a58b7cad2681a3b8c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96984f8595b6477c41ce1ec711d59b18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393641231afd4b590b5a4bcf116e727641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc60a0a54030e1d548f9ae3f0ecafd2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ed6e25579752eb1883b044ced77d4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280d392c9c069f787db918b5276db8b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5daf4ec4329b4bd2f8bf6f61e1660645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dd35b130b9a1e5ab9a30bf6b9933f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f98706831ae2c0eb257dbfcc655fb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301ed85faa590d4206009545a3b10d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58c299ceaa10521b7c0d936d52ab87649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35609a2794e119ee9f472fc36301c3d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fe6f748815c29695b0edff3aac315651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d35f649b908a44aeb9751c77dc740b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de7a1ff0cde67c70144d07bbb1c9e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215fe293d23bc32ff120d378deaea4f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af84572024fbde4f7c45d7ba0a7ce0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429149953bea1470fdd70bf798554d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab62f07fdb1f509ab6344e3f0f3595657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee442749dfc8dc56ab0b22ab44d5c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59060d50e0e1603587773fcf1c678727659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24a31d29e6553e8d555b1cf75ebe12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fbd4306b87763f9455a7b9ce83f28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30d816595d0a1b88671ba2c4331ded662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605e0f533a8decd2046d68d63509905663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190a658dcd8654c702d878425d589d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb028a1b5e9f1d4be99842f4ef175ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6af46633f0e2ec6dccf555281a2ce6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a989f0eaa5ce926510012369ba74c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d613d441fe62fb9a7055c4006c37c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365ffc00f3a9fe34413036b65e85f0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaf2f94a68c59469385484a3309d7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c887229997c94d65be3768221ff1d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4064e6276b003dbd8b27c5f087ab779672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628c90bee46ddf55de1c6989154b588673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2fadb6a1a24f74fe3715e2379249a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec12a20b036451a04356d0a9e273b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf93647d768c85428d47c4e9418a53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393b69ce5992a144be6ac36ecc74c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17e6dba17fa30a20b26b52ecbd04fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329b442ad04c755f43c834934bd150b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a1255679b342b70f041e2c676c5b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be17d538ea68c8d6c9470ef4b8d0801681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9a2c54ad49e9084d32958141389aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63bf07d767d2f7a03214eb01aae585683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bcbd311b6a48965f546cdec63bbc2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d859ea3330fdc96d551a17d59a059685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979f110c8c3674be962baabc71bb033686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d4db599478fcd91ceb2420fd8d546687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcceb018d464bfb45179e27c30e438688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee822634de0b35e52ede67b5c2ae06f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c038942048a8e064148418a7268d7a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec66f442b917dcce3888e5adf5b2404691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f52ee26e1011ad3f39b6113d5d25a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ceb78fd31ef1572dda5ffb3e684c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40425b2193ac7ea656af7375fead058c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06419e6177e7c1ee3d2766808de60f92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a9e45e94b7896172b83a509916f48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152933d07d287552511936d05c92b1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce43bf8c7e76c4b9489e7774ab0b42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80cd7bd24392c4b5280439279fb368699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5753e08278be99bc6c155aba6276b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9789de6fb44ab3af95b345f98ab49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9932444ce8ed62cc5e14918e8a317702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79664a05c3f8c47ec8d28182f278c98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dd3e1ca70216fa1fff9f112038432704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b326de3c71f8c4a3510331ac1ea624705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2408b87107783f797acf37738239bca706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aab5dc581f8764b5bf9e9ac8728e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7daddbc567080293206d365d7d1bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c83987039bd303f81bb3a1e4cc928d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5ddbf52014fcd0945555a6dbedd3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba4d561a744450c19e3f80c7179ca5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4903ecaf0d88496f39d08d2098e0d89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe4a938862b0b314d2e60136dc2923713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee931c6c99dbcd9afe60e31d0fb914714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c25bd8c337da29abbff47853254d3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a8df6050f17c60544fafbb886ea2d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6294c16dfba67d8edaa4e266be5ebb2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45912ddd1b51074a538aa62bf3753370718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4c2feb4c65e0670f6203376f68edb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d1804b1afa050ae2be684fd8783c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811c08c5e6779fa93bd7f0f6d95d3a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a42c7260398b69fb23758d223e2be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcde23e6e338914d2ad8c1d06d886c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb940576554d852d713006e71374e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d450cd1e9dad6ebadc68465956bd47725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bceb54d52235529597505e4577fc9b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963b5aedd2041a658c253637092c335727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423abea3e92fa0d2c1eb9404f5ee66e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0173d8d626852e66e8bbcaa9b3d8a77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf69df76b0bbf792515b7533151d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14855e87c8329be89ac52cf2c6ecc2fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306454a8e947ea20e025a2a2eb27d7ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38311d50c05f910b19744efee291286a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3d138bf24f2d789aa894840263a99734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ae5e84085d1148a41729b30143e1e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b6afceb48e9283fb8fbde92300563736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0264f2a1f8fbdeda0baadaacfd455737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58101d2f67cba7ac00870467519ef7ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203c58a287a038c8388bf1a5c36280e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f891f682af201fd288fac78419ab1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa56a591074998dfff093afb01d0a4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b48b0f275c22792074523d81331231742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50066767e0499f0cf16f043501e5512743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf34f95e5a734e1fead6f25541aaba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285941063ddc3a2647aecd22cb2dc486745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb95cbf47da8475e351dcc8679c4d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26bf3542d8813e1b20e51d068d94a4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ecdbdb58635565db21072d90d1180748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e9335e6dc0e4e6a83ec081bad635f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c91b2cb144aec9cd5bb74db4bfb3f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe59b962248171192f44a2e07b10024751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95050a1229b887b2fb0723abe5ebcc2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a6814df90fee8693d2efb6644346d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a60f29f45b03f680c48c0a9f6148f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdbdd89858d21eb1ad10cdc021d7fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4665b922cffcad9e173e31da26cce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dccb5b8c453496f9cacf692d88aa02757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ffa43dd65c03660395d3dbe362857758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c928b1a9b6a72522287875bd233195f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027739dbc5e10e6682a304ea29354e6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5772553a905175bcc4df1ce5d87c1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a1c7634ac07d46beef5e38fe611c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3db24ac71d9e1e20f725c02bf91561763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107c232fcf68396a724c43b032a2dcf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241037a6cfb2e0266270e52e48d3ccf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45873ef058d5f8b6951143d684a3e3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e2408092a28afc3de381e64cc0bc0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475feb61eec27ab70b0c60ab3d432670768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dc74d582027e93506fcbfe780e70a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2441d7eecbbb30dcc5155cd1db774770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f601933a1ff6ed45e445e082a7427e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345760dfdac6fcfa67f67a8b21e5779772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef8cac5663f9d9b8c8577f4382c1bf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0dd529a7f6cc3a2e1d011ada12e2e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d82899e57f6e67cc1dc327f9e3b11775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb285c75175af938da58c90c73510b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e30786731034fbd66ec4936bb3429777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828b19735c9fc050e00903d46440267778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa864ad5205714de5eeea488a378b2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a704ea1b9ab7c58bb974ab3af9cfa54780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6b236dd5f6638eb54fd2a5dd99719781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153333b1a1f3d4965479e72afc91c0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f310a1a4240169ea412acb92fa9189783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0324bbae30529154693615a589936784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77048f2fde473b5c83ed347a7019d29785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300721398f1f4e8f9ea9bfc9e1512363786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49191f0d35d4bea01ec3941a23a84155787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc6542d5604b4e6ce2b3d40e810ba6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4dc0baf27d14d0e53c5cb7bffe623789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65d9672daac9dc736b01be402243fa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c942564afe162387f690244c9fbcfe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fcb5306cb69f78a8ea46f9cec3487792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a68aca0c7a4c5a0557c6429a9812da793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c316fbf27d7790489e0263e2a107a9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b212b0a62376ccd9ff65d7d7717a828795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6652ff9b2c9dfcc07be0a803b07f3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7ff5aef56bb4d781f4d4912468059797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59cc5f934375d75e84827839005c78798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c2cc3951a6363fedfea8239db4fa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a351afe22a4952f6cff726325b784800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a20b2c7e8bbc327aaddabd13758f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce624e429cac50608a7896ffa4036ff802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526f59e25f495cbdb1a9767735b10a7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100d6bd52da793f23e392a822eebf8a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd5165e18e4d7e78dbda20f35203a5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfb107f32785a7094712ff7be02613806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993d64f454f6f9d917862dbd360acc2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fa584f5c060c56bcdaf19f7c31808808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cdfd0e4b52dddbad628c0b7339843809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07858ec00edd8c3ec303629f762a8e74810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf4b5babd490d3622f5506c5a7a129811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2f8dfaa84d33ea68ed90b5f14a825812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c306a9f14c9d3b0a56c1b024316b5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0484b140754ebc745c7f55d85de65814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da3a1215adf2ee9a62730e9942174f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce34c6d1d83ae02d90da2dd80c581b0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421feea1c6daeeadfdaf40d0e47d29af817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffb828a2da463fcca0a02ff23b1900818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e714f9ef430efd172b526a2537611819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3163442ca518834fa0356f92b69e910820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddf0c172d0191407529da9b86a0a3b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029abf05d8d62388d6c541c983cb7e3e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea8e0627de151e4b18c575fe5bb3be823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80068e43a7db6ab4b82d4cb89cbdad43824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e505a20d35d3f7c4c7944ced4e9a3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb6cf1f870ccf034b36305b2b13e58826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bd5d70519e614ba78e80ed702e4aa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03ec9986fafecc1ff240898f0157d5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65857eb9010315bcaf3547bc6db5d7cb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c41d8d0a527adddef26617d86bbcd1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fbdacf5f42d21118f95962f85f9e2f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194c1a7a9366dec5568d2776ce02a0c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af757d2be7644217ca0ddb376cf015833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144eb84a258f27721d858049b75fc092834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf16e78f2e54c242d102bc821737da835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ca51768397c069411a6fcc22ed09b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138965d3b677f81f7f4378f5dd365b57837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebbd44a7d7a22630bdcd5e6ba8b69f4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ffa7a115ecef8d942504342af6510839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a75df5215302c832f091de93c49e14840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172ad5ec1d7c97fc6025c6443d832ca841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9172827fd321c31d951482fd5989190842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f4d595e1ff44d0abbeccb11ae43a1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a9265012a7777b176dc9b33a28f77844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8d212fb70260cf8b5ba0b8f8176d1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d833b70322a42b6f4d9bfa77612b9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b118c64110b0be8c19e5c2288f6203847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6a8d226188b4992c0cead4d9f1e3d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ca0a88dc5adc493753d94dd8e744849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9958cda247bb8d3a2a5de5ee8c98c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be46cfe89fca6675154650598c4f3b4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29f78e68ccee883dd9e74067db0df1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bdc48f658a4f874e83939091b050b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c94ff0a7ffbea87d83d772bf4c1d79854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c9ad33cf76ecc1f52794f384f73a8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2a5bde9dcc1d0804ba4376f566030856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35f047ea016df32a97824a53c4a6a7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70a8d0b90368d18775d71415af0a12858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca885fd4761393a906b97baf01b0412e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6498f4c61f80a04692042163cad0c3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5db4a76c85ca6613ccecfc9584b006861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42832f800eb57fc24ebc543081f796862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a71f1004028d4b2e2eae9fd7c6ed2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8514b78d7e0d3d187b7347c50ab77b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e902404464f3aacfc8ef5cbcd20ff0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286fc72c38a71ddd3cf060cbebade3d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74d3ee4adac3ffd401ce8d08a5fce1867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14b7ac91be247981eb521c4b0c22a2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050ce7f60d066dcdb774972df603b2c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00993fe6faadaec44d11c01632a05c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e509f7ceb34f54c6bec74ba21fc7eb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef8b3a68399242f9bbaf28a07c9452872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1f63c090ed15a108ce375b07aa6e3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaee320b61caa5d4d768ee79fa0165c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91192699eccdf538544d53a545f68dc6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e88b752e6bb0c6ff02289d0135c972876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee34a094b284a14dba232501cd26434877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460adae0cd02081d14523d78b43b50b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90873d2eed3ee5612766fd2100abd94879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876b3914e8d6ae5fe55da81c010e682880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be990fb5d7a6d3e6fff3d98ea1dad846881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f6e8fbfe13acc43648537168a2c08882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c7aa85388ba9535fd14b38f8a7379883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee0b21fa433db3926ce1610b48376a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9bea929304f7caaf9cc6706a572789885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299103d7837b48bb305a9eb7aa83b6f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14224400b87e8a51c23e0d2f61a4658887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472473da3890a94a58e10d04a0e2f79b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d33bfbb99609138676beec905efd2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566193711d1f85f26e09b2608e1b78cf890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7877d764c2d8f69e074e787e5ff1f45891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93694e8a618204650c50aed9b988f613892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2b5e13e73866e8da16f695ef9e5ce893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db5fed63b7de577fdd51c80cbffdb2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe51320a81a09fa2d7d26f40156019895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e8da197fc0bd5bd374e7c89c7cc99896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e887d4736151a724c41dd8d0d4a54897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9468b4187dd2a52d6a45fe6537f0fa898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299310182f41f2be7d394a491cf6720b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba33b8cdada5c3aaade5bea01d61350900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc53cc58cad68a5cbbdf8e9cf4bb6b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bd39fba019dd0e731bc3a66bba25e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fa9b16708c8f274ce652ecc09aeb8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec2385b3dc3debd42bfd25183c133b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371dffed490944e0a4a6dd1762fe737905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc069081cc9b65f02897f96e0378ad5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7de280673dadd0bc77f2e1493af586907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37323f7886597757fa99271c59247980908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2afc76bdf955a8615e5fd68a1dfd2d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0834633d5dd1bbbf0e7b55f131b380910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052f531557c20beed3436eb614855cb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457792f093cc4da30e2d4bc153a82160912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6548565d57ec94b2c41e04d840018913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0857ef7f3b7c0edd4492a003120db1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203999ce1c2140f189b277ed2039a189915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8827b2c89ae666c98d28d8dcaef56b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553e71c04db1339b2ec1fd0dd7ac7fb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5811a641aeefba5bd5f10f294a8485f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d12edb6f2fae5d7448f50d0aa71f5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2768c0b74bde02adee376cc276302920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a533e3891c17fe039efa616290b64921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf21e59263d25ffcc70be6e8dd4aee9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376789f440d39d82372f63d6e23967b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96131f4f9b9fb76dd1d18857137d5f70924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af0dbeffaedcba76e2a0e431472e5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9392693382bba916c09d39c9a2d3c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b6cdc507c1bb3388f86a17b4af9ca927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a7686919f1f44c8e08b0f56da52a5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1cab2e01fa7fc7306e6cd630db3f0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d50a3aa463c118e3a9d057214516e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f6badf92182a6ce6aba76815c525a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c498356b2136b777674150d491ca0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd552309b2d98fdc6d681bc289b4b4a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bfa6efecb37ac5a58cd07c11afd6a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e7809d1dbb03f18648e2e18288dd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74c67262f2187737b7b26fe3501e5b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058bcfec88a946bdbcc8e88172e26bc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500382b8d35505c00949c32f97a95849938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca6b50e97978709bf44078bf8a365939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff8b51b57bdab5dc3e82e441a0ea51940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e140a6d499e465be200154c10cbd079941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9814a70753ee393437f986f1eb624942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced61b7cbc5ee60fe79e3d93f1018c6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bdd986cbe0272a505562c71da6696944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1d487b63ab166f68c910094720697945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08145c77a2db4565a8d5793541fc294946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828d65caf51fe84da362f046cd330c5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842ad3d0fec493eaa19b7ed910b94b0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8778e1934e7409abd7a0b49e1c0012949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2d50069e4de8a05013df7ad034366950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c477794cc8d5935e5fd704d24bbbfa951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af13fddc235a6751796256598236e7e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebc3ee3761bdaa14204ce4d1fe5316953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96e1b1f376ef33bb5f8ba7f48e56cb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3717a80dbe0ccc9cbd54a4e69cf4a0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53684585fcbd5c469b3ad3b0f4917278956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06349acbc35e9299828bba25bea01cd8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b907178ecdd6a0fc763b780a348a67958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42912236ab51d7d2e9853672e610d63959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55b9dd31c23a2fb7c018005a96dedc960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed914074e337cf4d52834dd1162b19961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcedb9fc06ef5a7aa3ae27348b7928962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1566c2c9079fed9e24dabf9794a435963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5949db93c17de0068cad15f479165b5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccde7b4b52ffd4816ad0ffc6ee52f07965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f06d86e16209dfe19b93bd242906f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b55c05f9b83bb2c2148b9a23df8d1e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6456d8b42fd3fab56d4f051a1927fb9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab3d3c2a9582805073528e75952857969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e1b1c62b7fb16905f8044ecd096db970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3939dc8868ec4c981a4a6022329a2c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d171835b00f034ae025c17839e2b795972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477147e9f64e16e966e30e3d8e3e8226973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d6ad43f6a75fae15d3a6328d478c4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca78ad5004b182c0b3302fedc948956975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa72437e45afed00659795d2db9fd49976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9424d21aa1004e972862a5361f48ec9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f4aaca18199932718b85c059735ac978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377cab7c371474384d12a3b508fd4dd979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5be93cb37b7cce2902337c4a50c62980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834467678c7c1d108edd7a7a4a7d849e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c458a1c3a6dfcc129bf005e05e9a3be982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a55be60adab51c14db2098bf25a4af983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2a95c95f2a56b5da766273ab482a8984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652462d494f15be323554d079b865d8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20505fa58072062e3834de5d8612a78d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8dd195efb35703cb591c1f0f03365987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03481a2a165de64fcd2c814193a4f13988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf07e81316fe1ebbc797f4838b0f41989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd2476483bf2906bb36aa6c2b60f0b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585b475448a18f761420f239c63086d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d791d36bab402df865583449480f3ef992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469edad46e3ea6a6299a5138eedd67b4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c240c8cd2cdad72cb1764366e57ca994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10ab6b2264f078c394a12fa98128b3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa583c274e789ae8cef732f7a5d6dc13996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d356b46c3ac4054fcb8f584426caae997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8603126129cb3fb842328461fea308b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6d8bbd1988c22d0bd63d1946beba22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0ea139a6a6ad9fe828960a64bcfc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ef195990a94ef4d37543560bfa3994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb7afc43fb41d1460487b641b29f625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f13892ce9b1c17a2c6634bf732f766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85829d1882a1e8a12c059af4b86ad17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d610001fbe0ca3b4688f2cdc3b6bd28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee83d5d54ccfbcd6e847dd8e2b5fa429.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7d865b17df4e5bd36f56ef844db5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de5f14c9f9e1a721141342d6b55f0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d522b052ebdc9a059181b6c3243af112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127f8617867ca32b9c32883957affbd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8488076e0be3274cf84ee95a61d89814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdb9a8d9d76b57c5ea9cacd600dff115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb033c77d1834be225a2b85e95b8dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eade5d82d8db8d325e0ce6449d023e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245fa7a78a282f4a13274e80d93192518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f02c1f14f21b0c85cdce74be5896dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09426ff44bf801f6845d97d41a54123820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea7c703f23fc549bb9843a9a919abb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01887d33b6cc7a87ce78816f222cc322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47141acf0141f5cebeed0031b7a24dc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bd362265dac9ad97f8e6d7c222a2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2728b3e8c7febc1b2bb2ce5868703125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022b17378180f3c514acbc4db96bec226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6108b9b1b4e2dfc797b4e3d19932b1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5bab80d83ee634685ed815e3639e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9608df8bab843e33e2460aa8c552ba229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f981c7dcb0343ce02460785b314ff9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572ff3dcdb2f29bcbed69a88a2a662231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a759466a782bd2d4cd33bd35adcfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c2bd4bb054dd8b782952e087744f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab9e34907ac776ed6bfd74dc899cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c3fdd7bcb0934d8f47429bb2aa8e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e28ec8d989fdcf58ebbd8298212036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf81079887d23e61f9c8070868643437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d7db988b759321a9bfe589219582738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c07191965694975e1f59515e5f3b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bec03522e5801718d8d6be3b8efb4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91afc4199059db6128d5026ddd5fb9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec7c5516d0119e759c67aeed67d15742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91b0d097452d2dd4872b1048707bda43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dc3080718b17bab0249687f7d5d1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef564c81b7f050e2a672e4c5c68ba10745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa96175525085c7da4d6af974962146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80182b62e81e398bd376347a896e0dce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b47a271486aa9a7f8f4361e945703448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244a4ce99b89ae837834f7512876ea249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5db40651ca7b6694d0e1771d12ff550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9ff4949cf1b2579d106a851d143a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7484d1108f27a627c8a4060f5b7e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fe62fd1a73f750daddd72b01b1cf853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29576e8fefe1efd5f5abb55b1dbf91c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaabb2f939d7d33b7ac66808201f8a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b72a263f381ede434614a2658bc2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764586753954093189134f3b418570e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9695871428bf3e445eaa013e1f7c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195203db0d67814587a64d7465ce75359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981d36e83cc934b93d17cfb997ed62560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a563f8e4add170bf432bfef3ae78e5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebd1a3db8fc4489a453567c73dedcc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368e8b541c75f407ed4a6a30b0d5fa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ec5a6c0ec80065b51b080ae207b2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d1c57cddf149318242bf9d0f4f7cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cb99befe7ed6cd5499768ea70244866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b42e51bd3941f1a47a9f14ca3f70267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bbc947d78f88951b4f2b2cb87322368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dd4c8b5834618b9bf19964252b3bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae637ee42c05af7c340344e22b283df870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1b5e9f3f73018882f941e312b2ec071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed46d153281542bfd4ea22884300a9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f91e12ff37b80238516a26b1bf40173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066f733871f475cce2452d9b9e6ba0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72082c4c2442b9ed2629c64ace880075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de635e44425bbd3422d78c8926096c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8337c3b7bbee53e31044aa6223d7b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c538618263ed4013a1074740f6bc2fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39077ed6e4af3dd8b5567d28b363905d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d785c0d79f9b8d943b5b34c4db76a7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f11d885404ae7632e827cf7c3136e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3f7757428d616954fbc893ccdacbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5bb103fbc03f9b0871e264b9fcd2683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5209078e760bc06676f88729c326184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b0c7d80ed813cbff003c76fdfe4a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d88dfe488aa5130bffc9c9bebe85586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f3f0b37c4d9ed1ca3ee141b31ebb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45109af5c06c1c07820997c29f5b2c2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1f48e918de30bfcf335617f2ac75e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b35e8e8b417e1a8f1b26438d20b9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35d14102420ea0ca662e069c4e364b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8435eb3ece31e6acff34ed4d2c79e6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464d6b2ba0af3f0a540d1b4ebaee50193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd1a86a77375eb8c575258f248fa2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3556cb9ef36137d61b5286861ce5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a1f126ec363053cb49a41d7b56e6696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f9beb39f09987f77e2da6a1fedf1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eab4840440c3cc7f92904ce55658e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de04a2177833cea4aace4a04e297ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e55f1ac1bfba7b18b900814a9c07d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f958d5b389ddfa20adf26c398ad24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ec150230bdfb835f821c3b21fd508102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afb62732ba18c4d32dc68d4f88355b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da568acca2a4f4d5c1a91cb70c9a2e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fa6ededd7d05d6040a06f413d3ac1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d472cbdaa8dc5436402709a4d18302106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e287f283312ecca7bc2d6095212b83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68493a3feb6dae620a0ee0adbe9df916108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe3ebbdccffcea52998f8f3d061f6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a863c07953b5f8fdffae9b0f87606cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf029ab5646c4ffb4ea50cf450a101111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777f40683ca042e9c95080adebfb39c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f781b561f348d5ed1534349ced822d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed549fdbf215ab289dbe89ba7e7624114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57e5d12446ac77abe60c32113bd241115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfc60428b6d1f50e6cb3a823e57738116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059704b432c28d9780ec9b8901937df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0fa4fcb946431df68845b0ec593ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd1a01fbeaa745810b88dbc3f78262119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e6fd49de44e5a0fb33d51adb12291120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3309d006f11e95275c088e2a04d0b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1a538ebed57a4f9af8e7ffd976726122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d169064a11d33262e389502e2244f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74bdf9c9d4ed35e3f36eb5d920ef44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4945b846e00d94c4415c679779e0b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6abd4c0f7b9843153399d4d316d6ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94ac204742ec405685a2f8dc7950d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588011c8eeed5856d48a859cc47b6f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4bb16a7502505657add8ab3cb3bf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169b7c693a51edc1bfda62a5b87655b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c95f45a029e65b2a6a1b0d8c682ad2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7ee5ea06c1175c55b19899d273281132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2cdcdf1e3f6238c4fbe8efed85084133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09dc6ee9fcd5d6b341135497e98af2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495650371472f7e7011cf6da0b89f440135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749da4123d52f287d281192f7e710d26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7131d953487e51485db58ce597ab196137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5630e4f713d3dfd9aa0164bc9a69b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f573f102af3a4b3c11e2defff62338139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21206e64a27d89a3052cf3e6485087a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3301fca77707704100e6521da681a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a9b36c8cae1635aef40fce2d9a935142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366a3e629aa680f1cb586bb5ce76f49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeffece59906fc1087846fd55b88bbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f558d2a2cc597b6d8d856e8d5ca36d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fc9f4c1f2ff2abad2496a4be0a58e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e028cd9d24f5c462fb9e50c9617d236147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaee59c8dbdb7e5e3df62b213db33ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbea4c4885a369a44a194d539a914f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944019f8d6186224a1f76358f91bd4c9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8eee764a27b1228529d0e26c82236151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa47e8206b780eff3bfd7b2f87b807152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ce42ddaadca3fbc1a288ae11ac469153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf34a6a740e68e754a2881787fde83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259edca4c00b5b41a0223d62d56f15f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0330871c11daad9f107f8ad382021156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7562784bd498adf43964b84daa85d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbe167ecd4f467ac3add251124d6fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01529f1d7526cde3ce21fcb60aed97b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b0396c7676c9896e14d19390a37d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574bf7cb6dc7970329227ac0f77e4a8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a671d9a63df5d430f047ba0e902b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ef815a985c33d558e8df0ef31b32a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dace29642c84315a16ad6c2d96e22164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6480f148e162707f7557067b40e3777165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e15ea43193b1b0371d3cadc43544f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d32f52465cbfd3c372281be68f3e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df213d85c196c035adfd1f29da7eaa65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41438524705239b801d8ecd218c9a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df38776a2c14e79e9ce867d4602e395170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025a3d8811b1cb04dc8e94aededacff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023afd6e01fe11eae248aba456b1e11172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e27e2a9f164c35bb31ae14802bb30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35bdaee740918ac331a65fec4aeb35174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20ab078f6c8eaa6aa7be36be8462be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6223d8db3872641a0867edf88fb720a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d715f73f1b8ce110fec04dd2d4b1b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d368e2aa5823802ae58dd27a6d2f280178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98373de036e91ded4482bf072723a0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1491595a168a30454f08df9cbe4b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a26d0bc5fab8ee5e565d879b075807181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec7b2124c849330be7cd326e99ebca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be985c67672119292e4822f6d9a174e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25744b252443ef6b9eb300fe719015184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cf5b6c569a4310f8aa8642d1a0654185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f895173024137e673e6d2d02c5a5b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9460d0d7349cb75f1ce4d493c4d5ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d935d84c730e26ea485b9cacb5fb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6440deb80d511946fcdb2594e570ad3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657dc9c812bcb042e0228086d6c9fe0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f90f947a7048720f592cc5de06f1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43541dc0c2c1005a29a85f43ab308bd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0977f91c5cde884bd12268d940f14c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c3b5fa5802547bee9e9347e09aa16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bb02f77112d3fc5ec13fb61bd9852195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f228e07f78f0b27614b6ea1327d5e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271c4ed6f87325fd2cca29d9b3b6844197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f9c718909e3f2944670c72e5a2113198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becb77279b155e3bd702906e13d3655199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eab5bb760a0ad120e36e9e321db126200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3254c4fbcccfd19491e5218c30ace21201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc83f82d1e16b519874a9197972af7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04358a45e873388e39ce9678909bd82b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f5734ef730a753a1316419fce4226204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963a201cea50a1f71b5356256a2cf22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea78418c10e0825b497d37bac4cf33206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0437e7c08781b17c41c8e0028f580207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56fa146b5736a8f60c04d912faeb4b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4137d77fe48a91dc5e5603786ff0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e1623d8941a09a3b05a8289efb1ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1883550e7bbd966b7291ba061bf7868211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a5f19afaf148908bba7908d5487de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870559342c3003d72e3b17d654afac76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e4e3401cdb8dc7b6f7855ba63fea9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e4ed38f6db43a1e6f322d033929d8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436e037f2081ee15da9dd7d26c64525216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcf06b5eea4e2885eed18aba32fd03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380bfa98ed9d59b523bdf9fc89e7a38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdb0b808eb27223fa79717323cd671219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628d7431652dee4a68f20dc0edf2a1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7512fe48ce19a45ae1e43658b3444221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefd97aa0cb4deaafe8ac7673ec4a85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fdba10ba70eb2133ff7a509910e01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071fd2b3552855822fa2607594fa4d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7684808ca4b2bd5199645ad51e4657225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652840f56d1d5d8cd3d99ff0519f57a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b23077a86c7793f9c23ea47ecab625227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb51e7cb53436a23b260f550aa98287228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c034ede25208a13533e178a13ebdcd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623810f3337a9386f9b452e9247b2e8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c36b7704667ed5f3e4fd9a6e7a0b7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7810d02465d07907e5fa966e7549a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8e09124c953137206ff03d25f3cca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6657acdcca7f9c9a88f180cf04e2b30234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893885db116c4103ae80c062d8621e66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0e64e8dc494c5f127f9d4ad8dc9fb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c26bece5dcc239af8a18c9359cefc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae424647dbad1952804ba823993ddfe6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7b941f4d619b5a5dfc9f4b051ac8c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a59b37f2fb5351aa2cf76557f0f751240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518b7f5370aae8edfd9d3687026d492241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325aafd1d4db5610b4b02ce3d192abf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc75319c8b45138cc3d72a3b9f9beb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1ce89f8be09981ebbf5f3d8c8e2c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f115fe2caa89567ac85eb4be783f52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac345d8ad4685f44b21841de933e3652246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81dd1c101f752c716e7cf203a2ecf6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5631a80dc0b4d2134bcdf8ee90bc970248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d114980ff42896617cd93fbc6015d1ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487adb1aa8538086a48886be3326518250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ec6ceee0a220b04b0746c6731e9c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0f5e8d43de3bd377be4a2e4a3bbe2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6e77a44755c3b4b349860505c356b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c233f4b4efc0d42243e1215e753c3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c81ecb940507b3cda090bcd2b3db76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa52e986e60c534e4cd66dfa53556a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17419336a6f1673bf6327d6d5176fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4857967a50cd2721a10f1c62279a8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fa03cc67b2b2b0fb7543515e384a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67a68180234cd63f5d3738feeec5e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de11995240ecfe186173d5779cf42f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58379ef3fddb2c6c107ed858f8c4be57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84745ba0b8fd9dd4720eb91fc4833e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174980c90cb1d3e7951fd255f23359ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b91d1ac2f9368e4009e17f169d2694265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6add272eb82129f23e951871f4974266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be87704c15efb18111535901888416267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c57b1c7a28d80729f15eec7ebc0fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98446bc3715e0daaad27ec0c5267cedb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f58c031162408552ce4ba00c9637a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e476b4578e7e40272be982621bdee9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25504a0258efcd1b2db6428512cb0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918be73661412c6728220e2d9860b69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fbd5655a56b9baf619f707d2eb47d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e7c70aa6671f1c7e6b5c080e4910f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630f145a6028a6fc8d4376af5d4de30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3d7ad5e3267dd82669781c955846b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac2e8f521dc399a13228e77c1ec5c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05c2e3d2707ad1d2b3bf78e133b6aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60deaed114819d808a245cc3ab240aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec6d98fd8389dd3f539fabaad7d153281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d259b112ad2c3a51fa8fdc13c664d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed670f8c1d6edec301e6c0fadcc6b7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee76fb170aea3fbd5ed9ff765f2037284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af1c6fe05ed105bccc4ff0cf5494bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475befb4a69cf9b050679782284a108286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7954d9ecfe6400ec888071f7a55c2a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872e55e318b7a818d53bff5be316855288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd368633d3896bf73222ddc23028e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04875136f3451818230df5e13d708dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5cc8ce2089fb51b7fd77eb72e16ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5e343e0df9d6d14c129a0a91c7d28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac35f124e3bf8caa8eb74c80cc0faf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fe5302cb0bf2e654509581101e71a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11c3439ad22cba84dea1478efba6b7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437f439187aa5ea6d95daf7e9f06366296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af1171b165971f27e1789d27a6bcd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce90d3cfc0ceecc67af53ee9a4cb06b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def712d553a605f176957a2ea7a3836299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be6a211a1ba3da0e477605d05dd95c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd299ed6c60c9caa42658df2bfb565301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44f29ea0d6fec295567efbaa132435302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadf05ef9ba7ac2f20c05619a7658d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b45d2d5f37d9febefe871581bfa94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b495e3c8c6fc9c1275ede5bb64b8433305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed938187c816b0805bee85bd5717d42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce205dabca6c7d109b95675d942dba4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90987130a8975df9f23ce70c2cf00b8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ac07d6146ba804ae1418b34a6163a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d9d808ae51c12cae68593c184a116310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802aa2852db7e2a82d4cf23b12b2858311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd3d80ea0fe0cf4a0d406c7ef1881312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0fddb61f2dd596b23223b216a1b23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f2f268e1b4e3ac276e804e799b8f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b301a663f3b06753228d6b6cd05298b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ad89d562dcacd830f9e471b53a9bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24754564ae0251abc0bf789d3fccfe75317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d328c53cd6ba0b5c89028dcbdc3ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705eae69a2391a76faa6b89d1ee6bee2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892fd980b969c28fb46d2e1eba748b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0e24faf2b9e72ef13a3e1be9d74fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bb66e98737f648a0ed35b096f905e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79bf1e9f3e4e5a9518c27a8da5230a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55adc12254e4e87a1e5bfbf411af0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb17cadf342be2bd35f664a50ea7ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a941d6faad3522b935ec8e08c3faa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b4d836ceb9985484d9005313cef77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298ab7c53002f73e80f9141b8b7bd9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae65b0ff8004523fc9cad2f9403eb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f845ef5c806fa9ea840e8161146e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb79709cc8d95e30e771d9197488f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0d7764ad857095e3165ff6ae65923332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96c383ff3979410c90543f0de82495333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3b5fdd05175ec39ab1d2be245d96c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc5c20f6b19a52d9269532771495f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd03fe3dc6f39e931db96c46be59197336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e28736a1095654710917d256503bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35cf22ae79ccce5365671bf7cb48efa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad1acc746db949b69599abf4f330c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d309b01d8e656d2d27075bff2ddbf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3efe8b07cbc1ee2191deefa9002eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d694f3b71540db9a89859c61d719c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e80ae061f2ecae3267a319e0ac2b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f065aa49558da5a96604dfcea1d809344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f960831db7fa71c647442a22a33d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fd27ad7dab6d9ebb65b633bacf77c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc5170c7acc91cbbe3db39ed05eb0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcfc20b1bc5926eabb0a7b139feb90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edad3cd39d35c3faf86520ab261657349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1a427c6106bc3404d2b4b71b685c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9f08e1cd328bef6b859fade6c3fdc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f446d734aa8054e94662c43f901cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31a684ffb02f412f0bb942881c5f77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50f70a6b4f5fcd340cda993f53c25e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec71ca4a9d5a95e565326e8f4facac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eb52b6f317dd458a048d546e58dac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42213bea50d463a0c05cfde8c5793b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4628f23243d97ad6ed47fab5c134afb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdf5012defc6ada8b4f1a00618f288359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd342e0a97e60ec9ee2436a7cb9e582360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96deb5a4199b6a718046d47eec33783361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab0e93aacbd5d3c8b98a7b808b94d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b4ab9e7faa191cb252266af63b483363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419585d4a2f1b957c09b1da2f29ca81c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaac231d70a6f9b1b0ec29f48616a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fdabdf7b383a5c380a544312bcdf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cd65b35fda88a1a0b2b0c108a3432367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535cc95dbff3422c98b3b5ee7ef1faa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d88ada66d6fa6a5bd2fa2c0f8ecab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53171bd7856eb4e0b3253f1aa13cb33a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c60fd74df4fc28d298ebd932aace6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7cf0dc0b5ed14f9d8d79d4d920901372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2b1beb233f3d2e7714497fd2f217c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2021e65163c38ef627caf54356fe9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc7c241b59e50ef68649350072375e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4f8a9bab4b835a6ec99afea8398e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a2656ca03cf0d014ea644e64b6d5c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999acbe3f7c40e3f4333873bba0a431378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebc558f39600466fb8c0eb874ea8e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2195412c1fe8c0a49a76dac44f679380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc4c9591174a6ffd64f3cddf4aeed0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88db923a19637f417e6ad2f9103a5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dded19acb261569814c21937ef8ac2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158afd60a0eceb7ed5ea2498ca8a5a04384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18911c328f319d7e6154ea6d4895068d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cf68b237db927bb72cc1d587ce985386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7157dda14bd12e76777bd87c246f0ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e00a3c4566e4880d3bfb355278be22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6d292c6787da2c200744e043f49c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e428b457f74fac26db5d38751457d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2b283ff1268e06df9909c1f498ef0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfab8dc7ca420c0dbc34006fd14f25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a203743358bab163c91b78cf19376e4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d3588415a6b839337f3cc8a0a7f2c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cf752e6bf7e2a06e5b34292a0e939395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89615456a5587fdc29fd9e4b210b1c73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c9e22ebe1786dab12a3a93d9df761397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b32ca79edd89b09f0fb7197f3ee9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb215325adc38f461805ec33f18f0fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad4308e9180c1b3a28c0291252e7fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f541028b4f5daa17a649a273676df51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd967574ac2aa4d172a755d9415a37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e90961b31d0343bba2c5b5621db8ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0e7ce5670c9fac20cda304e74764f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1596ca2c66d2aff380bdc08852150fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed4a14485475e76bec782a104950df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b157e5dd7d94839bfea67b3065776b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cfe58e49e7485454aa90c0f5f3ffd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585faf650c01426a364459656d3e780b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00d49bdd95f3432891b9c9384e1b9a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c46bc22877d58f0140563c6962894411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10d2b46a278df04ac191d8aee28e2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c78e846c866fa85a34299cf3bc4bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ae2de84c04eb670fc1501b813a5de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d0eb7c99a0145dd6246628d675057415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8bd7e3eada1561b5422cca63b75e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41619572b2c9322bd85cd1d4e47ce468417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b10a431f06aff0db9ab7a0d731aaeb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc3e0a460f109a9d3554913b22ed45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069822b91594d14b12b0c12c9a0331f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9574722f3878008673670bf4fd6b5b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97551385111fc6d15f75832297bf4d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eddef324504d2afafca4a86a9b0b97423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c7d1d4bc5621c22a2d3ce25ea3aea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017d2bc1b0ce59be6c96febb9ffa592425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85101e8b4ca62419f0edbbfd51a81419426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750feb573f481195b4432d9814aba9e1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af16100d4f5794e492ca38d654d916428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afafecfd936ae5c5bccfd4adbaf14a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13586add85f2a96c0956a50a3fb5cb07430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96df8ba1a95dc771a334b457c15c503431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44d16686a4e2c116ccbd18f01b552432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91782d56c05838a6b71f50821d46d6e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b09c1c5941170b095d29d5c4295ade434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105555d7126ce61cbb4f81944609743b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eeac09d59abd0ca3b6e1dc8b5acc0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14904555e04d0a509106bef3b4e6c8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885fcd17c32d2c8586e8952ed1452f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500084c688214f13bc3b61f3a9faaf5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474728f8e3debe659a760d629132f355440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff796e0607b4c4936be5630e1f990441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df394d2c4560e6e1e11ef8cefbf581cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f99c471fce7ef1cdcd9bd9fc908239443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ff8f35bc3478ebb04e61c834b9c1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b7d3817f5187ee31c68607b123cfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b66d22d201b1e3921ac78a5c4cf756446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf213a0c3597d514c473314f8f6b6e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7c1da9975b70c4e1e750408119d62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d9bc30705f835fdbf6f9d0dcd1805449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb4b96eecbaaced74724c843a0de7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4688dc35f439241e6aa8cb12a12356d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cdf2816708e17af4ce55846185af4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0702a40f52306d40a202873f2123ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514a2ac53865671db800a01cf5f8512454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff254f6b737c73f4b890c5c09ea8a8d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de3179f59b106de65867bf8b532fd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714501d4f2e03ad731de7324d80c0a3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475790eae3d0f36aac37e725ff218ee1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773a20f350efab7640cf2ced4372559459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8202da342ddf94eb94e01330a969eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7616ac4a2ddc4142a95961ce7f2a4b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe0dfda51cd375d22f20c328ce8c31462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45457d395e248414e2b5dfc45b9d1fd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e42dd42b6b169228302d87f350c70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ef6d14600fef0dafa405055e1d7fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae8d396a309fca7a48e38cce8ba332466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97ed13a38af531ad9a18446114bb50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2e15b32cef3878802938a9757baa4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4d02a768c55d05f5f817223c33c3a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec57686c9ce874d3fd0f9fea655ecea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194edf0d53e7c10599091f0ca86c87ec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbefc413308848e53616fb161b05175472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937f6a233bfe32fdd22823d26b30321473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d27ce7145b4d7f8c1f6977f14f344e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550fcc1f21b5cd0873a867069c4e9fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099921501591c5c75e7ea69414fa668476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ab019eb2f2ea73f6ad36b5ebbb8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac1db5af413ada9639494a7022f8aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fd6ac1ce47f9a65847a50555255f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf922a155ead36330ee9c42b99848d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a1452f5532451f50c0270149db259481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448aced05e1d2e9254a36163910ba97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96db3951f67b4493b1a72c9fa1d37b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3e9589ea349569d6285201024ee4c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2f4bcc68ed83303e5b36cf53f052e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf7a06fc9bee28cc3f83e5d1a44eea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11802068b0991c1a5637a4d75cdafb1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea33c0fff63d7b56630b32de2681d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902e67f4b142d170c0a8c24be3064f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cae383f3a82da23149df6530129476490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a68ba66fbe8a4b4ed377304b32c5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182d52a3d0592a69f1695b92b1972a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cca44b111e1ee9087de1553aa5b62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce283e845861edb3bf745a159cbc35a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9703ba80570ea73aae0759e9e42e9a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be36180a86e843eb8c5ae7bfa9f6bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281173982d99c4e9e76353c749a20b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eace7e7e8a2678a0759139e79b170c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8fda862a550dd073eda221b6d445d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9494b677dc03cf0f6d985cf0d5511a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be40ee8b413ee346576734b6554826501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c4595b6ec756cdaf97e5a00effa4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b004958d8d5997769de4d7890e276f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c4dfc4c6e6d90af71641a4d0c6ef6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15964a8cbbaea8dc787d935ced62a274505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef191d3ca75f430e0a6b01e49ba3f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe898c1b56fd2cd6d90edf373bd397a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626d09a96fecba10b3591cf41efc0a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b3a5047a93fe44e08683a9f9f3707509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dbc8a83566e06bc8c330b116cd035c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c5f6fe04c3fb7252b2419bc4490a0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446df3e43967f38bedc3749858ef371512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71b3f6d51b8a0f336a31bba78fece2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fdb39f2691c8f0b945bc26454a2b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f55d76bebf822dd3c9bc1625f91a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6d22827216c529b758d228fd99a96516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9478c41f645da47f4675e59e77448e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8cf1f3d39d42c167945780275f895518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ec649796d3859efb25559f769fbac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf57579b2cda4c323c251b2bfbf83a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e4713db2966b590f43d32e372b44e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e95c1c5ea2d9d650dd4b8989c2a154522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b603e072d0950b04560618498b6b50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085702fc13ae927f30b54c5c406cee2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8abf8af518b33c0abcfd7fffec7e5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc3a6a7787757b59ae77347025a28d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02443001829dda6e5ea8546bdeb1c96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b80763c259e7a80a4693f6f0fb3700528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d4de6fa8f419352c35ead70d49deb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602d97f49c0cceec85703d1d7a99d52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738ee293e24b0e35c374e7a015b7983531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8eebbf221aa9d1f9119ec6830538f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939d4907090e0e582fbf44e3ffa9544533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64676b3fe17bc727ce29adc3887461534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fdab386644abc1770b7abc8f6b03d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734ef528b0bacd4b98c64b9ea5ac9f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ff94bcd2e04aa599746cb957f88c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e9c6aeceaf65a5cda242477ad25ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c43855e2fd5ec8251b2a62443c8bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead3cb05f8463d98549c5ec1067d283540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868948d33471196c2eac4ec0ed5c202c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9c2e3edd1b54e902d0163b4aa2269542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c4277d7696329bd15d3b15e8cf401543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf99efab8312689b10b8baba9ce46e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df38e8b59974ac90342b19bb7e6021545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d460a9a52c9c43b61698c00f86929546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949ce5f6129392550c7537a73ee1a3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222e78a773e1d90c89436b5586c15ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba7c13912bea6f1a8c63d8217945e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbf6e45ff9746c4803a47ee6866bbe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f6348dc54afb478aa905a54b56041551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d78e4e9285452321e76e334a17755d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330eb6ec4934255ccf6e7fdd3fd9ff5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72928ab34566f6f56e08f532922638554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7a5d9a95cb2034900ff6481e0682a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9122a1d5d69efa51543b4e6b8faf3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987cddf763896c1e7e1ac51eb44dbd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba06cfe16ebd47c00bc724fefb208f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba040e0c35f7afaad9ee633d8a8245559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523e4709f9ed0a58dad63537a62d0ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f5f36ed7d82c9713776a44a11c23e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea738b30e2f3dbdab4f7dc6bf3b058f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bd85b3e0ecb301c4d5607d56b4c1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4a102230cd608c77824eb7e582407564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27edf89cdb503d0f64baa962ccb70c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60a4289ea4b41bf86e37b253af48d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10504af4bafa0014efba6273f613f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb59052371817fa1f5f2c435ea2f39a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013204667d22dcc79b658488460f914569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d421f8b0b6cdb0ebb37a19ea20fce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c228ac6036b906ae74b4be22e0a54571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc586e0418332c6b069bf961e82e79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed15c362181c7d81e1a3147c699e9c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f70a743143ad74c45888a55d11dfd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2835a6a0f3bf7868ba00b027d7961575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cf233b61f6afc6e74d432d0ca78c5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9464ea28237e4c3869d6fb9c483cbfd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fadae0bc31531d3926d9c7fa950fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be1714cef92a62161d963d7fcf4c1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc5b3bbfee9fe7aa32f55cb08c66d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130effa9bd89ca6cd18c680cfe7a5dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd253818eac626ece6e2f08c4aeeefed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600fa6682a74b964330ed6ae806eaeb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9ddf15d0cd54941ad1266443bfbbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bfcfe9700febc94ecce6b50fe4c56585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13abf8f70357819a0b8be8b37d38eca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2cadd573a744afb6dffd417a0bb50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737f8eb7e209f4a5437e614503c6d42588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52875102dae04a88366870cde9255e2e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea2407a58ad10be1c628a09cc66fe8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2c56f75f56b29556486cd171c11ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5b71e437b488a2bd345646f064c5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4233e51b49dfee20d39cd3c6838c49593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce164bda9996b9fcbee890e55adfcb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ec2bd89fd96006969dfb94e33c8c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac65341f0ef979c7521e0f700fedf1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50089231979a614e7488882a6629f7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74568cf1cc2f11e9d54a683c90beebea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ae2bdc6dbf886d3eaf4c2f7817d2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d403aaaedb818fc3c2b373013b0e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78322fe6d3a02844b7952353ba6ca0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd1d2e0dcf571b7c0d86ae26d0bef4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8569737ed08e05f2a1843f6b85766603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bba4594131a21e76de1c3ebb377d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff14434a0f9a319658e856fbbbab92605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a618f0caed92ba196b737d28882f63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c08db66ffe19fcd745c4584a47fc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c80d9899848de79f9038f4935e129608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f6bdaacb0a9819d3d7f9ca80fcddc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf8ec09a50ae5eebbe8c25a2cbf681610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81da5ce0db09b62ac4e115fa8dbd284611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdba032614637c49b77b41e59a9853c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb9d0b989bc031dd52761122fc0559613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398f71eebdbb5ba2874ec9544da54a1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64fc9ed3410e25c130cc628967c591615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7f094d705c815aeff7f9280000a86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca819534f3bcb4148dfdf4b24a348a5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014a315e85df8daf2d7596708097daa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed95a3224ffed8bf8a43ff5c03734b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d845612ee8b90377a9e7e8d88d94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ba854b4301a659ff9fd33753e076a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25cdf4155d1c5a2b508f83441123ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a36c017f9975efd709d9ff7bdf707623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a112dbc6c60844ad3e45bfc675db0d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dccc106b26c6d27b61f8e1a209ceea625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33737b58ad3efc0cea40764e4b6e2b13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9ce5d66c32263fdd539625d2c8637627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4477f3e9b2abd6345397273ab816d7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a065852b3089642d4e054512e499f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ead56242daf235a41cfc8dc4ba256630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722c5f456349eca62ca9b756e0c3d12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ad04bc2f0fad7ced81ddd1d325b09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65547fc260cbfc6e8d778a509e15b841633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bcf5bc1c10f89ba83bd02edc78be0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f65d91b4ed9184f94bb8bc3283712635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fbbd81abd912db0d2f5195932e832636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36170473d4c72210969e069f904c7400637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5582308305a8031bab9fcf7f1a8e893638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd2f976be0ae3c7b8cd65a6ba6e1c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb261a44c9b40015f82f805f0ad5809640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b5b0843eb70ef95fda70884217295641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad709553cc717c16fb16844be943a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b0d811e21db062b9b6c4fd6efcc93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0de990ec7e5c0e60474ac34021b984644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356faee3cff444bbe4891cd12e5773a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cd8417a74197954c3c0598e133100646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300af95e2197a47da1a3007fd0effdf4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573d756614ef0535a21a687d0cdf8ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790ec85ef39fe91257ea2d44babc62f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a639e3bb80bbd6451d05c6d19f0bf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b655ccf11f6183cea7812c14cd6316651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062d61cacc4b4d22cfcead3e1f57e6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501d02db398aa853acaee536923891c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5414841d04c288f2d6a27b74f341f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4e307d25b48277b8156b36c3fa1fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e0dd54f260504ee1a1703dfacfd06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b39f99cdedfd38340b6d7bd19b9d0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b5f29dc475b8936d05ce60bf59a02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333d002468b06c507bd251e4a6b7dac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1fd4c33ed88e8e3c176b8947aa9b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6c53a15ac06f33da436810f96a161661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7bb33e791c6ec55af4bb391cb9c80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4571f1dc61d5730e5f3b02e4d70fc85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b89adebeb2161b7e48e806a7fb1685664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681764317a3db7f8a246b5761fd859c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc52d75c7052883a11f68ff0cc4deba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10a1addc6fe04d53f7244916f80996667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46757469b685d9eff0949ef7a252079c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5186fc6cdd6fb081d135c683d97747669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869051c60d3ea7038c6ed2214ce8fd3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6dc41a2b5418c5ed3d4e727cde54f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a610c43fcdee0915c7176d8f05bfd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fff6558dadf3ea7c11beedc40dd88673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775472140062fb9092d85d0c6d5441f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1adeaa0f597b1a12946bb88e61c443675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbb02f1a04e186f71f3b8d4703be14676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda58c51bbc43ce1ae57d4219e0115677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfdbdba303d9c924e0f8bc45385ad9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1187c6b3af021187419c85d2ff21f4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eaf65fd5ad0b6d95c3ca689d0e93e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc42bad53e84b4126e86ba9542fbfc3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072213e66196d32abc1295e757378bb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d46ff315497510c39243fc95e4520683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde5b58c88e34823be872c70b7a7efe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb2c3f1b320d6dcc070b29ef8a3469685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b519f7fc1076dcbb3574387bc6b5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ae7817a7b9ae97ac8f57e31e260e9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca22b9764a5481916fe665720572a70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22a508c2f362c87e1b65209072cddc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafcedfac76860b98ea0f72b5fa9c3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918f74b73d45d1136aa246b13a61ba4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c8d3afc281feaa9e779b09656b87e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9028afabd2852a24fb71b25737afb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53064e62b195df91b88b4c9ac0cb9b70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fc7b8b6fd1462784c4c511bf487e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530426c35b2b44597ffadfe0214c0e8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733e37e5a3eb7e1902a1a3312612913697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91908a7cf2e3e6fe5ee6491b15573237698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4793a7de622511bf9f97dfdb3c9f8c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3b764304c617db35e435070a12ee2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fb3bcaa020f93686a47aa36b18375701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b6fddcadca30fa3879514b1814461702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9757f7b29b37d7c9c842bdc14bbce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d47934b9d81913452e93a297507c0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4d4db467d5ebbdcc89c03bc7d19e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc711f12138d382580365221519c5bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb729c0351ea18152ec38d11276cc1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6f7b3ea10a2418dfa6c50e00c7c98708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddfce804637c9d0f7af7fcfeea151b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdcf7d3274644661e7faae12765ff7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227da15ab378784196966c040f677da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1733896c7bc3c109aad9126ac07443f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d1abfc712679d27993d6bcb5788e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d1241b62b97383fef17aa648020f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0671e5014cabba99ca9d73d6cb1c4b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86327d297eeebb5df3220d5d1ffc92716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb51662229fbbe73bafea255e475d49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfead572db11579d9818e6c4571093718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612eddcd909866f00ff2b8fee9406a0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72063c528e14e56ae62077344c91670720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c8136215a36a4248fcfc56c173cfa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049b94723bac5879f08add07d0b7fc2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acfec99897032a144f04963794a5f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54a3222924324ac1e9e1fdc6e62017724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc84d38c65a94c0f11116d508d7a34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae168ff753c6cd566bde7b33f8047c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c20ce9fe71129a155e77eaff3ce96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b7731e20c0807eb00828e8cd18401728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57055cea33a440cfd75b2b6fefcaeb0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee64a3ac7720250b8264dee8e55810730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfa33dfd442ae033b8b79d4ffd4d74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b15b21feafea3d4cafce2b8f512e14732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fbb0d76e8702e2f9ec490dd83241c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5398c53ac0a086d2f7e66901dd9a449734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8177b27407e560254a5e5310e12237a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b5eeaa28527b5f38765bc388c1168736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e708e7225f8487afc980544db33f837737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a99bd1ad720f5696bc66d84aa6125738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1d477fb90432ea75d2e290e0dc927739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb60e7888675733dd27eaec82452c2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc865276c1a6fbad7d00d93150c990741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f9e159d7807214b155f8a346b166b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb439c6566f35efc237aa350c7a109743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be13e73109b9e5d178b25acfb6d34744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dfb552c2242fa82d32631dea9cf3e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e771476e998d4839217ab21df31201746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e383e5e65208e1ab6436df8dbaa0b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb125226283de0c3d4c976ca4a9927c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130e0c0b0cf7b5195a171ea875d308f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97b33a0290ba2ba70d464e9f2e1a77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fedebbb07b7bfa4a66bd79de06821751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97979826243debdf17608e5232f2de9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad286500e2de7f2cbac14bfeb9e7f5b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc367fb8a9db5eab9d71dbc0e0fae6f8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa685dc9e343f754866a1c10896e7d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b19d9d851808070345549d3d88e8a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e5aac7e5ab4cb4b5667755dbc01a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14b495bfd50bfa0b4aec0569ba10c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3f1c3321524f5395170da4fe6b597759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cca5ed7023faa6cc980d69ca1ab707760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98476a79e97b0dd7ead6a11faf8ea1f7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4d901fbcbbfa8a6abfdbe6ed0f624762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885111b8524cf541804b424102569227763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4a1eea7805f16a2c62574b2835850764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0953053b0444b2fd596fb293adbb6b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776b46141b2f6bcd06874a4fab306ad766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2eb01e5a0e68167275dce1298c7ed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f0ac7486022f0b6c0a3806cc5d502768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf7307e5991677cf4a0ddc45e25f43769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687f28215ff8315bba6d170f7f70e39770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed69f4780943a8c6414fdc944fbdb4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29757744b1b6e26a862be9031b6290772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e667660ade60799167358daa275d3c3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d8f0d0cd58f19e2492c50899e768f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc52d700b931b7e443812ee48cfedc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3544e5b105b1bdd426646b3965f0e3f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31a3741997149cbba0dd220fe676f3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35b913949c568dfa5ecfdb5b7b7eea778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf91a9cfef72ab5eec059d6321dc651779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb311eaf4a26b50ebf10f0657e20733780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d771077e4a0a9e4c0f079accb02a22781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb830a4a5e5b8f9cc3bbc43978ca73782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8b02ffb212893885e725be6accec3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a49f87518f445138667932d78933a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aef23afdd0ff08237c404bf21eca3d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a33907689fa86cf1afe12b4d83310786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba54040712709a0db4fdbbb220f4df787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc81abe91aae7d7fc725d1a75397a2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab093dc47df0acedfb03358adb55b936789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491242b9376d1d4d0ac8719f8cb6660790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559729891e19df8d1db1ea7b200a98a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa8cb3717a534e7c9a7153980aed41792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211957b97ac8f96ebb4719619ca33ca793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b58582c811b5a3fbf6df49730b8c8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa81a097b19d2dcd7cee8f67f52850e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fc54f35224fabd723fd151058f0c6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee3f1e554910b6a341785970e41dd0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a553890a3691e6136de3d7103b2e0c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d84bee6fe2dd87ab364f87292a3c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96d5037f99c159d2e53ac138c8d80b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3d3aa30415fb161c83703e1c0e12e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff037a7580f6cd4010ae1c78d46625802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25363026d231f0203ccfbf511004797d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7844b8c5f3f91cd0a9b7872dde5dd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967cb109488c343b608fa1c8ca0d4f9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4e760c3d7d2e36dd54a29a91046e6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4c9b041a77d9f8dca8f8d2e1d045f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0f8807ce85d343d8c49623f71f2f6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217df4c24387d44bbe86fee4e01db4d8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1b1bce92a89c37f818c4622ed4e1c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd7f75166e7c450e90c97ae0db0d82811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed5f3aa51e632d88ccafbde3498096812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbf0eb2e1ba2dc805be320df114ebf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a63cf5703f8bf92df7a6b8c3b6c8a3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30e873f5ee5145c1f0ae9943043591815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da66f8f596e13e7b31a91bbc060e92816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632f3bcd37a0de7152e7e439760a67d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00cc16b927de809060767b0f1f60ec818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163149e725a5756f15899ea7fb575743819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df15d2feb37f8f4bcf6570b3bdc8ee820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca6708a092fae6fd905b5ca0247f0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df03111c766efb5a26048db358a84ed822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104faa37343d54e4909ff350155601a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef82a9daf31f8b18dc238c8a379e4d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6fd3caf1c026fe3b6875d4ee6608f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f17dc45be55068c0cb458ccff2344826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac782a4c3eb7e79cb621b1565e04cf16827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796bb04b0779000f6abbf920b116b0b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b628189d4b4b22d88488fe9e79f3652829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb294a5300c7435998db5f4c399bde3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b5c2f825e1761dae32a71370e4a50831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8981e3ab580182881bd7ec6e7e0e7bb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c32f5e9cc4c9e1f12263e8d396e36833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a780464d80f5373d3397193153c3b98834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcf5b785b9a0f38b6b764a2d010652835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa385c4d7a55e444097511208cfca9e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055c7b4778c7500b3ff9b550472b6ec837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef86daf7ffd37f47d06f4da763829c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ea525238d498591a1d0880c401c33839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be995d5c7be1abfd0587b53b3d650c88840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd487b19d596da54f9799e409e9f7d4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4191aab6b9ec4e9e470db2bbc9c29b1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733c8afdccc4c4527eea92728a3d9a3843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f152b83e91cf60e58b5f6afea32a57844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee45165c8fd64162a71b3f327da33c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f609cea5cd549a0ab9eba412105679846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b88a119461f656b2179ecf042413d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a9f1c79b0ec726813a4690f9f94fd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb8279edd7514168781cf114864091849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b5b19dac54b52ab05d19d980eb41850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73367c11444594e8da42f7924ba56075851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf427ba49c31867351a959dc7bc27e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b227b581337c2464f117cf2bd2ac1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af0eee311baeedea7259892c83916a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f779189258c9646af2bca8081474d3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6d782a7bcc4d4629200b0db5b27f1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cbc44c2a05775f87ac83fddb2dd60857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e854ae7a9a28818c33dc3f32cf222a4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84a247b31768c9a045b8baa2ec73c8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4b4954717a70f62318f69eba97b5d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e0b4a4f5f05af8f59cbc536c10e27861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b57b84aef9c4eb1966c29bc29f59b8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7ef4235f1f1cfab7e68bf4d728b1d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484f41f34c9c230a75c4d4d5eccd201864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40e8ebb0248c39b9910e9733fd333c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cfbe7c710fbcbd14fd288008a0531866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ed72885f57f0cc23133936be20bef867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97bbd2afcc407298e8a84a34144a06868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feb7eef1588e0d58619dc4fdbfe3c1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9549502b4ba12dffc14b3cd3bf8bf870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9623df50d7455cf552e8a7b1f46673871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d710779123f8ee76bb875de9dcfb94872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8428d4821c75dc63aea3e55c731880873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c679c3e9df6d3dbfb1eab28e8fe1e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc49a8f2dd21a16d937a73fd7c9422e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adefb756ffb78b1557188a23fe6faf2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5db678e143bad64ca75ce623a349d1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90004a26739b056bc47702f794e7356a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f80fc1db6bbbba0107610e1008ce31879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0fe321ee7a074d1ab7be4e259aad1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9a4befcbeffcbef223846b6953771881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760924cb242a3c5856ec2be9ca059aa882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbe1f14b674eee2348f3359fc1f1ca883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2779c307824614b8aa11c6cbe5c3c0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c581ab18d8e098ca2681ac5b0f787885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6775581c4ad6d4b2e10cb58298f209886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d281e5386d72ff711b12166cf69dc9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadb8d76e8bb0715e2759fcfde7776a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41e00a4d3902e60df0b2d6120899d1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa0ce460fb9b667d7a37b43eee23b8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a950f3cd495af069f018b0ad6d06043891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55e3be335ec04d8311d7fb354af934892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb0d6b07978b5044ead99e1a19b262893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef82405a866b99f5a03bb8a7769e34894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab14b01bf055d55a714cdb29ddea58f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f61d1f4cc74c90440e0040306bb49896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03a324848545be32aa0495d70ecf1e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd265b0a62fc979d9dabd708337d69d4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecd4b380dc1efe4600bea65d0bdf18899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6340c94bf25b280d2c935745a0e76900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173575a0288ffda087492524a28471c3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8d511b37c5279dd691f209c6610fb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ddfe95d45288786d63fe3d1056d1d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f8e83ed53117c71218ada5492aa54904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdb0890cdb21893ad7fa52f5354bd7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee87bd13968f3672b43edd1520627f7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23c5370f509895e1240062d11ad8cc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96014fc76a5f3cae7d19d1a54d76d975908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4713adf528dfa4e21e1f4fa3c3611a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a362a54d92bf199fe1a2810c36569f3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6763419dd68d24dd35f19473db0d220911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd6a528406a61f0859abd56b367b14912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8827e37f7b45b634e2231938922b33913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4dca0ffcffa4f42e64740f9b4b755914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb55613ffc2e5e84b4b016a8db93d33915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be353dddbeb2fd1ec36a1ff9aac0e5fc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213b52556343a303d6ab39e7dbe6781917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f9a94ad672e645d7d6aefdeaf8c8d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd075fffb2cedf762a7af08811f0ab91919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be289f16c1a857893413e4dddf7b525f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d290efc44f67ff8134b9a0c00198eb1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a01881e7204726bf5158979127c0af922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bab8d39e67a4845779bdd3bc8c043c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fe4f495da94c9dd00a286ec9a1331924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492e14d94022278fc229cede26b46cf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebcd7feb6a813087605a39c062f9238926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff2b2ab07fe8264b76161343dec546927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6618824ea45063c7a44ddedd68ae4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03092370885490c6f0315683aca43576929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bd2f8fe834d4cdf2318fca462a67e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c71c70f44b3d845c5987c2e45a442931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae175cf0575a383cf9750630a724789932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ce503a9e7825904968eb3a43c52ae933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018558e41630a16be1dbf34029d9056934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f922b2436bf2e3f69e385136492040935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e30dbfb6f2fc0adbbf07f7d8670c37936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd56a2063a283cd7736a01026298b3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cbdba815db6f4e50ac9019b589f79938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e181b21fe069feb0cd9519116a97b7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d33f8c10ed2a8066d95c5e24ab4bdd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104def309f8c3184c14452ce357694a5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f610d645a7db7d4d6c48a73c37820f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5052a0b93da372f0aa317f2fac4fc943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978106c9bff9058dee4582d76852eb8c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b6c4fc1c1ec2e61e458776360810c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63fbf0e4c038c6ab631cde42dbae56946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203771c63daa303bba97112dfe2135c2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909ab3612bec6b91cbd3c830cec5b80948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ec90170776b0b1b1d71a6ef4adbe0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455984f89a888f8079ab90b8cb404fa3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3f51ef4066286c579d91c841d3113951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c29dbb2aba6f536cb97163ba84b7f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7428573be70fdf5ad7446e85cf0cab953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f33813352a768f3fa8941e5a9924d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198d6c0fefb8952857fcb59d3d4ff96955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeea4ee5498d73b16dca7ec5bfeb23956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2f1df44e2a84de5a2391890d1ea72957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa1001b2a312590a5436f35bc52807958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315a8235ee749425ba2973c82e9caa9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa69f2d8a522de92034e483db056a15960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0c89ede5d7ab6fdd1e33dadc7bc2a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60154be0012010df79ca714404c04fdb962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f2b884ab59edb4bee1d129bf6099b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc293389ccc1416392a95d80c92fcb38964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96945189b3070f9ce66ab8b128a1de965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f2d2b9c4789726baad235121c68f9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4221e7cf47dde91b2148d96f187d4a0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a59a0d9ad2b3e74909ec742cdb2ff8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f781b60d6e4e567b4c093fd7c682157969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4978cb31351aae0b8501d49e36cfea970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a29446a825b086171e6e0c666f575971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920dd506613868a8630d8e2c469b5c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb97284b1083a850fb9e00860bcd214973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620b5346e535b47b5744f5802be8eaa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d1683d32bcd670b19c8f3d7bea36d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910975c89830517d52cdfc8198fef02976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1f0b4c636f67320bcb904b34a2cb2977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888584a6a100f27954fdba4913057c1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909696e07c88c2f5238bb460140df17e979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ebafc26912e81c56f71c9a4233b85980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ac105df3e42f4a2efad8fa964251d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0384bb607e3d4e88f70f3222f65b86982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab4b08fcb235f5cc66bb4cbc1c3068983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff5be77286c6f5c47fdc8472c8af59984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c358d0ccc14112d58139d39817d2d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722922949e102f449e7911d4f3d7de6986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe87626f0d795d58c3200076ba4735987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc4d79a9fb5147b41a639df9d3bd5c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cca8646a652583ee2ffd863abd721d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec191b5b87c5a8077520397b279d1925990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335b60ef1566b3f3fc4d850dbe2749a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f126b0e2d56af07fcf63ac9c22d093f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bee5fd1f7ed91fbe0d7498fcc3c852993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc14ef1258ba19318710de9e46bc56c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12edb1f0b819541d47fded6d46df292995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d99230853de7ac4c188954d8201ea996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876b03140bdb8c03f2fb3664393dd7d997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>