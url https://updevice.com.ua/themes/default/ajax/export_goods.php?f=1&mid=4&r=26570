--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480ae96508eac78b64790cffcfcdf0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4e3f8062f8712148cbb40d8cc56422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7532199fa831502b1d3e8825f66b363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051104a66650e9dac457c7425ba566d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579a1f279fdfa1d62e999a97ebacf7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44a5a01a3e9498584094e60383e8396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03923c5db9f2a874d9d5165ee99aee47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5c4a9e39b4b8832ec3873ce407b488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a534890666dfb75539450985d53a149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bd025edfa244f328466061110c18710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520e30a68480ac3742832ae9efeb85811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884f3274c3f1fd4f243eeab3532b36b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781557a1addae35a5788c5f7e866c7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07760e9d68f7bdba5778bc81c2b14314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c7747da8acf2cbb20397d7566cdb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ef6ada9669109a6c57a021e94f47916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4e9e0d068c08570e08dcabf02afd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea834253a586bb2e3017612a10489818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f9f4149a1164e44774b11ffad89b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a210bd5441f961617bf71e5bccf7aa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe50d14daa0bf8030b416c0cc56adb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f87102c138b89f25de7c8240a5e8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430230864e4ceb47f46d1b39ad3716223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8db153a4cb31e91e9e3adc69ec35e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd8af2863865b3ec298e7dc6b68e4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a866d1ad3221611567d27b09da6059026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac2ff74c1a21818d7052a6a5d763e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f9c8ee9f2fae74a2119a3bff865df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28b9afabc805e8cc674e9a9667cf7e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b6478eaf1cd8202b73dbdd0c2630c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a89da51a76564d0808924c759b4e3631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406422136c60c88668463ecf17e9e4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af6465d08a20a03611d0ce771f186233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5b7260cf63940a8cef0d48fc5e26534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1f646ab01876c316b6aa40a097cea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c974ee2d2abe4e32c1c67cc6f15de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782274f86b4f2cb606803f99c5eda9737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef038cc3110fc7874efe99280c65d54c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ca65f89bf776875aee39a28160ee539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673c6fbeb94bc5d31a45736ddbf58cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8190e275348b9b4c4f514f32630946f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387ac6d6423f16389a06f702e98f50042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fb077c8967648db39168160c2e5f243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea62bbdd78ea10bfd1ca3d8dc86c60944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0630972d18945d41140f692228aafe245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dba0e7c18aa3a8814930846e14c4d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cfd05452b858dadde9298df1c642447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943878c38843316267b399c0f849d7a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999141c9f60347f2a4fa2338671e1db049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa057cd1dfe71c1635a0e4a51530d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb251e445f98b8ae5b262e1cabe26d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed2b5fd55fb55a13de9fac9c83e6bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c8c724a823a827dea4ef15056860253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce200d22714c8e274e2b3c5fc9926d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e00b42ff1480efecd049f1c8f1819655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144e5f4d8c7dfbfcf736842afcaf27556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6b848cbef8197b832433ea8b91d8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde8dd6abc8970abdfd5588018b5d4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392de309e61568fc4f211b17775e7ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef064317754cf85b2aa16b735d7140460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694a9096590c00bf85d628d3f4ff03261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08e4c377e3299d55a467a3c833ce1062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792cb066c64ff356dbaee0fd12d239863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d1dadc53d6e4f94bc298a37405b1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60155e74254d3317188ec768d2941c1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf180598cac301ece314fab9bdaf6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be1d103415bfb9d068a799879031fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64976d7cb8fe307063b20a0c48194d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a58b29a0c0b2e2138cad3ce5298b8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71e34076d1cd09aba89e36c882201d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0c66e569544cc96f9c30786e662f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef88107a4c4c30fc1beea76357b76b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90f8afcaa8592529861eed2972550f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915556577722ea8dd8bf7c69095388f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3575a3406b4d2c9564e01c909683f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efcf4ce3eb2d6567a911a4e39e4f0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71d0cd0c4f6ededdc5bec5df691eab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b9b8717c8a896392c8aff029ef6a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7706eee2307d21ad1098d3d3f984679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23142a26cab0643e41c20bc86587a3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f64666e2dcd50da6b80b2da5f275a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550d5d5baa3ae578312acd822d5136382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773e7e95ce5c7019d9d5c042665615783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbca561da607e17fd1825426688bd784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92e39eb7c88b1e23c2845ed9d8723d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e291810970c9dc27d9ce18dbcf3332c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2466aa69ed354f0bdc26b83f3b6372587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c855e1a460cf3a1c5643a87fc6d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05502d1c8ca3236f31b2ea0809392489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c1425a12998fa027c738fdd4a604f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015665285ff29e8e6c367939082eb3591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6612da22e5dcdd24a535d881c76d86892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0721dec734e376f2b6997edccf51f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecc62ba3b3cc3fe935addeff41549994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460ca4392805db7f51a3b2dc9f451bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0177b14b07a014700047e74be39a2e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935a899c6c03a0e8b23511e7dd5fa0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0134df89d1b26481cda036ce58399298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b8dfef657a5a507002b5058523f1499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2354fce200905305bee9ea501f950100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275de7830b37412eecfc0d6888cb8a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281fa9b711fb1c8e3e8967b72ae2cff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172a776e004fbf31da03a97fbb636f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e3828ceeb2f8de378c08d0c6d6529104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a8babbc5ea24448005fbff463ce23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d86345ca0e358e094b741348ef9bc0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3520a23fee0466bac81cef53a1831f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fd79730c41f8cd229a2370136b691108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6e0193b8c507eae23757ad99d7418109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715f5efb68092409914a27475ebb0b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5798d9d2a171840fed41a2ede32e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad728b6bdb3143425f267032e795af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd33b0a6f5add7d4b830dbc578dab1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381124a2baca2c13dba6735cec340c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fbb7d7ce14afa943ddd7d7d3157b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b8f3bf7136498d627431c25bb45ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea850ddeb480ac7a758f79fed2914d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668de0293d84707ba0763b26a4644ff4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a9627ce54d64db8f29f9a1b8a16e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48072ea613a10fb65ea56761d938767a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbbbb3f9204c4b4d251e161a4b900c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4270259f5d0aa4be11d7609ace861122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277693d7b41a3baf52c4eed4885e9f75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e99f15fcee230071551891fab6676124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d25a1ed7559d51d145b56eee3a0ba8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9134bd5ea810276c3bae33b68b2077126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d08a41ae533bd70419d167bc352c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8e60db99e17f36611f741ecb293a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd2d3d04c2a0e09bb9ddd8699ef72b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5b1d57a61a31e2546579208a928c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aae294c345654ea01cabcd76697bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb3360a122751cd144c430cfce968b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda101276cb92beb15f1a238b5810ddc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c1e08d67104d33b981a41d9efb57b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8cd57d319a37b54b2e611b74753ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268bb5d19e13c41e0803db33a5934e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df80cd93c230c0caa2d529778b19ee5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cade62481bc4d99b60e55c37fa4126d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e58d3d0fee1f4fa4fdaecd67098b82139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db924b546c6af4ffbfcbea47bad8974140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37c87691b02a5295d95a64ed00c5a5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37519bec3c45c8435a47542ad9fe6ebe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1000445c534b9a12583c049152b36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c57bf8515168708b9ff2ea2c59bf4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f160080de9f81d773c5e3b3f398a13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaed61ce5fc313ab5b3375da08b552146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e170475c992235cc7d6c1561749f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bfdee55d722224acba8fce36cb4c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4534bcf4a0366cd7071bccf1125e1b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad7cb514e89ea567d68a24b024abff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e805b3a8f1688df22e5dcb1a04ea7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cef66e3057d5be52b9bb1dba423832152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d15fe90003cb2086a1e14c62da9b4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc6d1429688c94989be6b182ba69e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b838c126df13d41a2d64171d7a718155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909c36f2a8399988b388a7157702622156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6388f38bf54fd76118ac79652870a6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebc3895cf5e493ab4f959e4794dd81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a9d478054897f7572f8183391cfe0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9690557ea80ae97431066ee3cdf518160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c5f8a184c4442a89ae10e58d62d43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41437c7a754944a4c3ecba520b4c3dd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e600304900148c0af6c53e17805fcef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3d1064701d4a8373036b100e6e2ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f031374992d4bf24f6dcdd862c13a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68dba26b5f37fea3627e93fb1795bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f1683e4e982133922326918fd9bbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312e61180ea0abbd773adb7208c4563168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd5bf6944738aae751d77ab8295d9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e160036517ce15b9e65ed62191911f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348172463d0aaa16bc315796404ccf71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073eade1ec69f2d83eb54c2e141a6b82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2e95ba3487a5d400e38ec4a47e39a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1be8ae7f3280e4366993ca68f0041a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a8953e420715c63abdc1f04cc7dec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729a373b11fe9ca154155d6da866c87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd32e4fb16f5dddf540f4a7b421bfa4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18db06c40f2a0578bfd34608e2ad7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505a4dc169cca0c144280c4984aa531179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1679b6eb99f62da48144bf4cac46e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e008472f4d2401fb90da377ef0ef2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c285d62605a4bec1ad301fde31c255182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9ba8c317125ce36f973e26a8b9b86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9433b8ae3d0b786cd1729ddaa582b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc767a6467c292acd4a44f5a077e51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968b322d88cbe6615db6e848b3d2edf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418e189f7ecbde2b28431e8ee4fd725187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109e61beeb1bfcb1f49a002e320a756188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130534703c1142de36dd9b243dcb831d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b7c273bd4f6422ed4cfc9580b3a40190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a0e4b9f0e3a72124768be093d9930191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d085db2f7cacbd90fbc7f1250ad73e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7acf33a60b535c5756d68d38f8360193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b5dc66b53ea0581642c3046a11e32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38800de8045d6f2ef7a1a8756f7865195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c405e7fcb57d8370182688ea702e258196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e75ff26bff9362afaf7db400805be3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1a1fd2f77c27321e8b24ddbaf1896198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04c9793c31bbbfb8c1b4ba07ffd1a4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a8dc5a195fff96ef9783ad47aa40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6a84e1779de3625fc08372c38a18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550f41002e9a7b1ce1d198a536d0103202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673b9fcebaf4abeaddf8b751d7762fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc13eeaf4001ea0a355c09b6e43a11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06851bb7bb8897c2e91cdbf5d514d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728309c576fd30db9dd2b07df0a5b73206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76137d079ba7e7c4be4b2066dd940ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aeb0812b0dd03c2d01808cb6fad7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1843de81dbf55fa28fd7c5cfcee78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddff560be27c2a4eefa283f3810842210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d7ef6c9d450d9664c14193bf46ebd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3b69e9f10907cffbd9a2682416c70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce97f0bda0bc93603e6cb0e0a7b5ed3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1f1289b79d16ae8b1bf92fbcd8320214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ce8a5b86f07f57898ac38f215c42e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d112f20c686ea3c61629f839bfdb238216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbb0612b8842b85d4e9dcbd0240bd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2351dcccdfa2bc7a84699ee321553b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760300e09495e43e509e4647eefae275219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a872ecfc559a45abc541be55d41762220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4abfef148217a701726d01bedc90f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517f53c4fe5711bbe31050084ad91da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62104b76fa725dd785d74abe4206e43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c807f29039fe3fc1f81c967fd5339e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a4a15094ba0ef0bf16de6f01d5aea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684081e4101c70cede9913010e2d90f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1d59bab626204c70c121b16c7936c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4622931d3b2ec1797c7972d34aada3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab302211146fbade4296414ac7af618229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b9c2874f830b0b0c67873286e00f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cdf966b923aa162d3e7e0b5795d81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b30ccbce67578fa2a8683a2abbd8ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f153c358d6a0c472d1a9f74b549c90233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67963b706fccb846b49062ddd15e408a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d0e3f60f5e1ea5a0364bbc8916d87235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b97c16db6d1296af7693de4619c872236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951403e3fdba0ab188eda6d40f5264c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da44047ee44197dc40d6c5c94412ff9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cad73ccc00a2ab836556d7153785a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078775c61eb7f9795b60d31e9985739240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1505146bafd0b269cc05e8914167e92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9480475c0bcb99e87a2817aefcda6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c07aa6f3253d0b86d419f50868b025243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb32950664c2c071cc63fe83e822e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d9d7a99057b2efb56586c23171ad4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986135bec473fdfec82815eb5be01f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd677c87161e92d9a8cf2247b1daa442247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa3564d56cf95531aa9f43803191ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f82e19d5c2f468abf1e220f91817a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6014d397cc3ce5f5ea5131be4d09d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c66db73753d9408215bc9bf9cfd2b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d625c1b8540a119940e3e7aaf49ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ed7934ed4c498b18e259f88b672db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2ebadbc11dc231b9d3d00d5c0077b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22f33e8e9b124056f8e4852c958256255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241655ff545ffc0894dc804c303ed235256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18805761447f41de52e7a40cc99d8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a9484afdd22178cc22365d860a646258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb5bef9ea3da3974e9785f25283dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ffc3a0197f4d0b0cb948aaaca971f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b126507b7dca5f965b9b1e106a9cb7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2329fc5c3479726fb013f0924d3c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438ddd61fe04aa54e9be2103099304c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445fba14f94b7d4ac78adab86d41987264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa452e5ae1a814bee72e7f7ad5413836265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c4873403c54f3cb81b9c53befa2b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bfda7da1af7f6ad6c2a00a40724ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000329e6b0e2723fd5dc14b6cf2b35c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b06008f11dd8fa2f6b50a2c881b00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0e34f64f5665d1f4842dc1afad5b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0449aab38777bd7d7a951dc42b1967c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ef20ee4f6c659cbf1bf1cbf324900272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8292036a4ff5a9313f17411176669c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed74ad345f8ac7de196293c119bab6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152142fcb017d1b1d1d7d8105b07bba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80fe8ae08ce9e7f59ccb0b7911a277276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ae022190c4accbdee706ad7756b17277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb6f9addee1ee51d67ae5b63c0993e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857af75c57ec573f81f56b7a107e3c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a668e4d44fccf8460259936b554a642280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0e34f650f42b273ec0a7b9dd7debd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2156569767ed4ca370c994d418570bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821eda4698163372c60d46a8484f4210283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423a2dd4d19a2e5800e29c41e630ebc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b7ab19e0ebcfa895bc4a7bfb59ccd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725b36e817293113d2cadf8f9cb9a16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dec5fda019f473504cfaf10fd7f3c0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cc74db1a1df836f36bb434966e885288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5efc6d969289053828aa0f6c8701e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8958d84b41465dc65043e567b9636290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466056d2b48f1a825aab5c5180ac4d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f552630da22074002272390b8bc8088292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c41c05c78f350cb25faf9e5f1566e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6471b97859ae3aa44e2ea18df4a277d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a4b84c853953d64efb1f92f8abd7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7c873a88ebd8a837c28e059112898296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab34a9941f7fdbd35e4b44df6f03f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26572c11b9962afc11cf6eac3d4f5f40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c038756d0a9d42b4dfa4c01984f785299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a1df7291cc2655d0adb84f224af4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d3f6c4b5cd8f94799311b70e8aa26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcb628b4ddc29ee80784f4a3f7b8cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c415ba77e8558e822d06a8d59c69c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ace919c9411daad05a93563d5d1cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc03c5e406ec0f00d3ca2ce81b27a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7933ea86bb01262ee8da96773090cb1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f321c69e48e61790bb6c5d8ae6aa69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f459707a137d80cb15ee1814a16e1f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91161753bd9e854ab1f4a1e8ed9f9503309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e5f5e6ea54f5bed0c4a5cde7586f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05063f04f8d3d39ed7d544bd68009c63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2dfa7589828351608ff3b1c1c915b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e48192b313e3bc10870b15656ab207313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf03fdcf4769cd97598849bfd33be27314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b379151f094aba890ba314b086128315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f68c4c36b187806e3db975592f211f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4c7cbedf19552f9ebabc9fca132bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20cc5e0c1c458509e0369088af71a7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504637f1f62e8d5fc55c4861fa4a89a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35cc95788b04ca44b5c7a085950260320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6e5c8b6d3b1f9aeb9072fea37d216321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fe3e82d3c06da0be593c3c543114f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c869bedb6f7f7e45e888a4cd920f48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc0e9f6b52966413d035f38ccb555b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11074ea23e9065dda3f286ad852cf53c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bdd205d983a421d834a5c277d89ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee947f3a2e14d3e8c4ab343da5796eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fdfd0418f31e9653c35c133bf4e14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e52b68c97554015097969aab6c23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478b992e5022217d6b111fda7f5e4ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2dc447e3a7fb96036fe5477e34b9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a54f7acef62bf98c5312df593e382332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178f2a86b2f940e4082d4434adb9fcb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da6788cbe8eac63b0a92a863dfc018334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24571962293849845a6bfd1ab765cf79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365013c59405a4c068a950165b343ac3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e57a31ba68f814dfb5641d6f1fa5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd509d4f129c26223d1eb494511e43d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec34ae3a12ce119486867e60e64d89b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26a22cd7a741c7dcadae306ce4fd4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3efd5a71a7fe3819e44eafb6ad7ade341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa27a7d22092cac95424f1c5e0d0d5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa89d73b993198ce69a79531e2c9ff6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24df191a2a088486e5b5affa8b36a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7c8e5b45070534aeadd4710fc3916345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbb72c5b6d54ed3f53c4d24ea59634346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac4414d7cca2556c5ff400aebb9b58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39b18bd04876ee58a37133f8363452348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e3472de3e5453bca28c9637d54006349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d07e23ad3ef1dd99cd58bf3d2ce17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776324609233fdc0f8b50d3c653d9645351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaa0215d99ccc6af025fcfe51e2552352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8ccdde029389d54815342b3df517f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51183cf0ea6a29b35e62f5d7e28ddbc1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd908f4894725b352c56561a512de69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813b9366e6021693195955801fdc5d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68bb5a7081561ae39b582ca1e414e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2de931fda81302d0801e15a3828530358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce1d781a50977bb1e1aa110a6e3f9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb29ff5dca6208da6a9b231311a16e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab23d3626ec3b73c4927ee2834f8359361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d625543e58d77537751745710ec01b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42310a893b32af4e6b2877dc77650e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacc3c278bb985d233db0a7e8b44208364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e366f5cce4575512c71d4f3da65149365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd5025341a7a544cb4f5fcfcb41651366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f226d80cb1bc650bc5e41860df24c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e4066f8d34b6c08de036d3c34a336368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8749d48d5d9b793634e2af31ff9628369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e466d521b18cded44d4db8cd40ef83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1c889ed8991ecaf52cb59618ab317371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d73236fb29883467d8389c23f8341d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122196a72ace01c76e64d8f9a2c74f5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3941dc744cf7acfaf9b98b92cd636d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e961c9e0c469d147d84efd2e733354375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543f00337b172a1d33b3321226945bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffba5eebdeb97fa37c2069a12e2fac4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b6eba8b4119006246513e6f26face378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d7e3654180cf11c3d58c6a70c19a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941232f93f707a3ae9bcae533892686a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78038a7f5a64f7fedc8d8c2d6c186f8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe95c6f01ad7dda7ac868cc2d0e251382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b098f29d0732cf1ebffe0c4654a3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a33d75e12487cd24bf3596d9cab2b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c4bb6459ea50feaa8098933d3d76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cf34185cdae2eca0f3f7457ffd829386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fc89342c93a74e4b174281145cf98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba53ad5240c8f0cdda408ef8808e9d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e927ac442c5290fc7b024d1f5557d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f529d24aece4e0b63d6b9d35d300e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b11202bbcd152137fa332436621c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4fb35329fde9119fc6c28969da6f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c095941d4f2c970e9c7647e6f121b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da5319409f0d04610a824704dc07d3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1a55568eea561320febb181e43ce3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f8c9d0feba87591f388d74025542a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b74d83ee23076bdb83fd0a56cc1d1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223053cf5bfc6e4e60872eab26c54816398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84784ca6d77e8875a12ce2b4b3babb95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab064dc488e5e4d73a0e6e47b8d4ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66badbe83e17129d95b5148ccecc9dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffa194409f1dec6b6fb86dc6a89bd6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9748c061f7983b4a85fe45c70d971ad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45757667f9a94075e1618bbc1f1c19f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb70a1422d1059addd315e6ef346c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df62bd4c279d92bf1f1b6e4008d862406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dcfdde5f9e677f530fc0cad938ab0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d7a9453c2f442174d2d18ed97ce24408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2df71d8771b8a3b4988ef52cd04eb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b332a0a95b811f98282d57a0bdd26a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b0df9685c42a387ef55e8cf6ce75411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797367a521c72d241f1103154695424412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ba000bbecffc2126b52b8c0232153413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d14450ab842e4d5d872f1f585332e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63287c800465c961060efc51afadb893415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37526ef19b07612191c20bc49039c82a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d7cbfb5b522ff09034f94185da603417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071965fe0bb811a5f62cc6ac831ae7e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edcb54bc04654043256c63e0b84eba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615f3d2d724a2cc137cab1aa99522dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a81ccd2ee9525823fcb681092ce512421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c230455338f37d1bdd43b72547ae6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa152ead8106052c7ead25b2bbd2d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf3061b7f5bb8431a6c58835f2069c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6814a02ed164724cfe93e5eec0b2ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35247c44c84d736ad0c56aa3a5e5c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0bde673326388b4b51baa736b39f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb244e774628f67fffa7531d4a2b52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a8d6ee78e82097cfba00a5dc8a4f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46fdfe504df95b421a0156246442a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82761b36c2fdd94519b2a6ab5e08612431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c2c570ad48485504bbe4bcac2afaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2374c88026d4f7961695ac1c4f9620433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4474f6fac64bf83938c41f420b2b57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72037c4530be453341565428d3465b0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b6b35045c9885b41780ef4a24b136436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a99c81ca74598c763b2d2b882eaa5fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae35c6fb9960eb362f41561a881f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a473529a3f735222b1e7430c0811a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2399d8e23522d59b63f11f78dd371440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76011aa09e3d4909f9e0d748de49ab1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5078854d4d5933e05bd87b9c9a48b69c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e647dbcb721b1e0cee040c3f4654ddc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f43df2e2f8aeee848a22a397ad373444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b22372147c74a5501466ac35be548445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068219d843d3a4d501461302d7f6f62446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46604379e02b97894fa897c8b7df25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d3b7dafc2a7c1ed00cc6dc42c462f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499bc999d730a7338429a87632aec1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6d68b478b556f1613b81ec8e169ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed65ad53c7f37ebd7916c6fe31eae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7661e22ebeecea76f746fb4de4dc4ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e69938b337d46ee9aa1a9d643ca94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f7636c51995c5cdb35fa1f4fec911454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676da974344a26e1668831485c8c83d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f745ed13583723dea4ba546307765ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb757ba22351a933764ceca8edd85e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360627e929bc822cc220076bae4a380458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249316015dd4a60e2b6d9e3836fc36f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8d5a4bbd583ecb78f66e7b4c37d28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd96990ecbef413a6c2e11db731ad1b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94118d3b495ce5bff5c4f477cf6f424462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2abb242298629d4e5cdac80b23412463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b94e6a6ad81ab4070216373d3f39a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0aca030a476841d572ff771c6c5c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87af24ce0d895753eba259ca7258cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea372b5f149149b896f48d6b6cea1d76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a88acf5e21776d3021c18efb37028468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20066001386d921c33287b173f3938da469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355e500d7a5aaa7a1af2b83809b77b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba10b2efac6f0531b4791a0d3316236471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84a21737c5a2094ccc8b8119807cfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08692aa23d7f92aa9e23951b43540cc2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c98e8701e2d15c1fe09153c4cb7db7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437686f62d50b72b6fb0fd83482c5576475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507ff2e2cdb7584b593c91318b3a84f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b5b442ee6c72f771fc6e2d8328fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0bc8cc140eff018e7b568a9a3562c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e1470e12e67108d694847d66efe42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ac177915e09b2364384aab83e0c89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71344ec53011fa8245757f9683f2fef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352d9e2c118054ef7b1a5d4a383f610482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738f2ebbc9925d2420ebc9a739dbacc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ad2429c6d7c46be65bacb9918e725484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06e3fa2519b0ac35e033c21137b05f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f7a4092ee56823ee9a6f359fb76c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad96a79083d2c896ae567e5e9109d23487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac2e128c59503418fb53f38e8847f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02fe781b49ceb708acd2bc0861a78b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627b4687fa37f14be886d2782b9815d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880d6e70eee67f168455e09a2549ce8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a8159d4c2f91b9dcb9040ec17cfc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ca7473d24865b52da4489e9181e0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c9b9ecd6b7814fda765e4f05fa5f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110d5f3194b2005596285617dccef41495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c67243a7d832c9899884b364ca3b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e8af2f6bb108b5814bf70dba673ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1787b4484162e6987ef377b88fc31498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea26f63cfe520a83290fe85c59a4f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbce2b3aeaf6a71a26099474cb962f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec7eb0822e4c4b44dee1f7c623481d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbabb32602d68d3dd0d8b4886841bbd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c46e27276cb3d9695c90207e14770503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7db92067cd02e524879f51d8d46373504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89263c60b83b468607694afb1bf64b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42fe656f2819d54a04b436de51d7f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05883a50af7262c3fd0987921b44f971507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac06e294c6113dabbcfdee6b9bbf8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912a517523d0bcedbd65cf2d8578b48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9eb7a3d12dbbc55ab4fc2c41be9dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc4ae7cc20483e38d004dcdf882887511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3080eb8678103f82f8864d3379d3724512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbc3d151ce5a11452edc766b646600513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f4fa1077fc8534a55a6e669a2473d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c599cc5760ae2953ff00336c2ff1910515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877b79e11702ceea8ac4561ddc2a3ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145955349f0f074a7ea28a718db2fa4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df488dc320b7effd744a72a63d55c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394062fa08ccb8f35c6853c7a5300d7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ab594331fdae547997c17ec16ca29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ca11168828456846db906d305b611521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bf1aaf40c4e654dfdb3d343026d10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bfa02c127f08e88c79b9c552780b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b232cf25ff15da89d7700a3c6dcb2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4149fb1f2807fc6998c811671a141525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646e3f4b0d9c53990da45f5b78adb00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6de3288e4b9cdc544422fc87d24d89527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244ab3c7087441fee5a2d902cd20987528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54732307655c2532ad1230c519ca0f64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d91c0aa49e69fdc2fc4358b1957d55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29dfe0067256e4d0cc517b38a94d52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54d2b19f5d565268398b1d1b57c315532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de3f7ab636dd2225bf1639f367ebe4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35dca16500bf5ada00918da2c053e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af58784bd35f8ec8689e26593a7cfb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1775584ea760fd1332f8ab879cc1c31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2009e21e25d86d913add25a256dca8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477f69c349418e87494d8ea90f5c876538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a9ddefc6d68b4924b0aff507031d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46dd8d7fea8d0713fc9565b58fe67a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9738b8a0d3f645889731d3e56f50dc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff92287ee6a4c01e4c6a0d3eea58cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e582a9cc1a72664ccb3e9ec5c3e04e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf6367d05035783878fdaa042d462e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93c7262c4efb1162f8a1c5df0f0b39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b8a47a7a73e4bdff5844872fcc901546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba0702ba3206f7fbb1eb3df04f488f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ce2529904a3740d49a02f0e7e000c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5afaa628cd64a03547cdd1900a4cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0733709991172e46b6b88927f57d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191140ec45d7ba8d66106508670bc2a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63df6188c8aafaf48cc1475e16ba7c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb0fc7812b0bd27c37d08e991681f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14fa10de1c9ba408d635ba6613e831554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d90027a33b8f2bcb2f9d9eb3ecb54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5f975b921a2157d978a05d300d863556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b494a7f481ca621b969e56634e5f6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491baf434ee2cc468c9cc5ebbac759f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4662da4da9c6684a540ebd9195237b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5f5f367531d0fe67e8295f92eabc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ef64cef964c1f525200d19184e4c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c590a3d2994f586a15ec079c856f29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b172348eff6172f189891e95512ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9161b218530ea7bfb3229271936fb8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e880302a8361fbe447a03454ac09eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70410e24aaa7df2716f336f8f0698f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7776816bc22814d5e31ec64518e70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477fdd58f44ce79072608529f784017568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57accbec441f32af3b2b279f16a29c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040874e7f142cf50a20c7ff673efb7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cec36994276d449b6342b6ea25185571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e86840f55478f2d6b910debf3885d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118221012aa0d3dfbf0ed9b412413c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc3ee27d25bf3a682aef298d07681c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b79874f8837b6df32f2923853455c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a7c11e9b8b18e816b02b3c209703f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1baa93acc187f367754af471438e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405091c8a08bea5777423334f8c310c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320ed80aa6702d01db9bbf967a3b8a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e0aa0365011fae7a97c392d8f2d28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47789c83b01e998e985323393bb9bc95581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928e9bc40aa3ef2cdf2187247b0a193582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38722f8bad594c72437d91cffa69d0e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb9113bbabf5137bbbaaab8d5e7ef8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e379b9bf9b3f4c13565203cb89695585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91444ce069eff0916d5d718db83150586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4369c038401cffc0f3471f408ade880587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380e86bd86edb825aa4768725819d9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286543d728e28216386aa955a2f1948589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017405963c80c02c4998bc9e2a23cc4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f52a2f18b9332508486df4b775880591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7681e258bbf65e50fe9c0f277972d4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff2b30399dc9bae1e0b85a48864734c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cafa2112e146746dd4930fc7c5996e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fd0f9d342a63582cd81c281792e95595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e01a67abfb1220efbc5628c05efaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3f4412c9251ec27e53d112f384eb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07b29dbd81e3363247ad945151cdbf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c34877c99008b2b2930c0bd4dad2df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af207f0400b2d50899245577f7543f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6af4a2ead8743f3598d85267bdd7b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56843e5a61d7762cb913d5b16f5e6c4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee28fe1f9e00fa931a785037e59be4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08d32c6af359bdc32a24034034a081604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839d9cbfc185e03b41dd0b180ed226c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3dec34ddc21d497c0fe87bed7888f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6b2dfd797567ed4cd90bfcf10bc76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fe4dc849422c626f455d5653f3733608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc093c211f578b6435ac7a7522ee73a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1d20e3006ff7e39222b4374eba27f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede0d6aaae81ab8b50e4b0e4fe81bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520d2c647098e9d138b8c22da5066b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d43b3e11b211a885580ff13611cfe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5891480b0b1e8f12250010377a8d31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0261335f829b64acea95f5b0874983615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc00ed750de5c96176938b976e9606616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8c0395b45e987f0cd55229f33a700617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24fb518e0ab2e484b4c192984a2656618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a481fd1835f56102e6784840cf945b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d9236e38937843f2640631ce33984620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135cda418216d2480e501f3125bce2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04541292d367fc829d525ab4d6980728622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed220f8d54a8eadb15bd33d9234ff8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b91988de939e016e47ca8dbf98ed70624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733b549681d9f25dcd4a9daae1e8eab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001bd08bc6abd32572db824edb1d2b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d01a76d561c99c04fa58f960376a35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e83a7e30dc185f53c209cfc2c38e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe933c6aa8458bf71cbbfb0c38bc80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbff7fc127afe08f7b4efc333d6d64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2baa6999a4eca980066208574734c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173861dc70ff92e4978938cc1317e80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9c36cf6868e6e2ad43f0bb7577be7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b62fcc60eacbaa08e9526cf81b24ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a074fd825bc1343064e9a51bcdb934635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f2fd77cfb1b83b4b0f2a617dc1583636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2a1a0131803e6238b945a754dda5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67708de3ee74f2629d670c8eedd0dce4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a546a6ed716abff968d08825f8555639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6bc24f89c879dd69087a7cdad4894640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06fb845776864d6b69b80ec14b566cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15421ba63c5386a48bb6ed4b14ec9034642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91e4fd8bd99c7d2cd25812ce61fa1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361d5519fecc8dd29bdc25c7d78c2ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338f816b0f018214f8aa7421849b52c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473a8107c01fa5af4e405926d87b932646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4046d256f881e78888fd3f55b588c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ff28079713e5b0f92f5242a85c27d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dc6ce857a08ddd39b6136f6a03e22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bf5bff3100a3382a2cd3b100c11d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561200fdeffeca0632968418b7567b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aea54410f2328987fccd3303c13d62652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbaf882425fa0ffb792bc9dccac91ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184beaad7c34c36d79b8e4ef02b1787654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c87a8f350bc38d2601057c4bc2ec11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aec6069f0bde2530cab7b02bbd390656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6b6e7f2e4caa7b3792efbc13a5119657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b8536ae15bfcbb176027edad9d429658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253527026834e3a7e0c5bd12743aa5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff256bad91e992ce5e130928cd89700660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358ec976878881373b69ce8635718af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772915ace0d66b68ab3fe74c3c0e117662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed013d3ae95b8f72adf4cae061f87306663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63807863bed390ae69149434cfcef458664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c76f1466e5078901782c0098a27b3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b955c125e9a8d9bf76c3c736947e2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86259254240743368e7f312d2781340667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81ebe6ae56e5c4fa72e654512f2269668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3efd5adcee9ff643279bc97a386c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964477f42f336702cfdee394a080083670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8d5baff152de7d312bd984cfbc283671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c3849add2403aec3bf3f676f21eb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608081a6f1d86a6ee127c0793751a7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef47b0f4295382403bdc4ff2dc30af5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2980fc6e9119e49943191c384655d2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef567c96519ad3467eabcac3107deb23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7804d4a6beba6bb806e99d3d82c3a36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0d733a7f89a1130454dfc2d28ca7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78ae8796222b20f5f9fd8048ecad21679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26447b280bafac93a056b162ce5d812680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c1989535c4d33a1637304a236cbb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ec6e1cc4efdb333bdde8e794ebf00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f0fa964c5d207768820f57e71bc20683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c10044994534c6043e719f5bb57d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429797001c3d8a017d37688d49550775685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c5a94e9441438e75ae09423680010686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9df49619b558306ed95282f673881f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bca8cd3af907c5a29442554c078d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbe6be97e030dd80d8f939a80e2bb0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad40964bafae67efc9d8f4aa24cb07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e1d668ba921575193142de685843e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112893acb5aed7bdfd54eb003755657692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71c35913afcb40106920154041b8b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe27326c389dc3e3331022a4f4178d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ae47b933331d4358e7b11556e3225695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7d601ede6c0e04e704b7206030f44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a049181fc20aff1c3e135a73f7317697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35625e9a834a73ef689c03106d03e9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c69733d175696a795b011eb6bfe1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50405f2fad7a36c27a63067129e9499700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b05f67247013e9cb06de80b7844c29701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267eab1901b37c6be1101f7c2f4850b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ef71811eb573cb71aeabf2b95bcac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f94f2072f28014d66ac4579d12b60b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ea1a54be94bc48a159fa28fba1443705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2995509f23d282fae79d25e6c00e9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200c06a5b9301b9ce7497126246b36b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237eea6e06bd000ecff0b317b491a78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91b9fc3a3db4162243ec9ab93350dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044df2d77512f82e7f1e3498a539d37710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e7f77560269a0cb8102abf8618119711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f1a263d23052f790c3c93f5a859b9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3a17d5a7f427acd20cd1bc2f5aba8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee89e22981f18878de1821761fe12c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157518172ae4ba9f5053d07b2fc4527b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd170eee276568e1c4bb4af50c78753716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deea4b1c1d7aba59f3779e4a0119bcc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeba36797558039578dcdf37f252b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb9809fe4088546b683ec1aa7e856d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f542c25d558ce94fa1c8c4d85fab9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc21a7ce1eaa2b600ac9117a2165c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883e507590bb4d1f9c50ff235d7f86e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77da4464e5ec1280cca4f06b4e14e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a30687e38be8879870c38bcc496fb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ead13046ca9050ebea46c21169fef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fc6784e15e335f2833264499d7234726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9cce5c621601d0043023c257d373b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43f8e15a75c5ae54c3a1f7258d6272728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58aa2a4ab008d8e0b4861b162a868f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14547f86f8e1560f0ae3992f1ed084730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b191241b2cb69994622291e5475fb41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a0a3a1c300ed96699a2309a6f0611732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fa7dd4ad303cbe79cd71ef42c73e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67302ad7234d8b36b0a03b49f9853c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d735788a185b9982f287e91646193735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2815c6e548cc7308dc7bed43e1e13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb815bc44bddde2bd4e64d78ba5fe795737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31e359b3ef859116f09ac60947ed35738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0325e1b3384c0156ab92cc834791b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bb5c23d8276a57ce9d2fe81728ed7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7044742f3fc1114d096d718de852a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cced028dfca0f6d7913fc975365bc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda00984e8c675e51faa6d81946bd09743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdcec0394e5c409104c98fd129d765744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baad14ede98b36c93ed5af370e4e614745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8232555c53e4ac6243f50880fafd004746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8afce63c29c0bda5928699e9fa9bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c5e435abb56b1c43ba6bdc76350b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f84a533e8ca9ba350c702ea64a3ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7dca40473f3b730aa3c487db73c15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa3859f8f89048181696abfb1c1fca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454c21cc09ed03c4679fc3a491c7538752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991ac6f00acbe5cd5f4a135481f9a6a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d88613cf1e193a7ab2f0b207cd04b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571f1236882ddf6db5a28ca834009d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070501c725b061e1bbcb754f59fd4543756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebceda9098dafb446e1db984b428f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda530d0978e24b0f0f836a9991a86a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb138df64792a27cf8815885f49a454759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8798d0caa90bf718357122b32dbe5c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2acb8f9486ae3a17ac50bb387ce1f9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a869f024d0367869553f91e8d74b61762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390d253bb6d6530fe76936f395e8ac1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8656fb9e753f856858021b4d8be73764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca4fb033377ae154a64a896f49ab7e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1251710472dddb61f9f80be3c0c1dc2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b86421cff9d38b16275ca987b691c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae80802dbbc4f6333d4aff02a1426f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1aa584bb8cf9406d16209ca558eb5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2059df8a5906c93145bb3c7a29ccf4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2b77a02576a59340f03a4c82434a6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651aa65819a8c3fc236f1fe9c7c4cc1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502defbb9ae8725c88fb813fc4d37a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f956e3e0057ea22ab2eed18d1b057774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5cdf8d1a3a17ef6dd29fc4bf28f5c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b092dd416972091e6fbf25d7b9e498e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac36ecf5ea06e93ef09bedfc43d4ef7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d6bd8f51e7ee98e669e41a722e898778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198c40be37690f5ec0fb495efcfbe66779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f03a1bfc5f7b15df83a992a486dc7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3847e3367922efb1f5c52a72b090a07781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d53c4182f03ab916d4daf30ce564c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f141ff6394acf27c70d9dab3952fe5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5062e8cf60ffed4370d28fb9ba20752784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f894234b2bdf08f0fc955c7c69439785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc132491038545b9bf904c2bdddec6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddde8291745ec01ebd01e94c5e77b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f3357463bebd628f18cc67de24643788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad51756c39b3c4ae77d64173b987d34789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a64bb96e1feac3a2e0635d4b09ac4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde032f2d37d3d3805c8fd7cad6db536791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a61e951f85cf59570992107f16f08792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb95f6d4aaa0640d7dcd7bcf6839a69793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ed7a5b0356d34f4ebfb02bed2abed794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9f824c9bc96a30cd04050b4363de3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94923028149785a620e5891b2aaf2c5f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823587ffbbe42d9258882c099e63cb68797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d6ef3a5d46a4a193bd5f88fdf408a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814bef07e2b1cbf9c8f9000b137534f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6fd34e0488d93db4426aae7b7824c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994fa542fbc7ff6376d75ded92624b8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6167d1fd795d308ac37866d9b754b48802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e31cadcc39d431f29c2f5455ef710803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcedfdcba2f2a0ba991ba569fffa90804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed81ae3caf37b3ef83b92feebe4b890805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9ba80701c8e2c0ddbe10a5ec62092806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30d64384febbfa1747a0b89b5dbecc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3026f36e0421f9f289b40e5148526808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ed3bb45f960d4b2fb44eaa4475cd4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d242a29ba96c896eba73b3e447a770810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364b9dbac28a6e68868afb78e969ffb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a83d20e0b6e4e23176c889a420f27812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da90558c58965f1e508c95a39df380813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1b7693119248169b892ac5dc97357814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b141c11ca6c322845dd249b3b67f0cd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0f37268627d1e0f7af91909372e2c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df20efc9abdcd70aa38cdc9a3075fc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1517c94958dfc2bb5f981b89494649818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad9ca26cf4f0f3a0efb79363d35484819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788415c06269ff3c1f75cef51fa97351820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b9c7003d12cc64026cf27ae315d7d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5edc397f9aa3f1afa3cf711748bce822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf52a5f394059248375d6989c8c8cf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7f9e9baad1474ed9898d16bfbf8f0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02480ba59193c7b4573195f576e3f437825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2e62062018ecde1cbd048ba4f3b99826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ef0bbe6874da49950720625ce2a02827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d88e7a93c13b9eea6593972d2a09d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c63ef1ef217091aaf24e2fcc590312829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50063866babd9a98202554b4aefc3d4c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07057640c003cec80a46f5fe19036dc9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51a07b69981c43075f71318cdbb9bb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3f513497dc2f5eea78b5f76ede532833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0a5c916c909666e0cb37996f4c752834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74174cb825af693a39b5e764139c723835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fc7c5f7ca56cda3d093e03cd61e56836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6a693b60c34f2d319dc444134d883837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd2b630e9bcc6f28a3cf73470b41ef838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca231ea2206dcb617485bea5a63574b8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461d882a1955e46d33357cb17aaea00840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49b1b2664faba1c11ad6646a33fbac841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03385c48d94484c9f02bef6e5f1feae4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917add9a2a14272dcd9f8f406ebf9c74843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7ba31e0382384e29255b4f694c71f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbbdb0452c6b76891e9fc1d3b0addf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151de3666cccaeef7f78f1766cedd149846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09e7aca115cb1d73724ac27d5b35f4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb0cfc502cb8745edebb34fa0a419b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5a85adfb57c240eabdbe29b108f4f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae53146e9d71619e92a154e75e8f21850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e917db94ff5d5724dcafc3f41a7d5c0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d09ac8e46d3248468f3d7e877505852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aad03967fa1ab4107af74b93648b0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5160e726a4b4f72acd9831fd6351e6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2facf36ca1b9e4db80a41a465459e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fc07db113972c5088fcc51165e640856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2507114eb2d5a1a657b80fed2aff8d3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16473b0f34382f75ba6ad7f838202e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c022c0452a9b6c5dfc7c4a42bde136e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410721df5eb5da2bf4afb1fef34b03e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80133649f796e861921d5d0b46ea5071861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a322e89716340885f460cffaa041701862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2431c2251d71ecc21296dcfe92df3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45bdcafe2f5bcae4d7e3591cf9eb82864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6f8a47246a2c1842e8c223e1e9763865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b975dbb6a04e11663bf7cc83dfd3c6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a3a04c74676eb6877f8f7f8321116867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8986632d845da216a186fb0883247f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70d7e8285465d5bbdfa9c6f6feaddb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad784a48b300616edaf56ad97a92f09870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f29880b9bfdc255c08fcc225247020871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024027f929817e21be909f4f4ab02ba872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f000237ab2e30c37b83de15803121873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc7ed99eaf5c86fd5a6898a4827ac1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6553364773746b0a9ae4a480ab1736a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8ff1417dff6674e8f46a1d7ec7124876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ef5fc84ffc76eabd0e9d97080a0a4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe048b1a05b1f8c73a1d17145147e0b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7949433a7a3cbaa55f290f9b7948b14879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76433efd61edd2a88952a57c4e0f6b3d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770427b29f65d8e4aab2f79550a72d2881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec2aa3ff61b2b7a16ecfd653857005882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1313d1a7a1d85e567435ab82dc884883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd405defcc5f5ea3c69fb6d7fcbdcf26884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bce215520ec9496e66f2447ac7761885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909f746be52c71e84926395f99c877f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824831853f7fe7f7138640ef8902896887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba115c386ce385205b7e6061939129888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48101cac116c303b76612f61c6e9658b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a488599ce563f605c9215a724bd618890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd863d7e5972395c6a216a44fe302b6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95d0ee08c0bb95ee83290e6de3896e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d65569158859e3dee5f4666d58b3a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228df25f0b38d52886786ac86c1eb952894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554ae0a7713497e6f1ebb90135c1ac8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f0472733515ccf7e2ecf34c6b7121896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8baece5c8e0869be5b67aad74d185897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fe78573f5b41ae641883ae12411d2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382037f20d7a4ac06396d701673a6b2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae86f05d363b7b49cecd223560b260f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4cacd1c726760deed41ba7b54fd33901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cf2843683c458539634729b92607d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f84c201054666c81aea8bb7bf70c69903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78439c2cd40550a46e36a15f7c164177904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4221793d710737a50bb10076dab562905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408f8163892267fd077b643904105ef906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21714ec617883497c321f699cec7249907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb9b4f58d3203807e50f6de5fc157b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ad9912c2bc79e1e9fd788e0aa50e1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c5bde6ae7f68664a0085490bb896e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6697b358a9b36b095c4e740c950ca911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2067b132ae71431da805715f44b04d4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8f464f1c237e4ed0f994f957db27f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ea768a000095e3821307820420cc0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ee65f58e36683caec459ac04faeea915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6a9a1bbce0d9533ee572888f9155f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad884b4095fbdb49808c659f15d25110917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c5981236cc23077ad7c0b91435bec918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73192d79dc1cdde580859996cd992358919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3d5260c9112a0fc513d64fec549b8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68d27c67b918800d90817e5877cc2e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37794d666378cd39a7b08f70d3254231922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263991ffcc5b2a6ea5fbd784a3d3f58923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04031000e0cf6c84aa83eb59895b13924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a32a5185997a8f1a0c804247ae1c1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec84a38cd8e880eb8b991cd138ffc9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72734fc71b9c6386bb2a5c25ee7477cd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52573db53cfacbe131e2ec7f7a369106928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffd20954f5e6393d74f0cb9c5ab6d8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604f867f856d7bd1bd266d15a5e5e8b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555800df387d9d489e07c82a4c7c00e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826cbfa26b2fce638f7ca728da87104932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48d13f2c324249f9c9f236d11b4c21933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6cf11eac4e9edac5f64c8c7f14217934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fd01f4fe4fcc7502adbe84781a3ea935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1929925b371b919639fad0818b397936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5ab7f59606cd8b0cd8cd1391fb51b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab61d08b962b0b91757a8c5c6459d22938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46b76131d9b95407ac4b3eba7ab6f3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416646a24150c049f9bfce472df5b78940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcb271c61213a26e9e0aa25f4856af941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8696e8c3e4d18a99705ae35e29289d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81336259518738707e53660b7e259721943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bacad7252a9f54a279eff83c499e68944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a76bd6441592fbe6d30fed3d563d36945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56929e9f89f10a5db8842056bd7bcea946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba11ba3a47f7d581a12738aa28ac90947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5131d6993987e2bf181fbad10863d1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f49de06ea06cca2549df92f5a0006949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a075bcec006c3415fda34df0fccc0f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3e7be32c6b9ecb378bed6d9e267c8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4378647a1503646540457ace47051952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631256d260618d5f3a8a3e6187d35a4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d7f5b43e058283e164f3505a662de954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23422d04ee6a9fe5b1b555129529f29955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b14b07b4f2349afc075a5524600751956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4e9a3292584d00635f2f0fd22fc64957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb6d58520b90cd1664f454a4c10fd6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8e364e59fb84958af2768d8719ae0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5edf0f5f12dd0cb7313a05d25e906960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b357887617aa2bb58c1db1ff49f77961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59ee66e67a8a089f4ce98283ec9884962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f26d07004ec5ce4127512d3700fad2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e81ac7bcae7b6ddac4441716400e6a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aedcc78c49448df2002fbef7c19f31965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875f4067e4fad80386d15aa8ff5f1aa966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1d31d3789269fe2704fa04b317ac5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d95ea61f6199cfdec50940b72aa3e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e54b5e9d5746d96415e8c10fbf19bf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600069bb50426f8fcab48704b362ac6c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f974930a6da0cfcc653e2a852a33971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2e164f7abcbf50b27366d059373b9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af3db6722d6818e824eade923e3aa8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f57ae10edb2a14dec44eef5831eb43974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213d45500d4b8d79c3f46807e2ea863975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef755bcd68ec98f2083d32af7f5eecae976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5879b1c381d591c2143b2a102dcc66977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee68dfddf13da295c41392b20dce80978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236a30cf9f96b8e7ec3ca0957d579bb979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ce5e52b2eb828b2ff58d16ab9c6cd980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b653307c4dcd291e2a135d05eddec981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f0530a8272c96a94fd32c9b24688982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c6cc76408e019252486d1f92cf5f2983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9fd2b69806cfe2844f98719ea23b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896740ee8bcc6cdc972f0b9cb53aca8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b88be15879bd00fb122dfe6b098fad986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3ee5bb36f7382deba9c1ec7809b25987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821c0937cf82a31835d010de5d5723e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addf1818cd5074b8f015d8e3f19b92c989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a3406cc5e814f82b2a26eec30bf32990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968db3fdfa6595f859bf81595b61162991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568298448b7e9c6ef327a5e93e62eda992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3bcb890230a23aa4d7b5210c285b2993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787f8b902a69bc1cd417db0ebc7afcd994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f44a0030329feade646469dece7c0995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667d22f1bbd2f8083ca7b2dc9cc1198996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bea8c0524539213b7542dddfe1f61f997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a43808756618e4b448d5879bde038998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077869fabc5873a426edc764e59e7e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1215444d85957349c59f1b4d41e26232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305e925e6f608ccf6f0847d76a0082a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d48f28241244ada3ec90445aafa734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f2d0b3604fba0e531a36a94f859cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dec4f21531d66bcd1a6f073a76a2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ce6bd0f86e24544296bc56e7e685a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36de9a9b59dc2f40a5d715ebeccf0848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947e12c1a67a763aa1d964191b6bdab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e9494fe7afd7eff8952c8e42ffc2e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23656f64e3a8e27fd0b3f755fd714e9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395bb723b63c3e33523492e8bac472612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdd67c660f4042c4316cd3db500cd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c976868da36db17149378554fba6be714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744d8b80773eb5f4e345c1aafa1ce7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a028676bdf43c604caf35b67584e8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe9092c958e9aa1542bd9ca4870aa917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53e38ec1a707d68dcce35a0e4a0e3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fc14e5a2ef0c32fe328388a36b34819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c599370c6a046f4ef8869425080260520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b8c3efc68a91ca6b69da7fa61cd2c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af1e889d109fe41c3f0dc5d137381e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebb57a9cd582e44877c8f82ab3f0bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1f0c9b3e83189300b06ac9825161224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19915ec8a26bd0bc84aac98a54020c8325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772a0cfb74f7042dbf4d0fb4e1a481b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b6487ce2033bf7628674c7c6f6f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ed585d20ac830a95d662615e2f89928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2b725f990f87718da467f51e771db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5920c50a6b1ee0379df60671f69fe8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ff8b73641842925238535c9ccc95531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4767c66c060b25be4157d29ce6ad1d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6f38f9ad1f510a9d21cb0ff1e1a1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57122239a07d21ce4a868635e21efd0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1054290a178490f7898fffaadd522935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb69b390f74cc68139af1dc6fb2896236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d837bd970dac0f8bd2161bc1f13ee137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee55fe863646b7c082d220c5449645a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ebb167e070d82758c949484fd647739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf5fac0de5d9c82f6d7ee50d71e66e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91550715b7ce5d36e21711c6569ea63841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b38ff76dd3673719e8f16239cf1d5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217b98defb20a305a51030fd7f2b45643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aa3a08d402dacfdf201be893e78ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9abba83d73c4451889851818453cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff33a3b97a4121a7d4138316e8830e146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45f24fc715e0de2a108f7d6e26ad2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948ec2416b637c8fd85c46f861eca3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198a912f34692a13df9fedc8a366e5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae563e250842e03b61170a9c89dddacb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a33a17ffb5cc043391dda75f2ec6451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071773a9dcd90d89f7219209fd144bf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a0769b782a2ae1c0c448bbbfbf17a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751faaf4f50baca1abcd567bf000f1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175af6b40450a87a16a211c0b9ff60355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4152b40b9e5b18f45dc3d7ad7831356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552df7d980c501f2ee2dc1b13bb207757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678a66b1eec3261dd40c1e93b834f8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cc21b02eadbd9da14219c08a8869859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74add77d0c05516ce42c91ba00f99db060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d376faacd3dc67a5a88e2e5cf095661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a386a617c553e84183d311aa9a984a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788e902257c1a3340cc2efcb9de58f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f195a1ad33152a29f999ee2f07f87264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29917fd48086d6c419f7509f67452465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f6d143c860708cf5169c57b0d600266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917d8224eb7136f28fb28a5cfeea50067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fc6538e187958c58b05892f25c7ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457f673df905a40c24655d59bc54d2b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d399cdbdb3a630fb88be41d13190da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468ca2017d8154efe1073dcfd5037aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f21b435c2ab7bcbdfdf0b0cce4f55672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1efdc23cae564743941ce5eef111a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e35ee731f744a334465a9056e572d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eceb914ed74c2c9c79dd056c1e91d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ebc6e0b6a8b62626d776fe197f80676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d278ef99fea6dd9b062742875b060fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944303c51cf70ad30eae9bef82ea2fbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d52ef8ed47821a482cb7d9f8cf15a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02855000b03f38d349d8cb61ef5b5d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2e1ba6d476823ef054f01b840af3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8394d69c1b113c5e556dd8742d6872182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71de931bb5e2d0df0ab08bca2f95bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0e475f752bf6f239728da14c2586084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b765c3e9974cafbba480fa819d9d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b9c30cf14711fa8876e752b41e0e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790ced6b61c991e07b992254c319b3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748772d86b38d3a268828c317a1c58688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af586c764303e00441bd0dd2dd749ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051396daaa1c8b03af325164171285e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76129b2596c26ef053f92ca4792024e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9b307fd3f94ee1abf02e81ba66ae592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100f512c0020364960d3a52a13d5b6193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95187770c320863834bc7d1c32424c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67263959171091622bcf1ff3612a2ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb82506297b30170eafc19cc73763096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c4db31afa2499ea828e7c7930a3fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94612743ece3298c94215797d974184e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d426e1ec34a1dae065331a972e9cca299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac271b8688b84bf6538e71895475cfaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe0f50e6a690f5988491032aeb126c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63006799e738c03a0968486454f68460102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68a45d8600e8cb856dede626f7c7eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8b8a16cbc4be9901baec196f99495104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf156872dd48910736b23bae4910b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea10a682137a96d1417670b96b9a8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5c78a6239fb06b343a341d7bac81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13030dc554d626c6b20881391a1589108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6facc96f8d3e76f1bb120673f7a0b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad38e117b05e4bedc2ea9b128d59f23110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264e1bbb7dc6fd4c7c9fc1b52b3ac87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5036e2ee7660a788931825b3b59c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcdc94d68d1a36dadc28390eeb7be8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d0254b690db561f229838420da827114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea6b703f9fcf22787d4b3a17cb7328115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a554d56e9489045cb88540994060e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f95a0515311947fa649084dac809f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7de171bfb620e2a97e83d145d397b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29d6b3786f613dd472e803e8af53a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192197a1dc8b1edfaf13b823593a6201120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f163e591f96ae2b53fd8849915369a7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77622907341517d9836acccc2e2f7763122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66961229ba0e211ae3132e61b22ef5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdb9b1d5a07a634467d8e1a5fbbd21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348c91b566168df88be90ae22c5cde3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736ef32989129c16cf03a32d8b3d03d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251139371abafb2a95a1a6533de5b95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe716ff40fef4b1d1019b27e213f0d48128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651d557d10c679ff86874b2816ed592129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20845a1b2d4c80e38f3771c42065280f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5439b871a5d08b4a822a1a4cf78d460131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d7eb7f6555f1db99d7e2cd7dc60e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e3d02655546e009c5223d6e1c3ad1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bddfced0f8746b0a960a09a3cdb473134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34f961dd639c2de03730a3f74d7765135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307209ccc4e5b0793d4a4bb48e582525136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a62a0edfa2bb44d24c32c3c5055184137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a69084321fa7e5de5aad5de91f782e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a079eff70c37f651d66e54003d3b94139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be5d2a46f90a535733868097164a26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56524c88b88d72905ca7ced0192d147141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7673695a3118c9deaae7891145d9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f16b800e7e47788a0c1ab13299a1f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92909fe03eb90fb69917bd37ea0f17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d799bcd3d228395a6d458063b03e5a3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b696c3aa053c1676cac3d98b86442e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e87e2b33face3ae2a2a6f61449727e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863c2cb1705cb9f1d39205410651f3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348a8d641302303bb2b24c57bf64862149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e0318ad2be8611649e58554c73be8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de126c59c5410dcc00ec0847d66fe629151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088516a5e50e1458e642cf001e0d5e49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6df06352afe2c22161ebc8ce811669153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5924c3b82e00efd6b1c596d1521a7ea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b746008985bce147f4dbb20456395b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d29dfeab73e9e9ca75f551fee5cab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54f68892a9cf41a29a154f3ea13be2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3731478c7aa7b703dd10060fab8ccb1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34f55454961131cf7bc7c4628a072e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3a5a3894d9af85bf19f7a9d259ce6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a59408907b8447ebfc2169c3919166161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a827d96100f67bc1953c565b54ae4a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90a772267293a761b651cbb8470bfc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd68dc5d69585ab88bac49dcdb5fc33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff8a201b9971bf72321beda0770191165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60456ccb9b12fb1f72faeae43759cb19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2a7b29743f6b124a21b35a4043199167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f8cc1e6fd21b10db10b4fdcba9240168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdb6310613d356b4c0b927bed39ddf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e44ad1de403512d98fb5f05335227c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d57d622f2bb655c3b8c8de4fdb0ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf621c8f2086ad90146079f40c616a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7ca1bda35960ed71480e5fdf8bbee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102418def6356ce9612a9d07e1875e78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48182cb773428460ad45871a80e71a09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca2e48565bb714eaad6a076bbd842e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5e6e4479e06641e3b8d4e635772f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c71e1ac54092c14d981fa8436c5a96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af060d4da8188b6ed493115053f3846179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7a5b4b9c6d4dc9c8efe6ea19009d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0ca1b07437a0850e7f146f8f734f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282ce71d9a5e4fcdff668cf64315452182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff8718f6ae11fc3d07409390c7b131183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3732dea9869922c9581d712ede25b73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f50e867f7fe0a7aa994e1c1b9b3931185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006939d92337cae53cd4de152c3b0bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e51df9474d1c07d33d95e757a933f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee55e1fa60b54c2912e0df24376e8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5e2488a4e1fb7b687678bcc458bd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa496d1b5a95277ab4946b4d3aa5990190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ceb84e0eae577aa3a807199b98a7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29075948edb2b936427a388b12f1e3ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2702001fc497618721d785cfb5cb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691dfa80028f03a34b1e6c0ecd25027194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73e96cf7f565c32f96e11b1bf82680195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595b922a7aec8177b85c765b6606ad2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30cdb6de922f55cfc6f6520bc63839197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c813c8830b538a306e083df92b4cfee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b260b60ea19282759f34adca3bfe4d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc675bcd8cd1e6a8ff8e793d9f3da8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d69b0497f9ce6b84af8ecebf308eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b6f24d6f8b57664db0560b632f518202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1dc814d0ef2ff16dc220e7bae8c16203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54eddf22bbe51bd1914edc3e4d26d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100d3253b8924079120546b83fa6ef7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ad458e328d46046e8f592bcede3c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b9fabed3969742738300c38ae1900207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eeb9a483635ddd779b538963e2e022208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543c2c8b00c77bfca4f31ba16ff546e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563df3e3632a89f46043ae2a6f2c8ec4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a1aaf0fe1854ad66f7371ef4e6c9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4b039c78ce241bdb66787d3bc135c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3068fa05e81c3d10534b12e4b7a38a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376468376c9116442c0ebf32e96c94d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa597a0afdfb545a02691b2f431142215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debaae728f526cecf518a8096ee85858216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d34d1678aeb7af079e462e188e7459217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceed4fe55563ff6d8de514ad4f91ed5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a566d69e35ef3e6de146472028df89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349b74fecb63afa3c088ca1d9afb0bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b9f703e737776f074d25097379428221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7e85e57f040a4b4d73e71415eab94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd3b1070efa74b6935c9bbb1878ad1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54b3d6968160df73eee9c9448222b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e653ce54e2cae178370373de627aeca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d9646ce268e32cc62b064b82cc489226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79572934d22dc67dad23446263bd21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26571a74f7491c4534b4098d6fa3756c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a51f508284b23627ee50de6d182d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98072738df07a2b1f4c4d3de2db1ebc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c297b11c6e9a20cc4571ddee247220231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136d3d10af40b39a29baa57735eaf64232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676ff5f39ab2c5d409fdea970596702233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69f27790e828204e1f8d6fcfe560dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580bc1c2626fd521f24959e9df08a06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f561e3ee0b249444dad1b3abe6886bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc92b67dc03496f2681b4eecb1c2cdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f88d6df07978c7ef8d126c980866e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ae36757c309656b18d94438b41ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8001ee420ab11be03b6016bbd7181a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f52b8b4b3134dec1ba786402d70e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96b70cb09d0f0beda9cf19f29e89a4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbbcb2bdecd90f7895ab4d55f24f7d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d3584083e82fc367cdb44814f9a5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0a3a28b141fde6939357b39628a20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa85eb3e99334345f77497fcdaf7335246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100e5162c52d7a015f631697d316fd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab714af6cb2f5081e4738322b54b67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921bc8f641ac3c8bb4d255c2662976a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41c96fe2c69c3c670ed17cfd22811f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aa6658ab8e579c92c748f92ce4290251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e6c146dabded58cba675175c3aff4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c39112c4d1fda2c78becac3882f628253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795d949994cdb368e3169d41cd49a52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ba2f50c9751507716b48206341cc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8d69efa1fd6b4d41e34a3f24fea14256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22440168ba2f512da5a04268bfddbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd18e38b15f1adf7788d97df79ca17d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64776b7a4fa680ce6c09dd032790df1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1d08977b783c38399c911b8ccdeba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea90f5044642bd12c48d508dade892261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bffdd70bd05ba5ac00a1de7cec0fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe99f4b8946164e7528e55cdb05a786263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8e7066d8d6bcd533324da79a222c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713248cc7291e489d0279eb80cb4286265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909e3acab7baa9d0c2faaac0e78a1b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a65ac85b339a59debe2cc4d3e31da5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591ce4f9661fb727789016ebedea0d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94560dcdb6f08095cbb3f9e70f698fdf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c231cfcf9b08acbcdebd7959e6de92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090e3574f06e28d14ff2b8a0cad609e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65345e94d0372dddb48c4cdbaf7150272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310234e71ebb37b3b2a3132b4fa09e0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bbb2b208bdb743ae22ac02631a505274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428580f737087ee9d27553fc0c3d587275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edc1c66bc98b31f086fafd0989d94c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25ed3a1c9560f130c1749c83d2be92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c3df16fcbeceafb0810f06d9f2e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cf52fdcce10fa5964cf6c1c198e9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0eb7bf2014cb6972b9f5f7c3476b4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756e0442a72050d80ae8ac722658b62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ab9b4d3a098882525de4e02472679282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c5fa6fa73306c8f09d904e3db53e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fd726c94ec323c5d05323003f2dfe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706aaadaa7bd3f68dcbb662c4ede471285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a62a5591f9698e2c131a56d1eb9746286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda04ae59cf9155f93e9fbbe5cbb00d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1858bc76e6d99f986e33ef279d8a097288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622976424fe373af7dc189241af6500289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e45603fe501e498be5b7bfc5230ed5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042361e12b00fd4708c05993a42749b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5356a30de064c31e4f14e98fd54976292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2e3f9ebc0afe3f8df5a1fc623c07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde2995729a056fba2b6801740ee2a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fcf742a757bc98e0a7a7c077d9b30295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e009a1de6573fba2d9604891fd9d7ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80182e110d8c747ea9655dde79196e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10ba83aa61d05a7c749dbf818b3dd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf94ae4a51c4708fe2be773828b563299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd1827465ad0202d6ca470e4923104300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19786e100ecb45ab2cb587fe0808a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955aaf1a19dae86bdf996b1f694fe62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87083e20d1c43edea406506dc823e86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d954b709f3dbd733bb66d56931672c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035c5a145eebd5284f9e88e0dedfa5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de999299dc97b47b9f4ec7ec2bcb20df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa283724858f2388ee39635225ae8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6f70586d82fa3497c279d4fcd4aec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8e1315ceb121f5e057775dfc0b091309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154ab4da62b366284f3c10b2460e1b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c645f7e4e6e0cff72bf686f22659878311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3128c69fad00cc3b03922c79fe47b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31aaea6f07775fbfc51cd61975074c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2a607bdd4dee99073a14272c97c32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1585e27f1b1e9095ac164c69dee389e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf25908dec8400cae6a975aae1fdfce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18af7f697629807420f26e80b3f3e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870298b7c1c12bb1b68b88e8db570021318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599888a809cae3ab4855742bd8f81af0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa15502cdab75491014fbdbfb3b482320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4259b7b0bc1b3b142ac68ba08dfe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558690ef91db9b9fa676ab68b294a0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bad0e3da8c18bc2fc243dc4cd136aa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d3fd156c7f4ddc9027dbedb6db3b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825b9547e7613e6f51d6776006720ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c157dc2ff54731b7d3d7e18c2ba3c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84031a264d331e99214061b3c08998327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f00fa0f3d43a873515eb78c34b272328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fcfdb8cb40af883f40f799ce11283329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891f73ca3a87e3db3df354346f0f5b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dab4bb533d46645cafab34e8909e9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809008843c2dfe9e74e152b43f5a013e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52918f706e7b1fa54a816ba1f078e3e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b28bcd8944adc93b1d6b6a1950eb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e7016c553cf57218fcd7a5a80e58b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df4abf16c4ed24c17c6e32a35753b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c860a8b328c5916d6555a6ce59658337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011b373ee525d83fd9b663bb1d170fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb5964ef434d8c66271c392177efd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385cabfc6de8a53a9615b33339c0c79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b926f99b95ace5f0440f72c022bb87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046f4045727b270510cedd2045f53a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac578d3df3c28202485804e5a311b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84b881ed3c05a568aeaece53077088344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db852f637937395fb002637b8b1a76345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595b9163e004d1db912186e05265560346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537488802732eab4ccfed08d4d9d844347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276fb8f145bb645783a5ff8dc165b98348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7196efb31cec2fb7d5f9ba4e01c7a7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebfaf8247f16e0f77efb1f572518be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0a80f496bbf8ee115d21aa9cb6cde351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2eca3150262cd8dc0cd2c3966b9b4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33396bda57f1a74ad355426224abf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec748a065131505cea4d01be57544cb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764d007b725c9c148ed9a7b21248eed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3ea371f5dbd87e20d8a9ea35fcb62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5426c194d47bd109cefe5fa879b1648357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beadff36c53d483ea604dbed3fc47a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1619a719413be05b7e6f4acdac0c5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6c016daadcdb5fc187ef7210e498d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ce16cd517334a011445a4a8168de4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508742ef126176e51daa81158f03536362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1d126596ca95efd6fb339792d2857363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af3c37527d5713865a9b346e116eee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7993678a8136cb860c3e4e859b8be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01437613e2d9729d274c775c5152a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69813a1c9b92beef73921ce0ee6f85b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5ece134300c3eae79646d289aad5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aad53d9b2991a786008de75b27dd40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d73a241be0852fe3e3fad595abb65c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a7cf682aeb7df498240153c31bed7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d70e8bffa2afcc238d33fa2e5e061372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65840fbb04c38ed08f9ad6231f0db7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51cdd5581cdfdcbbca84a53a8d510f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c29c6ec1efbae994d3eb18db5ede8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568e2b3da80c48a54c26a836e9c1440376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d9d62e0f7b07388eddbf6fae3969c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413829bb118f928d335678b9f54a933b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b518b8f87f42ee44fac44cb15aa2f61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769cfa12276e3baeadb927176ca7bd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3466c940f3359353763c7af18d649e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a5703e3dcdd32da604b6e7b53dbaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7428b69aeb4b82cdea4116b49aa6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91224c864b7dfd5c3adedbfffa5839f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5f14975f979da310c7782fb952a0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edbd9449f706f5e9246f83aa981eb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e22cf07461836dcf06f055d3089f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f41a4c42c66e22fab1372f2d48aa4b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c95fa7a9c76babf1a505b700104b31389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2efb3f8ff67b38853100a7d3ebbda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fe9cafca0d5ebe586ca2f5350e014391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797b5411549d45416878cc2ccece87d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953638dd75ccf9ffcbc20405582cb79b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5577dc61d997016abb6ccdcac44682394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6a34cbdfc427577fa69a7431e248d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04e44f9ebe8a959268223e4df0c2e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf473d94bf52844ed316ee2d505f7a0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a77c172bf1327c09ee22de2d4eafc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351fdbc89c0b2cbc49d208a79991746399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c721177827658b08ed96a90f88b0185400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6eec54771ecd2c79e06fc02e17e52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d50164318014a977a9826f7f9e1c3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7658046d06dbc69d915f91cc1578403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3474c6e93cffe4b2cd5b1ffea9b12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66854759abbf2780242714033f345a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076748452dc2e879c296a3d76bba27f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478b7fb05b0adbf337e8e4b58aa12a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110a00976bf0fdcd75c43545963e51e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae83829e1ef95563279c2978d5b9673409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a74b6a2c04b21ebf28e5950d41a3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4553689fac79e6d01ebbe5a35268e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f983e3fd8805c0d7b6ebd62f8a1593412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bbfe979ba74c6abd085a2204e9064413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11962bd5327cfb349e53acd434651b52414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bf41d665c81524411b9ad8b59f240415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010b43a18a45cd2e6105f84cb23ad1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342dc89de0276dffaacabda9e1dca9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa66d092412a85c40dfbd2b22db8fde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506e7a433c87f04ee4e2684edd3aa7b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938990a600b232e81a900eded63a8fd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe709e098bf492dd603900e0a62d3c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33b30ed8662d2a4f27f6b70129b0fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346275924098ceb3e3e1b91ac7d7fc20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c90f72eee59811c158e96f8532998424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01376cdc703480f0ccbee5f6655b29425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9d8ceb722f49fa21d079da2a0a6a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5290d555124a39b5ecd76462799f752427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2135a0e3382620d1bd78f043f277f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923924b033f64863b5c1b63545c4600429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60471cd353b59223420c1c03ef238ba6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afa0c6c296b9b1026031f363ef3a64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b463c87fd7ad9d9881f12effa0b9b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2e6da672a922df09040b6189226be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f2b60457e75a0a0c0f735f447122c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c160986a469bf00c4a443e06685db8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5c6686baf0256de9860e1191e38e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b35d8d8fb222f69f79a897916fa2d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fcfa3790b360d6a1fe8179165cf83438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca3479c9e03cc7e3937f3cec7cb945439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c122152d39f21b56b55eab8010f4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001e144b57976b77c9e4d42f2458cf2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59f85cee17ae3f871d86e15a54c8fc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73c6c8d84090e40c89889a4e368439443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abacbe5bade85e7cd7e3e37027f80d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943b8fa67402eedfe9892d151fcde59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f464b10a465d4187e2ccd45fbb2de1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ccc1bf2caba499cd91c8edfcdcdc0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c987b462a4b971e1738171a3b054800448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b3640374ac280de1fd29c120c3091449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087000d66e877af91e1467738d543e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a82667ebb242dec28940ba6288c14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79edf6ce74349cb9f7ef9b1752d1f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0f3e3fdaecb48b3b3c4844362a7a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad0124af86c95f0e154d532fddfd15454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868344c4dc08f0cef74775098e1ed41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e306ab73d2d8eead6b24816e6b0ea3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7eb8d7f1a7e6996cb1b66b8d04cca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50d15eecb83512c27f5fe83cae9278458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6f2e3d0bdd99fd38a2d842e631a17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850993976af2cc2091b6cee1df1dfaa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7ed4ef044e5ad82ccb80b51349e0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4edcecbfca392d5871d2cceaff8d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97eaa5e85e54d82bdb8ec1028f89ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888638f73df674f883b0e2a936c595ed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ad719c3228530ba7f681b8205670d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67094b4d5490572289d23b6f8dfd1ef1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b725378d799fd125e458cb9a0d4be8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b579f2378732dd1d1cd2fee8056a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded6fb2cb752c6df0998bec99eb9e4f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6fb8027f8649e2725317a9a3aa3e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eca7ac29cadc4f337693d830d6ed98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b56dbaddf5c595ffcee6fb38ef615b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824ab8674c9b54b668521ca64b58e67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387df1307414842c611758f1031fc4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6760dc397a785d5a504220d1a092f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0dd3f97650af803a847d838b2c883476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d82b947a2bd81be9064d4d7adee628477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3c607339839f6784b4c9ba6ff3dd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa568fc0f4c467356b1419a3b02d8ae1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231032015932798feb9c33661064da4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c6e66cdee40c108c9a2873f79e150481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09d074bd21753b6ca1fd63e7f67a10482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabc7e562aab0299fc10226fe54940b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f22b309129f3128c723a4f9955ec0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc394062ef263447bf796bd147ede1bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76078db4794e148636493ba9d40cbff4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce33b7269c0fd8f13317743659c1e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cc290f888999922a7442c6108d0f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25d957bc01835caedb71a297b86330489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58cb2b7f8574e485d94c5887283d46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0826b8bab2daff333b0ae06b2f7149491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28a1f783df2b034073a38f2cbff79d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955722f8ee76f0a048f5b2c125a7c5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae3b8c5e68560cb3187beedb0556a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08e27cae91c090198218b883d890ec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60985e2ab816b5cc8788bb2d5378511a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d717d400df5d1f32c97df1da53f8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a01190fc4d248617cf9624a1f70445498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa2b1c3288bd90442ed21d1b839f12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046db2bb1e623928fa95d0f8afe0a319500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f55d2ee7320b4950f989c73bba0d3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889a313a3d8f1508ae3f0abef6f0ccf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f609e6ef220e9f9feedb7d4557c647e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ed72ca898d223628108b2ac4210db504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09d837dfa7548ab8bbe87702453b51505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e859e02d44f97a1188878ceca07fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7503cec8cc5ae5d53d543308219b4d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264e8e5118afacdb38f0b60f7f8b917508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185e790301ebdea69aeac7f435d1dee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15509000175bafb7c2dc01d34b0be2d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5affee7930ebcc153dda7d37add44511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42af74083eae309d73ba33af2f8c8d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d4e4c0ec1c78f5c6d3309502112e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ee3e37f85a3902e6e25659b983e7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb06e7d25a12c34cc527e21efa6267515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505022429eaedd12b5c4e6ab02e5965516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517067b0c9ab27b5da85d6dc50fb72b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ddcb95b1f1a0dd4c7e73c410816bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d81abf7449eb9aa32ea730bd7837d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544d434cd5e18cc6da1ae51c9d0c9d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4279f21e4e44245edcb4b65637d882521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f9bf59e115eec791a97183f305910522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acc6133877fef62e36f50e0e4285ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d4b4132b79663e3556369df8f3e2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0af58a9585f63992824dd1fdeb834525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954356012f1f055f19383b246f495f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b59adb7862d8e44f53521f92bec835527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d784f23415e13953bddd023ed3c4e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2062c9a1f40a1179dd4d125173e87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc98a49c61d9c5c36b7e3cc8e903f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c6949aa04f4fe76039aeec809e162531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c523f4982b304a2b3652f06c1161f7d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5d4f012f9230d3f1ff9d2a8c2fdd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f1b241d50f66adc17cc9768e51613534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012674981caab772d1c9d065d3ed308535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec752c47bd2ad579d44a4a6feb1572536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628ae2e195143e72573be63fc8c4c8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08764682904ec1b926e606a5746cdff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fdf0eae22dd3e09e343ae43745fc3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339753a50868769e2a3a1fb597805a8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4ec6e9b6e7f6454ef8c2d9965bcea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a888f8f4d7d0030724fc872194a28b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82733652ad0172382308e73c41ce228f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd113d4621062843ec176f2b40c89309544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aa997ef2731dba055098c6652477f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74b02100b6d0501effb7d8ba828095546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2e3459a21e763da81e5eb442428b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736fd1cbdb168b821f098901affff90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c70cf515453959d94bc5288850943549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbf4d8f580c8a9cf9c438228726b42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d5be976e6b930c7bb46d7f6e6e7ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbce40fbaab2adb07c9960f166d6c78552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5333b005fdfb4ad2fbb9b18e3c9f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59be8efd97ec56968f86ede0e0a601d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa952ef964ecbef8a733637ee2b18ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb25b4652c627813dfd0992fb4df46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1bacc0cdeddb37f04961854f73d97557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eba42b8975cb4eb7d2486127c6a8a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b829ea95410bbc4c6f29ae26d808fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef8f879f2c57f1aa748ce3d3265796560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca327a2b3b3ba606607564b324ed0f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c35b8b5b1fb9ef54cdb192d9ef221562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1371158159e23a82ccce082f6168d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbce8cdbea512d80914c0be1946e1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8513c986ffb816683aa3de3912ec98565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8611ab16103205548602223c9e08c18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1408b219fa7ed674631e5d5520f347d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d07e584cd7ff282b5a0873967edb3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e159034b9725a64491f3bd0f8c1bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f0e9cb933c8eefa41a3c08d6b1e84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bb99d1374712dfa47a71651c13352571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354f1acd6a6f31ee169d777586486ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063419436715bfd4bd0ff802bc88f90a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87344ec501667643c231931b4e9f39c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d75d429391e6df1dc072f6422a54d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ccd716b0a23fbbb8f23639b6e32209576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300012930be07008a8311094fa4124e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd5d6e9c3408235ff45e38a80d3b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf700fad00d703e735344af5edb953bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71e760bcd80b0fda58f379ac7ed798580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03baf302e740fd3ac37a0e3af5676e35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d8527ccd71c0eb0779b3b2a6d7012582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b175b35772aaf329ca0967e79325d04583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5088a83c14d2aa75489e4e3b092bf8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e68eac2c4e4e53de27babf4f8d2f2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e6bddb025dedde9e38c4f7e53d13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23c9f4fed43dec98265e7a5a9250ab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4810ea9f95e85d01361138b03b8c9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099f3a2922d7b13740bb99f22e7a604589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5ce478dc088c2aaadefbb3650d936590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128c6c41bd50773969353de944148c1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd26e14614f0e8e313ae7a2f529b92592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c7a080616c64165c08624de882260593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ddd9ca1a64455c7658cb71641c69e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab728c1ef22952ca27a1cb5ea6a5a59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815df93f9514bdce0ab01b8699f987b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdc3f73784d56fc8c9e2b5f9225788597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e086fc69002d30b2161c8c692de698598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5744f41fca57b2a380274966d0cbd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32f2e24ffa8c5ae03ef5b6fd98eaed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bac76cb5afd809201b1760e3092aa3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084368a11a761d47ad1d576a62d6cec602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f90b97676bdceb11708ee73ce892b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae51eecca4f37eb21a8ccdb07c8f66604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49d9264f8fbdf5d0408aa715b6dfec605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39bd2b2a220e6912f0e2e266db310c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039cadc5a3d8a76e3ba3aab0b459aa9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b432ab48a34901437f957c5622ae60608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2adbb794401388237d32d0224d4e19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386041536218e7d6885e4224fd96f091610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd329214cbafb11aefc47a17fe7f4f9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de954b301223a4d64ecab387028b4a93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cab7554f3e41a88a7a13b4bcd0b80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a1a3d42c340089dde029e7837ff09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab504af43c956cd56ed7b2431f1597615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a79453448df713a3d1c0c758cde08d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33463b230f946048777e30efe70899617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423b78eba0bb80b63943b3878cd6ecb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a93138dc93ea93f5a91feb6f614f2c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867182382d8f4e7854e15e4203d200c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4888a0b52fdd5eced61072f34e4231d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abc469b960c62f3a66e7854a268b90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ae2829667fd7ad49ee30f4efe5b07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c9ae75677984f1e8417d2c808fc8a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477359aee0d359c038b571dc6d6dbf0f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973c80fefd8b5be140af191daad9786626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0c51be51c454c7c219166953bcc9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2110a6ba479e6277d33cf581ad863c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4465c2311e4db39258c49264f503dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d250bfef69318706ecaf05ba69034cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a44f833fcd9dde34a99c67926c446c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320df0414143f910fea3724a96bf7548632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5525fa2c800b765d35a4708189ddde633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd2befb7e588c02ac6a6fc77ba0574634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0985f6351ebda3ba8b7122b37db5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c348f2427cebaeb32ef4d07673e8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df6438e8eb3ed532fb6f8d441430cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccfd246a864020faab4066e895379e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047dd009ccb586f9100d9ffcad9c596639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a79ac5fe04d660d75f4716589a6ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552925f81bb34755601e42b2513e2237641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde5f73a132e3917fd8ac672a95633a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8b5146378a27b36687c73de31acb6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c78e1feca0f4f153e4b921b0c5c48c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58a135438edf6f852be2ac4af65bcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6956e330f4dd33b6affd63b63d384646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71e5dfdf7211c3e7def24645db1754647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed696e0a653abb3f913ba68bee80d63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ecb72a619ec369a40c5dc1b0cbf6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fc708eb872582af46a75fef050564650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad73c94ec6297bf395110c900ee1d34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b71f81320e8332303b72c973bddedb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82eeed73b53429b78b3c437583a5a3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9992e08eb551606f2e9d4a580226d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48fd3592917150f1b1c1c1905c41ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292520ebe5936d0f478299285e21db2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63ff560a8b0137cdc1cdd8628176e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29e229081835ac906af8aaf8f519d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2d1f16441c5e95481dee065736299659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568d61b6350a9dfc299ca393eae47c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aec4f1b6ddfa8c98b705d7b4cae5d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f65473ceadec524adda9e8da50e9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73989dc4e1771c3daf3c4ad247136a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827270172cac62599c87cbf88a82533664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb79f178473a5c4e766658956bca45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789fb833ff9088d5b6667236215c8e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe84ca4216a242dbc274f9c783b2c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882627fb1f48678b7077234c429500d2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d64792781678c2b46b07166dea33b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9a9d5402fc45dc9c6ae4010fcfd01670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df28c3ec292f0e9a9a469d544cb4d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aae0e2776f2900892e24ca8a9665b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94241a6c59914811b9e90d83bffec231673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6064be0051261abbbd4db8e675945674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44615e3c222cc11dcac7ff098d6bf900675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836d517d221d1141ee24e3dd080eb25676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ab8ec4c56ca774c3b8a0a2c3b7427677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99dc31fc3ce3078102337893934497678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300d7f7b08d8a5486813a9c562649c7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b65fd7af3b1e7d930cf2c1c67d72b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45883951c1e2618b587a58c888590ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae22384f4dcf5998b5074f4295f150682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f939b53a6a7217d5e1b1c2543b8fab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51befb87c210a3519a0f78c28cb1145c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98095d0609df975a6ade8681292eec7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13731689f8e1f12edf2be9102e2241686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc787c3355816c02fb74464543a7ba687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d66408396f71a242c9ae645ba7ec4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14bc1655060791f4562c9b831cb91c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23ab4bcc09eae3674b19b14068f10b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d991ee45d71ae34e5306ef7f9e52f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94697b077ba2749a0a430f7374b31695692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744ace47c263e3270ad3de9b22bd15b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de17f072fb5e7a3e0b7b4cfed8142ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9a0c481d092afb8458a277e612939695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8e0473f6d1297991ccadf6711037c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ca8413dbb4f83c1caa49212872ed9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f55cbd4b2720943b3b330b17a042ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b21962483ac713013fd05de7fc01c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d954a2066aedc36287b6cdb6b2c7afc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3349b531f93c6f997417cf871625e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e825ae38bf785e12caad0c871709a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04483781e6a8adca638e45d600df82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac8a41b9e149a9ed7679ff53fd650b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4843f18f719ca722f1dfc7597d548f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92198914e5a3c1e2275f283de992b89e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d293f29233ee5d9eff7c8b6aef0dfa0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd6bacf3d6267bfeaf966c9ce0aabe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f817dc18631683db49368f3061394709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5103cab7ea6b6a432fcd8d8d566b56710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e736ca84290cde13164b4920eb4c2e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97dc75e3ba279860ad9d858dcad0c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a9e81d2d42fa49e505c5d911aa9b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079011037fa80d42c4865cc7e3e8345714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c7aa50f83d5808708e039c456fd94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72730f10e81b291d3865225c888bb1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a076e84bcd56748591aa46c7ac6d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afa497e8930962db61d35daba5ec48718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8a0b1dd5318a6264cfd62a774b3f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7400c0aebe03de9a4b109773a8ac4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551db661b17736b6e119a74ae7f0375721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70818487e31437ff69fe20568e597d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9580c7e1e90a34949bb7f6eac1126a5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2251be1f4cf710199a739ede27e00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49ca9ac938301734abd623efc60461725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9dd49ce59a0c95b3251cca5ac41cd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c159cc12f623cc2f09afd69a0a060727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268621e31b117d0f536214a97b1c327728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcff9bc5aa1bac2613a796c9123b8a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301307aea0380883feee8750c2703408730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911c199ca1bbf7b7a3e12db7cbfdb62731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2e9a6c4ec647d78e34758c4e5bf2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd50753ee787b7c64c3bbbaf815945733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5e8bafcf9d694ee2ec9d3bd102f59734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa847c3797363300eefea1d590c8df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087609305251a207c565693c85da9e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c15c44a2443a16fc6d64134cb48db7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abff2480b11e6f1d177564a0b36e81d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18739f343fbecf0fd63db33eb53d5a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5f76693e04e5905ca96d5a671da14740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2976d5d1553e8136df46bd7906ca5fb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74377c20c04c5ee285f4a8dc778b221742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fab43a7ea7e004bf8dd738b122cae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcaef48d8d9f7ceea513160608ddee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f83bdff4e972b20ce734b32c2dbeb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ee2e4aa68675ee791147ff4e2ec97746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf175efba861322611f86993e071da0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821336455d2872abb3459354129687da748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d54780a5553173c2084c3ba06e6a2a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f213ab4b5a02d4f5bb6c64a9b3bed4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0782b5d2cf19b02e1baa7566deef30d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c6ae50b484a1044b47e0ee11bfbe4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1859cba25b52825add70b821ee1a77753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d8ba46ae13e150b209c52f682ee82754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a898909125d007e10bdfa4cf7e66bc7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880d9fdd3d634d870110fe6b06cf1a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730a7ac7e57bea1d65c90360df04e87757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d1a6ffefed03711a80a437b80f86f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c944585ca017dc39db602ae583b1b6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd05863a2077e05f04520df3d46b6b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575ef555a2769f60cb31eb995e5eb38761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291aa6764b0f4d591db45f4029a1dfb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7747e73920eb6ff88439d77a0d2fc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a762c7c506e4fe9cb93ceec16017f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963962229ce1822631287eda8dacbc79765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69eda9a4f4569dfdb4f422670b527b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc9fe9911869f64387cc39bf5f85b4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349df9f18c615aca4fa7cdbaf14ed334768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cb125c17e58860c96ff40028f2863769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b1e70b3a8e21c03913c124e10f511770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793861746d5fad9d49d6e431d534d4d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5248bfb54ee85d1d7d7ca0ab9a5a30772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f7aedf3a77281b7c412fdc88ae96f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c556455e844052c86c2456f371d35b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd200c3cc680a9f5b0ca4dc07169c07775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a09aa3d81c339ab4a8f54df3560d6b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f33097e6e8208cca2af225df910d3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ef7dbf3333d5725ff8180a408eeac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65325e005a065164d40f4663f1896b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfed27b2bcc82d487f2629d2fa4161c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3289ea8b3ad92cc7833cddc7623ae781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8ccfb61e4efdec073e071f4ee9d74782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b601bdbbc37b6be547e5bb6dae5c93783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a5a70466ee27ae6161163bfaad38b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841c1b3837e0904fc2c4513e4e332df785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccac2c3256a0032ff83a9245873c046786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36685a81e05aef7a3fcb812105871766787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632908df909603c11691e7288955366788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffc282c6621b5a3c8aa324dc6e1599789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635ec6b161048ef126154a2df4970f1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7f7d724ad43ed1566e9707a32b275791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05273f30a9eea0756996616954ac74f8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd905666b25e4a3695533e957804a0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f7bb61a183f9d4e44ffded1edc9f7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e27bde02567ec4aa4778ca8f989a1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2c91930cb2506182f90162f21b498796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ecce76e66fd310ba1c473c3caab1d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a22ad4b7fa366b08a7b78aa4159ebd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96538ba700ea8fc1983c3406f9b73225799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc9411671fc83c574d92396fb3ae29800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cdc1f0f19ab4acc171d65427a9748801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dce2785b26402ef3ccb04abf0cded802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8640597b8067f5f30ebb27c2d30ba93803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7089cd3af9367b309d6cc549ca76db804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8234df9ed526c47aafc81c857b071805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f5a29968079ce38249237ae01674d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70380c29695f4d9e690426d0cea29c34807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b127493d8d10b040fbf215a78ba8a9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549aab079043b1555b4c83961b389a9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1005e921dd495367adcaf7c76f7b1b4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7664de3a087d7c3cc61039bbb49429811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8377d53704df1e7175a3ce065a7f539812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2991a9c100636aa490fc4c8c04d721813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8de4ce35244d8869816efa6721d8b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7f5510f52b44dd7470ec827d7fbb9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fa73ffc436343e28e041d90e4bdc1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780373f1d79eab7ea0e5f0882469c8a6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d7ead0e297d39ebc38d6a8b901847818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b8698978858d90fa7c354816b38c1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffafaf7f42de5f87608ec2a689f6046820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffe413feb3d9fdf36e7210325b7c28821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66afadfc5236dd5ee6435909030d283822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5000d36a3a24243991a533c92163e6b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602105f1f330b855ca8d63ddd04f4e3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad11875d37b98e031e6db63f1d70125825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e4b1cd8f706de568afccc378afb1e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93157692a6a398280ad46c4bd27497827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa9b293e2093a87c4b8b6fc8c5ca0c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd370523da91b7bb95d56bb06722ce7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead38450d452b3f894e05861aeeebfac830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370edf77ba668f9ada87dfc83fab6b1e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb992b376bf626fa4901e362203222c5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e13c1fa1da16d1f3ad1348107854c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79bec0387691d710fbce9a5f9220c9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18234214fcd853e6ed8bb2237041196835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c6a0f5eedff28082633cca1f32682836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c22ddef7fb1f7c2da43a612982a396837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b0f6ca20768c8ad007be4b0001d17e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7f22e6c52804e88b310b0e6dbc089839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb3006b293726c54939155600fd4d1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2e904cc57f49f85d8d9f7081eb191841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597b1e0512223cb1ecb7b7d7159dedc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43995971082ec4520579869c0d26f437843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cacb54e3c84e2de57cc138b8a0f1e1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032e8222a6c9beddefce6fb446c2a24845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3f30ec650c354db9118778302a6c0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66d9b080fafa31237426284ea8681e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e6a0e4e84f9b2c7c07be11b8a31e7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0e0022bf853136f3eedf6d4fdc9c9849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc6f4c7a5bb110656019f98e499061850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c0d07c11fc3af72e6f807ed0407a9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a949443efad5c6d4b83697eaa165072852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5e2502a5f97dfc7e39402500a270f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f657ba15df7b5ddefa49368d4f548854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bebd1a58ab89ea118dc2abf656fef5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35b37e1fcc87ce9a3ba70a28c666f7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aededdedf74290fc17f31a6e4a5c7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad5e0747d5184bee0467a4c2dc8ad1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc90d903b6655c4c82a896645027d53859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbac50bfe368a6d5c6f0e400ba5c95860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7696ab40dcae42a4f7cedc97132c1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564511dfb499f5578849d983d19790862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd50889c61eab756be2413e2717dfe5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d63bcf354986858dfe4af5eb382a03864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998522a0c82ef7b8b01f763611e3f29865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc059c3cdb4579bfaf2d322659ef29866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdf3f45662447b05e9e35eb8e3ea4e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8429ba030f7679286d2bd62b6077e83868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca122579f0f76dca24d2d8615e0adc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7276776d463c18cdf608d6c3a2262fe870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0250b6f376be2646a3b0ac628cc14871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1b5503aaa2fc5b87bb2c1a1d6ce1c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15458d29a936e2fd8ef604ddee3c8d19873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96324bc6191ddc0b4491268e8d970c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2271ab187a5b2846bd810dd5c3510db875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a50d49edfe0df12afba9aedb32f3eb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf892a556a74bd7c3f8689cde0b33f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4d17e0573f33c6ff507a0019dd58b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a8935c7ed5beca6bfeb65cbcfb645879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3eb3f3cb8678d6ad5b9525284d8ace880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86be4f8263a364032e735c78367a376881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aa5913e0db3505b344bcc48410d3c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3ab0e5aceb9d109312625b805ca7c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f174358ec0388d58a84ede89334d0d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739a1a29d8e2dde439b29d737641bd4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06565d441132f1dc000edea5521362b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061c559cd6ec72c8786f49ed74fc0ae887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413284f9850849d3697cc10ec534b95888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037656b6e552c0682f047804c4f5398889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aceb6efec54b881a0e466e4a7a0fab2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb57497b2730ee8a015bdb44ecbec65891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636e87f3908700656b3efbbdd2f654e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e02f453908cc5667bb4789f19f8f6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d829b66067e4227dd52bc2275c34d0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0f5d2678c4951cdf49201efd4b057895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b3923fc7a6c9f41daf4c6361da65896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7b1285dcef5d8d8ad4262cf91b2d6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417eb2431c5af5d08f6f4578d4475af898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b6ed73a05777dd146c5b26ef414d2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10280b30b1006aed0bdc00c6ca6f4aa3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c02afb556354492296639a37fac573901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afd757c40a82c51bf653cbcfd151da902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3414c75adaf5e779626e4c2e0c890f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95781dc8b1b53ad57793208ec38298904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1949ea4a09de323e661edc358679d9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feb21e60e2e4ce24a1de5dae66996e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4ecda1571e2c30035750ae69097e8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14356e5892dc0730f62f43fd4974c5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731569a6c7a0d92ba3380fa23b9c309909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffc4edbebb7a64322e02caf3f82947910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597b76506a758639f51a6ee35d5010f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bee4774bc79c82181b0b9a8a3a4831912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375378676257252fcb785bd85c8d2ce913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9fa41a966f0248dba0d5e418b95bd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c1972cde4c4d7dff68c5eba6ed0d9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28896cadb81551c5f77645e041d997b8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06514abddc38d76020682f3402419e54917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc4067f2709f113bf1e2c6026e8456918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fb57b492ed4fcd66bf7990da4d490919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63b1e965b76045cd5697a935b209fd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e75b72a1c48bb0435378da971b20e2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63769245d1c56be5a6a76566e4e385922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55f1ae35f4d96ad77e4c0a7eb0ae8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26d89ad0e50e79bbca9b8cc434a7c1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccefc0288466d10b3f775c464e8f81925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed149bd9cb758b6cf67a00554fe06b0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d684df0b46b9bb7a072cb29439e04f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffea8774da0c92a231a6fb0681986b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e3a3ff80178976e7a7903305fb645929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553131a9e05bed5f24ba12823e17bfd6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762beba6d29ed35996f885c814521a0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5d05415eda2e82983625fd6e86b76932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ba82a627b5e9bb051370dafe57b6d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20640d2c1970ef8cad4f9148f252b78b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d82f8d395ace9792d4b84002f194b4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ffb05a8d0ad9baec57fd054d9fd7b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1944d1c8662538abe1e3fcf8b917aa2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cbd590b6348901b3cf7e5bd8d1e57938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f780d64a0d9241ea66aab96bb6e9f53939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742278eb830f5d7de609e441f1f8959940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a97e7e86153f8db0690bf58732c64941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e67210315c572308ce800952552b4c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4689260bbc58000a3921d687e440e31943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f717da1d7e5853f57cd5378f46117944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93e10637a582753d43b20fcdb98a02945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a670e0514ffeb3bc61b5fc3ee9a29946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc519eb3f902a496bb4d8e964a69e8f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d311565f372eb58e10f2d00e1baee948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f963d76c627886156e386d94b0f8e7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65526aa243c7b29be32711b8b2ca4e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b41b20f586f55d3a743a49882fe8e4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c0d9be315494e2ca897ed1d8ed3a0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a624a0e28f5844535b371c03ccdbbdf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b869198099a53a713bad8b67b8194954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6d3946cec3ca644a8fd480231ad8d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e34e5f884beb1dca00ffb3bca5b67956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f5e4746b54fe8e45123869370561957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedeb077e38b041dd0ba1d9076682ea958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28288c9da4e57c7fbe90251304b8e91c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50ad11de61e5b83ec8a4d95b73e9f0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd10f04b5d2d45cec4391ddee8e624961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3238b0331cf7cc56775c6f7b512ff7d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a101c7c2191495f947439da3a56277963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971759dddc1857c11d2e3ce6baec5d3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86bcb118d4313bec4b016cc5eb3a33965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8dc08ce92416fc5524a94c76894700966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8dbab320879322a855c87709163a5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975ff97b2c7ba1d18a740601bb81dd1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8ff254ea4e0a6846eaaea7cd4934f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5080614aca91f459a2d546a7354c6b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd335cee2970fb257652e0dc69b607b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdea49493477e5518e4f8731dc64beb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c815d06a47e6a5dce75838235d588973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c89196837c97991f7cad13bef38f4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41212384206560bddc7d5c948e81fbda975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb3c7f7d77139a33cca92d68c58fbd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b7ba1bf57e12f0b0d00acb2bc03da977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292f738b3c9b4ff820f573a3e444bf9978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1067596983b25719197dba0e3312917979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247185ce10a0cb1071f6f43c2ce13a4980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff229195f8badc00da1dd6ef5a0d365981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6159aef6cb35703acc18f5b389545982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecb5217646405ad1d11e1d22ff2e91983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe61e96066c250abf0fc3dcaeb74832984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d30b7e3faec20f20171276c4efbf29985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458bf9a08f30588cb94fb9fcd5e4714986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b066028502609560b73289faad6e4b1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114b0ad46cc3c1e77a6ab30c7a70ff8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465cc2591e3627b28ce1a71b0569948989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418b3fab947eebd8896aa2c1610d9b8990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7a3c4f3e2f8a1104f0083e67f4b1f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff3d466cddded87adf42f03b7a4d16992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042a06e3a0e0c4e16276ebce45e2dfc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322afc0b9a3e605a43da78abd84263e5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154cf0722a24514a3a7e874a53737d1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e58ae551930823c777d5184e0169f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b943281287533103b2f273d98cdff51997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>