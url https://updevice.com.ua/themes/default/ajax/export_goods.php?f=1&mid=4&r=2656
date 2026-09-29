--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b708f35ece5ff9751a8ffd16fe3214a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2698ed48c10d98de1c2ef46d11fa1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10841cf027dcc4baba42a3fe735b5a173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f965970598b635f230c4a333e9277fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c877fca7a4e9b1a260ce8a9cc7a09155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6a13d7147012f8da2b5fc39b973646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daf9b221b7cf591942860c00bb2e4d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e65cb1d92b75f9835916e19ab45698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a959d6ec353d891c770fbf25332b709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1791eb8ba209560b7287855308e91410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c31516f197af38aef185e4f40219311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516550415445e3c5f29100114113a8e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd44e23da6e8d72e09ca58ba050fbe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ccbb9ca15d4e880b29db4025c12bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ba37436d33c48a5b4a5c20e89e26915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cca8d09f0996308a6984e10aa310016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92d901c7cdd85eb2489c6c0569db7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee230ec3ea474a80b9b8af9dacb8a1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce86a760f660d6a74dd1126781f2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a3485e8ebcdee429c934cef23f20920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fc27bbaddc97b7319f25b3d8e9a0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b482042446539259981457645b1fc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940025a99573d9db232c671b8dfaa1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca8af8415bf722dd0d41076e6bd82624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb81e6aa0eeae3956f9c5966ce957f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832893b7aefd6155001eb9cd5c6d84f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ff407643c4f636b8958d000cf7ea827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a824e79dd4c82d913f3cc057f50a26428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ba2512183cab70f0444328e8222dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54830b6524b22123d280b768f747d74030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ec37f9693f5c6a457a1bf0212550631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b3048e4cf3ed6316980609ccd7b3032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbdabe430212636976ed30ce07f71733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a073f6937422cf4b209fe0bbac655e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d7da6050e22d98514e6dea2d2708e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae4d9d7c856cd779febf4b696b1fae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7806adfdf6a5affa0b483165e7aae937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98a5c387221e1dc8ad038087acbb2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d605840e6472adb8876de8ec4820cfa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51a9f3b2cb9c3cc809ad113a7e887840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd37a9566b494b74cad35b82fbac50c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ef2d39b05bc7af0aaba7b97bd1aed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384c5c4597483a97ee3be0ee33f0afe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9caefaddc2d5fde98e5112e6ab21844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56014fd0ab6735f66affe947148894ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a754cba783d8da5b2704d8aefb3672846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98350790d72f6815e3b3206a724511147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473655e1c071e7b6b02d5dbc10e7242348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292339b329ac140f80324486503ce7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a642a626f2228b18bb012c898976f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88235802aac122767aecc622b09d778851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3f9cf5de9ac858929010874a85b0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd07df71c5a6dc9e02b4223e687f9753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff57a6b31d3511f78cf64e20f28e53054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8c822db6819b5176acbf23a8c7d2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789db0c04913709f1393f54843d58d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a8d962156cd5972a8558f7ac1a7a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d548b7fa347e209438ffc3d94540ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37aaed75bee82f3f38babb699da1e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d0c5c3a2a32b5b3f5b76ef681765f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f46f11de284fa711918317dadc07961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e4e4ed01fcfa36b22e30566a6ff3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc65c15616a7afdad78746a21ae99a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c0f9c95111701fb2063628e9e0ec764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47e1394e64c6e14e85d141d7d6618865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0221cb84bd12c4690abd1399b9a09366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb91c5f2296908bb73f835d9b72b2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd89292a7e5cecb8fbadc7d9fbfc8268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58bc177ccec1f28c3685f9406f9c2569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fc8367f1d51dfa259cc801e7fff4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e58ced427f10bc7abaeaafd96c00a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e59ffbab4e0b852232a3e4b5ec061f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d732412a0ecc158d5bdd0bf98359cde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0784dc3db308c4b2cf3e99dd5bcf074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed79996265be044ee5dbb917c1812b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d13621eec69fe7d8893d4a06fae2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219cb5cd5429252632d3bdc9a4de78777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ef80f0693dccc926246125b16fa5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a7cb541dbe3c0b1a8995059082a3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ab465f1f34a468559261150fd328980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc518cf6ceb8077928dbcccdf095264a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce4a734e6da27f166544bfe519b99a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2ed1622cf8f2f593480ac0b3d5c8183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec45b922c436e7d9364702e357ff3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11f32895f02784ab44b8cd5e783d9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455d94da3b07c102f7a4cbddbd983ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7d80f4494b8ff09ef7d5c32711eac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb934084e0ccefbc232ab7272d3012988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed3ca8f5e73f4d5d13f4816273cc5689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177b9dc0f59e3fe9f17692212c94ae690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b10d9846c3776cd83dd838d242f2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946571eda9876412ae7bd75140bd0ed192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705023b92372e1dee984bd437f1f1a3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db4322af9dc8e65c53456263a8efba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1dbc6cc683f01551267fb4816c3ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac04b58999c4763bbd1467faa57321e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434637fb6f7cd5462dc874851616c8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b04aecb43e71fab94ba45e40c9c88b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db339378ede611a7003e045e4ada0b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec68516d0c45f46855372f677c883af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31469161e32e0a86283306a49a241f23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b659cb3106ded1f57cd0c4bdbb99a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212038129fe0e0d6da508046b2b5099a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd01101b206f70d00add01650e0547104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af25496be9a8135160861081a0bf2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8698d9db368945be7bcc3e7a54e75bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e632b4513898d77044aeaf7e53576bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c146bcf2bedc1315c9ff651f230584108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa151c56b3f8e3b324b0e45285d5174109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150514d8aac5cfab89a8a2a46e1bc481110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c349667877ba18f5ac357e00ff409d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d2c59d3fbee2f5f193cf71529dfd0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a24698285fc01d604f9632f2f5cff6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ab14b4b13346b8dcfd68944561e94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cd315290553aa852c76c97eb16e7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8258909e69227aa5ac7972b351ac93e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37895ce620c92fd0e2763d0e87cf5e03117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3335df4be7a02c0c503ba9ba5e55238118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50942890c792f690e17032543ee77fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ac20e43d7bec1f9bba688688e1478120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f5bf0b80be25f1f503c40fdb9f68e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee4ea0f74584e601b091401a82c538122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dbd22e0d405d45862c825d7dcbf46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4debd42bbbb5a902400b520dbd3b69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec107f66b8e16996965d49f11d1e2a0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7247cadaf217eabc7e66862bab62ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619078ef5cbefa9ce6ec5f8c05d4a97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0a5ff72da3a99eb0442d93c7b32c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b641d7a37007cb4a9adc48a34946b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d57fd1c10c292a2e150dad7e6e441130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fd422fa8fc7db44c4cf4079942506131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519d808dd550228505aca5f2de114cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9c4276fbb385b0d02fd090a28597c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a469a8c7a3e2128c65ae5df6a39856134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073874994592b63f26bb2972e7a91aea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167ac99b6d06dc9228003d146554e67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa35da4bbfbaf1d7f49c318dc0213bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf22eaec2b43dc4fe227046c604bcb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561d8a625c9c613765637c52ef5c197139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c842a9d830ccaee865219fa407824140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048e6a32fd16f4d396d4736fbc63009141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83013c83482f770b7421c8852ccd8e55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cec785e9d0e2674cad2274390d9c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017d52985e8090b9425ff3e7f963c19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fd7481d12e8a0b7cf18b55078d628145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3907109c55cb47e470dfba90c98296146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78572e6480b260083ee90c10f2e947147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff96fcb4e32c9d66abc73c969e61931148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a832189e619cee83d1ebebc9dc555b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714eea9357fcdd3c952d5a14351837b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772236d8f7b9d37385519f6c9d396524151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873916bb390802c1a4e4f7e5380dbc6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a28643eea20ebe5c58ff53fed774e0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ca4f35cd2fe76a38202a469ef0e67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec6f521e540032c88fa52ecbc6f1c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83ca6cf434fd32a7c91aff0000c118156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289d2e3c8cc61b6096f9896844715cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3daaaac80cdcd029dab90d458ffe8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab38401420f013f793a45d3b039b88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca3bd7a58e282dd2ad19eec6ac3542160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170458e5c60ed9e54c3e828f0a9f71da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa242830656f14da9034aa026f383993162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329ce37a40947f4ac9977b71ce3a6fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b27d067c21edb2fceb76c8447ccfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99be696d701820b5752e7f456ef961165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48191675875dc12ba50f221cc21df60d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d7ca82db99aad4fd0aacac57fbd0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faba0eef0138b99ad657ba1af0df9b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58d7b9da19b0f3bb70288fab96022b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186482b9d4236a2972997035704e1df9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf730f856e68b3a72cc0d672156966a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e179b6d8c9306c4c9ddb963d56589172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687f276c79b4daad8e77466ea43a063173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e566825e41c3a7a54d787700235e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a705ebedbb783dcf0fba51655b4f6e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78637cb8f77423a30e1a45b6b5f0618176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81a35a0b43671f23ad5ca50094789a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76db3e9e534a7d89fe45c9d2b78f27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066004bfc22937ea109409e7f7364f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24321b3a85f6789b6f9fb60263e6aeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2498f82114ddb75dcfa5da0005fae18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031446f4cbc388e9fc2a2b88ef8c0277182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70211dc3ed444c281325947245535154183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7c63e55c80a1f2551cbeb839c2d6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba83cc257057a0d6b141fc01705cc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196dcd022f7380037aa5405bd35c9d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddfc2fa5f8204612c75bf381e67e5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ae359e7de641164cf7ca09414bae7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a528488259ac533fd2f637a46a0e7ad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f724765d5da4f945edbc594c824222190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ddfe4cb61a720fcf5cfc095d0fdf3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7799a8059c9613d8a464d0a6a847e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7397eb26a3600c90f200be1b338edfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e4f3eec6fa3dffec2febe2573fb18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36840192931d3700d8679ed029c789195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc496d8db23c61151acfff1e68cb6674196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0787823c92259fa09bf1a436620e7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6baf4ddf40f5e4588f2bddfa851f7d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7368345bb9e0fca1cad0b60ba68a76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f159d9aa038b2203b978c96e58d0d49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21583391f7479e326d0879cfaad44560201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611fd8c73a2681748c5fca83ac33564202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76574af854b6de21bd321ad94413650d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0e49aa8d9a57ba9977116103858fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57782971b4cf6b75e13d16af54da8e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a2dc680b1c163c9d7e3b338657694206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e343f3ef6ad368c5179bb8f6a4dc47b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7f26d015295bb3ae272b6be95205f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837898c07f8393c000ef6483d47a4c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76b79b809e5ba9c912f125201fa59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3452703fa7deebabc744c9ffbee844211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df94984200ee6b8ce72119be77e28f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6638c80804f4f3d935e9ce51732f2e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96b0ff5d442ad61cba045dda48b339214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49369e819388de18d7983f51fe7c85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd13b81996e22d667a0837f85f62241216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc44f50af84c5c7025a50f5352351d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb42798bf1c499e0b34586712401ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fe1a98e6b04edb27e096bc6678205219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ba8ee65603e6d5b2b6836b55872ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441cdd4ee48ffa36d722a1737996d49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205faa29550a5926231794b3272f8544222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c01046735773445065bec72f6adf28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef2ae2851c6df61c8eabc74af523df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d043f42e9b50a2dca7166d6e7e5097225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380b87ba74ffa9de790cf6fcb94fa52226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f09a9f1697cf69d7e078f9993c49cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10737bc1d012650f5457446db904d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e113a3decb2d506c059d9ca071462229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba90262af635cc45b8dfc714d4b75d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920cfab322172dd94b533984da4226d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3a2860c681ea50b91d99561861af5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b3e091e27ac3364a9b794680fb4ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648b7ff82ba8b86d185c9a138ceb1f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d479fb14a52469b60492b095d8ffa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74dc4e39803f782f905ab01910aa11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a9733db96bc93535a8e9f8008838f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6ec363b4e3f430c73892f04743fd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97ea2e00d5bf0239c573b1d2373f99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3bd9c959b4feb2f6f59cdeab142d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97b8ced4fc576bc59298d21294aeee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973dd100150788a1068594f334978a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2445cfd174c41acdc071a86d05e667243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478fef6932a42b109e8c2ecef4885de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b417e24523fca513b8f93e6e8347bb1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0d72cfc56c69513c73fd4a2af3543246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f63be5625ec52ee90bfe30fda3a6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d9fff411af4822b97d678190130d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f1e1ad8d2eebdc8b29a2ab8fb80ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0cb1acb3a6e94c05f07b519c9b46f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc137334e03afe8e49899c9642a1c41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf26812adaf57e005c13c1c447dd5e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f09c7a7dafc71a205194382f9a0adf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ce22f4e628607ca7a12b9a1bc390c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb763c77e4baba667fd8ef3c784fc7ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e7f929f83861384e6276b9f3fabc8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd01a336a3dc9ffe3cadbadca349ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ccd9d55536c265a6a481ad4285cdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdd8c5fd0a16311c68ea00ee16c5d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed986071c2d5d7c38c92e110d29c45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee65250e68bedd301ea007799ea356261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da96b6010fb1dc75d02a164a2365b43262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c88071fc249be749e8a0f23925aaea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a2a74932ef85a3708a9b9e6327138264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f93e02d9326f5714277afe8581c3b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773db3e20d7a875b014c151ee30c809d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78067ff7b9075cb1e1f272e5f62aef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de65d8b05b9c69fa8b6d80da1290b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4544f66ec0a5d486de9f131c0ce865269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0847f106ef2874d3aa1b327679506270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22685fa281618ce1ea5e5d0a1272ab8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f633ecf564262b6fdd99545176192e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae39deb3e9c2e9a449d1270c43e2a67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35844ead258229d1982ebce2e4bf945e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc07b3a5b660f9aa9bb544b4a47fba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20b8fb1e401e2c429abf94e04845d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457eb8c7c91fb64fc5d228b1d79ea9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ae7983456fa20bcfc2b7343b83b99278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3e4acca0e0a1b13118e742c8bd3c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdfb5d3f592ed57073bb1884acd698280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51030ea5d46b9747a7c374fa95887b7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a59aaf0096b1923f9c01c99f3433b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85021f4ac82a7e328ae3476ae9bcc66d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9c352fbc06ffdce1cac978a1325ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369405ff8fb790fd4a299e688702ab0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ccd10126c51f7fc93b6cc0720189d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c98fe9ee409d64187801f38f95b898287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c38a88cf0bf9dde467315a7f905d79288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8397c87b27a82ee6e005204c16d0078289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b683463c31d4b9beba3ddb116dd4f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5898e382e68ab4fc58eefe5574df3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3090e548b90a5909b3d006b8df0730e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0686da854e2a43b41e360c39e8f1f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3fe7e0e2224e88b5eaddf244fcdd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750391f5b5486c7022ff72f8c833d52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8273b1ae17a871e2f343af5a56a82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093d74f540c612e30fbf0332088ba4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a269d91aa3897ce9080277f3339c49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848a2fa4bb9b1f35a865d54f29f7fe4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1241ca4f673aa4f7c2323f83eea0675300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc294c1b38eb043e940a75d1b65bd48f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f084c9c9919449428a47b2f5fdc851302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca0e853490a597109342e37b46dcdd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6f0496d7a63a4ab8a4a08a43622f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2cdb72b8e1ab8d2a9cf05279b246a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71cd2242a47adbe2b31318b3acab81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87242fd41df503f8e14a26c245d9fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88bd77b8be4b30d03496f4e812b397308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6095a8ff0175033c6f54eff8f78885e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942895f9ad9114edde8bc8e11390b2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485f817ee081c6dcf59e11508932592311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29392eeae3fa7389cb62fdd4cb11917312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa01f20f9cefdf5efa6aaf97f96ddaa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3438c5885565827497e19f970801df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f454dc6c33f19dcdf46c40f8e37dd8c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf436622f022bab2f83e79613d60b16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505a1a00cfff0641957e72283b73569317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd186a1803c61e696e3ac06be5eed9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53d69024ef81255b52762551703e4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3649ab117e8a3cb155555a2f06158b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab0ecf446383c20bd636bf2cc1fa12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b8b393fb8d282eb8d20780d3a3056322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebf0b63d1ac53c4edfc9896ef61c66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aed92de483d180319e502603c740cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018457d2fa6b803724db93239ed8cee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fdaa26ed264b6bcbf38c8b32b09c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b23d79fac0475e80468fc2e06ba23d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833207997f337dbec2f566c550a9bda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5b746415f7fb6e18b1087ab237488329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af4dcbe62afc29cbbaafc62b4ce07f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204134eeaa4e7f20551a5c272c41067331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a44df7162914e647e996f5438d403332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fddc5ba47f2a31e61daa4c52f08759333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69385bf2577b6ff86796439ac7fe412334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fd72c183c8cde6ae4e4719bc37bd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb36d31547a44632e1e79813ab54f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bea1e0e862e5d5e899ac97dfb39b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043979fb28114b2e02c016643d49dbab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d560b0ef40e09e4ba2c35a8db7af3af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b44f0bd90fcdc8ae5b0e49197d4b33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abf0857839a76c731dba595d05dbda341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c84d9a6c7c0890572db5ea1d7c96f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3b06a5652abdfd7f9be92ea025809343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d273c961093716a4d8d28e58ce447344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f30d930b2fa9dd7cd570c40706cf3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3223040b5ce84fa5e8662c3a04a249346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb6cf4400e84e7abcc827f63b2ce1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cece41d27334ae91e08aad502be9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a4d3d04ff3d96182bc453d732475e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25b6ef8268e513399584befa0cec6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38cc057d601ea1de4c041bbbeeea89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f35e64eae13eef6eb55b4b4671c6c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe692aae7ca8d9ec63054f4a1be3cca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2b2cb951a7076ad711f26732ce1e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796db01869e073035ee44c0e6878522355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae92fb7b941edb48d6053673e874c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5cc1822705a9e297b789b8bdbd5fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88b625827a0f7eb140b2490d32ae02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8578eb7e594216257f1bd73df5b4de6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5afa0db472844e443642f6d19d515360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb2a42ba52ad03bd16b7d1bde541d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c72dfcfd4de13055887c307717b6fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bce074eec7fc8ca60aa31c574b7320363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304a7a9f376f1bc97a6deddf3081d6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc877bd4ff1849a69c585a324e2f38f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d09aeb4f0fa79f5fdd89ea69dd202366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bcdd07f53bf7eca3faaab331062ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471f046b8c86fe9b4f18bdbd936fd03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae261db1c4835a63f628ae13b9c3466b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a66e189185e07c4e574ba43428f257370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bc01f3b7229218bb26fff392617f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57109848a0c4bf2ed6734840e15ffe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09328dd32ca84d5ee9cc8a169a5bbb11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0a6b4ca0f16bfe901a555c78fc7b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3397c14e8b0f7d6d252ca5b4f8c3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24ac355d2b4cbac1c9a51a528c5f78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d5932ca89d470e2f049ed49b2cd62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008801cb5093bceefcd1c6b06701573378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b55aba0e3132dae4ef375698f0e67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c07273c0cd113a36dc837103efc812380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d21e37a6f509022b05db9f3dca600381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98edce0ac8d0daac07823aae6ede56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee93874db60b12676596b5ec0e0a4d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23b61c9038230fd8b6e88a16bcadf6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e82113b720709a31db79ae00d714d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56e7b7f058683a0148b148e966335d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b19dd0b8283082d0af4ea581ac1d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8892f75ea5990fcac3f3980a74c03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab81c31e614b0e409b6b25c89ffbdd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6b8d8d4884eb53ab1cd37eb79358f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99801dad6864fabb9400201220f29878391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c8166fdf3f6383d36573b6275e7d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c6c8fc2d55eb85c11b1c318b9ac0f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf7ceb9ce9f29e23ced85260d0467d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28999a122a1376067c96baf29d0102e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff3255251bb68e75d307fee56c0b4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44600d89606829f7a29323b29a22c48397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235749c93defd3c0176c0dd41d880ed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c425c3647ce518418c8a10bf0ddfe4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73617d7e3c26cc076d29b4463619d7f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277f3d02ce81e0f34953e49a9d90f11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e100ba75571424473a0573ffd3a3ea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12d0b52932e5effc4356de074884c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5647505d7f69c6c7311249e508de159404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a374a4cf3cf40ca2ce44709cb9e7726405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23b21420c8badc5c9c8866177aebbc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a688ca481ee4c4f7a317fb0582677407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc00e4fbb9ee5a89583617c168e81ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c780ab66a1c7a274d0395dbb466c84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedeff7b3244b53969fdd1af3195e04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420c16f64ed3a83974f659899c3ce3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e7376e062fb089da87bf5f9c99f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e7c73457395db403b2230fa08044e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90afaea1de3747f572abcdeb5a4589414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22522dab9191922782f307e3e9cfaec7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a493b034d9d50181744b363c51b4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01a68cf381d25b6e57dc6051609e40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74f0c4d7a59ce0ab232407ba27acf2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220efd2eb0a6a47e4383ad5880812ab2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b71da8091e88d683b4b7efb828bf74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b547d6ce1a6ec4e4c7efe5a4eb3c42c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905c2ef379f3c1d64f0c9191fce85ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3a2d6f75569740a7ddcb47e1efd51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796b4e4efcd4def04142b41d4495c62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6750fd7c41535d786b9b3af32a528425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff917173be7b924ba0d6529509bb6fe8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e5071faabf7db29bcf3b0ead76f0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca76657e4af6ef8db0691681285ac3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91322ec3b68536a48c3295a759a37527429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02943c692c4f8f48f9b8abbb6e609523430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2995ef1a9bb7874e0c06cc1bc4d4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6469fd9e3baab0355bca2f8fbf642432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efd5a85e31e351b230e17b118a8679433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab980264bf114405fb426c92955864fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ace1c05e59a7bb31366c6f0fe00963435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726dd00ec4c3aa607ba43d58128d2ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee502502691d0d5ec19a6713d2589a02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df32be2cf5fa2e424ba2bb702d5f65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d34143995dee2e8600a3b6f58e094439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0954d92bbb4395133878c378c525c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362a3263611eb6b62f0a4649596722f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76453092a9e282dfbfd0138144a76f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00971c9eaebf1b13aea14af48a4d9206443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea84b4567ff6dd69f7a400410bafbc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347ceed117ccd4a6c0e750ee62cfa34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e95fb305b309d0ad0a70993fd7dfc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c831732622b0ca20484565d840d90447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ebb810982ba197a36449c5e6da0f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbbe7baf564f56363c84220c1f2497449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4accdf1e82ab9b582b3a876f27754450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4401bc713b10bf585c315120c33117d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21455b4363cab49c8458771b6f9cf9b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903e10fbd04d74ec35c7bbe78e964ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df94158defa37ff77d39f92695a412c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99126be26d6a822753639002a6fc809f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fd5b23e3f08d04ab93b471c566b85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132681ce5b08a3a57018790080700e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ae5484c210209c713d03d82cc0c3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd052384bc364ac9fdd1d7e2d6ff65d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0103e50cf20fd484d2b26f14bebbac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42503a461cea1abe29913d5f7cbb94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcc7e77155c0e55fbb313a0d7578ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cbf8cbffdf7ce19ce0298c0f5dfd3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c9bb4fcf43cacbce3ff4380cf0822464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730af29224ce784338d29cfca8d13972465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756651e6e062c613206dbef8edc1e5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd5bba59f01dd72544ac0914093a10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3332026b33c1ed6239528b8d68fc7a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fc66cbcdf3ccee96f7757e7016d8d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918128d636806501760fd504a5c800a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409bb989df828fd90fa03544429af99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e66aef685751b8531ea0f67879d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64d90ba0d6d8e80ae7cc3e2aedfcb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a244bb898d203430362be325f6fd4c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9872eb54d4944821df48a6c5cf7fa5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebfdf68a18048446d863ad6cf9ac7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99923610c1b84a7aca5ed14de3a109f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4186214f776854bc0fac169523dde8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6059ab548cd988d98efc987a4264c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a470e8dbc4a8960389a4bb405f020b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab5b92b9a4dd9053100a02a21c9331481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab722cdd69edc7c7d92aee3f602525482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeab53bc23053e3c939f34bb91c99e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a67936f6ad81b1ddb86df086a36ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e5ea84db1ff3b863d4a3268c46850485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9d0b9ade9ea28e478738b5bf494f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba560383fc9a2bfb8e85be62c260d91487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b169217905f2e0b44c930aa8ba9c49f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd5711c6d6896d676ceeb31f73c610489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec7500dbe028311fa3876db6551a8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a53ce9a200767a901d2104e407f7a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c64f50f918eea808dd478bc1bcfedd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37223ca06ce9f1a51b145511e92a9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c6fa738a36e99a4cba67d71c27aa6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce938d12e877d1cf128fc55af37049495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fef31bdbd566e9266cabb62b2f2e1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f804dca38ccceac2f2fd8331c5310497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d610fa912227a4a1763018c7efbaac6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190e36ff7727ea801c779c061f0af4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc760b30ca22c97b20ec895bc50f1b76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae636247c2b35686edb7453852125b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a909f36659453c25bb27c0d58fda6d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da1c212e3833fc396cbd09bdda7fe2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a41b80e22a3e17bbeebb7610f6451504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2721bb7dca5dd5eb9d52c15e78a32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574c62b48f9a1342868f33315b8a721506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864c757722a2dd10d6d8e6e3191da59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7307e8b29f4e1d2cd9c656d075dcf9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d8bf6e990f1da7eccd7dc90fa15f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d15f38f7f9b5963ad28bd73921e9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf63c711b8c076a44bfe58b1542cc37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ed4683b19985d1db23fa94883d5e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a91a13c5d1fae338f17e4f2125e3a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bc670bd6e2815c32464c29bb1cba1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5fd3691a7cd87e67866ec1fd7a8fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7817206d6e0d518e71a5414712f5d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c57021d84c36eb9e4af7bf0ff25ec2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3f807e18e484948d9532e26570f0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15d233c0ceb82eaea34f21ae191cbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbebf45b96f43241cd543be17de4c23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3fbec9df10699e42cf89a1a9caf52521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83de36c2aa4a9008c3ae48169b22e41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ead76d68f9df62ae05b6dd511e1f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd9df9c3fde410c0d39bb75bf54579524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12d5d4335537182bc558bfe1e94378525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cfa474df011e2622f3b5ea227bd29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e747e46d449b9189e96aedc4f8a2c1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5fc9d07fe12b3985bfe93ac54a3c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dffb12fbc1670920db145d7a894803529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881916e84b73010b001bc6b0b684cece530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557973bcaa83e6cea4f57a7da641ea4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8d5a30d41e25bac626e3482e4bb46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38793b50b0461a8070a696d5e004cc72533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fa0c20a4cdf62b3a29610c642b7ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74409b2f97e9b7c6e5b43ef579a615535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4f4654db0733274079d08c63db1cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a606c6e255701bc46960f6805bbf83f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c2e19a12b46f4f3558bb8ac6014e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a90dfa07529c3dff456deaae5b44f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d4ca9e93559e643e5005d5f6586d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0747faf6515b668dea6c21c48a75d22541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0e5880d54ec3bd3b445634576b152542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df3228f745a023fb82b50c422c731c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905fa8c358074f219f562c6f6299faf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799ab7e40f67798e88d4415cd4afa51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467798d9d1dbe2f7d6854d3c3bfe52f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51a493b68ea314bec00ec262d5e86e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad0489c1d3e7d98180882667f878ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c594d23184d0d476359391bc21f1e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16631792c05c8b8cbac74b6470fd52a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871648801ef30ac978f6b982d438a96d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e86d475b96d938581251687b0e14e6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4931ddaeb3f5cd645feeaa271dc633553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639a65576369d2d6309b30eed47bb34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03391af4fc27d5a0331d082721e6ff2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8558b0c1551780cef528cfe5950e8d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a04c88981d3f4026b1707022f19cb7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdb787435dccd4135c5f905cbdac4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33753ad70ac09a1a291f8f18d940da29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc5caebfcb3cc604278945e2c75cf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1cbef406573631a0220c24e717adc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5e3d7b7afc18404e7431a6295033c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2691526971c5e9c41e830521caad6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753baedd1be810f2fad4e81b39c5f34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f694ecc4d4409e733745a13724ebf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e9003bc3db8ccd944894d54cc8255566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deac708011e41d3b6954c342176a4c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c899ce53c6e6ad76030209d60dfe2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de50cd30cb4f698ea666a5751bbf11c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e318f8265c13a7132224ca26dbc3170570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e26babefebb08bcf8236282490e4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff25424d512a46b69e37f7a15eec41e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a074b61eae830bb36c2c6f63e3fd5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019052040275c396258b2f90b8fcf4df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6a432c9dfe0f02d0106a85bee30f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5a4ca2c5774d7b3cfa7c8dc76e802576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff06e7845fb7356fdb03045d2ab6687577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8f8bbcdb523112251be2ba4ff2e15578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce636fd4082e1f2cabada9d8d8929ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86827b5ec00bac7e4421bde7a9fe8fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737ed0d09607e69afbc3729338dcea0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498801d8a53090d8a1553b0f28466ae0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cac47bfdf2ce4d69941ea1632f7b8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7b7d03fb39f74cff5103623599f31584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d10a3debd0bda2a8845e0d0558ca3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4983e53701feef907d3f52cd9024ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb85a3de33c13e66b6dc4190ca0cb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc7730bb6e1c96134d401ac1dff2a2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414f6749b67807c01482f7505e567cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf613ab0c280dea2493896e7274d05d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbf63f56fabba78e573c8ace16de71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de68734703320129dfda728b333dbba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcbe4c324bc6c2c9026a7e36cbc630593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a135881008cae8624b17fcb217861d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce60a0b91c2b5167943d50d23a931c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cec1f2cb8e59c0c22a287a82f99475596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24b4f91683bc806c79c20fb461218e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7449619cb4e315e6f92b5dd0ba5dcf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f705acd5520923dee05d4b31bb257599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc1dcca86369e1784da4d02873f5da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b04b341afca85b5c7c291217b60ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a5c71eb88eceeeb29ff80c490500c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139286ff5aa439bce2f9065561b5f5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cf62e313d108193d56f434cf04c19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aada5d78a486f827e52997efad9d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855741319b0973ad93e80f900e63ef0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6627af1a679d89aaa7d6da3d04afd0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b324d49c77216bc7db84b49ec2dd363608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab695d6f6d15099712b0757c50b46e02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f248e543df55e3f075fca3c38dd3b96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8f9585256e9fc2b03412f34cd3cd9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44012f3791a1c6ecff8798ec911c8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87844123b777247067cbd335f75261613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89be9672625d9d37ca1f674fc0332a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f483a6fa5f0323a3eaefc348ca68f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d39345da4e39ccc80f0a239ff65b24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7e1e9e0f81917b4cc8ef0243ae532617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab956e20ed5254c225eefa77285408618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f46aac877e7e3f925d24fc7e095ec6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebae94461158873aa37907bb690279d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d15542819c72f4e10c496b0c0ca343621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99689fbd5539a926b811a46be34a5c1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b50a661fac8bc7ca884dbb9329012623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf18f47c36089f4063d90b885780cc9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3516cc0d537759b9133d547e3c002625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ddaf099700091a88b9fac8d60687c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0c77e226f1e95c52a1825fef28070627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c511db7a1ab79661a694a33df5d9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532eb6eb8f68ca7365a473086237cd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11f91a94dd3cdc8fae3dc697071ba4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70b1c96f5aa88cc1f80914235e5d0a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f1395da37e27b4a13fb081a3a57f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6ca4231f700e54bfe476f655e7e0d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc74d49b6d5db9c1b8a337e2e170e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb51c177f97671798aff5ba6fd3b1da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417993e34259ff16d779fa04ad86d0d8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518789c4efbed3a0426dcd77364be38637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64a064c2decd8675e3af4336d2f614638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dc44072cff2bb5c764809a17a9a84639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebd656f21b0bdd5bfc52c90c5a7b25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f80c142f2792a616f18a8e9a12a29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425ee4200587524e61a13ef9f35bb1c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7acde98162d88c058ab9cd6b77860643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ef20fc45b4215bf543e03e4c89ab2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145546c62ea2a93280e015f3a2c6f22c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdece5b90fc8654cb406c8847901d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50cbd2fc006329517526c1d3e67943647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40726d7d4175e2dd4e1e0335fd3f1162648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e73aa78aa2b93945b65126e771838649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19afecf8822c154cdedc2d4e83eed7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50c4172fa9c8dd0f8aa817571addcb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f98fa7a542fd8efc80dbfa40184a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77414944cd305e275f7f42ce5e284923653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063e393b058cee8a06fdbe8d2d14b76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03f822120efcdf0c9c08215cbaf80d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a87c75f75921cf21ee021af1523349656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55283e2b926aacee4ce426735bb92a8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77ca7e1cdb45987620308f79cb2d10658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009668ad83db3116f67d63fffce4e6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e82e3806d223c80435890fc3eb77ec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388218447f7a05d2cf583426545022d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8052f2383952c3fd2d8b6bf37731fe7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35447619b939dd39a0a0a8065de06f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed14e6d55d43a17ca545fcce588219a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aa889f5d7a28b3fa56a50a749f2d3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e2677ff02f397bebe7e1eb33ec24b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518795b86a6c93bbd2917576691f3a79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b020b5996a2ca86701c2d20cd4619c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9c19d3dbaf64e8213b0fea5525406669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec2f45fafad89f53c74d80c48c4274670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ce43cf7171dc9e947e95e3a26278b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db328cf21e335696d9ba31235b1a388672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3960e03ffaa2b864e3ea6126a739e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395949fc5186dd9d2e17307c859943d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92055eaa4bb6b37d69e35f87ef05c44675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a856f8530bf0e2d97e87f21a9623d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc87354d9d9bcb18406971649f1081677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca89be21b5a49f8ca111309526ada9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07c01d032c65937e35c3e2799caff5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe3e5a7fbd79c548bd62e6b8b310a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c369b5c19cf2711404c997846ea53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaf2fe42eee942848607b580289085682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa69456892a94f091aabf777ec22866683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b12de0c97d98cdaf4b0c79ca6b134684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d735d3730bf44fc2206fe51e066457685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3798ed8f20c9b48d4df94bb610f9c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fea37e3544ff467ecfb7035315b62f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411d5a8a0a3db43490ffe095a4dc9d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e7b981153846691cb6ea38a829acd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc67e25d9b5106772c2280183c14acb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681bad34700db25bc43fc8b4db29caf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea15cf0cde31d212627af4c196206e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8624f0be4880b3ae70a2f32495f6236693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bf74722cc53431caa9437e97397af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867f3c3cadab455ecc434f28f2d6cec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08064d44c82f94b89183486b355ac722696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182130e0752a688c3e32a4ace040151e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5db48e248877d2fdcb8f711637cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe1396192ecd07c6319fb06c9ec4d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa8c42f4212913a95ded9d06c0d343700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d020662794b1f35d1540e8ac4e67a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38171dbbb0573628b44dd113a3e7c27e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd26e8c6f7de34ac868a3ca3dc11cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7af1807d40bb060f58966b04e544e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386afaa41dd43e79b63b6443b567dc61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717a4c807ccb92902bce5c219aefec0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85707801e15f86723a3f7e5cd5d859707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6577437b334514aa662cd9c6d4dd8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20b65b8769ba141491af35059edc31709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f8e353cd68d0016fd8dfec90a24d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01307bcf957ff0491fd05dc778323706711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7318e09f4066aa6be08cb09ef158f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09354bb42528f3ba5c345f7ca1aa51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ddb9292fed98980f6b265d2e5177f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96368a1c17245f77e81c0735df4b6c1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba939885207d826f7eb005ff2122c1d3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224413c4dcd6d7086d1c80f45cac4a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdfa3641e4c67f0bb9d0c7a551db82718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf069f640b4ae8711e1fe7022414fcc4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e93413447bc5d4598d9856affa09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ac263f6196014bbeeef4b25bdfaaa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96727bbeaab2b5e5fa71de7f971495722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6297324cbf9cd81ecaf320151d1951723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31b81ab8fe342932f245515264efe7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f0eb7ca889a4c9e62925c110d34a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2f2cf428d6b6e34f3d7836a3d68ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effa296ae22c0c7dc87da95a1a8c906727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962f8258bbb95a6a7e99314cdce39ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954afcfa11d70bc3c77b07e44d62afe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38211ddb80d960e50f50cca4a61bdebf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efaed73364908fcf303468bdaeb5de731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a506a5cee0cf0ad3e8a5071258ef9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381619ab27b99bf8c04e2a6694700f69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974128f77bdf257fa3a1b3f4f0a2ff29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc5432a544a4603cb86636970fb19735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c26ed86679c177c9dbc23a2312510f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1589f9394c58d97f682bac8412580737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a10dc2a8df2b7b85ba706ef01e7c6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4059bfabe859e59f82121944725ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716c16ab9c3f518230aac5dd8de4686740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ae6f52df8fbaf7ac4afa7b10b40d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880720ec3063b08587e7fcd79a73594f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64457ee3c37da10f603d115ab975575b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee6e6ab13b40cf6da98f5ea40c81d9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3d274b8df7d08ddd79ac12b5ab329745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400d6c5eb7be71c80997d64a0004925746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15401d6dab6090d07c603bcd5671a4af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17f56e53e8ce0327f4f35635741cef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5072f41b3a1ef9978a806d679c3121f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802dfa75f0b8ded0d2b56658342c4d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5b23845a98b434b2c4dc45b7c4066751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2183f65fb80c68f02010d54136b107752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9565d480ff16fbaf7ab0389946d937753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aae8f67b8b48f53e5fee7447c71ed7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a7b190f2d52f8830b8720461bfbcd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd23297241273239dbba64b15078aa9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc8cf2b2c13d68cc5e6c41856c7eb9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d1a6b993852b3f013e2e30428dd5c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79792bea18f02d9f47196fa5694bb3dd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82461454714d45a428117f750fc8065e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1ab1d15c303edd9f8bfff184ab2c2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c61a77cb0fb97d837db732d039cee4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e77f795b0158c3b1980ba1eac69a6b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617f7bc091e40e64f598615452a2e82764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728b0690cbaa72a591fca42a44ebdf7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e64d483b01b1d6369b469f7b1abffb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab46bc668b5748a4f71fe5fb573346767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb49fcdc59f614e82b7d38aa18d85a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72cefacd3095dd655ed217f293b928769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b333bb25f5425ca556f8972760241770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e293b4ab67561bfaee9e6eb46d50c79771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f310d184ad34f944d652a56148e4f8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229ce37e8d1f53a3f9c277c2714d70f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cf7c1de3783bac4ccb4bed7daf46b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff7ec3636fdc1c5843f3d2e3ec2f85775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df6797d3de085651de654f216070b9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89405cdc4f6c9ca0cceb3ccfe0001d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94982565b89965700572079ad4469e31778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a106b0942918ced0bb1ce560759fbac779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab15723e37693e13b83f5cbe4e1f42e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2478c93282e7fa9ece40fcf5a2640f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f698dd5ee59f1b06e1b31cc1fb92ed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c2964ffecb00345fa90b3657b4eff783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3303210e8842c5b4d6f8d0d0dce68784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c4faad9b7164d0da87b9ffb19f770785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fd78d4935133e9542e5ff481b3041786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73867e98433a22ebda28c12379afb68b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbff3f866bef66c1b82ba0774e5358788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff93387f1f9048b460acd415ca45138789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be036973c44b4385d3736bad1dd160c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb2faf71adacbde1bb4802b67346c0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07115b3bce360e8ffc99f702baaebade792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e335c7bc89535b789930bee0ce99e7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6013d4d3270b7a9b4cfdd7583d6730794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019e7ebd1da2633f1cbd1554c59e66f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5a6263b92b43618c73cc406f7fee0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6d49dbbd5294c570cdf202af7a0dc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dfc5102910c52f04cad5a035d0aff798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0b18e29b9729854ebe1016d6b6d4b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed58bcf5e16b645cd557a433d0a6b1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed499ad6df7eb6ea195151db0bc12599801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f31c3773c5d2390b65a27a2be2f85802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68388ef8e397ad74a7cc066bf9b03e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dd11aa5591351eeb9360cf10aea92804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a5589c0b68d974aa1fdfd1734bf70805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d90c9650a3a54d216a88ad639ecfeb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64022887738d3affe7c4a272289b5d8c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95747b66177037360d954e65e96084a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252ed2600f10965bd1a43d3c05e7f0c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c179c9738343ee81c36f8f4ae5e3ad9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef09bbac2c2d52440635245c9c89bbe811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c4d3672fbfd2c1a2974302b438616812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2beb2081289c899c4cb0aa5e27396813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37abcef90a5c5f7b774b6032115759a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47aa52975afdb758f209a050009b70815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890380cf2be007aadbf2693726bda9f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894517026c8dae94edb94a475d2af6dd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6938d39df60ce18b9d0f8ad8cdc6a81818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada54774b8a1d0927785c74f6a7eba4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845a2a4223030a577a678d777749ceb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771eb9b8c63340e26e2d8241e5ebd21821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863b984d96d75e8d9ce281b44560d95822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111d30112eaeba2b7fc9b8d01480083823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca240b68ba7a441022e97a0714f07d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a5f5f6666f310a7fd3154896fd7ca825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e052e594f3494a96d59251ef0fdd82826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6973b0d51e91923a0f5049ec8a9ce46827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50825a6c8d82cbba9e9e9856bcf1ed8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be133d15bbc6fb003ecb60c2e24034ef829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd2a225e9b5bf6780a955da4bad9f9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af767867f195dd596b3019de317012831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e179a8f0ddf7f7ec084e771ef7b8f3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ff8eb39401f48dc10a57355cc2691833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a4adb618ac0e5446fed8b40db8cb2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f85fa759f4e3bbd1bba20d2f51a720835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa72bc7a9762e46d55fba8c84bdd426836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c9b53f26541aac23ebd42007dac08837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cb0b107bcd25102809abd07950ab9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f66a10ff7a14fc06a4262910861a78839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f1f15fa9f780a2278101da08f076d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea96625528f89b9f43b5806368b6f4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0821fab696a369eb6f48604a441440e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bbbe3b380d6c099dc3c766a71b023843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934a58dc465a26beecad649c7748be7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac4fd6eabb224036a1381a432472c4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a98f7479fd191c1cd78afcf8a9d44846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a65f58244e9c079663076e49dca09847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c93a0a726dc7d59492dd26b87ed243848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4716e1a0e28dee036cf55fe966332f7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2669a7afd92991e687a372590f952c4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be6e6d1f1b791ed6a0f3b24e5a0408851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ccaf6edb4ed613b5bfc5c169aacee852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160df27c9bf7cd7b316348654f616ee853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9bedc3ff382faff696dcb94d8fc32854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e48bb523a7b7896a588f712837358855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd47ede8a941702517deef035852c6a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540313155a64784a266467db055ba742857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d20399ef3a3be6d5f3525e9257547d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bc57b6c29c3ccca063282796c7a1b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89035f981da000ec0a441f65ef92c7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ddec51f4bc6207b093679fd62cde861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd2ca5f005e7fd9113849da9d55597862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a2166e3e061b8a000814f05afb9f4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b36adaae2c85174a3b37f6a3d2de17864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada1a69375a7a92180f7bf2e237ea10865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00629c9d2c12e4b3129fe42b469af143866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13608daedc48783b4f0ac28c84a32544867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205099fc051d6722f9b7adfee5ff40e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7026697f1431a32d1e8fc78ac590e58869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339537944ab2e7c5bb958ad1d035989870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346f2aafba157197b4161f2733e674d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4489955d592772baf0a9ea9baca25872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6765e9295832d659d14aa5a2d31e48873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ef45ee09fa0034f1fd73d4da018c9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42276559e6ca5b9028d57687f03dea85875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0dfeec63f2cd977d6769f3e11947b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae4e4a375fd0a180426b3579802456877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e78201b404a2ff0877113ba007c239878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33153d048dac64539ec9f3d237912ec879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f656c62488a154a3d18524ff61b270880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc950e1ebc7b6cefdf78f341ffb416881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a037b0ecbe304bed2c1f84e713b807a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65605d5ed2b86aff0dc8dfdd9c1a48883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb12929a39a04f95ca1449ee5cd99ca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d5663c942929ce30eaa8cd5b4f9b1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e3c600d0b49bd7facf477242bde7a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726f7bbd2aaf30e723b205d09bd6647887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3b7e4202d727838ee0b34af0a2204888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f8436d26a2634bb116a809a673fda889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c1d736e85bd0329aa26f393ac4893890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb083b28a277c87837b42c4609177f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd383684458ea9b3c606aee5ecbc5696892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74477923bc956cc6723e9286f8db75893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb3db3694f3d42eed9ad95eb465bec894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650342397925a6889973527901c63f6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d8908770a07819533c6accda9a91a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8822302f2d13dad7c2d78e17fd0ef897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed4160b4ece812695e229c13f7c41f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c643ba079026033d540f50d572af1ca899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f971f01c6c2b92157fad44e30febc8a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6ae0088cbd72d3c044f5307e3eae0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9dc1afd86ab7ecf22db0181669c47902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa060bd41cec11898a7cf774f86c49903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109b7b3d5feda6624cbb6971eb2a5e7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743b2efc8c1d97ad9ac9322770bb68b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9207bf0b688a6ba55473fe0024c3d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b4b5701e7b24528bb09e7d15a0bc6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f53502c5864ec4f1622ed6aaf07289908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18f8edc343741509f178d8ef8058ef909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276749ac4479df5d8d687455201759f6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d5206ba18035eb633de9c5178eec2911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f70e8874deaf863ba1d589aed2abed912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157d0518122189607642c4b6a00bd34913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306305060f3875a472d095b3f7684378914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfbe0b0483a23ddbce9a890f883722915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcac5e959613a449e66903b928d1d9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa83dc5de53786d445021b24f474ec917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35beb1e09ed3676c9daf5e63297c1b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6c336860da57ce4d24fe235bcfa49919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d9a3bf48fda378760989660957f30920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981ccb0efd4f485f6cb9cf5ced7628d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f2419559e3567ae5d08001203031f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e1bc80dd27fab9ac072b36c8aead3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64a8f2daf7ba4a89423b5a50434bde924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cedfb3010b7e9efca5d92ad6470737925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5236e60da54da499e39b35a4a5a61926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35a94389e2ff7f52d884362c81d6a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6eef15e73d1f3c6a0489896bf98e0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23573099f9380b4f93e4824ca737c10929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a360ec71047eb45526f55a020f1a6b7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b871a5019c1221779d4e5e8e6126f0c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482698f6c5a08d418f1f27fcc9ee8f3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef666354b22e3c7fa4d960ec602b045933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615abf6fb0d8ef45878b8e8efa55282d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a300a3892384849cd98fd34f2ba60d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9ffbe3532c0e074b996fc5fca5ff7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97ee141cba30d7db3c22ce842c8dea937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d7cc3a56bda856589b19865f4095a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90501205118cc97c349d8563fc0c763e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa8afba8c9795073adebf31f6a860f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9704c471ddb088a7fd470dbfa5d3534941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e9c6a32d3b1ca8817dcc1953c465a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841deb8a6be46382a7f933015965cb1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927c3c1ccb0f44cbd193b3b3a9ce269944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d4acfa8dcdc7ad4056637f913b931945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297a6f8badcb9d1d30cb0bf24ae81bf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8cd967ab60006ed379eec907b30a9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df9f8ed6aecdf2342de8336e84ed77948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea382eefaa224cb849469849f94acda949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1825f57652932527f4166b6b3f8e89e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b5d788f9b3b9e26a6b110f0ee137c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b995872eb2d21e93e79ebc0155e1b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248979d9976f7386c80e6f27acd24bc6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63b0f10eaec5f54e587027fb5c721b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263b28d3bfaa8396a673b8bc4879b81955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661467576288f4eda24bd569429a7807956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81719ac6b6d41524dadf6ff51e54c53e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbeaefdca14851e0dab90f1832024e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6043dcc4982e67817511df1ca97aa959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da219b774d44f499fb8cae71e14fd8a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526416b5dd0490f65c88dfb777fa0690961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d65bafa16a1cbfbed8ba9fa6f11c6e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db74f49b38840c77db65e2478d77c2b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed2400d1361d6775fb1e232c27bc21964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad82bc2ce2e07d46bbae378afb9516965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bd455688bf31c2d7a80e94dfbda9e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95117a68977fe636776b930a05c9589967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bda089ef5e658bedc35d8b8c69af8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56879bfd08f17541db93a0251494dfa969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ee8b5ddb75dd8cebb21a505c5b233970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb9bfb6213eedf193dd9fd8bf0a25971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192828382626a17f61046833a50b7ad972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9ad2f4be0c3b5424fabfce627993f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cf394e9160aeaf089a319084e3ed4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd0f9d8469d1e72e95ec9dc7c35698975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be8b1171a308e1f4b17360d29556d2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076803f39d87f70e617a429d00078f3977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681c63cb234941076093424cb3f75f7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5b7711a2addc19f34e328fb0be38f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64582b3ff41a837232d740e214d2231980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a262da60bf21a64a9cbf213326353981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ebd3f8c6df05ebb82cdc7dcdd7630982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ef3493c82f666d563fb69c36934b8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579fd1b089a96c562e2a067527badb6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea715a00fb4b73e353faeae6d3ad16985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffb4561a0db6d015c6d959514adc3b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9428d88479613fc81cece840dfcbb6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e670cce25a8a0266a5b5ada7c3618988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d834b2abdb3eb12e0d15e4ddb33d2a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdaa2c9eb2fa98870e81529da58c14d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09111927d443824bbd01c6e1697bd24a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de71e4bf6bae31baf27dd597d0d598992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca58704bafe32e8e2d68fd9c459f137993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aacbb5ba57f467e5197d96977f2eb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c4838acbf14b80e2762cfdde5b6e7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825303cd663abb226aac72542488fda8996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52338ab754329fae0d256cc73cf9b3997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c044126ef499e9f56a55eeaa778ed41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ec7ad80d0ed0150b9eb7e395d17b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a5c822b7edbd9f875155b1fb063c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be472a0906f634a1666b2e2e7a8bd2384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7af7465a22e2e8a30b5b6405645ae35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184afecccd3397fbb31999aa598ae5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d87a2a56ac1188bbcea5ab3b2a36837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0413aed3d0d32024e630a18ce3e7f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a415354d41b9d00ddb47b46da6a0829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a649bf257705edf2cd9c5931fb58ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc8b6a9fee01f473bc8ac909963c2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef751e54e5cfd348d3da78346e4805a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8de2fa6ffcd599399359ef9adb1aa013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1e0c19c3f6e26fca41f0ed4b6e5f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715a278dc257626a0135a8e25359c5c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777843315a9e9465c92903b1a77d8a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d98b8ac6d166de7dfcb01a46af5a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba4fbc4d27055bbc84fea3fe7cfbc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4501a3f38d2cad135a53c6fe09d1a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2989348102196d9c87e16d00c642b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfbb7cc548ece7f906c5b6c0d7321821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eed895bc3a1156bf96cd5e9525a00a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00733e92be1834fafea95ae8707db723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb2ce6eb17ac25c3f869c2b3f534bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6eeb127c0f8a9db4fba07dc980ff825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded85d5f1459d2f43178fe16cf614d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac61788ab515a99285d96c9f46cac127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0347ac45ceb373b066af4db976751af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2deea09da09195c458b6c8592e87829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61af960ada8364b5eaee9438d160b9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833c46b1d11df5bd96eb2cd309dca3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ddd6ec7f83b356d6827755f8815a232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e01e14e0818b1d2d437ec2e91065b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c4f04178687283441fd721d405acb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3510312ef2235691824b77a52aad935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ebe0a4c32d3233a342c2bf52e9b3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91e9faf49314c1f810dab9451249ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0e470ffcc605fdb98e0154965029a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4587858aacff290e4b90ceb049b35e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b96e81dd2e28ded4bdffbf60d42140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969110d274e8e621d1f00f984cfdaf941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b634ed9037437689ed32c587778fd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6464750bb4b27ae7c08f9842410023843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1aac498e884c56b121aef3845effd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e9316cea21c396acc4ace8058f7cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b062fb4a0b25876fb46d1ef7007e6346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e3e742f9a0ac26634d588af92309247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e84bf3f93439fae683470315a168e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de2657ca7599c10b187cc9b178c4c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2651f7680a4801c2ec7a77d899ea68250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856ad0cff0b5d65b6c93ac9ef1e117551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ae236f9ca62d863339b73f91d6ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27883a26b0915dd6d67d787468d5b9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec87f899454074a4e13762c4596b80f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a933e58d07fa5480ff8feab31f0e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10ceeed42fa971653fa0a7adbbaecc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b4af4db5019b9bb3de6b2c013edeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916684e6441874083abb48cbb644951958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3147d4654672978cf1501573df9cd159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db138cdf020b8cf59f75da774ca3dd5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f8d44a3d91eaa5455fde22a19381961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0696a5c0193e7d2d22967419508e16d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb706fc3a9a91c24de1911c4b7a6a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e756d9b9edc85c1833e30635110635d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4331f427c9b2355f1cce223218658965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc6cc5637d919a80b94f77a2b390fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbe51a52787de790af54ccc6fba0c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094042d9e364c9702c46ecb7250e2e6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8e7ea998a0901c37c6406bf1b162169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c379520358ca8f16d96fbea4b874d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d83b04099e9a928cee9f889de4641571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca163c7c39bf2304b78c898b143dca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e7d38e1aadd94741d9816268e7ab873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974dc72ed0618a4214ad518ed21193e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a31a00efa186d0ce73463f48b284075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d591a61edebc8429603cc42da1cfcc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258473e3a401f66d2e55f9e97f4aa41e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b645c10da87f8c91e180e47bb9f4778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fded140feccb504b2faafdb0992b8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7089131ab7cadf12da69967a4fdc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084e0ee3ad226efe9b26fee7015e4d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a4a16e0659162d0ef6862a8346e7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee708099a799264bad5963691cb79483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c5d8e702af62988ab19b57feee92684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea50dc855e16008448d74b38cc4cdc985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27443d6b13c754f0c83401e41c54006286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7af11eacdf631e89fd14c2e2895dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a80629bb725091274e11cb27451e2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6d1f4d88e31991398f7057ba6ef7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd5aebed781686ca7439056773f26a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92e5964ac51942ea9955db848d95d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ea1b08c05dd45f8f790d371d9da1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fe3eda490ebeaf0e20a2432db969493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce15139ce065c971a3ce4e7d67c15bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b37a02a00729c17a6bcc26f382b3f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd48ad478bcae84997c30e3370dda696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa437bbf4dabe9f9ce44894f064c086797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018e4d2437482ae02f652965be6fc3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1603fb59fc8a8584980fdd2e37923a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d727105cb4eba36a5e668a0bfcb248100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c5ca06c9a654093507b897558669b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4784397fe131c13324f084b1aaefa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1ee52f772ff32ccbbe0d087960915103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281209acee564b3f3603cf9b906edee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67694bd97f1992fd1961f6639a2b266105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d6dff3ecec17517fa987b2e5e74f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a257113528d76081e2353d901dbfa4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebe9be39ba79ee12052434537189f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c243a43904c9307f720110985566bec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c15e09fe408488ca17763805cea71110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbe93364885fd4f1cd3b22d5a12e5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798aebcfcab814523dc84ee439d4ad34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8ab2ff2890c97594458532d11ca71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888334f069be2e40cad631ca318b786114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c71fef08ed0ca39f97c4279e9eac5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4801fb54816cfb9442802e3677cbef4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769481611a7e224569eaa6d44bc3e40d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65666a5459f79fea1ce0f6e25e78696a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdce01da3ccb90aafcc6fddb03c6b82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba7228ed064e5a0339586753e2b918120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd25a470c8baef3ae35997f2af338b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0723c1da60913144c3ac4e94ea89a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334196824a05eaf4978631cd2154eb5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb220f7355085ba01f8d3c7bf4d596a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac44c5de21780490d8d3f80237ca310125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379abe641e4e925d4eb7244e52865dde126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656b6809a262bed042e2fc9806235ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fb317d47e9b2e560821bcb7769fae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f295227dd17e69782d3f70129db10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305cf3bc76b1806cdee03a254b294bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26f66f8d0799d79bc08a007444c16b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ffbdd0da833f7edbe68c265a9c209132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cbaf655e9aa621201c74db33134f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec2475fcd2d3daf2162dec48c7cce5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc80f22be3002000249f1d385e96a69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07054c3a333a23b555bca840b27d6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bfaf852d52fbb9001adc5b589fadb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96332e2781e33a37f5cf788c16ed7d8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557ed1ab34789261ae377a65e0deb65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e78b20d5b19d51e55cd58d8c73eb0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982e180b3c7c0b3adad0f82e5a5b17f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad7b5a1a385459c44958153fda1da6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffe8f8746ffcc63a84901afb72ee07143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4a1c1961a4434f96d4778d8b633a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95495c360ba35596d90ac10865b2b245145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8a1bce1725e6b0aff320585ae1b1d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a45bcf5b0f94b6e92ca01f84a8a14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8e05d57ea88714a1d0570bbd4253c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d85ea24289ce0c917593a4f7b991c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc77f960d1a0e0ab0618b1889b8baae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0ed2a54ca530a2c56c0774bda59dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13462ca0fadbddd867ab9d3d4fc77b74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7043445fbade9a8845bd59a1e947988153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f263d08e3f47336a8acafdfeed4de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8daf3534c9cef9929139d052d81190155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae880e5a1049ea4ff8adeb1689bcc2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48451ddc6d43b866df5d46d1dd78520d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd91b3ab1ce007f879f4a98cb3e21dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd87575b4f04075372c785fbe57c60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18657305efd7531c10d36e17cb593ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8bde2c25961337385c685469f0a81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55b9d14f797f7581169e7f8f4607d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc501a2602efe2c7cff41869b3ed395163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71ab01baf33eff18570a7557152791164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc765ef692c418a8a7d03c8dc429d7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010366555e4424ac51e1c6f1a7fa55ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fbcd88dcfbddfcf2a7080bd1e5c23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4081f3e91886beb23d65938399dad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0728c015156e14c29c84c9910a76104169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781913d94c625f8f3599a0c37d6cc059170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999cc6627f77493d05f3c34a4982d02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c306a274970983c707a3cff1f4dbd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28bd1fdbe82e24ff299c155e21160a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b2075d756d266bd27d021b4832e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a0c6494cecd20f30c3250ffda554175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23c4505e09e090b6405b419250d324176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c38ea3468ab3cbb5cdf9f75e51f9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f898bba59b399bb63aab46cf8c46a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59caa148c40a9f268892367002c378179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0b67e471c31a1e1981221514c0329180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa97a70d7a82b4e220d124f35f1907c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ce1b499b2a18e74b2ecc3bc80edd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835525055455a29903a89a872f893c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664bef018dba5dee7294d30d4e43532184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21190ab581e180bd953bbd7f4087b0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07ef6a09953ed33b32f8b178180eee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028939ceedc144132a7eb7b40908107187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c60272699b8bfb6834454a4a1f1ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae571defbb659a14b32e420e56a07c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256a5810354bef4d114142505bb39f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed35604df68723c79a8929fca89b44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa03816455b58dc49d8cb296f1e99c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c765d9f6cb691006f621939d537f20a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96efaa71030d8599645bb71bbda5f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1882865d7b75628c3be07f8e1de62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbb9adf76c4ceb0898868f3191b860196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91a319a3a5a5cd3da3e5c1d290f383197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab870c280d299270030a83807555885198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91035bbba97a7d8da349cd1fccf384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c6ec0dafe9ba5b92aa46aa6545ae5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77d9b775a76c3f330c4fb81d621fed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9ea0f1e67482bfc9fada3d52947fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a88fdac2fbec3e64ed2ad24d07f031203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234503483e98d5d88c21aed35c21130204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45d2ad7584676299027b94778c71c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7ef1b0d470091f7464f5969838078206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823c5714fce07efbe1017165cd39d00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6d62263c0d806f8c74e88d7291cf9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4596cd04ce88a77ada9f3721644fc01209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c56ec29511f6413962d88bfaabe85f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7b491d6a4b6c9a351619ecc36cca6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcc7300022b25560f94f8af1455ce2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1444bb7c36aae060dbbe07ed3c84f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad1d58eb7924f294f24c54941b19ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d9ff06863066355273fdadd06b332215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46c6d573be510fd2618c8e3ac8ae71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068eb1a764788ff80a76dddb0f65758217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52791906c95a923118bfd473f2bc34be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bba63830d45f293419f7678ab84d77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fc741685833e0c127de0c87fd187e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ad30b2c5ecaa2c5d350cbc52e7fe6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d8206c43bf4a204d6e6369bccf721222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f426227a82e7a62c488cdad3e449e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5230ffed8d0c3479c9001bb84b0ad40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11e0f9330a271cf2b3fb5ce82b59a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714041e684f6e45783ec87b5f9047c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bccce708f71580f6f01c38fa68e65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d91581da50e7584a76ec121fb7cda228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ff484c40aac3f7fab7e6954a9bab9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745ced52a5d810827574249d4ed447e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c536f1203415edc2105b601ce11f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a46a5f601fba4062b9ef77ac5912a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221612622d8982fa9b5d3de3982043d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c65c1b06dfa2a2320d3e710b1340c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa7912fffc488195106244e3d5692a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b23619fb3dd636866e7067dd0004b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800cd2baa9ff78ac5152a8eb6a91a8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda451b57a96fc18c7ad3ef87ac71b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed55028d3fbdc00e681b2e31097892239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161e37673ed30641f9d4e20671bf041240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642d54cf4bffc5eba944e6e4c7c38f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e638fb649cc0fc7b765afe8419f6da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce451033ef328d06efb3fd902f635a4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab93a97ba989ec227d19b796a300a4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee193bca9e999163e7dfc6fd3b94a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b78e5f33be7bee0cec6c70378356c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0370b46463bc799e81745efca3ee6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479b190d3387495b353ae2fc2b9f0e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57009383bf8e3a34fb7cab5193ef9479249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f291360dfee3001ca5c4cf9f7532058250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe18a9a79dd8e43e0fcc20ab446db7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c7f897060fcb55522d24401482634252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482604c009dcb9983c60a2b6af7b895253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161d79a7579e6178c61145823e39a69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799833f320d1bd1a9e90dbd73e9dff23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb00a18301618aac39b8f06e1399da3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737081280a78a48be232ca9f6ebd51e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b11a9494cedffaab60aba0ea559fcd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed5fd867f5428fff88f854482840ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56589bc64e0a4c0e9227f2b04d3056260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c97b59d5d8a625a8f9712a0a56f6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e8e356783b72bece78deeaee94002262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cbc524cdaa092185e078828321bce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1932ebe56cdd8760f5a864dbe44e33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ece2b20ee2f23644d84b5a758dfad265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264e8d458f6de33246aea417d9cf804266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18898b096a959030710940f5256fe74a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d64ea42844edff6c80ca64c7780f21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2273be542f11a81e21f267ecbb206269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba918aade54c9705ac82842a803a8ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96701760c324b7cc613926021731b98c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf36a0f1a03ce3e1221e4ef897c26c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59931477fe96b7536b917257fd321621273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49fe850b1de7704ef037e8c650c178274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766428bf85a603525f364fb793b73a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32015de1b271da624372f010d1151192276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65651d49f3fb8b4c263345b706e13bef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6d225803538320ff719c8860d8c57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88837593bb286e683e71a383b3ffb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bba3a407ca540d89c41da2303b64ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad526d34693c75902de2078a85cbeed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22380b6a668c39c783ec6ec4c8dcf0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c443d56bcd81caad4027cc68915e70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808256b73201297ef1424a421d9b50a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762bbf396cc2cf6712c0624d723d978285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82e4043e26313039338d62eb3e9c0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b195d860d29a428cc61abbd81cb4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d16b0f9c990335ee5fb822509c2cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab12eca21e997907470cafc54469466289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcbbf36d09175cf193bd61a2a7c33c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81914c68ab7bad20e8785d7cd863f3e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dd763aa7ebd6235dc4fb01a8f380f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8096420932a7d7b1cab51fe528a124293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacda023a61f1fd466752d29ceecf05c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436209637a277eb560f141d0c636e5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470345fc81e9e04266f5723b28f2ffc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5491ae6d7a3a4c4df09c888074b8c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28b362842d2fcb2f88c8a868b598d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eb2c58f7f77e7c474d4377b3fc0da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d740a4dfc7116a87f0dab6af467ba3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1961182c90bc98ca1fe573744b2db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb949b700f09f67ffa366cf4c9748d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d2a40480cc17863608529482c594a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351218287a937521f73b5bc2bde5e139304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f21082661174d0511346c17e45ada305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a5335e3e5529d76ac0378d8cafa1b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdceadf03cdb8afbf26efb1e51afc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69944459ca4f5618053919e6bce2a01f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c5879d5c2229b222ad81dd65fe969309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36e05f233bcfe7035e8a3c291d0ddc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67795265d5617e9eba4b47675bdfc486311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39144407e153e06f1b8e5d0a2f13aa6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349461a0b88b092b6f62b6bce91fc9ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a78ad9fd41f56e5d5692a4dba6e429314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5379a5db88e33b4709d63c805f7d30e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172651916cbd10b57ae729d526f93eda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7dfc6c352c76ea18c603367125ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24119a5fab30f4e96d0a34ba9868c17f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe487f7de795fcc7c1709ddd9c58745319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddaf0876443a657d12b62f555be206320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f985f7a3645324f1e9448a2d3d3dff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb696212e5417ad9d491ae35fbdabf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248ee3cfd70c161e71a1dd2db04849c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f9feaa7c44d96f6a1be0b5d577c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf248e6095f86155278d8afdf299c81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec2995f57e2dff9fe1d36d2b9a51bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ff71ba1f8356048371e00bf93e8a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd80647bda1ebc7b398d72cc89407c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e1cef943c4e57ac6e1e73e33f7b0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f804a3fab0752bd0e76c0afd0756de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26837a5e58f25c992d6830705753436331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14ad319244fba01d471f0b305612c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0c3921a5361138b08f05e15097c4a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0ed6be4ae6eb21547748821021bde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165e2a101813e4b943b1d7cd1a7002b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a87e63ea40a9c5d8adbfa96426e709336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359be3768888e5c0d99ef3a9d9377679337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c846f757a76304b31655368354cb8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f1907b5d934b2877abcb93fcac4f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f60b475167ce038e1cf7cc542accd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e956eef0eb2427df54b4eda83df497341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab347561a5ac683aaced003f499f4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e3bbc5badbd6495ce91cf1585debf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c644ed775b8246d97e3a8f0af778a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95187762a8213d203f13837f44096eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec18347380b90c35d92b740e7dee464346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995f4ebea0034222cfab05821a1aae5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533963b5ee2245b9ab67ff1cfa1246bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08307a4829a59578b189b4cef4b266349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b87546e4f855de63a8411d5fa46a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e000486c5200c64c27f96539d7c85351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83e13c5e7f1e1e49631a36ee49e187352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86954e31af2e6e26ba72137851fcbbf6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231eb222723fb1503df489b9c4611ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676569bdcebcd0bbcd42c8a84ddf5039355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a421711a057c5958663bb4814262239356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f43f3dd796fe0de40faeb475c3dca4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98235061f0037012eb60ab92d2ab6ac7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45043918c453b621ee789315ce0209ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39aa0e849043edac0fc34a56df99c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d5fe9a3f20dcd21d0e46678ecc53e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a86ba6de2c00664f7695672a29ee57362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea013616aa72ca4cf72c4276bc483d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226cc27c75a965d1360e79149be543d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f90a613c1c9fff94987cecf677c006365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad39a326fca341f4632a8a1ddd77a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8add7ffc45296c1605c1448cd443e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfce86ab8aa7b135ce166972942677c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5188f6284e9e9c1e68f89e944ec7eec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b522e51cac84526c722bf693e8854e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666725699626582e2d30f795efa972e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6541bd47eea5849b514cdbcaa7532e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450e987711d2cbaccf2a97d44a56d4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4b7a23039b1ab5c89021ee3547beb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5021bbf6c1951f5f16c14a125b4e53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3d46c37db8abc929894679dd72011376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3307889b98a21832b44712953d9cf5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384475c0630cbba6a746042175189b86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc995b356b153f75a02ab6f55a8653379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd57219a6601f885269d443b62910d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34d12cdb211ce7a3b85c148732abc3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb66287f185c8ef8efaca4b6929df8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbc0ba8107e60f6bb4961ceca21c6d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8a715eba7c5686f6f6d8dbbec36ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07c4956d943299f9ee99561ef66512385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac824b83dab1c2d1e0e9967222597c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f86173bbebca41772f933be75a9fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462874707361bc3cb2f34f40e95875d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c729e876184a0e425705f67fd75059389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a8fc24059885beaf91aec31c9d2f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c4230ceb8e50e4ad10bcb4e9a40ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad68ab27eb0e0f1ed4e4a0e07d31f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff84c55093fe4a38bf2980a32c11c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899a34245654d38311b15bd3148eb02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7125c386f3bc6edccd7b9a7873514f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39a0ea28d52d53b0c17f10cbe1ca4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5b49574070c69318f9bbfe31a1788397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba07f89f4dbfb4b348133481d383b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc47e5cb76004ac92393568e733e90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28a23ea41225d367cd5bbfeb57014c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad5bb652ffdbb1e0fc0809ea91c2c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c76b11ce8498de531e26a9844b80d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7169d729d6b8e8798b0ab063a7225403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dec1ceb4be156b517439e4d5ad1c46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7765ccf6a223a0d16f150f3a4575746405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba881ffc9dbea7fb790bd9e04570a14c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297ff13f8272fef9756a9782f4b3c18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730420f1c112711c180663190b497976408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373abd68c4f013ef3be7392a0b5fb05d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272ba612664f40c37471de7c5d8a910410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbcfde05a2e06909d7a67b851a9710411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267a2dac6d980766a370fb3daaad88d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba644bba4f62f247ad40d1b2a78120d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eabf0fff9f04f947b772604c6e7a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d29f36199cab5e146a147f2a8a78415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfaa152b5ab4420767a49d504b1edb3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b988dda1eefc7dad962b72d750675417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc899ae6ca0a510243f201fcdd8818418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548845cae10783695c4f53fc64a54e86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ffafa1b53b2b8c59fc68237e86598420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c3c83a411baeef5c1895777431ef1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfed27487824e5397d4c0f1f1db161422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b45bf6cc32119676d90aa36dd588a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89502e53f75115a75d64c1910039e44c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffed45173d3381eb42006577202b0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5152636bd5d612bff20b1f1def2da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7931d5bf7f52a65d691b5fd0680e41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d65d8dd69cae8eee11540ef32326b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8c8ebfcd94168eea0c1c3ea8003d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481198f6d5fb49a22876118eadbc1fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbbb0dd4cb44b3b81765d5ed375c32431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25636f9dd3dc7cd8c331e228c31bbd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd1fbdd027a5863085515330db5848433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b5061d5b1f9b1b9ee454f4d93e942434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd910976f121212828474f841b9bd58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b7115d3903574d0390002246a252b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ace06c2862eab401cc4e235aaf607437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ff364bc6fc79ce24f7a1e8ea0ae3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddbbc93d358b9bf270e04aaaec0317439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab62d0cb7cc9ac664845c8e2c082c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386aa25d4a031a6a560384bde123dce441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f26fbe7ad99f8814f8c0ab3e37a79442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841563e91f0c10d631157a13e08fecf1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc6a4c08274654b54f8ea28f8560ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b728a863e94d39ab12605d3fa55ee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51a83cc9b9bb51c219da4c7c3b61d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f208ff554887ed6ddf5614bec36758d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01004b56ec344c817db3ad408b42441448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742d419456369f38f8ec7ac5adea697449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b6208e691047e2ba8eac49e422179450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fabc62b6dcffb7fb2819f0a0041359451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cc7f421a30e993de0f1b5d4901e62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d13274cf0a89e632d1302c232bbbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d516f9782c297ffe02d447beac071454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e103263c7a3a2ee8efa6eb4e7f9475c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90ac5fbe50092962d6230f6447752d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1025a272c465102c08d657e1e06c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe02294954d8d9694bca3ecaa29096458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7aefeec2b40674905ad2bb19453bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fcca023cb937e8ada3041b0d55575460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7ae699bf0b7eab0c81210fc7869b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aab96e904ccd3c6474a49631cbb266462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b8ced1e8a694cedf5990817213f7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738c86b39324c87560cdf71a96ffb3d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed8fc9cc074b3758d5856d4b8ea1ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be3e2e10553cbf5357b444f2db532b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf61af528c48b4e6f84747c5f12089467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c22364d8a6de3e93f6b5ae1556976468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38166fb1c4fd6c5af0a5e0372226a882469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23625b46b2f8e86e508e967f4e21150d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830cb9cf1b28c09589ace7e9d40a8ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31d7a8265463b1d9d870fabb4a4cef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ac4ba51a3ca2b77733e3c190b9c9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce9d1f392b5a1f25eceb4518e60810474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a038efab8b0e1a8a4d51e8a820613f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9df87ba48453b8a966278910b4aad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bd19628bd59cf359a2a89e7877660477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceda97b6cb2a3ccb8ef48362179e16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f14593db1a5b18bb21aa30806b759479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee984b3aa8d9a04ff1e98950e5eed53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64a51c2fe29ba9439616a6f6594010481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569d355ca2f64149d378edb8df5e688482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727ef9c832ac154753e695141a0dbf0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9b173b1c3474f779f19d37a467a7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546aac48c8d4350861c5b9f203e47d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd9dea3481ae74fb10fcf82f6db829486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834bad4bf649398afb4c7bf8832f59a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c1426c728044c0ae70cf3438c2cb3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1659be0869aadcd8169118ec196553489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf90040a1fbad1beadb55a3ad94dff5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc8d90b09cf0305dfd9c90c9ba2908491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8a5fe9cedb134ca58b9b88957bf26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364af31f19725e40aee0cc837d823813493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4d4b905a0359387f2303e3e888b87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93dcf9ef9c3d931a6f3d967f9b6004495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e921e3904bd24736ef4521e6c03a6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84669cee45a61c8e72838e5e159ae529497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8eabbfaa901fe5ff1941b329e8be7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04039e2d2947c142b1e5db0f01ec9ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754018e5fb9fa1e31f6507c3e68b2d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4140cae639d3a7b6ce7d04b6de022501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d38cb69b26bd0431e781766c8ec16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce591ebfc6ac5b7ae2b63d3da41ac28f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad4b72b5da7fc9a298ecb9cd437635504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab72c367fdffc69c64da5716a7fcfc8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dac0c19f3c65bb3e524c3bd5a7bbce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396e2e6a0fbb926c6dd0e2983f16d06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171a4045def37bf31496c78e4572bbf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f55b5910b1cd3e860e8ac45d68c1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01ec90be2ee700e03fb1803f42629b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489ad27fa6c04ef7bbb020356b6ffeb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376bd2bdbf6f2684cd44157c5068909512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25de089765472cbe954ecbaf15dff6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c601b82a7bec53b83ca7b5d733a1fe3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079eb29031856acb011bca3ae1240f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994d3bc6f62be9df6d5e7dcb2e2ee31516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae679bfaed9b949429cf36be3e1392517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527308996e4025e36054e8eaf0b2571b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08517a9aed5cb5245621597cd3babf84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53901a82d6ba2bb9a49911d453101ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0074af195dcaeed87157bdae0bc79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079be444555abe4d806812e9495bb07d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56416e66208f9a5c6fceae3cf0d4495523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51de2e542d2d0e4d6972e3dbc8a745e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7c0e083f8f9de6e3dc7c9c6176139525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a777d967746bce5fae8ee9ccd13106526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb28fc8f3ab4ce7c65173c3ef023a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064b10c1960125f958bd717fb111752528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0fb8561a0df027e7659f8b6575144529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1786d9e293777570b25d4069cda49530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d7adcf8aada1cdb5656d9b3a68cf7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e0494ebce8387d4fb2e1f7cce51e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c851cc3ac273f0d2d8d2b8643842078533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576dc11a3e52c6625d41c39afd3e2c4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471093cbd8e2b4a1e0b8b27854cd9b5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c7303e87a5e3589f2120380f0505d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbeb1f3872872412fc31cffe384b52537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8811a8f94cb76941a2057dffeaf59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c355e805a33bd7a7283707815d13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3eec5ad68ead26755ce937fbeb0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac732dbf2807333b1a0fd8357774268541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02af4fe5ed16fe12f76fe00fccc9915542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f59a9d0ed9a4588068042969ee5033543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33da7098491de5ad2d492e358237773544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44800a89a3b3d3a53013426f98c273f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581aabed4ee22a24f9029e0c5db5265546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae40be24289ce38bcb0b6e42c0478d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2940a9d5b4bff1378fbe36f3d409b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcabd4bb4ac78661677b1b816786665549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de123ea93fee8ab1c9cbe4f7ec2730b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ce68c37479571f47d5310b0577cfd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e050386b0c79f8ff0496fb6561c93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaa3e306a7472155688e1c5252f924553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a89f5b3a134000f09fdf587226a46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34cd8680144446e3247c6319219f4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f27336847d21fdc9b840f0a19fb8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cb0d0a4c820bde33a5a0d1619abbe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ba8622bad5798f3a0ed37ba4c0369558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80077b18e14591308939f4b12afcc11b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e848e9c3fcdd1de5721c3b9ba5064560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abfa08c46205fb495ea92871cd41c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b8861f704bb445fdd4f0e54da7e5f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47439fcd7c4c0f95475de517545dbd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0455478b34a0476228557044dd1904564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26477ee303573373dd41dc7ff40c72a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d2562a87e38b1f91e759cf5a77323566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1445fab616351ca6d12bafba76affd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9f05d36ae5aa1f80d618ff3fbc524568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80966c0ab9ed0a8c1326acd71d06370c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e54e0c4504acbc25040476292f99a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6256ddc017cd96bee69333b54227422571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a22c8f84a83da449b6fab8af81f8b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6eff76d5b91c9a3830a10a861101f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674f0ca4e453dec8b7f41a8cdb3234b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad71fe5dad7a9a7f58037aa9e850cc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab224235265afd7359e36fb4b59cbc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a78d2287fda97c65947c2d4c94a9ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f717fe4dd2ea77704949cbcaf42a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354ccfa0864e74b44b6da62c98c1750579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ad450e30f885f4b511e1d076365c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff223c36ffd863617e72a527c78f2369581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a435b0e18b84d6e7e4972ee07aa0bad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fc1619807d717423f0111f6a743cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be8cddfbea3ad8e2d0ffded29d1af2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59645da953cae36f46318e756f79a10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcbc061ae0a58666b7cc48abb12d9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8d69d40f323be03c813d6a349ed5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c5a4cea072f19d25ab20a39c73e88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b62bf60f1a4078953a727a23fa443589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5d8f893178c3221e8957186a4cbb8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac0ecaaf518943320bf8dc3ad4d3f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19436e2cea657ca37ff9677b3a6620ce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b3bf6e72581033eca2db79e9133db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14d4d115dba844c6ae97883cb89dd2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7e718f60caf8f2884edcf1e06bd0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959967c7fae15276b1e63b5caf865459596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b6aa92e6302f7355b28502605cc47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82bdd543729bed5b9fd8e1ee0343f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bdbbe41a6c142c22dc552cdc10c1d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359307da543f8a513ec4ca9fc85076dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e7e9db2d990bc3795b77a0c96313c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd460956907dcad227dc6e5594fb77d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b36f34b5ee47f0b761332cfe45fcc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f17518521c4c26f96a613f382ddf02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b1c80cc810466efac8fa3f0305104605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a814455da033c159e66808c8c0588606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ea1b227483bcba41286a014d44c4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9b75a4ae12f6ed39dbba05d06500d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb2081efda6bd82f71a47e007add4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c535f0b2880ee2e6f168b3137e81b90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717f88f4634907ff6c8efe880dd9047611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e56b43fe6e684d53cca226eb1e9e1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738fc14bc66e63f3026a6f9a53327a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd35103e6efe1d0e0056e1903352b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35005fa1bd2db6d42e9bdc887dfe0bd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6fb96e41550ca8e0be209d59b49b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec13947cc94c543243571716d9fde8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77d4b6923cf93881785ec522738359618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b470b97c35e7d05bf5c85592ad1e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bb489d629f5faf4346de187a8640f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c098dcc5467c5ef9aa1617dfd0ae1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eb8f838e24ea6961357438827307b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d6bcbe96b719f56bda0b30b8a96a9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e8bd0e08b1803bcfd0d055c7b87e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050c46984df577bf5c2e5f925c5f529625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638fec821e98b8ca5cabd7bd3f2b08a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637fc590559af461e7c526890714d88627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb7e1883c29fa8fa4d58e8784b1967628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaff011ec7ddc5c35e9729d00916857629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84b7e11ac769558de86a057f951949630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42294fa89cb92b023bcdd65a57b491d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cc51478b5becdac48f4511689d936632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f1f2feef8b74ec859dbc07cb76e6e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525e30f5b93ac0130699c492c76eded634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b3d577149e34496a36886c040a725635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f402ac96e98d6ce0aaeb47402582f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc7ab293de775afd7e48cce0dd0940637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51ec0d6a236574d513e2dfa479e0a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d91cacce1ab1db0e6e42ca74522bec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fbf6905b6023da7511affa8cd5836640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e75d982ac734422f7e2e7d019bc340641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3709fec401f555b1d2c1c27985a80642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b31f79eb841389eab91ebfdab1325d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f73b3d0159ba106c8a058459ae9f84644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eec54d77b065ac84fd4393d70ac259645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dbf92b4f33b906ac01fd7d63f6312646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedb1c88681c3b3aa297aa7d22d9763647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374828f280236bd9dd08fcd8b52b549648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939595a81960666adb2fd52f869db15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3dd3fbb676b8b61f23e2129cc7194650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b3a7b773889ad21df80493888952a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd548fec182cdc1d9c564cddcf72631652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf801bfef2197e9aed79cdeab3980f4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409d5d8512f45fcce9947f33ee90065654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea41d67f3d2101906f896af43e4382655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b34715f3251e48851beb5bd5b95bb1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d003a3d24ede0c1cfc18023a7e6b568657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df4caa54c7fa0155960d26e3ab9798658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123429cb4ec9e89bc76bcb05f943c5a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190bb3f42aa21335cca3531b7ff59e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b0ef90da7d5ea180f854f95b97f5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1998f04b0577d912b4f183723717915662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f60d3fda62e26e1bf5bd5b765d67b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f2728a6015c2fdd1b8535421bb834664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1344dcfd5110b02eb029c8be8a91e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049f3a04ac41052be1f053d230d2895666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bbcb2b92164b7629fc66d5609c4ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be702479bc22a21dc862766cf1053f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27402b1c0b65fe0348598da4b4f4ee81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234d50c95cd2b8e3498714ec42a4bdd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ca5338e6cffda747b86bce04b998f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bdab89d335c73a92158a448f79b8a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df961371a90515ddd38b640ce00bc240673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becb5ccd055ed92d3c4c6b9f159c55d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e0fdd10a870724065b6e4cb718ea3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b17a74fdd5df904368a3cb7b11086c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4f23852988c6b00ba5970af5e7082677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e312e41e3b7730ea5895cb34802ff51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a1944743043658abb26f00cc79464679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1a762f6ad623400640e676723cd81680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77aaf929cfd1d607fccc6b8ce1bb37681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165717652f90d027e5e6621103d0b9ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2db9bb62d078edad97cdf271df1d62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ba7a3dfb56f486be67bed5cb86409684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0530e341db6ae2e3ea492868ce254685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c9711b65a0d7c0d657250c21a3af8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b61d8aad7d0a078d8b1fb26fc07ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2e58aa571adbcc6e5c679208e1158688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f0fd787c9148754e7629bf13db79b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4244a7dcb83955a9633492b3a963b71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee358776ce8c5caef9dc03d89b38ef9a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504847f8e998a6e45486af6dd7dea1e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff8077d05b72a9b44c2f85854d0369693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81956fcf41197c85ea958a09b04cac5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0e65c865b81015ee430e56eaf0536695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753f13d529d2c2a6274edb580c203a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c385c4db04f980a7b354a75d4c9c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960be7e8727ab5dea2a86312cd3e7a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6b56e0e32cc55252b2512a0ac1706699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac458ef6c205c0dc763bbe6348ea72700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346accfb7cec5f3733124649ffa5cf9f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71551fb834cad4cef8c5f9f58ce10f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87183673e7f7148dd19e8410c592446703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e0e69557c02f7f03c03c07260a899704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee7b1a6e8377fbe43cb4eeb97a71a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bae95ad42cbd8b25cd7aed4818edce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d44203d8a9f7138c8be18c35f430a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bab2ada66050ec6168e248e2c45e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022ccc2f2c9b86aa6e1d5cbbc2b2c51709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1430a3a4adf8671120e2ad1445d7d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad7db67c74130fe60472a8c6e0dd4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df118e62a229f5f1e4ba2cbd1de16917712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b760825486218afc5e65470f87f43d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e40beff943c9bab7938b89afa26198714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6de614b868760bc5a627cb30581c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefd09de5b1846e6475e5483cbb1e07716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc23d43b7f0b8eb87b0e9b4aa89bfff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f927019ca7243cc374f97006de8acd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de158886af940b1b63661a0e9843ee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb013b4c1d17225fa8304cfd165b3709720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd94fbcdcddf24dadd1080a9569095721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48d84a93c5a54742182932c3cf1570722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e84290c7900680e49aa522bff22d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86181143daa07960e8d86e60d2a021724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d497b679478576cee6d3f992c83252725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39799d6ae4677c2db8b301e2b4575c77726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750032678633649cc5a184d105e53e4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33beee1f7019e8dd83e574e678f84697728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5afe7f4e6a26a9c62f14c3a51902dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36b85ce4c7849cacaceabf95b45b16730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03695322bdbe440e02bca0ca1241595731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95987795c4db578639493d690447785732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516258b0e6e8779735c3954d2c977a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab08a0e518805af897d76caaf613be5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad3abb585ab32d4d2bf389badcd340735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e26cce1ea281b48ba8b9634f93724736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb20d3c59c3cdb83e00e239a31b1ce2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ded34c0060c0fced71a03a2a22b17738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c077ee94b5bf5e778c73079d811f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807500c3d16c2efb89aef1b44a1ed97740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9cefee5809a90b670d50294a7ac80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aa1c85d605a84436dce67fdb2d092742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7afa457157c2dd95ebfe61f59625c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f82f7323945fb709059558e8784ed8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4477dc813f3486d0f4a58863155c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3029dd9b094d03bd288ed525cc8f83746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df07a74c4064831d6e3addac6721427747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2835e8546aad9e5a660b59bcb9a81f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715acd743994fa49a101ff2367802e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb744cee4a1f0ecf3e495fb370747e7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402b399aa0bdf6361f0328033219b8a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9088ffc96debe92abb2b4bd75a65b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609dcd5645cf1dab4c3940e836301fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69825051f7d50b7748a7091031aed9d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2341d0f0c2d2d86d8994c0e72db5c7c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740462bbf13a56611f030fdd20a99fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b5c19fa3d00ad51c44e16ef5a2aea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e01b5eb6cfb26f7cd0688edfe3f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2868be179c5724dd3b1bc88dcad3ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d6d5f0c72dc657ce0914bf90fd0e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce7a4cfd223433c420e827e4d0ba31761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fde8a6f8de556bc0303ac7081fb860762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd56f0e2d5ad6824fb5ede04b6ba121763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a713ee324e3f4f99270ebfce356301d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09c992730d46d5c74da8937c976ec6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d0fb7d21337925c62838471ec9922766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ac3f61868255e11d85f37e3151af8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241701c4cdfa60818dac5d1a47bd34b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c0d751f28e18c6cd15e71bc9f90aa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34048cfb9b3966a2ee7e395d97fd9aa8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed7f515618c116ab4b7ec4adfd5a55771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d10e2c1f9e4532cd32882f9dfc0978772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cc41fe6daa335b134abbacb2c4bba773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae544d81eca94a893df3a03f4e1a4508774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408322302e0487b770475d67cef2d62f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76345376fd13d31a92170b90e279b01a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1ba4f83a4a3132607b9c72d49c441777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534672b4bcd169a702a53f9c1452cd0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5bb8563c0de9e1a72ed84cfd1169f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9abcc92d522377b5c478cbb6bd03cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e3222e2ce133634ff913c47155ed8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1cd04ef0ca203b34b1084a05668e5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b2cfd0906f0d856d7936f6fc63961783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def62cef5faa82d846881a843f47ad7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5cb7d53f33d697a6388929bbe0e0f6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ecbcef80f10eaa08b6a1d2c2e1c24786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd711515b0c9bbb6be959073896923787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51021a9aa5697f729040bc611a01c3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2b005e0b8e14e7dfab6d7a6b988e4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f052e44600da1f9fbc42079acfab1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be29244ed55eac019c678b3f2bfcf13791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cf45e60b3eedd47eb0597166c8d87792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fc4924e4adc9fc79994334db119cd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652cfc0790715d5f9c4868da824e274794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef60ba0b0a2617275afff3c361d81ed795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fba015b2840d2a3f8ee6b16f0c84b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa685dc289e693b1db239ec39de47e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292da8485f1bc73ab8dcb9e0a85a346798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02df207942fc7a840bc9335364cca94799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e0a9125a5b70f0f4e6e80b50dd71f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125b6d42e4f6be59e1f6a3b6af48077801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fd167bd96a6fa08da9e00e9eb5704802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991796d1c4ccef73c38969dc8c5dbb2a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fbf9ea071027972ffdb220a496af4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9403e655064b92ee51158237d9007f2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d6dffb2f10a610be157544e645aeb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98401914d667ba049fbcf63843002cc3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f690b6b0425a393a9d83bb1527288d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa2fd471dd102da89f84bedc83b7a7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c6cbc5fc2b6294c2ea6c1cf12ed90810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8195e373e78030955275b899acb2a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeaba06372187bcbc7cb0f946e7b3a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa547a4a1ce3e704f7e75974dbcef8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce902df4b580f7aaf8218d1f2f0b155f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012bf080693583ea2a00428a09e400b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b79e49132217686d39a0b8e069e2e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a462132d1060db08621cdfe54e41f64817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0a02d3a06846385a3c249137564c3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b810d8439c87661694339c4df2f39819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c09dd37c63e16f038ebfff45e1de07820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb1a67dc78612ea6f6061f19a1db82821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72998350b0b9bee21cc7d76d47d096a9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426734d62fa22969b3d987fcdf4d166823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5126b55c06874978681c7c6737cc8f6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0e7ef92940da0778acd39f8f383c0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cc7fd2f6051020607bbfaa2f9322a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d126c05e81883a9da88fcddece85e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98db3f4e6f42acf628f97ff4bba3ff828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfbb55093911dd2c5329c02753c11b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319a1ea7ebf5b5ed22616983916738d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b928b8c1c05817f0219d04b2978d5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c190921d5282a0393c479eb4ec6a9f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5c8eef5f8f250e80a70e6475f0900833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e045187375ebcc907956a6f183ee0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491bbbf9003bb066f995edf54a361b8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057b5857214a822a9ee065b94accd6e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b54b203f9c44521f5ffa3bdba03a9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6e34175cd3fb6dfcb6cc697fe80f6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4083388ffa5452b05b2e985323711f2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e650de8eb124032261c54b0eb271d5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61440b0855490ec66319d45ec2a3610b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf45b97f02a21069855e274929e53b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3efaf5221d2618539a7b1a9097eae843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5d72b5dad73675ad042a708c3af6a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b44e6bcace58f3bdb5cd7cd2d4772a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88b387d05e4bcbe96526219c4b6d3f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d17fc9939e6dca6c19d8727a4f26ac847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccf8f815464263111460953087b284848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abace86ed2db65b36e018844918452aa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e86cbcfbf853e178b3810aeb07d5b9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997026054e3f699935d61d0652a0f9a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0324b108d95cc1532d3d33e67df7b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f98738a4d1e6c449d65b4ef04c4878853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f96fa5915a99316c956b34fb7d3a0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41676f49b05b63e73c21b4a33c8c285d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ff7434d01e39488d8d78e4187c162856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ce9a1f2b2d8754f1080f01a9b22f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f5745aa0dc3b1a78baffa309bc0d5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc51ee657b8773ae584eaf89362791d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0828ec36267e73564841bbf70773860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872295f5a7b0d32cd98c01abd1c2ae8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4956b9592f87b2bef184b7934ca504862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28654eeabfc1e1e8ac5071b6ac5a537863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d583b23d829ac606a55f27329685348864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79780f5fb8813174c34b9dc006f90f33865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb476d8367abc4192f35e9d81ba780d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca4594c35baa6dac4458d4f4bcc43a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60972d64e999306ba73f7ae76b3f5b7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fb4a48c305975d7f2c0c52cf6e774869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dbfe07d229d03effed3a939dd153a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e7e480f79081ea1026f4b291f8150871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb0b4bb25538eeb97135cdf29c7273872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a684604b62aa2776e2978700a211c6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124647347df8c9a2f5ce811fc8e7567874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637341c1d1a22c77a9fb13669113d105875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0a74dcbc8141fe6795d376596cf73876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8db88a6868106c9efaf866c6121c17877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a40a56bf605588ed88479cdab419f5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124c3f12625e66528fc8325bdf890fd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0a1213f49f440a8431bacf535665d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87167c78de68795e6df9a85ceae9e776881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684b84eb740c29172cdcade94f8292882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e686a18c47e94c5eaff442f9ceac86883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b32f824686180a0e4210f27acdf9a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657f8fdfb6c500c84dee22c5d471cdc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72087be544ca8e494549b6fa1a412d09886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8484b4f900bf222b6823628e9a8b4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bed84180c7307c6fa7c77965759047888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceda78acf2f9a540b9677c639baebb1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfdfa6800e018041ab151927e96255890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99e6dc2d2f58e190edee9adba627a4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179fdcea65be1b799e57d4ae049b6ce892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c4083a3ac6eb9253ab06195192114893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65d3837e6f888993c411d4a3b20918894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b847559c1cadffdc9aa74a7bada728895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee3b871279ca319df872d1af640fad896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa24d57a2cc277c13e9b4089055cbf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6d5c399f462d0be2655bfd58a3f63898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749227ae24bafdeb309e89fa91f12ba899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1d85fefab9a5ab18730abc52aa9ca900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efde842f47f8729b64aacf69507461901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97d6bab3c36521625c1cbd6042bd1a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489ef3a8a45a5d74c53d491c97938b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d4eaf4f0ebe8ed82a07f31f3566f9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480f8458ff2236377526a8302458cad905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c95447e8b6a3f65e333168b8773b6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaed16ddfd8a7451f2cdc45f80fe9c9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffc3fc796dd750adc161cf1d5664a2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a224044d5d448181762de52e20328909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487298f062594b4e561db9d7729aa00910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9980027eec0baf7b0a35f2714f9ce8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f34cecacb2efbe63e96710cc375f9b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a3d75f281f23b5584c196a2c72e48913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23430a83526c9297fa24cbbd7b06480914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d2e4c192b04782a2039435d19a2a7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919110a51a34bca9bd895264364921d6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec736a8e9559327e5c92c631d72438f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e36a688ad4856ac0d01b2430eba7e6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaf9db37c5868e826aa13a574a3b56919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23ddcd76591d2e57b5e2fafc5d7bad920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fc0b554985366025662b19fadc0df921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deadf3f1b7ff0a3efe6b2b76eb1ba0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73dcb9c484b73a54478baea95c2c26923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096586438ed905099fb060a1927b5bbc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000dc52201f2103a3e439b465288781925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e43c84f903902a9580e32cfe08bb9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0937336da7bde80c24d1e6fc33e3c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e02a70e8c9b300f4bfa38585f2b0f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e13ca101c4fc51db2d42327dc52d31929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56950e7030042ed904140e89d6ecc9f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2e03a7b396d7ecfe3e07d5e1fdff7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5a277c87696c245bcbde0d58e70ce932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f9c9c670debe3cf3e83d66705c043933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229ed3a0c29b9f9ed507a7ebebf736d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd03d6c97b1cddc6752dd6df2a5f15935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d037c508ba293d98904f84ba03bc707936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3891f4c49ab8792af87ef72a164ad937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0837bee135959ae0d8d0191be1be2db938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a530f8e2623407484a9656028d34c1a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f35e28ae38254d0956c7f50f4eb464940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c394fb59f14434cf7521a821a308e5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1947da8914f40b4e433cc23075f1fd942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc55a72d9af6d52e78404d286489ab943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe4c6037f7adc8729b1755c59aa1f5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75abe802ad71495a0b29cef713e861945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b2f72f51b0515b3234159c75a9a38946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27fe78d7fac71b8d813c478f45a139947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09942a4b14cc5816533f0dcb8f41be2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a3b836de981a760259d4a436d5957949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb74827187227211b351f5e170f5cc950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4f562524772414880945b7b7ac515951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5656f6de3f13bc29909d0a50b29cb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04691b5e721ad31f379343d4ef662f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589157b7822d8362e4fb07e7ae1933a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a764201ab3a40c6d9789be7b1ca7cb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe37e5efb71dcbc61d9e59c68a5eda5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08d7fbb370127c254030a730b74435957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d802e7d4a730fd20e6a7df153ea00958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8874030150f8cfc7562d2efc3f3fbb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed72b5c915a37c0a03cc359973bb46960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c83f2c35cd4c9aa3d99e7871fc26d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41281aab6c240567ccc682a9fe244955962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6762cc3ecebe89373d723b1eb5c6ca963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdb00e86861690ecad70ee9d7eba9b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68862a41a24cba5855912e4e9d0fea02965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75c69739dd39a6a2da11bf19ec9de5966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70fe54489ec1639a98a8f8f3ce55ec967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7a9e9e16d64904b536e3adb7fedbd968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feebf4720c8a9e4b930803a1000ef5b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a80ffe9265b32818c49fb8b83e5f8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81423051b4a2181ce0440d6355b52f41971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e88ef704ccb1b749cc255238b8cd7e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ab19b242c7e0c48acf759dc35e07b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e6ca18b58790bee4913ac34779b44974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4766359faad3f8ee3e3ac72964b3e2975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a96f8439e3030e93cf047f1a92547976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9164aa4fcdeff611a2b077dde6a15c9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5b80223799def1d9d94e4cd8c3c93978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e2da4f653eace78121f0fe69e71f2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d784c4ff89bdbc6dcfa5bb14d7590a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1927075c5719488947cc644b94781d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30a570fa9431476f7bba886f5b80c1982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2efe54cead81401a97f71c423ecf51983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57909fa0b481f3d00606879f54ba9d0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c77e7da4ae99b88b0f9b9f4ec5d08985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0d74a43bb6e844cc37533acf6f73f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fe10aca89499973599be569f8ab93987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a14395232167307651b58eb7078a3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c460e5e14a8cfb40545dfd04cf5aa989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e96151ca5f2e1c99d63f2743d661a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde248a40a859303c773e11629d2d58991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2d1ddd3038bcc65d1a30ccf648bf3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a2a9ce8b70ad320646c18b43b1ed4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5092445a5f8f818b0e4992266def517994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc0754c4d605319b19ad089274bb0e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd4e3ce3efe0e18d09639974cb92e1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b5284b4f53feba982261fe5f44821997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>