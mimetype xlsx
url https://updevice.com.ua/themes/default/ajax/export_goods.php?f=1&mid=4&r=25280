--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02289b61bf4841e66e1ba553d994eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766557a1f07e362f189e6e27ae48db02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea14e7201f39df7b5e01f522317c7c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab19c4b432fbe2afd98576c584f59784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411a29d11b7eb3d50cbc218d3d6de7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce28abd28e60ee7c6bbeabd0bc9d406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700efbf18688bb6d3cab45018a10ba977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eb8212173fdfdb5dbaa97a52e187e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91803ea298d7072d6c51938a036dedb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36750abd87a254e2d868c3e688846710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dd628dbe4fa5ece920b578c15059811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a64145253d0e3070ea6670a6ddc1b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1d72a15871c36cafed5c68218396213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae51597f37d7490676f4be80c5e8ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7cac15bb4928484f43d977638f9fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8dba9390c61bf67afac38d4a16ab516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5aef8206dcb3f0b46a93cfcdac0cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d2dfc527d7cda4eede5acce4da2c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d678833b2589e9a151bc259ae9ecdb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b255a85c43b1afc513b54bfe64095220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f9b01527b788a832b1154a783b44321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ac5238ece9beac12cb63a52e2c17722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b7893410605ecdc86dea2936ccd5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbfedebc8a41ae10ac99dba583b95124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7779062bc0675dd744a1b97e3abdff625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247f43f8691bf0c85302a7b5e922eba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127c8c90e1a5d89d2dfff893b698a5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499ebbacf77c30ad0583e9d9564cdeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb2306f1934511fe06aea3bb59b7df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b033b2a0521022aef57a28c8899af330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a2b500182c76e9b06cc46029940b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ce71b65e37c0f8e55a1c0cbcd64fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826205181489de3d649e26ed7aea38e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91c6632384de398f1f3650346a793334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadeb81621d39fba1888d1c7e0b0cc135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f8d6fc6996f1314280149822b9b4a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d5b3dd4a4d13815bc6619efda2f9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675922e54556d0e199e5113f8d215c4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f93ac8d9c5e9b5c48ccedd854047c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9b153f2f7535a62180b1f978b9c4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8d105a7740d8880de6cc9882a63b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22affa39fc12a1014f7844d243a7665442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596b4c7cc3434f85cbd83ed19ead92d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb111816feeb801f5d83f0c8599d259444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473dfd5034054ffc3bbde7044d00dcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492450f150dc32d628407fc232f482dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877370cc8aa0c7fcdb4f6763a9afe42947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e6719e67e8049e4fc6688ce2f0ee148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bd2683ae6581d98d1d102e6ad7a9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61913b9ce6261cbb684636d6dcb491a950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac81b996da4dfa68bc169c02c056b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001f46f89199a3d5bc085b06e6f2afa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a60b56f1596e05ec9c24529b7d925053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866da645b5415fe34a3e8fe9c79cf8fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374eceaf3d341d52925979d4ccccac155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a90bb0be81b1be8b45adff4ee0891d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d807987118664eefb8cb907a736e74057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8459b71694509665f1ec214f1cd28d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dea7cd1b34f490a53118b6d0dddae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc9068118811abd71c6e6f6e26ed8e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b34ed9a30dbb54ece0293b1e59578261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7c2b8ac666dc0cc7ccfde6e71fedd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27d0e7f6dab6315e5a9a72878d4dc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb02582e758ff829971b7f6315a8e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1910564c406ff559c65494dc67f877965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8099df13ae8df3c6c061aa85d9f9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce47b4220c1936ca2c0e77d878cf4a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaa83bc45e312a60905214f335507168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3a38dc011a1309a8d7b958582130769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bcbcb1d3fa8fdef337e13de50bd7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032fe89ba09a25f9391113fa17602e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c3c211d2c58b858b962971e90314a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38c84798d6368119719ce243f02e3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42ad861ca4eca2d7d8302541026dc474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ac5b40132b84791d91db39a4b44e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb71da64979a8a6e66cec5f075bbbe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053fccb8d54bd79bb63a14d92ccade977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b47ec6e04f5dfa79811183d60fe61778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a062c40bfb40549de28f6013807955f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a592c98ee70fb9f86517afc2db8a1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1c5158f5effeec9f5ebdd84cadcd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995f7fe32bf099bb713d4a421f5c55a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f160e3c5dac2f2e789cac31c41f93a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a5ae4b27793e0bb1280c354d7914f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92189029bcb8711b85dca03ef4629985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d530d35409095dacca4b3a21e7fbb5486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c85f954f7c37b1c6c567b3a08e2c0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba0a1c2e5a04c2e96357ed334975c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73661a46af218d708278a942133c2d0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db3855c86fe43bb86785f338b3a85090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4553b1bf598279f1bc432782df9e5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa4cdec168e795f78333bade06dda892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4e5d5f5e1b0468d877e7d2b0afa4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebcc636218a89d44d24185df0c4b1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e6f5dfa6578d876a83e282c419ffb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6c31931b5726f04a462a4f732102396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eba2f58d259707ffc4485398f1d1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dbae3f5dde98896a991e02acc1c1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555ca896237777e66b4a8830a0b54a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dc3905d6e266ee0a41c0a7487b826100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f315523f997e2f66963ca34a04c7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fafdaa60f75e1e027710fdc53c39b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfd44318bfc0a87bec242adac88cf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf84c2b5d11e65c84ff3eddf252344104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30229cd3be5beed6a52decbc1083b483105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761a86de258048d8449dd56a2ba425c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc5fdc828875a1a23844b8e3d799a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989c2a3fc342a44009b581b6a2a51fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27add383d4b65933eeb6b9f869fc0d13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e71125053a75f26e418739fa62b88d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569941816e92947f333638bf413b7a17111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db190bb38db46876d3f4eacc1f133de3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30278156e152d7ca9efe4bbdef003c8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e09e7f258430cf4919635f33eef81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c84c3db1ce4ce87d4cd72c89551f1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7de62713433311395155c3993541c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fcad367a24631cd7ae8b2e0f6dde7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332644f30afec2f074a4e6318e46cf3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596d6d17cceaaa09b575d96f00b83a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a015ee980b9147a39cd956d3e92f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075699ed26d65bc572adbf7e4a1bd4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b839689bea31309a4e85a543c1d15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2469e03693919d596495122a67917fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed1c14e59202ec527660397e90be7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cd7852b026e634d14c569b70398f76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e36463014972da77e7a7bd88576467126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10f3d5d1531b1a1783a25781852119127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d33c6855b9336a84fc7fa65697b09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9856acda90f9efef099a082c1de68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc45b74acb7a87514b7ec07d611fbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbebb3e06269ea13f5a4c9105aa4892131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f7242d5e4136f6a0d5cc94fe58e10132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9e172fad2bf6581fa6b379f27d4aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc480eb28b05b91668c47a686e8b432134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0f2a7866cb777e7ad1cd5de12e424135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03aa227c6d7c87411582e8b829d509136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609e009e15a5257b2d50aafffdfbaef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d217eb53e94b8c35924db95a26b3d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8990c56f77dfc9a1da5799a27e21d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c111340635ee741baa4e379a8a612140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e414153e2321e5dd50cf7c61c90cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40832cd9be1d8dc4a9920e2333850b07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b60c17a823cb6566abf98e5164c06e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99721730223521eed2387eae16f5b22c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f0071478175a78b3d49f96fa3d5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e446699703ce2d24995662cf7022c8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8629ea88574c904be1592fc88f515d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938f7fa6636217a11e829317f6d02c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95253941fe68dbca4ed422cf16efacae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513f9a3f59b876ec7cc6e5fe508f264150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cc026c87a3469e3795e520bc88aaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec3ca5e760947d0d08e30345a6b900152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e52e9dd7da3f0233ff02980e7060df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad41b44b00a89d92615aa4f7e0de06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bdd6f3706fa18469b0bf47322068d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb85d24c87c9841643296a021e7c8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8447421d715d6c5568bc84f88f892157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979fd2f384798e0ced4f82b460d91c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a394abb80b8a1574b89c7c9d7444fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06566eb6c1143bba87407a841e2589160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532d246ed7dedd2cb2d4a9e0f3b5e8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd537df3d60b4cc139334a7b445fe4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5e4fbc75496746044389a015bd971163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefffaf8b25adf68333f2e775fabfbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da6dc1e03aaadff385fa1060fb6d8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a94b47c07c97f486e5302f5201e85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4181b0fe210ab00b83ebfbd05b4b0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c6435c8732cee4639e1120c4eb710168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a2b86fa9f8140edd55b07bdc5afb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e0c0e9be65694e4e8710ba7c25281170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021de5e5f74061854de0b0006de2a32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce431726fcb146d017b948a162cecb4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463622c102f5333166f3b5b7f8d3095173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3103987299b6dcc82892479861e50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e9dc7ce190a65e3b00a6a1b31c767175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29de29ba0544928fd9380473f323d9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7261f0f4ddb8152d92993f63cff5e37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cb0dc5ad130cebfa028958fdd19d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd5837bb97217312fb6c4d9339f371179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e2ebd4ed881132d265a01a81ca12c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a68e4040278f767d320f3ffc6951b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f4d64aa5d0c8b68f9ba3ef2f2652a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99a1fbadce874ecb53bc955e4030d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e3e7a7a2f272d5cf1d8d7a1e898b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f6a2440e556661ad0c1a748935bf9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791688a8a1295136469e096c8aba8427186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb032e23633273c1855d260b7c9539e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d69648d7a0615642e42aa9cc683dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bf7ced8fad40a215ca24283a95aa4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97821fda40668692c21111087aa13710190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fd425a9db9898c4de0ace0f8a2fcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa1cf30197cca809417e592c910d3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f555a1727d3bdf78c04418c0713bd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a281889b7da92f4311c17dae5dc42d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c2de15f6fb3c33e37ab73e4eb33f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239867f61f4a7143944bdb1adc0c91e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582bd8157369ba1ee73cc9cd16f7a4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02879f80f1433d1e2fc0b6de2a3d1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e44c23c89dcbe8085c2bf73ab534a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5bf9c0b244c0b1f4d77a97a8093ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62614e1553ea56fe36dcf4ba1a842dc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326419f4bda56a186c96033ea87d04d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6644a9e41efa32fdb4b5c9b37fb22c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2806c480736ae0fabbf18dde51cf6e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11be9f7b4855a298a2070c4635be728205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da730db62dd59ee7bd0518860b845c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0869c268eddd59c9e3e156a3c07369207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fd94054a7d02a2fe7f8165ec49891208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f55497f8fc8f4f3f01c3b4d56085c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe091ca32ca3aa94317b52548a9ca14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3040485f5d769b48d1f478d4fff744c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a97a4739137c29358c297180ca77a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964a549e8b8bc825f17957cec333868213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393b33124de22381c318cee258c4d7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae755f1ed68a55005a306053443ea2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14a8f7c4f5462b744135ab691c40f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f942aff625d4cc67f6f4012a89388f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8107c857c00e1c5d2562be912ceba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7a5d966648150ab25c90147f69a6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dcbf3f8cc43305aff2eb819cd558a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15dc0e7167538eb03cbd5b741c4bb17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856e5adc76f9d7224e0630ff0993a5c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427d8358660d42544ecf31958d506a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d1a1fafeaef0b3fab96bac590d210224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e64928244d9cc9ad07feff348df28f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aa0dd0d4cd3c153afbc59709057b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba7acd1b2a5051812239ca17aed7df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0451ac1c40115e1ce5f79afd680a672228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cea986285e75c8606db0a22be9a04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e14b7ac0132bc39e7845c01e9d07ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be313e228efe0eabc64d6bdd04486ad2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec5fd4c897836242e054a2a812a4ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df827b4c34a33c7edd2b257f7028ac6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9a421ff5c3e30298ae88b2dde5c34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07574505de1a945ab6512e2fbc2366235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b94d48f786d029fa4c49adc77bff5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7c90b3f8cdfa2d925030286c6b91f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee4c5162b16ead2de8e210ccaa0cbe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc55423494bf8dd619e9c1114d06438239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad4994a22c58fc969acdb8a916e79d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c854e657c7fc6f1a6a512e953df7c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc2ea3f3a2dd1225c853021e17683c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd428d2fdf72d68f9c966472be5c1864243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6e2ddd6c972091f8d2afe5b8ae5e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff8dc5dd6d926202efe603cdf2715b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973303775182fbfc93355d46bf4e27d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e093953bbabe6baef642de3abffe8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0738bff3d012dd3a0f5643a1e09632248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad66122934102d4dee32d41c5a9017b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d9bf70822bec047008cca65aa31e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50854e467448ed44a12503001885b704251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893df05f7f44a44c0958bbdd1291cb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88475d99529b2e0c00d24bb5b9c1b7e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7cc265651b7a851afea0a30416b48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c208986eef4921e1c760f6232fffaf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8612a3f76e1b7452e7ce6677ef023256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ec1a09b36d4c910dcb003fc81b395257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b533a8a1fb6418aa6421b9b689e78258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867760f49bf918af2a7d20b5d98d2f91259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f6578ca0a27fb1e0ad3ed970daf97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4a04c68a1c89763e0b228cbc66556261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e7a61e3efb05c401f52e0ea93ec83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b5441c443ee81602e66afb098987a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e819e60f327003f96ff14c668d87e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f3edc3cbf90f471254a126f37e2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eb38fc67275f13f5c96284f10ecb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7f6337e2aa6490c0cc8e138f39bab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a8e58692132f8984f72aa1dd08420268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678c3eea0f2bd2be9af79a1dd79f023269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df92554dc03e19bb3521dfc25d890ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2ed7291ff93101716b89f11fec455271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45f6cf3774268eed40ef5ac0c7f592272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100992fd2dbdd37ebd9d820bca835f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cba741aa16698bd8a9b00ff0ee1c52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14611dc471511ceea03268ed4b60ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32715615ee4c211b85edb11271243f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc0128b15b907b450be4ed08661ff7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d9475ee6a5dceb2bebcbed4569c11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c504f4d94c1f6a76d00b02befd492ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0b9962e03052aaecdbcc5a1fb71d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968b47baa1e9d3cb70ca93738060a0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39add009d5aeac8279109ae75b687ecb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a05ff60d8fb068244ac033b641f31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141f2f4d73f651edb9fc03f48402f2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54bc09ba7a39cf79858c95c95c833d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74708e3041245ce1bc303f6fecca3bfa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec287aba95f6aecffefe65321e86bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea2b32ca8c4716fc9b9dc8c74d1300288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968b03ea40ac6229957d8105b637a05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326586f5d11e389162dd51a0914c4d16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72994b843008bef68f7fbaf1e14fc13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02f4d0382d0ef32dbc3b42acf8e0f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc40fae7eb51322d462fee905b2d8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c00fb6df4bb1fda6e65ed40229c804294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028783cf59a4e1a6b30088c0f9668829295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8d7acf9818e9c81d94868f588568b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6898146d41f3277e5e5bfa10101aa71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe0799ef57319fa3e36eac0f8cbd99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93972eb1c76c34ed2b9405fcb30700bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197acad5db5a45470df3790409809cde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ec700bf449b945e64137c9411d194301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72c90369ef6f3c3bf2551a60fccb90302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d74c56f0e643184da101e452cd615303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d7a954ba835e524eb6fda942fcbbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f39e60e0521949e224d0aa01e5e5fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61690994e003bef308e58e685d6c9827306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ae6004b7bfd865efc47ff247ddeeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3557aeb2bb7e134cfe4a6abdc5506a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b26df7ff1b19d1a63340ec99e7ee32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c534e11459d3a6b4036a77d5ff0a4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1489bf07ead0ad1eed417ded7aebef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f9f209f29570580e1c48e0461a617312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeba4facf51f9e4dfa68eef16b8ccb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a923a9b0951d09349d6f54b8bc58a80314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40840769334f11f9281ec431337002315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08093381985655f44e5ca7f48da3bd5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055eaca68632c64904c2ffcd076e42b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fb406abe80770f1e2d46118d20404318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee093e2cc08d5433c82d40a0fa6826ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d50789744a9ef2fef89bbdc5f2210320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4556cd905a8bfb5b7acdce0f46824321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7776bfffbb35601238144c652e409322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecade4a7dc593034e1e8542856fe88ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136529d294c9115cad5a94e327e9f8b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59727875d49178e1b39f8e550cf5920f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ab3328f4a5b2554a744ac0041375f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df847d2042ca9f5967897194631d20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068114750c94f83beebe4fd76f0a5499328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89daeeb581dd08b6e1091f829a4deb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404df19378ff15b73a5fbc80f93a24c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663decbfeb8b6abc4bc19519738f74f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2780c36cc4c6eaf75447002ba020b46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b1f01e4b46176b4e9d94ffa1dc60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56059f4e2552fee4812de23ec1fece334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7721c7ae3d7815d70c405a3145b2f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ba4b39a1ae1247b23124f28f8a6d5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad12afe7626738ed23b4383bb97b54b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a72ead31d3df6eb0a3033087eaf1e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580a48ddbf9fd3fbf0e8ec30f0b9994339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d178f4a35e5ad6d0e6104fcaae8d051340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e859b0b1edf91bae77ca0d4b9c378341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e221ecb54c1126c01fadabdedf7e53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac00d8809cc66d05959e2fdb6602ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099c84ddcdb2fbf332d65c19c1affdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9a46eb3da4d03e351fd2fb4a75329345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53557a81a80f4a05cea6a0e03afc47c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9a17c99d1d5b8afa2071d3f2d0404347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a52d52199903da3d08925d9fdb6ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff4e4cc2d9f8d37936d1241d5974bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2038f516e8c334517d3e9e99b1c255f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203a0b77aa9d16213d6623fc9234676351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cede3781b641115a80e55d19093891352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54235e8333cc3e5b187d8fe34ad7245353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9e8a854273165f4da491a0e3c3136354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedf0debd43a44c6783c6d7df9b4b06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f5a29047d7232892d683280d800df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658350a476ce0b83b7b51e7d069f8ee1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8db36ce16428434d16f7b31c12deb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628026361928c869e049cdf1be0cbdeb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885e4906d0207ed443106c67defdb3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5893c9bf0e55508f7eae316ccc9d7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce09030f16307dfdb7cc9f46cd9279362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519eb4752d63cedc3855f5cd9c65442363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9d33645fdc05d03389b600a132688364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcb6a9d74fb28c69ab0ccee4c37151365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11959134c6fa10d01f7700367cdfccb4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c4bca492ad154184930c3b2d3467c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20c10fafacff17420e34ccb4c61398368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344c874a4f71f90a106df4862d1efe0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81adf76647dac9650ab624a0a5acb97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b664c73131aa9ba58a4f4d2cec4904c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063e111b8ec7b752e965dcb3324f6b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b2c46b9fc5855247370f0599f5be3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513305d467985c4d2083fd3941b21ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebbc343abfea943c632211c3871060375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e310b866af522ad6b71d4463e4b3b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bacfe95a75db65d0029a155f52ee9f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f75294ef6c75fd67ed93365ad9dec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3109f37c8ff9ec8e7f4b1146c48e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0575ce9579afcf8e01747e24b767b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce2a9c7ea844a5aef8b03cefcd96a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087c718251c6cd6b844115758e627c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e0bd9d04acf4ed8c330d5a2397fb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564d9fa384055d1d51b18b5355fd9f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2d1a9815ec7583ff28a29a888c6d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29815fe682f6c189ab911ffed2f5304386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18d0851a690e07531b0185789122d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6b1c8971bb049d6dda5c19b7783b0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519a0e34115f629d7cb55abc04aeb90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88450341c99a3621483680a881571a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377262869811c9511767ee96206557c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf2c2c990645b427b206dc28433832392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2d8da4119febb45c9ab0880b425fc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4d537fa8213a83ad5a7ef66d3daf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57295f548d8ee24c776eef55507689f7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6adf018f1240fe614c38855965ef31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38688950e2df465c1411f2a2c449984397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b30a585cff63164405db4d5a88e678398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc35381c146c75ac81971e6ed3174e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2122ac09db6ece8ff80c6811204401400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e984398907989129e5a51be713f49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e8149f783f7e94e38a7f75a904102402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216c04a5740727d606763d53495f2d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20962cb59221e1112c81a792240984af404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195aac333212853de5f954518487a34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6e2ecb84561238cdb64c346b2f2b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbee19e68ef5f3fc3a1b0e361f4088407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf7e44390c649a35385df13433040f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307c45aff172c4b4fd8e819038a3698409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659060c987b481c8667952187dc07274410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df3cd6872ad9776aa070a19143ae46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5542c478143289c8afbc0b18435d647412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9da8b94b78e2d719d0eabb0b49d17413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204032e9afca0f1b4167605fe2d628a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709c7c4b4c94bbbf53c19feb3b29215415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451448abf7d55f4025b5c834decfa1ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb96c2cbcc461b5c772f0a02683f4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeba9eb16d1b5e1c34801d060d267d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ad62601a2e0413ac36c26eeb3bd13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99827236218e3c3a03191e4e15010229420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5b740059cfa03cf1830e67241963d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f408d22cea3abdcc4b97da834bc66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c47da1eaff481f314bfffe92c5da37423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7631dfec3115970533ead64c123edd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61b08070e01710536d64b65c6ce0b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002609eec2be9a7ff39f00ec2e4b38a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfb9cfcef278f27ffa3bd2a4e072bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf25c7dd004041a40968f034d8b873428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041443f2c478e60bc3319b3415716b8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9c5f304b63a89c5136295c803539d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6798685eb102ebdc479dceb28e7053431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad81e641e0d1517107175a3e2e18c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a69989c6729b534a2f8a9985e10db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fa62f2d18b70895b5dc2d5b0d1403434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28416246873a3bfb97cd78194d8f2339435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc308c2ef961df354f77f1b9549023436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1fc4e985ba2882181729f62d59cf2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8f4024b427438f8f2ad2acc374e55438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dcc09e92b3328cdb992e044962e0b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29b002f99dafb8fb26851b1fff2741440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbc1c6381ce10e692c87aeebda84dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7465074c6ebdb6217f7ead4418c63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366c01d26af3df9971a5f03885b3d81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac641397763721ec95b2b69b145317444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd87008c83679bb6593f50ea752b6f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9947e9e045cb0f3b611ee439e470e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54b451d390adcc8069e644783b14fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4ff2bf86fa00f018a347531390fe1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a734bb0984727f6a42c560ea72135449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912c0dcce878cf26960e0eccd23c92a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc71e4d5deb974e28fad51ac8cb5913451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d19eab3d76ec6575132629e11274e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6552bdf0840545915b092b9f2731bf2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652935c887191bae9643c79200b1c70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d288eb62fcd8e9d944ec5dbd383d30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aead5e2fcfe539f02b236dc1922115456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc504009c38ee5d2424fe9c51c6ea262457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4e7a8bfd769b9616a46f03ed9c3d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e2d20483cd2d58fa3f921d8b93cc0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a4c09e3cd7f6a3f8cf9d085c625db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747497a26239e4e12e695d8f8f4f84d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1080130631e12221e640dc27451e62462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8571cbc1b4a2aa4eb2416c7dfbade5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989302844544e55dd091b242ca1e215464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1522f123ae0a2c63a00ac2214ebc5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a7bc998e2429fd50fe2b2bf5ebd6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a6b9d50bf5e36b4361fe343f57081467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa808f6d3f126bcc49e5f7665c7133b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd2dec61eb81bc275878c5b73648ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506de8cebfcec932fce9bbb827dea36a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43b55fde6322fc50db1278e7d4644a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132e5ddf21b95d62c65281c361c5558472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0c8eea0ea1b6810240461c20f7d0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca110357efa7783194802dcb176b882474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c86e0e368a0c361f57765362be7d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc23022724c2fef5edcc96f864fda3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d1c17afccb3aa9cb031d9a0402816477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716edfdfa0e48cc3fc6c7c7950efaf6d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e74adfd4d691cdcf528e9ceefaa26479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f64abfc2a0e74b93865e329b8663e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8f1d23a8eb990fa2dd51a2432ca8e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f237e21bdb52e842db81b4a633935482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1e6d391f065ad73bd636d5a5c53b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3350a8f7e9a9d806abfdbc9f2922a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591bb8f7121b95d45662a770884eed9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3e1106d9f402298678555acaad089486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8a2abbb2d0ec8ba2d0900573f23a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5f9d7af2bf9ff1646b2502a229c66488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f7e332d004a7708e258aaac78265f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f5e86c4ce7f37373c1f31d04ea631490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9a25a81bf1fc84a86b0e73933c89b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70984e2f37c8fe779f8908e029dcb47b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722fa84e3e2a22b02ca654e2fd29e64493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe7ac0475cf9b86e8a14bdc9b20ed0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1fe825ef1f766bcb5e0c6b02d25e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934aa06283665ea2908b9e3a9d5c8a63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bb763c8e6581eab7aae52160a44cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8117e4cc66a5f03d65ba14c0e078281498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d1d4368f6e4519ded0701539f511f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b972fa6c0dffabddda29b62790722e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6181e3734d3f0277c84e03420d2adf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb764bcf36d3bda8c69d40d63023c895502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974979f8e61cc5bb6376a562756555b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689a22522331a9deb985f55987bf285504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3924327575223a8e2e28c70a1ef3634505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd0086b6a702e71b6350ee8f4cd284506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09add6a324460dcf5d5974da21531b8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d833ba203bda5ffb1a1b3d2c3761e60508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dbe75959d2ea3d003aa178fb3adb8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829dbed525304187e251c37df9a637e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a50c0a65cb65e79406b36bf8023835511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdbcb883f4fddd8616745c828809700512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a215aa6e735e94d9b1bd906c151030513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d02ac8c84b87ef34f30cc0b6c26415514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b8647b672a8d0e92c54f09ee9bb77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521397203b49b986683644d54f169f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdce730899d8477338df5bf1f0a1731517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc86c6d119661ffc4ec2ad9290ad1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce16ca1b47c785c6ce742b06b6afb9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac39be772e2a6ffea7aa8b2db6699520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398d2935db74a3b7a3c374c4e95e598521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07da98de9b14eb17d26f9890f25ab96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bea9f7256389376f60685878f0d57523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122dc61ebc53537fc633ca30e9cf29d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b560d21755e8a07f2af6b06fc5cbee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c41405bcd84047e73f844eeff68cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c623e0387b4cb663b4baf0bc6b160527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cf0f2c5426765e6e644062dbe1938528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e438289e55c1e1b8ca0286f0ce13b4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557aca22b98c9803df83c32204b68f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a83a6bbb7ba710bff276c55a1dc326531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c96dc1d5cde44c6b9b5cf761fec15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0763fd2654f98b45537c0df98ec06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901f2941e8759f029ed453cc9c01a58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded85d03926b8b5d224cda588fdbe4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8b47980960215ccf3fdbc742bc7cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0652839c5427c0ce73f17107cb2b1a2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ae0d170bb966e42e44a4f89d9bd64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042167dc445612808d30791043c596d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256cf3494fd2b1e596a11e9f3d9b3b4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd14f16ba3bba1e62bceaec152ae65541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7ffd244c36b3c929933a9784cba64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356d6a98318c49c6262471b9601a8cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd218dad40d00023b309cbe7f94666c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc458c3b3e5329cbdaaec3c8dca321f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7302c86c256dbc87347118f563790546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb8be89970f8d8d332490b936a2664547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6fb3bc31e6efa45be65f2323f46318548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dbf33c1a3d7b0b8eccf694951891d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64353ad90126b597219a38ab5173d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a813fe0c87f3e78f9d37bfff577b7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8c7118f1363be7cf070401a381eef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78e247094dd232fea9d4e5720340c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a66c5032c70fa56425ae114396cde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc6103bb4b437a87f2ba5b5a36d23f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a9bd05cb9e93730c7692708bb6763556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f94875487c9f816dee7fcad6c322b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9aa38d393c99f6fa88f9325db1f230558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479568ec10fc262db94f917f29ab190559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984020131c411cc9b89afe79fb006a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb7224e5481a177729c97a67fccb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881eb46e2c2cbee9664a4ee2550054f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa65dbec9c60f99c00632970abf5687563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f83a80714dc15d40ebd61618e7f169564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23dbd57d7fe6a63d436aa31b125586565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11004f57db98efaaa58bcdaedbf1a500566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5572444dd72b451b9a0bcc5fca693b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2975b09404a6d91809cc8dfaefd70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e8c61411766ac8042f9beb338fc77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ffbaa90f4477c615fd5aa5d34bae0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438b2e3bf0aada0b91cf5e8d5645e4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e1cb0cb3a8adf30207702bcc54a79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70605cbbcf04e105046181af66b82b04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d9c5990e7b6881427aa9d51871246574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a253408eba66c040ac2905949926c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7b197bd6d86b62cb93be9d8ab0d17576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3a12f1d2d70802e33bc38b012bbfd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad2394987af32f40eafcdfd2cb47c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22c463079788457b93aea9f21dff67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052ae62f7249336638d78b3250e38e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89948a3f70ecc244f630fbd46b27322d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433562cc1fc1c36a22ed937b361ae7a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9925a831b96001707566c5158223e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74404f9e43cf4653fabfea0201c1588584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f23786e4fb60892f8b0cc8d9ccb83c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0444bf732a474d36fa4f675d212ad38586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374405e33fccf7b9d1fb43fbbbdb0f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40022712a6da55b33f2a6f29eaa9365e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449d9cd4a9fe5c9a127408f02d2f7f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e8dc7de4637f03d40d6284284ae9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67b944bf2b9676486a1e4c46d496d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516a6df5fea556738d7c474a11ab1f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008b75207ce3330f2d200b777943d66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a8b82d616557a3aa278e260861f69594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20510e6155b4fb75d128e7bce1f515da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedadd9b22e1e332d8edd7661d03ad27596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f85da0cc4b1524a60d8604f3d4b48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d4698f5687c4843543e354ae2f426598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab4f3de58d2599baa3b205073f171b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb725e6bac76a0e75a12efd0e3380e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36210ee18c88094d1d460e7cd2de55bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaef1746acfb9c1c977a521cab8058602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10921c75c1b415b132f538611e939684603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505c9a4c79a7ba92b64ddedebd1c01c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf90aae48153c3b887818f737944ae0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a63503e3335b6b27f89990cb8bc3f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862b169559d74ade561cbdedf5308af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859219b90294f97beaa8156967dce1df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5bd5c6850aa5e3bbb123a86aa0abb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74d2d5cc25b623aeda6b02e82c5d42610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2cd9349d2ccfd363e3af60008226c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28d90ec12971e52c21e88818119e58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21354046037b771f0ff7f63ff45da172613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ba8a729e6048508d2fef4fe7d0918614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8692ed3cceeb598367fdc3babe86137615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939220c45b58dd77b7418fd58e727e40616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c6dd69702f74351769c864e32dd34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971902eaba0d159f0efdb4de6652898618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabf346d2e3a52f60360b6ac1bcf07d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f66dad145e00ac2643dff0c8a1e4b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856380a17518da47f3aaa2f61e1c8e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b933d20206fd168b335c3d294dadf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ad09818d841c30d3e25ef5cd5fad2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f453f4a586927a23763529bfd99a91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b17f322d09c3f96c545d14700a2957625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a79b1e1252f266cae134d356b19e76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7319ee3b6df00723ad098326a43d65b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79447bba380095280a779b08fa907d19628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f0b0eb457972987f060c182b308a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffd0c030d1d7766a07c3e4c39b1798630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e9a543678994f93e77fded30c9b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298ecf578eb48b70b877b0c54f6b9af632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6879aa2c45ace770eae3a75808142633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baed7a9a1950fe89905bae8f1605f8b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb74d0b657f5ed00226bde3fa81d21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a5028df26a251cc39bb3e428a4b9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62b056469e876db4da4550dd71199e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ec2db70db473ac5629c464e9ed8e8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362f0f0bcc2d485e8ac4224460f7072639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4d61aca3e8920a409dfa2214dd0a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c57110dad4c9195225dd5f740d382641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f873df46a4511901c2aaf075525f4ae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f87250143bb9c31f07b5767a35607643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f58e1eb01366bb08c76971ecc644f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029eb2db8aa12de973d3572b2cc285a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731d2becfa76c4e19330f1d8e75fbb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9ac2d943be3496b0888c23843326647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274c8b490b30b51750cbfb01bf512f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4dbb5c39a2aa66532debecf99f3c6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5499da6853e376a03dab9beecdecc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc531adbd9f18774a8ca90197a0a025651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661a2f658a2e90a6a3460f4d660feb5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a9020c541acf356809701c363a38f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c3a60041ca73897ebee7a9279f939654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee6a79274a59848a9d183e36bf507f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcde8a0d9501607f4cb96730bcd718656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a620b090cb23f1a18a466a23f18fbf8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bde9f7cf8c0d3f0188cfd7cb90a76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936a13d857c45d3b08707ae20e6692d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52c1472b1bf51a4e51c5885eeb96df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8720c6f68d6a55b626298ca514187c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea949ad4ef1721d001f3d0284fc3e903662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120353d152f4e8fcac9dd9924a8737a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4b2dded68f1aee55d1de92b2394cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2003988d2179aae431283d445f4de8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6ee4d1fede4814eb06dda68b19fa8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342a2d5695793e4ad951311be89ce26667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bea785767fbfa51a4672e4c6813980668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496989ca7df524ba3aac747c9c88858669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c73ee1801e45818351754e7b61702670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023353ff5bf87d3e0f9caad5fd62bff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58243041bc9d6f5e70be85af2dcd5718672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361588afa43e05c26aeaf632754ec53673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b31d271e4c74d5c87b13d849b2c18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3accba90e0dade06afbb165f127296675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039933aa8dc8327c4fe7d52d6bb76b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01665c6c325cfc64e4023eaa9e49b1c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09487b75793c4502c2c82dac7994c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b74b76c7ae06717aa02e66401766a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56388f8baa67cd6031c01b6cfdf8743c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23c552dc266c009330e364ca98a671681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082497d4a9f7d04fcabda91dd76cea3f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6379dee069e12adfe54aede98bfee683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bca9c30db9da69521be3562a27f38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe546b3e42edb38031a30149b189f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52245a7c202cd6e6221505437c309581686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16f38484deadaae64f7127af9c7736687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6341463b1989c85cb37b028a39ae54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7160ee8474b8958e0de5349baf881689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a22261c31ea03cdad4d0a319f54d55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002666c74c78312c4b2bbf29c12d247c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826b7674e6fc5984231ae4c6b51fd4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd7cefd633197c4303cead2d5a0063693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236cd9435dba6872faab274dc8874ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95375e40058a42337cf9ea10dde536f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135970a742ecc110b89c2693697941d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c40404f6dc927e58560de148f5d71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82260f8d6dc1472e2c1aacee851defaa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b159da0d5252863fd2a7a05c8734c9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f414431aee806331b924f1cb16369c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a050b66cd6ff383fcc35b6d526b64d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904b63ec042b427a46e12cec18dbddc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8e99dae9b97fd70487b68d1473125703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b98c14906823a41e8bbf817878ffc7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780616e9cd2c57877b699606fabc0c0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab6418792d694f28c804315833ac88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561dc21ef7772c311956a8732bf8d326707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bd012bbf1ab8ef972fac855965ba6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748154b3042ff593def68fd549d313eb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461fd4efd8efa094fe9ff69cc4a2da2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a5dd4b95e630ce94d1d7a511ca10d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b023e2a0b1907d21f2d2482b93bb4c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a760fe2fc16f28004f4ae7ad98b56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49a31e25b966ed41e05a72338e8d62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3507dcdb4901ff9e1a5e7f1375d9ad3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7acca8847fb4eb7ff4bacc48e791a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335096e65e8a73ea0af4787842feca2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90a61b59ab04c7492b15f697227210718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d59aed33068c0fea9daaebbab5cfd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0deec4ce436c323ac9221cbf89a5a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419da325271f8f2f76df4c76e9918f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436835efd4f3ef8145bc1c28e1d22c39722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f647c58ccd41e5ae22b490ee9376c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aa1481bbbaf52bd83b6645cc82e3f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0a1d29bd1c4aab4bd2a9a8ba0b3f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a38ca93047a7e78898a701fa9235e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f34b6f68c5035252ca7d68490ac9f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028037fcb0f192fd675dbeb58249754728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a9d8a39b2c59ad407fc612066d75d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880a91136b3fbbbff0ccfc627bda3a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b29608e16ed83d7b21f48f5a8c8a01731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315e8cb12b9a94c6bfb891454c1df65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee8bb32b3d16c7d0199038603fecf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c115a6eb9b1c68db3eb910b4d64e2f6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa3a3f2e37e93b9cc7855cdd7f602a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eb6b18ce5e959310b502c7404b431736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b0d2f20bda77ce3c66df47cb8aa32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e41f49370b4772c408a3dd3a4f7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7564f51f782ad9c82207a9715f6c7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8e236a2dbfdf358524626cad425a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe237ade53d6cd0f5bc3cfe79e7945d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3bbe5f2eacf409b5be31a82973d917742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268b312a79eb96046dace682aeffd31743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f7cc951dc95f5c6077ba98b023a74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef128ef34a7561bad4430fc4b2edd645745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46016da9caea356713a4b3da0ef78ee3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ba1c014f1d831006ab5baa3a6af7f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae38d5320fdc5b364c8a92cb9c33cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4b7f39d32f1356f9a61df24ff4f43749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be2645a9c48c9d435cbf561bbb77cc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b42464e7fcbfe74110d237eadb9ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd92860ce7c49fc6795d0e000a1e40752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6079a7964bcc838ece5b46b9175375a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221002f485beec191ebf46a0d03270e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecb9cacb386f88ee93633b38e7d4e3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903624f1f859df6d80e22d7f17f84f06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ccc77ef4e304e9481c97de6e51350757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb7e7dc2d2ed5856dac33900942337758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f09fd5f403f1ae41b6d6a8b45d156b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d8fc89adc056f2e17f105c3ba8bea760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c23bec3777f8ed2b5c4e57a12fd3be761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef326a1d8b4964b60c03a5aa6b82a550762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99f9f6074d155d8322aef33d72c954763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bca7829bce8fc7d9ebca2f9886a58764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8250ed7203d228ee90bfcea3eb62d5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8315615316aef5dff09a1d77efdb621766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248869217e7f7919f26473eb1fab7122767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544f7f782fe2c0bd0702c4fdc0df503768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33cc4571c15672c3a4e5c3fd323249769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76a8022b15f7d5157148998b1df0b4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d20db52e4b1ea08e09ec0effc86548771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14965e91e6182f0c808b9b57a78c93772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf9d3525b740ec8e9d96cca573287f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32296161deecd506e3fbc0a811cc0193774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4e811a512a223fc32d8ad03c77cf1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458f64537d1ad9fe196eef86365d540776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4201c742f9b4c7ed4e1188280470ca1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf6ff5f6fea0d247e503dfc740c1e8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8590ab1e436d61d5a67b6ca02edec0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f33194790caba1c02610d4f6bb88c7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662bc1004806d0796b14d815e7f2be4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381334e4fb3c47a92b1631ccf5c0ad29782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef339cf0cf5e8fea9d2078fa430a03c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573499caf0f50428742fc12fe7046132784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0a3ea13ecaeb6817130660a5ae98b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793df1eaea23d7408afd51a986411d1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e79d8d3b1c595c3d2c77d9db170cbd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c09af3f22caff56c50e55218d3f497788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420627e625001639e1e8f3e12ffbc8c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8cd728ed436fcdcd5400145ced62d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a235df044f9ad0a39acf68d3abb10791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787d802c36d4993cd1f2da9a8cd4393792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae62f75f4fb182ccb4bf417f254e6c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9a949581867ae1d937007b5c8b4b7794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b66ec82260d80ac161083703cf4e9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9237d073e59f402a660d2d8340b0b6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1d7121d66e7e77575c8141a4add5a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91d2dd7ded035669ab1a3b3110752c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281e03ccd793a5cc44b22d5eebdf751799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cce06171135c2427268c494638c65d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b765d9efda177d1d2bd8221e41a793d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e2713eec93c273c67a126069f68b8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be392e7ac5363fcaf65c1c4d6a66197803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe71f9c92d135c332ec8a1a7f0cc32804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d998af2ff4347d8b5c7c0bf4d6b00f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22db7bd81e45c3244100b72badc5ab806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5082a9cb2b156fbee525941b0a8c74807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0ffabdce816a599d9be3ee12ea20b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c86f740f7b512f4f3f5a0524976aa1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7217354f9bc18430bdd3cf8c0bf1c5c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47735218871500fb7f482d9547ad16eb811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185b77c0b1164f0c757225bab42701b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d88d96801d905cf8d7322a2dcdf86813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3fb34c9e1fc8f26bfc6350b309d3c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de2cbf81db42949727e2f19ae16c9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0ec6831d6e329c922f5cf3c0fbeed816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0628a07211e1d05a1051255d131b8b8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc43357f800bdf0cadedcd7bacb468818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf467543f8f93527a8f448c6831463819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a7d062fb3f5d586e37b74c494f4b9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3382c2bad89ada5ab7ac377ec358b56821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343d693eaf5b030a08185472d978124822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea5205c55b8e26704a0aadc804a76d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ffcb230ebd965a2b2400ae670164a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3958a52960dc26aba965c7b7aac144825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e55a6f85ec6d995e15dd5fe96842cd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ccbdcaf8d6d4b591fcb297f9c73c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d628c6261c3083a0e653fb5e3da8f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d25d6e5688e587901cb8068c3068a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775b604bf5b91c04e39cd0af29fc47a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafc5c403531b95728297e68865daaf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaea37837ea973341898457e96f6904832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb5dc2b308fafe3b18ec1a656daf10833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7cfde36b544269df93c6b78da3667834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b97189dc061cb1fd726ad5ccb873b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273f1464383d31d31c4b74847703e28836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191499ab108b6c153e0c992b88ee6bf2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5933cc752df3845c3ca81959f90ffa3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14ff6ea93746c69899b2123133252c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5794f2d153afdd851f9424b49657c2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5327d6b8dec1132b19610e43bc9906841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508c6552fe37e8c2be468dbe121424d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42285685c657dddee9a35c460c5a4f1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df23535e3b43ed5dbc5b6fd48600553844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6587161b5125ad1ce867517c1376c2a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371645e91f7395a2ade8674ed101400846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0d506c2c805a322acc56c4857f150847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8866e2e22bf861f375b23fd7e82aa3b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4043f61f9b8f76b039e7580662908849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab214df02ab087fbe6a9ac9439f0116a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a43bc186daa7b9da8ce2d5fcd45f3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f409f5f55d98d09c67bcf7d6690a0f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c517875612601ae5fbca10acf1fbc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f646785ef75ba5df746c079e34edbe1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddbdabf974cfd817a360cbb0521839855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3f2f765361f3c281b7ddc06bb2571856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502ef927141b6df78d3068e81565155857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab71c9a9e405bbcb2aa3a0dafd6f3ae858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611987c02ad7675862660216d291adc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c6aa887995db10283aa2ec08fa376860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6dc84bebde28b21db7c39be51c0a3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc53082d2c189675174efbce4a75cd862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc30f949296b153e526acf1c8aa3588863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388e4af8ee5b03dad3b646d919f5f7b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b137afd0ef8cd7e5e3d22703857792d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80812e475dfe5cf0c20d337d3d004c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6a4e7896df7ef8ef2f1baa0c84c82867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13daff8f7e4c82ccbd1e6eaa6361959868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8ba917058ad3e307cdd8cc809f549869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904063d9d9b53181ef4df8e4aa65210f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caab37bdf48cb3bf651b578ddabdbb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d520a3fbbd99fe991bf3a7a62068cf1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd6b061e7ea3a4c028f70f05477369873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6411cd8c889e9a2134f61a1e6fb133874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3530c4fdc8bbadf3dba48370dd4e55875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586abbc8d8d5f15c0b7dffb95885394876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdd37ec74657b4cc73c9cadc007d03877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872438b1bb48c2ee99d8e2bf3c99a1af878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309afd99384929b3d56d6cdc504f81c3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029c98220525e7a823f04b0ff2bf26880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494edfc4fca1815bdeab403b96381b04881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c24ecca3394d36740196fb3488b275882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc176083ad154719408aa9a48f6832a5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537094553aba598b09de7c181f9abfa5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eda8a090691110a0161d4d9670ea20885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deba6d2287e1942d1fb32971f048cf6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581803f481b6a0ba0a74c15a2cc5a72887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4840d7fda3b41553e1430e77b30a7be888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fda6090e1a2c9ad2a5ad36e219262f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ed58438a1f1cb3eecb9eced7373dd4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b673db3cff86a46adb67d6c3781983891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487be039c827ad57701cbadd0d5bad0e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809ea4f531846cca0006cb485e14dd4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a07898cc03addd7370b4b20ea08640894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012aea59786050366babce2a78a25eb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a52ec490320f7ea37ab3814d3d95e4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f3fb8844ca8bcb894401f803188e3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eb835ca6c1491aa8a962a2b30c5a2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7783479f06e734e6781907c0804799899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3dd8cbb4836c2f37465c774b8cd1c6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00e4496e0b32795ade188134f63e18901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1a8329f59c3246f0e267fcbeddf98902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5545ed9a01cb47b943ef0d60af4a7a1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ce3059e250b6d1b0ee81574001f69904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb0cf9a26e27c42a73f7cfa2e1bb0f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a823f438cf5498e5a81dd03888d8a4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab1fbfb131b15e0c907c807e183d85907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35ecbc94e15c8cd1348c1311068529908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc9609cac88cb7976771a3c048e4cf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9b7af232cc0821a8fcba152a01b96910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86de19fb44bfb67a1261638e1c9be8e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bb508c654391e60874d1ae81d8ef1912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f736d58dafb07f85ad509715135535e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc72d93cfbdc6b5a1274e1526f9f261914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb9ccaefe2d528d6bf09a89d56628b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88083f57898a9d503b2f6717ccd4e37916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d13b00e66c0de1b79abf67c9bbaa5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2017f824c7f0539ba78bdd841a4a0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d92637703f21bc513fa3ff9709d1dd919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32475394262072f408bf8ece3b66a925920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158c5d8b3e0ca07fdc8ee150df0bcb9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71e033e63f8e0881410e0d90be2d90922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84525f31bf057946e9a56b9d29ece641923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabfa24046184fd3b7875764641c899924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef056ee0f0131593b61ffe9c685f160925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ffd6de70cd8991e8dc457da688c6a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bb57bfe0082798e4db72097113122927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557f6cc6258cbc0f8273fe6484a867d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42aa74a0d86467ab37a91a8d36a9b1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f5c4350d5bc8c93fd59563a294e2a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36190d931a96e70bb4b11baf49fb4fe931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a51d4cbca497f299cd20de1b9866f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4430264b5722f991df1529c218ba5a7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b46aebab6ebbcf75fa9337ba357cb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5cfcd9806ba4c179207f49bf39fa4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4679ee162b7d4ce15968536e21be1f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757fff2d717519a518149203c9fe3ec0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826bdd3de4ef6c1a317f8294039a0b58938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febfd22354984f4f74ed1299722bd7d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260bef8f392611cf040248203648ba70940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada107719b6e57ca80f603effaa0df0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edddd00e1aa1d48d6fef6f44dddf815942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9bc9416e2f746f35c987effa6d69b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a89e9f79dcfcfce56ada34f01dcd8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ad5f62557ecb36dade81a71579132945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a556042d2f0f69dc5386433247612bd946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54cdb8843c0963593109d7af247397947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c63074ad636bb679dda8962e793b7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eac23f1e6d2cb76a25d9b4331cb37949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0986f21c1d56b9ba52a013c0cd85ee950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c05fda298fa46151bbde32d516741951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe5a963d9242d2a67523ae904f1ad9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772393dfd17ccad07d1a9381b787975953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c482e52257bd6afb859346d14b20d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbacde27b827540bc342b72a5ae8a5f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd411ebe812ff16268fc9b012e8a44c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1017bdcfaa07ea048d56aa7363d89957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9574848586f883df299f69190b6c6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2e21191664a1d98d9a0f22ca0d166959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22c4b8ebaa2823b3241fab5148853960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89c2620676540883479aff30d85b6d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60cd6ffba6856b62b3aa992c52afdf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89a9dea3876044c37d868bd54258cb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8687227758fe7891d203da167cd03f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b881fa09d3d0220de79f3a976335fce965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44099d9b611cd1911f6df3a77032c47966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797572ddd7931bb859dcf936b3480131967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a85e12b4fb47f0099635c070004eec968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96699051b7c063e0c2355c574becdccd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcca68588566f4d9597a6eceb3a7e7f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020cb7bc8c97f216cbfc723a0504ca1f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64390712e90a34768bde405bb0b53688972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1af6e416eed6135d59ed07cc59336973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2ab9fc835ddf2998036d68ca10c97974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb197fedfac669a2af2593503964a6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdae0dbabcb98a269ae81638aa8721b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe131840fb49713fe200c118070b40977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50d3ba547e8a4e58500ac817c40870978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140084b8b54c866d94117611447f20d7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e839551ec2bf1535a41e6b34ae69d97980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b022c6bbf2a341d1e4d841b3767dd28981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a95c6ddcf993c437f423f29d640ca982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbf6f3fb7605163cabaee205e844a4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c387295db800aa24db4a1142c933d7e984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6089caddbafb4e64be229c492f100985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4643fc3555e5c3ba8305326623980986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038763b3467317fb8dbf68b699996ccb987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1871c3abcd0b3f3a09370abdb952d1988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253878875226745be02488b72493064989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa088dc3bb360f5968bdeb221901849990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1daf080d948e18e82a2534e4823699991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d64cb3f0c6f20e00f5f050b29220c2992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535e39c7907aed7f22971d438a3f75b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4624d8f9ea3fca03e66ec052e947935994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942b296ba21ccaa254d212e3119b834995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878b6090ff15ad6de40bf38ce909666996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e8a528b9ad7e8234dadf000657124997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2f6b3bff8e08925adef3b77ec04091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eea6002ce5f6a8582f9cf915ae88642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abe145cc77d580e4b4cb0ddc8ab1e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a6d40561df3159820e99ace2e0deb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b644da8f492bdd8db95aa71e43680495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df2da0de76cc6c031ebdd3e6a5cfd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1182f5efde77f0797da14a85bbd5c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78006cf4e71ce09c7d74528c962bd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731307faa49d298b2cbb7b518bce5299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da07cfbe3fe21b8a463f20d9d615b7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1866c641a9842d307386c931c88d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a3a7df5ae2bd99192dc7efc07871f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7ca67df08502e9912c4e0527f451313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c5f2354d0a9dc7a64808a1c4c67be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f5d3a22e7367aaffcc1e53bcfa7b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671d7409fdf8ceee94f1fad42cdfa26516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508d526b734348fd17c387420d5e4c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9536fcf4e4286adc3d70af11e8729fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db128396b21e31970bff5022802fde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1471ee8cfd4b691cd095fbf9a025aed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd46c922f21234e855588a511d883921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c000a87e491f48db77baab106124122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a9cd3bfcb6a43e8c386c11a13916723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d871737c4adb8290ebc69be56654dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b5aaa0002d78738e8344aa51c58bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c152d261da9276c953549bf7f5d783026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86d4c678946445144b8d49e565b74827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393958b3fa422fa9adafc8d8c744be2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198a8b865f136a035532c79a5e8560c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45c41281fcb0f8b0361ad5157728fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b5fc0fe075d1603579cdfbbcfe4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d603ca3e01549fdad5c69d63f2cff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c892ff47c5d27b0c2a05d3fe6da4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720149ed162638b1447eba0380c7d62a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9be6b600f15256e9c511e6f6f614e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b0d9d7ece1ee52233d38ca185860f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6330f6edf5ae44797aa4382c7545c5c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26e5cd819172ee6f45b904f1151a2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e80a13665839c3caf0341aced740fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70af2cd58d45fb6e43b11d03adea9b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eda18cf865bde41de6fc00ceff43a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbf564afe685d755265d24f97b8b5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37760bbe812e03b662421cccbaaa30e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df251d46c34adbc17c41fe30a7985544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9859f4e0b59a337bfe6266b85319945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbf6895717abcdbe313808e1ab4cc246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae090ae9b84aeed588f1ddd2f5533847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261753efbbe5692b98120c01a5dd89b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942383afde1967a41967d9b6e6fd220b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffdc2223161a589d7ed3d2cc75523650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def41b8b31044d64d6562cd8600387ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e1ae4f988d3307f765300ce94707d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87df2ad782868993ecbf85f0602b13b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef7dca6999df129e026825a44c6b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f135d48aeacc6b1ee164eadfe902655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a40ad61edc5cabbb694b232df3fd2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabd9df3fb0f2e9fa3fcb25511a3fd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e553cf9490509ce09c9c187306585a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64487253f19900a82addaa2303b7a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5f67842932188b3566a28b1bea75460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97453d76520e10ec2876192467bd988861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faf7fec37cb6d64989db548734053762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23298017bd0939800af3ad8d91768f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466300bdb3ed458cddebc5487ce1320364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d977845adfb775a6923d46d97f43ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b5d1c3905fe4ef0c7bedf1bd153c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37290f074da792b6f972229b6ee8cf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828dc872f95ee68f980465ebd9828d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa12e9d2d7f82f09ad89e1e821cec7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108738b3bf49fdf4174bc7de0eb893070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f2b43a7c5e20d7031b5ce6c4658ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdee1237fad35f43a4a15b6d8b8aa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e5bf00e54ab953d328eeace55211673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceecd420a19311637418713017386b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39cfe680737b47109317257c030c8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ee053b30a2a6a8dbe2987d52760ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f19df8c0eafd4cdb064939f0a129d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529e4048cc6f8549231af5ee14eddc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8cbc406757ad36f0169339d008ceee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4803d2ab0bef5190f0f4cf9eec05e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71209640391fb133550dc2c997c770a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599651e098d83cd056459c453569467982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e6cdbba715bc9af80af2a11926c0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b0d812d0de6e9f4b37d07d7994cf784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8ab705cb0b16bc25aec9870fc17a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37850934cdf176c0c6611251779435986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ff1e4b899e28547779f1666e76ee587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873f7199462eb4d5edcac149190248f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795299c4b9b0c8a269b77a03dbdd498389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d15e3ecb2eb7a2073d3254163be5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834ae896b7a1e0360c52f3beb90e51d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21238e09b6d5f176276c8d9878c6c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ff4baa4f3c422ea6dc7a7d25fe8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3376d4593830615914e5d261e169694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f492eb4f4902f5640b986df5d269095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5d02d9c039573ec1cfb512cba85c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd6ae70583f19f558b1b44b4a14ab697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8a05c14f708af928a86a91f81873c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c3a0f75c533e914e56c720277cb2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981c1aa49f2abccba334c93dcb19f02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469df52d0a36c668d6df0036f902729b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b59115f8a36cd66840c3fc5c9c7eee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57800993785685e42f57f23b2cd06925103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cd6b5191686d98a5388b6d8bfde78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2440a700f901dd15733264cd571d4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2bf45310b987ac51128791dc81e0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44327e88fc162d37d0eaf962724d450e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa117d8a4f885d69d38028036859e4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfac3903c4f30813d1c24036db5f13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ffe2a0575f1003d6793e46c9ea400110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdadbfa0bab92584dc089d4fda63c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626829c899c4ab1d87d1c6783be4fd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e611a26daca62bd62a6dc892e674e4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0200c7d1cd6adcfe8e9209b20daaf55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d9828104b662ae8fda26348d3e16b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d872834279d031c7ddcb37ec49e891116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c562ffd4a16473feeb882204e449fc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41025af040abd31883ac5953ed7b8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98521f7fb6c7b1cbb79b9fc8ae705f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539e1860046b91258dfa15cfb5c75ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f33e99d42cca9051e921da32d8481f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0a43a407d39d72910b1a584a13f86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9dcf14c10ca46cbed2aa4a1936cb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbc46dc1d4949bfbf75023f21a10d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1fdb69f0e872a282f1a9475bf9ecd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d816170d5af6e8757750d6e048085b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aec841c33c10a5d429810c38b1ba73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65c118746bf5285d36c1951c7e8778128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbdfd3553cc9eb9b10c96d6128a1f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430940cb4264a3d97d63edbd1300a153130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4a3c4292cd1c75cc6d6d7e6ce5d61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181179cc6133610cf951442a16a4505132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b160d3b7f8129135691dd8430a895133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3dbabd09f0322d515ed68bdc30564134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9b0cfcf255c73b25890c541474504135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171004ac617c9e0ad3c0a0c0f7c824c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4aa6b04933664c2bcb16c5bad1015137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea13c55b822f9c98b6732ca2eb40273138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb528b697f25e115cb264b02d0680fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852a5f5af3ddaf74a34177bbcb726f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ba3b61a3123ee2af68a3b5bcaee1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9749fe9e5b0f994eea442a543cb9fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d4f6684b9d5d466a4e0985971e970143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77923c611354c2af405f35f58ed4d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df2c56e42186581f835d5494910170145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b0ce7c916087c34bbcab2d419dde146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64888a47b47f97e53cae7659072a6be9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b986368f9701ff1f9172e900fd792c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb250102f695938f16961fe6ca9972149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1095361ca3ccf464bfa5fd6db2233150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68123af030da0cdbcaff8cc2889d4b7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470ead4faecbd0364976a08426502df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b86f1e72e4e3b91b079e3a683ef062153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b7e6139a5cc642af2d9ee0e3f4504154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccac4c3121c0a6ba9f89c26e1f49b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e7a8e70278c3668187126303242cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b3ad41e61671e70571de032afa3e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad0b0bc6887fc430b9db2bfdbb1545158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c68e89ca1d30935b313bf07ca0836159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5806c3bbaa9dbaa3e25d16015d7ed7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd23e7e3576472a5b4dda1bcf48e5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d6ec515e0622a0ff7372349c3446d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751026e40fc3af64767fd7638b7ce5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e5f0cb15a68615a7f71f3b7baf0e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fe63a65ad21523fd9847e05d7460c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8597d0f833d39495111302013fc806b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515762dc92066399a33a23d166075529167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11844d5858e3ea3db1a4fbb3d3fb6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dd025bc6eb7909838a8c5b4995f73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f251499faeb38d14b66ebec397acc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbdd9c7459172fa34aef495b71d585171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d72368ff7be4176737bb934a9999b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8637c60ab04d1850618e4d0119902173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f576ed67afbd2102d6a9a0398a4b88a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801f6666acca3aef1e839fc04327633175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926213608785342327f6555e1589874176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61f2e7b5ed6b12adc708cc909a565f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a398f5362601553eea8f0fc91f241178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4dbbf4de46a0811b6a0e330ed327ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156bdc41c8e60011ac7cd9af8966f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61466db80bb4af02417f6aba37e7045181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb8d9235d461470accb2eabe37f338182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1eb1f0fa72763be4d318d976edc48e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ae5e5bd3ea141ebf9bc0e784b375d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca44d7aa1b46f12fa7db7fb9fa4fed7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cc9214ea5bb66c3f6dde54a63b005186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352629bcd6a1ffb674245055d9b24bdd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bbf571aa43f7491d6a45fc8e737b7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d31c3a3304aa8765466973abbb9648189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0db4b4735d552bb03c2a45e8fb20d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22d7c058fb48b504499379aa428ad8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d121a1c11f350bd395d5bc932f3aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576187f647a0a8e8a5bdd612e4571958193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ef5565edb3deb30e715fc3bd3f377194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c978d204c64153bedacb05cc1a2d60d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bc0c9c28d49c45a3f01a1c4184087196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d359faaa73fe6e88fe427cbdac9b17f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f4cab52f0f89811ff9ac98c39fcec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236051387cfded0b794a69c819e39cb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c49d16582536df106a2d5e9c86938e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63008acce786ec16159a8cd8b98704201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b186891bf700e0a504ca10688c37dfe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e6a6a61c64d4ce3fb9a95abb369078203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dca37d200bad7b0be3999a32417e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db133c8064f30019b2889f51bb2eeca8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc619e5857d350a4557ab8309fae6fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b017cb3da4c9ebfc33d3a9f522d812207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54020d4bd5ad4ead602bbc2d2309e6d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cd501e72f8830bbeaf5c43bd2cb70209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b9a4b01b987c6c53b5dcf540e89c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd100b7f0c2df3c9d542ff37fe3bc71a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba9412579c3ab92fa208b40ea1bff9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cbbee34373863fcb9d541ee37c178213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0931d9c803bb9c92666bcace7beb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b48b715492715d2404e3b54d000a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca73d6462b01bdeecc6e638c1fc923e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25263660f6f40d18ffab9ac3cca11a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7489829d312714c6e473c17d6fb7f63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b341f05bc0bd4da6e8af7bc8ef45b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff30383dee0ea496f7e3dee35cdc15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd71e69bf66fd2e8f55d5b1bcd7f08221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63b15e2727a2dc625ef992f743531a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79c6302b9a3fe6de97038e54ad661d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855cbb9074b7cc424a4627345dccbb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72eb1034004e3fa9cead0d09ada1ea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00712ef19208f7f9eae67b701a7d5369226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22b23e1b8b2c9e6386b6cc84b4a375227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ab9daeb332d98d5504ac97fc25335228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8c84581f51ec9ec1387631f974d72229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c75d9f33db97a566cb3b7eb623983d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908f4c7bbbc7d52032c34b09f786d73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838774dc9f3920753fb91cc1237157ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3bb8ed318161201ba738f3ab09cc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2681db7a0f0a47392b0fa120dd2b2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d800b8b6076909b805fab03c1b412cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4061275f69d0f4e0c41a111d98dcc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e824355dd0fd274d238605f65d6459237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4125bedba6eece86bd5226dbf7aaf6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b2b2c7a5c3cc77a56d7cdf756dcfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ea75450a2c64435fa06352a13b5f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaddda2dc3a67362fa67be73062187241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8fee44fe097939afbdd681cce3a45242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcf362b0dcf7ce00b8bf8caa718209243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd92e4a440abde6c63e745b5b7f380244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274ad1442ebe354802247d442c97e41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cb54b649ba322c83f699afab376ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cea49fad55d2f814a09b3d160982dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9c766335e14bbf4e8d37e78f86c8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa819ce76afcd37e6831fc85f6f97bdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdb3334c3bfc73ed100c710f01d933250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d9288c8b81a3eca61c859f6b0a899251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf11a130e7dcd31fd203f2dfccdc34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c42adb5e5797bbba2c991a315e6b12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bd119eec7e69894e4e786815cdff4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a55c9f6cfb07b1ac865c3c3c67003255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235275a900173d0c52ed791883f008b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f959157ff1d2c2b09618c6b70377821257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5412ac55586a8b3e8c9543353a57214258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a37e27df57fad1e1dd7b69ea39285259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40a7dcaed4038ded7a651e321b74c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c670ea4f8a5213f4951577a002f60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70a6471f730cb8fab0a47fbeb9f1de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec20bde24e7ac169837a937031f80bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c7f870a4f5575ad6b598cc904b9a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea41558fbe794c4bd4846f0f2ee4d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688ba9a99f69c462830ca0a2db35d35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bc0e875b5501f00fab76f8b16b922267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c75b36f4e58d4019e4a646aade32ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6c2e85bb54935febee3de2400f76c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00189d7a4192b8bd69a2ec0dcdcbad6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e2b24ac78a86fdf06eac789d7e946271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307188c2460527685ae96b649569ed5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c84e386e4b9ac9066b573979cb16c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce3c5775ac97cc2ea21672562cd5b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59592a885a5c5eb70b75d5d75c4c6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196fe1425b2b582dd3fcbb52c2d0a7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecdd7699ae4635182f2d325e989b50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef96ef60a6ea7b5e8b1bceec9e9212278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0297b1a2cccc5c4932a75505c5d46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d546844d63c24949389cd54164792e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62207dcc2d1a0e639a9b7daa8dc63632281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6524b92ee7a5c45828c0fc7068cfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbaaaeb32eb7c19f8e902321ffd77c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6a9e7a1fa55f6c8011d00dcc03934284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5afb17e92f42e26edeac2f01d6fb7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084e12128b254779bd6a9a63a480a5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad84f4e05b2bf3adcb01a25b20f5f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d662a3fee36141eeafd103a06155e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668a94888009fd420af0366fc871651289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3663ece15e7dfdd2038b12acd3d94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14810a7043bd046059ff030663f644291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a58c28c684a4aa1a009644678fa2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae75e4b23591b08287a74b11a99c456293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dc7e16debc9b8dde7eeb660b1b9ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76cf50070dfc651bc3e30fb2fc99a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39309092dc9ac55ec93e7ba623a5e9db296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adace5d923bdeae8a39d68e52026ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989154d1cec98eb41b4421a944cfe9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d9a68a8fcbe9cef1d9e471a087b6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8228ac90217787500bbd7905e6182b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79a6cd913dc824b52f756108b5e991301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6591c6fba07245c29b657d93f14dfa9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a961a24215b5709b11b0bb9891bd5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c560a5fbdc09421ab63454bee9421304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db926aed212e64cbdc2009a037d70a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00580c01fb49c123c0b2fa4343b840306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5612f98c0c439eddab932b3870c66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e4a78d84e7e76d768e36527562741308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22201c1664ff213723efd647176bc528309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3ec6dc19ccb06263ffec587c6751e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b80fe407e27c79e466b96ed2d9514311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2100f26976f092e38ac26e858d018312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4290f2f026321cea00a34dc5fb9dfcf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daa98705254c80de69924244b8b482314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6859d959a1f8610aba05f209c4140315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ccab5b9b0c52b0b1b0283698c7ef4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab77cdb48e784cd08e3f5dba189c32317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c869eb56a063ba042b215bdded4d9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c467e64107838d2cf41fc5438e23d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee1b9cbfd9ac750eb61a4917213f0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaa64452001a32af317cca88592a13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b31d27a8e9815102c64c4ae9a66a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1432bc6d0b824ef7646cd230dca65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a79c283bdfcae397a9e996fbb72602324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d8558d691705a9948919232023fa1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e46cf356838abb5ad5ab9eb125b17b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527215f345ead8025b0865a135032e55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac596cfc2d6278f6a344c06daa01f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08da110f105df9681194cb8b2b05eae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd39128ee83bb1a4b22c8091fab971b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852abc4ce47692c79e2e51c7f217d648331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce1e325440725eca00005e5ba6da27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc21fe75e582b832fd876f647385ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aea6ba0e8274aa4d817eb24683d80f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf56e83a45aa159b91b168fae8e57c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ba6df995a8264d2662b31f7725130336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16060634770e60c6c1c05614532809e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a3110a215256472b4a143e0dae977338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dece9c7e8964be44eaae85a7cfa911339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a98f3bebe69b683f027d87f6f46f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393f7b64bd1a0c5b8a7fdffe0783e4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16632a153314285a412eece9a47a5622342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08082e250a9453353aa0bcb4313f9244343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8485f35e85255b0bcc0d6fe5932b50f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c49031001394ac6bf40cb8683f5a13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13258bcd7f294351172e4bd54755ce4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5355cc2634cbc84bcad0aa15799f51347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4143b86ff165fb8833803c3140a1fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09d21e2cf9ad0ae96d357622fc7eba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8fe445fe9e723a3cff07cafe9f21e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601075d034a63e143d8ecbcdc991991351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebe364fa2ca2a56158ac84ef257f69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008b77b6aa334df1f3f73cf0249ed3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83169cbd024d1861f00a74f689ad8666354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f06fec20ab2bd10f572db1e299df25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a01abe7f5c1bff84cebad595652c3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1883e46967aa1e44356259bcb338a14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659d91f994a39c1068597bf3f536527358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59e291c94f99d8a2d37cb5380b37e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf52e91e8cdae105b728785ac2084f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cc242b0bcf112de6978f8c90ec025361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19514deeba8082ea2b3d795f1c452a1f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc0224043b125d26293aa4f11b2fea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079299cc8feb4cd75f7f4066efa3d2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47e82213bd9b3cd650c20a1573243a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e1fc3620fafd1c9c955148a6764d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64af61c56988e9e766476823a46a8c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc259fd1e157fbb2558efecbb28b8b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814679c3c3d275451f3b060c230defc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71394a34a7dd4e89f6cd45b926e612be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6bc300b6b6f9a8339b8eafe3d1726371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656847a30aa96b5033fd7eaef3ff1bc8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb7f7a1a3a7f2cd7a0f5f21d7b7625373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a49da7aa3f24e8ce6848e0d63c4162374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f704d4310d5040bd89ff7c062a714375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b7dbe35720e8ea40474c64d939f78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac5b64f965ce3bc66e3c80703dabf6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34f52a34209989539acfcfb643adfc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff503e592ffe025c5c2ac6afc79796e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b6ed6ae5b344979d76a865e9ef130380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39650f8ad457ef2068a2a7d1f5fac37e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bdabc2f07dcabaeb176a725af3e3d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffde03ff8e44891b67646e75b5c903383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b3f20df6128707f89640a3ef43878384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f9364d8746c7d010d39e9a37d1768385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f9b87ff5e5641655654b6285a32c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94643ac4bacd5ecff39cbf5af63544387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ebdaf5ebf7f0ec325d306989e340a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca1a15d98ea258716c1ca1992675dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c4b037bd9bb4d44e91c27e4aadad0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292eb54165272427a9334ac624d9473391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc37eefb84a6a03e160cf69765aa1ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266401fd2fba17a992a8828b7cca581393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d998a6c6851e87441c02616cb3174dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c8e297e6009ba3b2504d72a072412395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6618c914f05e80b309e543e7dc83f52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643e6452556ee4f854b064af93689fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda31df9f103f2da8b0ed0795c6e16b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d5dd027f1145bfb779ce3926fa116399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ce4f9452bb3cc5f51812413ca0d1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206fb8ccbecda76ba06962faccaf4e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91369a5d9143366bec78fa684a776f5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab77d925c074bca43fa091061d0aef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95a015728ab4e1cacb2666897fc747404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268f67563dbd14c4d06571413c83960405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d73a8076135157047ed08c710bd5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd1f3b6e4f5e0188e8c4ce4b3f87cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f532d069bb8c635c55724af4ea25d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f91e877e6542bad24489b4037b7c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73098172021c4867368e05e9b02f35410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19099c9e3c2a39e20aabeeb122f5c6fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bf8077a30f79269a25cbb0720f759412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd782bf725867b77c5a998445cfb25d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1416b534ccd8bd90ea76d44ae4472414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f2b9bff00ecd00cb3fb7b797fb645415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc74a3535b1a9d2e98f4fa80f801792416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01582fc9facc2449f34e1d9b28abf608417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cfd42e367344f212e49b59ef8d446418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330c88e234627c1564e04d6dddfb778419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14f06d3a622f5aeb91dc2adc6aa929420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bad600bb91b22d41fcc372db4a70fd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6578cc17e9b40cbeaf2a32aea45ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b904b7b7bdb630670d8fe218f6fa6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c45c0ed170488975d3e2ce42a769fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc7cb63510d2fde018514933bcc527425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3587081ccf0b98e77b6ac7426c68d85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e93c9d47c7c0aa97a04c163a2d666a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d350b54cd6f8b72874bd9d505e1b44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b85b3defa6bcfa49391931da24bd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128ef669dce459d75dbb2808a074e73430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd636a12f05a500a534ab6ac500293431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060038175d19636af3a9b8988bcf2af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b895fa76a86b30595c5a7a789dec12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eb1d170d7fcd6fcf2261804942765434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f6c3deacb2855700cdf9481618e24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b42872c5d4ab945a7de5df53c40be8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e15f1808ba928e55c0a577895fa02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa93dcea43dc7982204e3a93362f54438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0631d220217724d66f477727f5f5d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a9c0983213a421794390d61f64ac3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96606ed2b303d5f5c0ab2bb4eecb89e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528a33d0cf8f49136af53f76bb780ec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f054f82be828c16baf1bbf234f32b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bca6850f497aa0a663a6d7006845d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072be04d7dd7d12ebd04522c73824041445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aa2442eaeef9912f5c702f50e1e19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1732b1abb997e18c76d70051eeef10447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a43ab39c7e76407053e34388879d6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e64750a88e6506596dbbb176be3a5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13064ddc215f425969ebc4c13641518d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7a08134a25e942b168e537e0c6590451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4ba0d3b185f5e5a9940eb9d4494b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af8a7d6531364719dd818ff2f28aa5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b16a3e7e9f7e5221e1717198b6e84454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fce7578fcafa99358684b2cbf57df8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659e06814176f6e0fd3eb5b07207d3a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9de49b25304465a91a50c9f7dc93c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16e2e413133919089dd27c43e14376458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5eb76aed59aecba2d13ecdcab2474459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77df3bb839a6d04bd321e4d677ec74f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e418abfab1a3380e32de8b5488c4a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf8f3cb5c4599f82feadc4f415f785462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08526209d80bc5097a9c4095ce781894463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8381e823891a800a6eceae2c594b9ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a670067e1f2b0c135d9a56a6f1a8f07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5c38215c719987ccf9bbcfe34d664466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a13de5072e29e471ab95755e4f25467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f23c668b95c4170fa5e222e8f804c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f134a797db6efe1aee716cffc10ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d153eb270c0694db5f36eb183e99bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0c2ce4b0e6ba744d18f914afcabca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222be4fd258120d7ec2200e06f5ed5e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c4a5b85a2d6917a712ed4bfda2ac7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8758f687305730f7be9420497836ed7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b9020a02ba8048e29be90c26f13ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72662e6ee59afbe4fad9d60c48fd8aec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3d48f98313f41c344d85106a86275477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c873e1e3ed3e80a2829651b65164ce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797d946697210cde2619365f95efccc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dab13b51ef00e3c1b855763f5d78e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df74e04fd835ebcc34b0eb9e6fa8288481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8db5bd4cd0d6a0c203f237aa14e11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850ce35b5ea1311ac9090c497a7094d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd8d5943cde0709dbce0c0d6a0899e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a78f8f120632d9c4b746104f46e50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb3977400bea3acc661bbbcbf7b3c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42686299828709d08edd7650c891d690487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4d59308f5af411e4703c791e6790b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad84c9739276fcaa558862a451d9397489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22927aaed92ec6146e27026ba0e463490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb6fa2287a44c3df0b84e7bce89316491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce71679ed60f33bc639411e32c772d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ef795d3538ea291149d13cde2684f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536db894e830f07c81d4d35f6fdecfda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef6f4a417d007acc8f9e7d24cb1d5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3fdea2ad711ae0e323b248b3b489e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6341839720e4f14bfb7bd9587d787c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2c7c53f3f675eeb1a53858e5f4ba3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf333aa3e62b644c7be7c3da38dbc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e3b51e68dbe88e11d5a8e57dde04b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c302c945b3e3fd530793c6fa32022d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438099da1388c127546286eadd2b32e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bdcb852b4482d0f091c4e468667fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01c9932ee6a11e9b8832c30c65c69d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872bf8cb9749a1c41557d3d52671421505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468339a0e6c79a845f7cbb9b8509a7a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5387e23d945d134196d4ece6b9244d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780c7e8ac0f46cfd115ee54fa7fd946508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138b6e74eb9027359acb4e6abbe0345509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef124cb0d6667860275a4d5138c9f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742be404a8b341c5d3db89fa5b61f92511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3633c9c06d3d92ad0c583ff4a7597512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1562b06a08442ecbae677649c6750513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262a6a30072fc874636d15318f2fb36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cf89db49c4ec020a26d2e4995a757515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d616a07fe48d413302604ce2778de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952eb0905a32a3d5752651bda00803ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d477f176b3e44b56ccdbdc0957be28b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1884c59afba586c75de6d021d81ace519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4251716e3559ff6fb24e16f5060d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e01290fe1cd2c07647dec31beffe17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268a268a20fabfb9294d8ff50a55508522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443c67e9b4a3b2bf63b26c979d66419523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad468a4054b18a0d9011336d3504f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02e9e332faf71acac36dfb890a8789525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cd0373183c4362fd76c8eca01d0b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac851dea6ed0c417067bd583276b6b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e74956c269016d95fc1c78dd13d4b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f03218c1807447ecd3798fc78b8a00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cf80819e52a423e52843abe97a90d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7076956c6a92b15c71ade740a44d532531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1363c884b5a199ccf6d6b910ea794532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe136079ce7b23592ac5097a391cb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0d26bd057d4d9ee4d1f7d85ce1f95534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ba14d389f18dfd60d0696cbba1b30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2072cde0e1a76405390a219f51b6661536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287973da7e04870c61bf1f4c971cc05c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a769e13b3b76030942494d205451f52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1d2a7b9a485a2336a033f1507fedf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba663b6d5b3b7b00b21086cbf75c1b47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51c41709401eed821bdcba94345638541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc410f994d633ee649f3e28eac0fe599542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456c013b1759ae870b02d02830dd0f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c06c4347826ae68352607e83210af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cf78bc2c00633ea22ed5ca11a8253545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266f7de07feb2ebdcd00b2e150c04bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0aa9473c784266e280432fe3b8175547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c564494b433c68c904c48c267d164548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e537218b0fa0912cc491b0e7cb3ac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c94a1bc9aeb5fc8a539a4266ef921f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c9bb4adf6654269f0fd9271de8c67551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446862f603b888ba475ada6c8cef2d1f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfe82ec8eed0bf8dd77ce2136e80e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230ba5702541b9f2fbc9d290b2e36c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc70881b72185b93b1f4826b2d4d76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219a51dd193982158b8414591043082556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a3a93699574c675c3a4dd35394d83557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b1b8c616bb84e6a2959b02bccdf46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dd768bcdbb757968d9486cc45623b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f69dddf514f7ee7b09bc0f44f2953560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd18429d6188032d9eb8584534da24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72ccd95b69c1cbea6883aab6dc0383562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4e737d650c45d4a23edb77ab3338a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963dec1d4ae98be6d620ef168bbe66d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7e75c73beaa1c7413a3e6763428a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebd3884fb3304b6febc6325f1b62ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3933196a90bb43323d5818f538c7a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e88d0d95656e8359ad6fd65ce16fc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479637b494c72d5b1dcfb492a37ec4ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76271ef8d1cef801a18be384b326e35b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354dfbb7c53fd83e150db770434a04b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34385238a520dc2dd61db572c61545b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30049a2a01f7740e6e4cae7ae1509a47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210e59fedf8214254ee335b49af79ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07db15c7065fc995dc1d5caf1169cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba404a52f68199fcfc7ce45eae41dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99afd619ff16d2d335b1489853d1ad4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224540b556ef1d0c66c5aab3fe889e4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c796d3fdae550514cf095e8fd4153579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397a53833d5a770187f2d6675a90363580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b203cfb7cd7e6d1d2198b4227a4cf4f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e6ddf946ca016163b706377329d59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eabab6b397bceeaf974a86ae04e5c6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821387d2cd815e7b2af3308d79153eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90d3a6d42faa7d842f2baa342394bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa4e28efba20c553af20e96ff623ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271da76c2d3d342c4651da13873a5b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62a44921a5497c536f981f3e222e9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a9dfe5b478f9de649eacb10e247fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8933cb2d9f11cec4be49f6838ec36d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50d096feb73952c7965acb623f8145591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656d692d5878bfb2983fdfff88056dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910addaf7e7e271e1b362945f09dae1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e22c4942bfc6507b4fddaa2fcf1e58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91df3f39771541e56b2ba64caf961f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fc53649925c32cac015db005919df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bf64decab0b6128ec077a6ca1a141597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b787693d1f0bc1a39f7091df5856f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7746a2d871d5025259501ca598837a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6f4722312623a946656567de97b88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e72ba4700049ca795d87890972e7db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34322a17873ef9d004c6e055e32b866602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4acf83d35b0bf194ad3d6efc533c09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb070550c02f00a76319405f3b440f21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a74ec4b46256c45297685dfa9519b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aaed3650c63c987a7062b85ac2e90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db4ce3bfbe31b70fb679db4b7d106d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc73f3f76d62c923e5e45be1ff26185608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097d15221401e70699143a9cc4f9397609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1ed362b76ce545c503330d70f2dbf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bca4e425de125641f07222228ad92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c2f95b3aba81114465256923c7ea3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902f9ea43bccfc6b94cf19e216789e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927962cfa0353faab998c9ad6165111614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1acdac5b380eafb3575f5425cf05a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880608fe9fd46d28679ffb8ee6465c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c6303f140e8f4dce6cbbf6aa378f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ff108343ae3f83763be9c8c0c8bcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaef84e5b81a2b5cb060786acc28623619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fb55f3ecb3981be8d28d638128ace620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7655023b3ba3d04d6789fbba4186a3f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d89dc66879df8b3616941ea62dccb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc520f96d3369ed900b7b8bc5a5709623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858616528261b57767cff12088db1762624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71b1a3fdff40b2d272364077444f26625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e78f7541869ed4c68471eb07a9b397626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0dd650a4c7e43cb62c31fb8181eb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a52a89eec694b50ce87b36c0c2f397628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98fd15fc04aa927f6aa41265c6a27b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a91fe8246a8fdc3d6dc016c77b642630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c61e831cb5102b1da5df07e10ace10631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd1ba2c963aba2a05d28aa9d86d1a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fbe9135c10b4f8f98b478c0767bd3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0b1a06362c4b2d9d4ec42f210c6b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cd94fdfc89234be947c0478f84673635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd20e4af6eb1231b62d36352ccef96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d4a8623fa19586c513b1ecb578c77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02898d1348ed7d807f3bfe77cc3c7ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48105f75636720cf00b4854597210f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531d78c660a0e4188faf2d2a6af30e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ceb6d1f3179327034f9b4fd2f58d37641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515acefa956267096b32bad1a3f17055642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defb652449f6b1ace57b12d35697777643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ed78d734449dc3c68484e26bac6f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f3a903ed8af1ab8a6889bc31649af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dbda64dccf62e0b2ae58674bde709646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeb2d2ce91d63683960e1643a0a594647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8e523a527da03b740ffa6b74f1358648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143abf3acdf3dcec1141f82c44f7e472649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cd5df19d26aed21c00c778df27d74650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91f456b46b98cd7e2d911e9ee31543651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b66f31dde3c4900e784448672eeadf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0b54032a19043815d809fa9f1cabe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869eee656a518571ecf7b1817d7d7b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9c5ad4d52b5f50bb2ff7f4ae86043655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53abe8096f9ae498969765eae8a413656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546666400ad20113e8dc8e918572b5c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08916a1ae8b5643fc62a64d6f23d9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eace5ed1a173a84f1d0f2a6da38c2c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61668934e17c845d75a6cd79dfd953660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea6b062dde8e0cf523db138afc7dd6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b2aada55d4e4f27402c75b41f57f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f5cede0fee5faff7ecc0c1ccf6b4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36132c9c977dcb9655be92450ecbb503664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3035c70e325b268b3d805edfac448665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007b889cee56602a869ebe30f5ec973666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4d08ad9d901a638dee0d303642c36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11050f15eed80c248214bbdd68016c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300cc982933d8470f1c37b9b27a1763669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94b5108ae1de90b9254d4cd5b8a15e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa913541b15c4ce0f5d710c42ecf6ebe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f7e60f6368670e31187be3cc20cd8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe00e0a14aa09841715f1a1fd6f84673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09d22755c037ced1f852bb44b9dddf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037570620c9787b78ad0417dbf85baa8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e95ad4c4e9b9ed801e6575ee527a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9454a43fd4848ba5329f9cca21b237677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727d77e45459f2b65d3f41c68ea8944678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb92218de0ac0b2e040887b3d8b9c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353d3073df790d399ccf8324bda6c61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f20bf6fa73e46e8226ce1f25f921e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad6495f85d5d1aca737352e985fdb0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2ba2869a60d193bbdf0db806c06d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa55be44c3898314926cb47a7bc6fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb2783e6642e35147eccf6e758165e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770855931a8583373add7a53f2e76aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a055d93aebff0cdb6564cf8c1ded74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9b17dc979804f7f1697d7d8104f7c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd51ef1f8cef9ea9afd3f0b731cee8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee6a49a2010ebb94c74585c9b69724690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d392b5d2ac48d1c86a2cc65a9321c22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ec691e9ffee4330d31a2813964833692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ab84da4bba6ada6fb5748ffc75d6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ff61f9e0fe937674cf6a7593a83f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa0e0a286922b804bc8d47874d44fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2190f3c452b1e8ca4958c7564ec9c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd36dca43bd835727ce83f75d0677ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ad57641e2f51360dbb9f05ff197d3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad83d0e31f6a42ff4162f22591235a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fcc4dcbb166d9c37c3c263e9833d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644ec1b560e575a13d559071960e85a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67385687f0649b5146f623756d1db7d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac3633b671917de66fd69fa12e9e7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead84349dc42fb61a5f8e6052fed0c3b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d41e53a116d0527ee4500352d2df4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92761d893fd4cd54213f48802bc85da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8781baf1b4137893607cb2167ea6bd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33796c8baff472352a4450b1c471043c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2eb570a8f30c31018acc9e8aa59a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ed095b293bb465ece2bc988c54616710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1773447d8c544a75c1593163c0382b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855547e20365eec274a34b3d23f7f441712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e8a88f542414e2ae0e44153fcbcb4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20b505bda1437da4256778621d969b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee8ba91e491d52d08a33f56c33bcc4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23038f32f1bf0f6a9e426d7d06caf29e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261d5686eca7aa98fc9dd767a99eed4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a738bfbfd912abdbd0cfa9adc930e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b754a3b0e7129530e0de0b8872b88719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e811d950f4424cd4d51eee5318729e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fe5496a9662059da99d3a8c9423bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7232424c2b94a58a8ff30cb7c6b0eea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7b0c09895ac067fafdd0def768ec8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57974ef1cb19c724978abb356f0c15d8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e7e0675348dc7b775952016445b52725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d29844f62810f04b29896580b59ba6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0165b5a3acba709919087bc65a5212727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f16d3e458e2598b80bd6adde313f94728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cde4d1723a8d161e3fe04831def1a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247f328fc53515aa330d741038b1f0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3bfaf7fe637437315f386ae83b24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b087f2b38d259a8b7c8ecb33d2c763732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373bc4c5939624b2128d27008b7fa6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763973fa6eea80c638d3f118d9bff4c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efdd23e133f6a459e0ace2723ec205735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bef5b27daf7f42000a3e6bb55e248736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764af25896399c73083b46422920812737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529e36aa36e9bed13af56312b2c7458738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33255352246f5d4e7df4b7bf20f0ccea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1ad5cbfac013e649bd3b85e8a132d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9331d5e65c0ab1b7f1e289d4b6cb27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26d08822a6819f4e2981fc02fdfa06742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04981592bd8790673feaa038b3632a3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629af33cd25b9685ef7c406eee03aa1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d0d13429a09febfa97237b1347e04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d070c62c0e45abfba97f3981c91e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa44fe046a5ec370d3e62fb94ea463747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1bbb3075481720206427359d9b6f5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327832322eccedab0cbb7c18ce7d159749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c7c984d9c12650fb406c1e3d8598750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0412fc1d428e4d0ee2fc94d18b628751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7491c4b7e6cae7f680d8151982f70752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cb6222c926f2bc54ee83a565828a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe332860572f53c918b13d079a8fa1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf136766593899fb08142c2ebb0b9413755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca299897dadf61cb414e674db022a601756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb522ee29ceb0468d9dabf888817f08b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0bd87fefccc38a7247f5f42732871758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6bc89b8186ec632b5331d8eb125c8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d408e31c78030180db1ad420a586760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1270287a8e0119c219292b1defdce0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dfde30506d16285a39850bb3dfc60762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fc0967efdbfa703a52642b65000b4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54742c13039cc844e62c38c7958fd469764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007c9b08d972b1d78401a06243e3f51765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7736184c2b904ec4fab452edf9e711766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15378afdd0d93eddabe6b432a7ee8a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca31ae17070f4a76428274084b3c342768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8565bee17134813fbf55262da2e884769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139640f9aa1f0028a0772172d42a602770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a67bc61ad4c96e59aad3ba1e1c38e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9696426c72f0c70e257dc11b9497b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874a9c414ad5d9c1d077de65fdd10ea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354778c4a36cd5fdb0a823938dd97937774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c43728f650c560dbfcf999615f83a9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727aa7589ca3db23ffb22072ddae6d4776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ac2e409c9d9007fdbf87204b7539d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea2a7e35769578c62c669a6cfbe896778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e6dd9b93ee721089123846c910570779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f80531aad2f49643c33ead219b081d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f65e38b0f49d48ac5d798c4a357e7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f111323684103f42fd5f2fe855349a1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de89e530201fefdab5cb2079455135783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89406bc83b8bb78d5b35ad64810fb058784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5b9a9546c980ba262641e43727001785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06bc5924a226a9a4357ba77e6d7cc3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63c82a9caa34f9507f1a128d8a6ac8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37653e36fc221883f96c06c7948c531e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125613341c2d1b89e6dd3e977a14354789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d5201a6e43d82424b9f39745f2be790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f96111808bbf9dceb20c53855bffa1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6796de4613232052eee2ad1b2417738792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90169a6b791f532195049754886af2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9af1a49809fd8eee32b6036db5d87794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026d43e36c32ea93d3a2be55134b49b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002356c7577b2ba53f98381d928cddb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb254246f3b33ca0b2c3d810e9d1d43b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d91a5261e999b08ba95be4f6b414c1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e89c67cf2bfac0bebadb7e713c5f08799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae1e331d0bad8a6f90fb693824fd98800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac92dde75e685e571e3d7d19e32c3a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dafccf49f5fab9b8e5e99b0128580c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792204dc90c5a9044985cac445404e05803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10933902ad4bba9ef1d56a29b3758569804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0921dd159dd0a10a0271ba9ca419b8b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e32e38bea80dd6f1030888cb8d9ee8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab67aefbaaa1ce8a795b0fef815a75807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1c6d70369793e427be0251172dcf2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cec085579db9fbc6b89f8ccaae29f0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e22c264135aafb9e9394e7f926e61810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377b5fc741b2f76dd303ffe83f7308a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b096f601acc8632991bd328041777e6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07fa0b94754f6c8cef3171e70498d8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee623300a0eaba80c9a09bb1e560a88814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24437f0ce3bbcc42c39718402ff1ac38815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc78d9bd359076c9bdb6c6e32649cf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8143a0e70100977c595aed7600179817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658c86fc6ed064ada33002a91a7059c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70981e4a1cb3c578b5357f9fdbf4fb70819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce9af9fc88ad3e3c27a9c0ba7d8f80820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ceac0411cec3ca0bcdce6afaeb06821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56f658968083399b69bdd82f696e80822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9b360e480aac217aeb06a479b7d05823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e962fdac0f987c174c4db7397ca0ef2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818bd9ca3d03af78ca4ccc864ac7464825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f938fd822a92a2d842ae8791b88cc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe037830fc1d2e9ebc25ea4df00e2820827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c93239796cd2e85c1cc9504172e9a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37fa3d5e6ecd1e0b91845578b36b59829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce33b94fc8a4541cb754700eb8931f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbe62d8fdbf3a7a2797bd6b132d591831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31ba14dbec986ebdaddbfeab8d1756832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57578e8cf5daf2bccdc3cb9b838b08b7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2836607b7e220ee481e506013b95a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485dab9b48d98aa81e6abb122736583835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecdb55f5fd9900cc266f858ecacfdc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd520c2b1f33f9cfdd3eb6779d978ff837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ed7cc149e70fccd9d78b191540148838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33608db3e3588077df2f2f163d7d0c43839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73b7694070630b8837b109b9db1696840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274dac0e1bfface243990efe24b3f59841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c463afb47548f324220272edd36313842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937fcb80d30cd6cd3f3c0ed4270f7d1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4a35a4df2d7fac28640d14280bf6e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbf0e3d0242b726d8bb3303acba16c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc36af6fa9eb53d791b52ec100d9e3f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65cf2e08260fb0e756779510f17595847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4d8199c9b6cc1edab0033900a8de4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97595cbbd07f967d4d66eff955ef78d6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6664925b3a82924b7ee6039d6ecbc79850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c23b8b1370a5cb5741be2ff4e51c6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05228ba29e9b8e7a3b5f4b1fb43793852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493a58654b41cbd1b02084ff0e22d45853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52ebdb074d2232bf652bd9fdcbd8ad854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757792d152f028a46d649d9ea2e91b0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd72d43052991afaccaf91a1018084856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381fed635360fecde1487f807c2163c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18998155945e2c49eecf8aa6e13cd275858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016223524f67639892590e4ea421d34a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46328c9bc2d1304013b6390c0d1ef3e5860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859843e3403068386f81d1f38c62c11861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcde8311072468fa0637738e8b7f69862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53312930d9b8f13dd5da4982c82fdff6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418da53df9107dfed8a497c63d07ff3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cac3f8dd17b04b5db1648243a7622e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5f3271f3decd3cd55d55086b3ee12866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad8ae85daf17d18fa865647c912692867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a57b8b5151386cbd437f4eb151865b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6aba9014f9cfec957f93d1ed04e2c9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3400845ee9be82f303cd44aa462db870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7223272891d4adce05cb4c5b82c07806871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3008d249eef804114505cfc6fb8a47872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b61a722572d075c89234595bcf56e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2edbc154ff7b576ed9ed21489ee75874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeeabd5dc1c31e58aa5e5a514a7585875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8521c480da3d3de2aaa69462b4f3cf4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03dd6ce3e796ffbc9a75c54212ab00877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a62932506f8044fcb1ed52bcf32d6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b918d60b01616024271ce2d44ee0af879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcceb4262fedad303d23cd73555049f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea939d90548c4eacdc6675ebf080e0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34bbbcdf1db4ff513060737153fae5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7499df88ff843b9c432b6d09ed6e1a9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7add8651f5d8e6d408172c2a92b0867884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef15426d0055d7fea7dad9b017e980885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf50f8e321986f5a88d60c0c9b7344886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3646938d20e92c70ef8c7face670e34887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb9ad28782c186562e9e81a75633e6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08351ce5c4aeb089abde33bcb3f38d0c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9d5fb316ccec4cb31f4e78c8dd10e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86823c57fdf65afd42bb368ee829693d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd5553545317decaad29f7a2945ed9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae352aba8a8ffb53badba4bf4f3fd408893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0ddd8c84ffd579164717344e7c67d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e97fc238da9ade37a6950726d9e2f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040221be7432340984621a93066de76d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab689fc751f2e697472b740b276cd49d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3656c6dae03b8c945124125b687b53898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cdba5999873b4c9b8dced13a88042899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29532f41e43ffbff61010c7c67ce0b53900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fe71d5073b02fafbeaa1219111611901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ac0d96b653e7d0ab2770b936a770d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a602a74167e65316c96491bf41a880903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f437e4a663c6a6cee7c08aa3e6680c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de64fab3f841a4f295d54dd56446434905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4577b445449d38f493fe8611d5052cd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97549d6e04281202c3051556e5be19d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e11b32e2ca72ddd88538ae2165686908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f3360abd46679cd99c147cf53c90f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37203a3e27cf70f8f2c3ed169030054f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566f2744df3b95b04b66b21f30c098d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbf66560ada10d51772df0c63ef884912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eab7119129709f53fad44d18e0350913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d969e41c443081d8ee9042dc083081b914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58986f1ce8cc94853849bdf50a749f7a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f572d60302438dcbab9aad6931cc2ed916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d71611b3b19f319c04268d56956e3b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689ee11f33070788a5a54d7377edd7c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b201ff8419c8114e14b6fd6a4c7b40919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f4e35c016812bfc5bec49ed1cc1cb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bedb692583036554efcdef8b914f97921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b78cd1012a8563b4e80cd3789f3d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463249d35f0251b744220d1a36f07413923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edad419dee0a4ff5cdf21e867a63939924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb459eaec9555e468f723b74eff575b6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fbc6153cdc1f439d80e1cc1c53f8a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdd7da95fb2866a878cd8d9c5ab8fd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3947eed011eb481b6ed550061ecd877928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67a341b792b8b4865e340d7fcc577a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fd1801b837e8ed44eb3c962e6623d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ac3b01f343b2f871ea44716db60f7931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58c1f38df8b89fcd9e2a07e939e55e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ead439c36901cced11edf2686c0cf5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c117c23140f6505d0170c6b8674bc934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76461ad38479b591da07734dee1ba493935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178460ec337753184ff85bd52c5de17c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfde92c402e46d10c47e7033c04117937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9473ea6c80bb9803691b274ebfa66938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e1f4a689dfc3a879b9d7852987af1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074e4b976239cd9badc02d2b213d4ef940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171c62e56e0df327f4f75a57595fbfe941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868fab9e69faa993c1520945b2db0f6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399bc4c34da6283f6e0b2591cd6b592943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2d2f73218eea9b3f6a98f829408bd944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da734f4ac735c63190183a2143ef363945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255453861e899b48aa5a76a0dd874fc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ff2fb1bc05f6a1f2fc8c818d49484947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a77d296de2d4a57cf342b993ec474948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e10b136af3afa79d043839df34a8f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde43bdb6fe1903f56906021f53d885950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76296e09cd62f9eb991af0864aa5e171951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4c22d38d9eb993169be2090d4ea54952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34159874f5976107c1bb81bc60cb92953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0472711e6fdd9a06325eb986912df97954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681fe45558c2e6cfec3cc27d5d2e38b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea56c2f15b8c687d36513c81847476956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fae8eda8a5c487f45873a4f0ab1d05957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403820ba9acee485ac05c32a07e410a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b13c97673aa244981d86c0ec37ce3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17d7988b64a635085ac6d2451476ab960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c0f01bbbfe9061e1d47657d6ced85961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac7de025ae01a9bc4b5da716c5d248962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e8db0754f74cd770ed94cd9db642b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65870fcced37b4db76f46a28a1c1d5be964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86439e34273604c47d8ba0c1cc2c0528965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a67db277d2f4fbabdbd80d17dfd219966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502147acc6b204dfd68be8fb32c6e688967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac9118120303680041cabd6bca89e6968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c3312e72b91f841f01a243a5a1c4b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1724bbaa3ca509e9cbd33cb9a64758970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d765b60d29ebf97ced8469f316521d2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b940a79bf86b8401961786c7b8311972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8942ec31dd251ccf2325cc79160c0be973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6ddc4803d141b4e18779af2b49ea4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5639fe912e793086a9f57970c09d615975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2d2032756d23fc8cc26c2f287fcdf976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37293e7ca9f8550be4ce2ba9b6321ec977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386e7cc1049a77130d4a6718a3bc52a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba982a16b07f37380b1940d6888065979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e71f75c1f288cc2dd5299f5dbf9cb980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b237f9c2a54aea103bb3e51e058821f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250167ad5759c12a945f34b1da1d38cb982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280eec1a4c73fa2017b77b8cad4e8cab983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77485328d2a1a2f92a2e11bd89d38c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b0744babcb447e0e90cb5c2357bcf985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c45d42ec4c8b061b00d5abaa632795986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c4b7609f7a1f5163910e795b9ce1e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d039845686718bcf87bc38cb868f8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e249cc4f8e5c8fc308d6557744879a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69db62180f4a2cd053f68c0fccceeb990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8dfce3e8b9ad24c9ad8abfe0662cd991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1ca1072073cc885e196a353e82918992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e85e1174d06be887f63aad8015dcc993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be25ec59d489d658b3b8bb379a2d4c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41457a3e105f784c26e83c5852d38ff6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1e2f68b69ca9c1b0741634ed3056a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e6f122495d2debd50b0b04e6701fc997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>