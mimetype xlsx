--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08aa279677bd79295a4b9d74491f231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884660abb92818580d4642ec76ce81a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f44cbf39a342996e1d4d4b589afe93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6714e1b797e23899672401ba30b8414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51f05a9707ba28d248f8bf7d6c7f6b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f2618a876f5a632b85024f86b8ba16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90df35733752a79cd7b07ab651f7df97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa669a2d56c071b89b6a11c05a52d6568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1ca2071a00a031281f9f184ceacc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0036df3460a0020cfc20ed6d367270f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1013863258baf267ecc8881f6a8b3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff07579d183156de6e6994831944cb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f175f8d3a6a2c23df4850f26f29ebe713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff1c4883ad970f0110f2cc490c4f5214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff716ca113f088ee35d0c9ed9bd10115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a5004d02ef618009d140fb336ab5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a73b3695f37752dc8ff43723a324a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e39e27a90dbfec703647ad7d9c72218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060448b8f2ed3ad4b381484756bb34b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5483ec41c6e4358de146d3b7e7374520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3157957934ef3f3cf6b5e52a60bc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952955b10005248323a73811504e7a1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b999ea21ec9f65ad407c1f93058923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f02491a26d8241afcf271c89c0ccf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891556225dee78811a24aa3b35fa3bdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998354b24cff53bf87e574746e412a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42134404de091e8446031e3d4ccbf56327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e3f90f23ae4faef7f1048d89b633528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdcab0662bfc90f1360a767f71c3dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7daa8dfb60ba746650e8bcb90a5d8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcc8f03870f7187ff2e9c7e225b2f631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c39900bda4ae152ecde461a08d4d1d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3673108008601468f2cfc25d5da1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374436fb70384273f86956be7f802ce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebce235d814e6e46d0ea8f82543ae135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d7f5801a050c831c4ffb8aeb90fdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78add3dea2f92ffa4e22328a68b00037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607c28e794b871913c44ff57ee080ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc8da55f90877c2630cb5d44cd93ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775606b2eecf3923747a8afcb66583440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d62715d8e1930c69734fe9fbe2e57341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5a89648c4cd47ebb61dcae9c942c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ecc83824f8d1ef7515961aa88459243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e5acdd8e101fdbaa4ad7c4f4fe1dc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e46ca0ea09c1e55f9aca5d90eb452e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf320a3b927db7abe02446b94da8bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12102912255b730b20926a64a971ae647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f5bd9de136c94801c8cc00ab9437a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd993f7df8b0a2936058b45b558400c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d7dd9e465324cf57bed63f09d05a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6fdf190be16fffbd4d138607c567651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35968b8e862abf0c5aa5349dfa5a7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b321911d0de79fdecf94c6650cc6ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7c12a69268ab9ef1d2c69dcf18a7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6b60d1de209140352105f3330d2c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1caa8dfa3a10d44c8b217f1f26a9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57257790003d641961c553d474f73b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4dedeea2dfbc9a4b0fb611772503d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768043070f8f631b8729cb6c1182653959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439208b01e4167d915ad3ec110c1672960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e8ddf3edd71bf499a4506d1dde31161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c53497030ada9d992fc9fa72204cb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a456a6c2ba3a1bc026b51d45ec8468263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33f510e9fd24075ddedd99edddf4f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0ba139e7e27903099d8a3a8bff76365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87efbdf05ee6c88080f0faa6f8c43666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf585774bcd3b0de1f1e8f2de162ed167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc42d45499b5381124ed1bf73e2c41f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa13beebc99c870ea8eb8da9edd2c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e2e7da245f711ae5e3ad6e9f80ca570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329ed53b7822a7a3055b8d39a560e7f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d640d12262fddb35275c7b8b38ec972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba9daa67133a7d0e006fe5430a069d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3010b33a2fe48ae54f574280672f4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83359b88a336991faddd4ec69067a3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d4b88912f94b3b46683d51d3a468676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b409ad2f1d7782014118e907ebd9ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0cbb50a23ea58c4ae347b0f23b5d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229c1559c718c3d43d6c0c2a6eeaf0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86afa925217353837086a5cf91967d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c176d5022f8801605b54dc6ba3a1f681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc24918c076a66f39ee0d29231387982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b398a0bf4bb1a4126fdce2332865a4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82ad0f7c8da99726214b9da6cdf8c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4f34ec0c97817f5a35ed47d410d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63992451625e5e27f058223e386c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c64cf47190de8967c8f1e1887ed4fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032e427ffd994a3dafc020137e62c4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679ef108038d8cab95b389a010bacf589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcd3584103de92184af4f580d38c4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7dff63fe5d9964d213a57fae4791891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2f7ee08523a0a5a4cd71206c1d5a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce823cab7d19f31a5974f647139e1cc893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d177874170c7bcec382caaa93e32c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef670719a10c8a927d79323af83bf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeb88eaefdb15dfd84aaf2c8c4560f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe925bd9de4778e87b3dd339e266826d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53520007953c95f5ea0b05bf7e431098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c971fde22df560f9e60199d7245199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9090fb957ee83533f87514f0de71b57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e642234f5fac301c8f8ed81d8e10476101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b189313a8b4bf13f2d02fd5cc9ff9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e84a3688f6f59d9003f7b219b64995103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ab8e9d3f2b8e8fc29375da23fc4f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f40d9a4523b82706d0b299c2d7480105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a979a364061661cd78d9da7b31693106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c517cf2be14770291b776943e653d43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea618e74fb1f620d5523f21489930a0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5319bc1a50dca8a8f458cbd3a922bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25036b16fcf77a89cacb03fa16d19215110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f27a7b18ae650fe1b055c01dcaee5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9e9c5b3fc41d627b24bde589f566b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b0407e2e8e736ad988969d53a3911113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc13872370cdd7506c79470d0a0ece3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e187e92a1002944586d0c8f462d59b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33052857ed84ea4ca849a55f4655d936116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273002d34b086d797a64add7d9867e22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01fe53dfefd10dcfa0a54787af03fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44b58d0242d75f89677f6b9d1257b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0aa9d31a2d455f0fa0394e56ae752120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126537c39a106369b79891f45464e8ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db5db5170a5622971b72dc02256c13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb1b90f8cdcbb33d1494cbf59c06b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5981cc1592f8c527384b68457a181124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ccc9a972fce245126634208be5cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3e3dc19d9d2c00d6627fbb6e9aa0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cba2f0b64e17a2a64a038c95e9042127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3174610bbe9833501f9085627b40d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe682d985a5b4da032d4f0bfda76aaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebf3e2e0c6fd6ef84826ba7e7cdd49130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5ecfd770f644cee66340d66c68fd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4667c48c9e557c17ea08160751790da132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00466045562e5b4f5d6b872c0b958dc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce1c306f5722b5439d2604d65ff0ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1af70f90934147372831d703f9e6a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6202f2da5983500865fc284fdd401b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404be4148b011d40a0bdec71e543da4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb12785d4cc4460c83d226bb8a302a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6b92b13f282604bacd35b121584d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f8e11ce63f7d534bfd757ec223cd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09e1555b5c4b36e5d88fc78557a80a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfb24eb553fb90837f25a9e2db1822142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754c620c0683aad9471e52258693c2e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10ba67403aa290468a97dc7b85760f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369aaf22d9ca64796ca32b027a86c145145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c6da00a999c90895ce338dff7d438146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f567bc1a208bad5e344c4d04ba3b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b98d40370f040e3ccd0d9cb84f5a25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcb8774772d4eccf2e1f92bc8fdb6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14d787c4fbfc818b0bb72ff59ab78e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba1889bcbc5208c2f2f6339dbf23ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dcd44d5ee80e1d0dede9fffc72cc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538fb04f50b1143e783cd9b940c7512153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062125bfd69e92937d4222aab202acd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80477a2bc893fe7b45e43733807e9119155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df094e66359ddd6b91e20722282930156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74253a283d4514a29b3bdf930ba35b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd3b4a761c00cfb7ccca990165823f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b18cc52ccc5f5660b04fac6a97ff1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dffc869b13c5f5fee7a598b1882d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fe84262cf6a1ec38b8d8977c36871161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a64b50a7dfaf8ded0e58ee675bb35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fd517182161aa49d5fe5ef4538102163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41052cd96738ae7b446609553a0bd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7bf860b8c9b2f33795d9c71cfd492165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903246ce0ac73ecc027dc7aed5274e04166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb906661bd413a54c7eae12e5ed92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7a4f8d491946e254c6c9a2d2d5526168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc1733e0a1f318b92d85dbba196120169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e7241c99d53cff4cedb8ebaecd1b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488b3167031461b10b8e22070dd327a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1b9488d9a7e0c3257f7c919169cd6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582782cdd097bd7aff6e70930388eb14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f6223ad6a0fe60cc8db992b0e8432174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278dba8f1ef19f9f964dce7dce0ba2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02770e5f256a79ac6d87efdaa8da3bdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fb42c448e021c6859f4a14a173505177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d72647ee3ef22d9079ba9ad06f62b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc142d634c77636943e79a5aed4713e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2686ccd99bc595be1a3fe74b6b86368180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d59c2105ed7cbac819fe989144a26181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e558ddefa6915d7649700f41fa957a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6ffcd86bb964746c8509b573ec47e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6373f266917d260005567ed6bac44d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57860bb87d7782673dbf6f41c97c07dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab0a0a2fe824ddc98e3ac30681daea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f94ebfeb47e07d8d6b2ab25ed159df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92ec125a4316ca7a0d61f9d77b37e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5f35733dc7a0ceb64df0ded68822f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639118e10016602be6dadb164777a76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25633f1cd6c1759b6d2ff5621d5a4bdf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857fbf7d22882f1587c3f6e111ae4cda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3275ebd3794d41684916238bce18b46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3ad53055f79641c9b6574f39dfba9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521170b177878e54503390dd8810786195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5f8ddc7c6986dd8c182fae4289a30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766104deee04e5af23df7220beae971a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebc6c277cdc13946dc6532c7c6d2fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6df1de1dba5d7a4010e4e8f955eb5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257730a5e52cf7aac6bf1cfea1f90edb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b359d62f624920195ad88af0454ce9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23907fc09445ee913dc9702771e97bd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eaec9441825be4c14fd13cdaec0ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f716bd0210f777b16052192c98a28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4136956158971e49102ba89900574205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60129b8c8a9dac23d1a35922c3cb8ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9deca89ef3c3a40667f678dfe9d766207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51febe1b61e1fd5398889d8ae627b2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58579ce9b62b7c85d5df61776403f55209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe352811ad6d83093f6a899fceb058d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c609e9fc95005b6df02eae893bc58a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7425f93ac4907b982d17e1c91b56ed4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cabc3612cb9dd3d00325b6fd5a349f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a43d57761f4bf625d67cce30d8e3ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b86fcaaada7ad1de1109bc335eae1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf80aa3b00dcfe56ef4371256b4b07a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed29498f8cdbf29b214e5d008ed5c63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0bad27f4dcef2a8856a8b4c2fe3ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb0c3b458565cab72a2ad5e004f508219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72948995e7293730ec7e0e1ec241e05c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb3495e0c5c6f19125b97dd1abe17d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8dc4838df2804203f21bc26376691222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bf9b6b30a1918e6928ad2b0d3a705223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a75782b239f939f009ccf40312a850224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e21c45de85779ce9c2b242564c468a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc883e4791ac60c95b6faf2a0f7cd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d7f88ea3ef87e18f7e410c7595d86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4de2b67f881739d53f453eca4bce2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6bb2767f20791b74fcc84a6a5db9c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750ed612d12e8bc8f026e9f585fe2a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8fa0d0b8ab648f69398b2ec90c8b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa97c0f8a11f992271a1798005462f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feea6dd58a39139bba0ebddd1388536233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230605c37eae38952c1c1763950cd96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ff0efb7aad0109947f576f16e9563235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819d717244f566ddf9762bd7f8dec6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c606c36e68239a884bf2f4374af1fbc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8df7ed48f443b3fa5600ea923443a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b90aedb7590751c2c6ff0ba7d74c33239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b716fb4b52f6ed4ae8f8cab4f867b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e43cf710f9ec3c3d23b57fc590d38241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bdc179d0f3390944f801e443f3f7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267f2a7448ed1392d791677139e624d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d66024f513404c80bbc14b31360c81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f9314dad93a3618e079e9da1aee70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f8d4279b0b02731cc79e1cbe98312246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c533251e0598ec93363603ab512e6a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b7d53ea21902ce0e63735f4de4a67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859cfd0b28842f1fd97c1950fb40188249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00dcf10e83513733fa239765044c9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb6950028c30f8d8e31a2cc599cfac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76a18499836cec74ec8126b00fa702252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ac007235a875926106ce2f9e7db60253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f182ae768ef94e79a71c6bee7fc66e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98f02af8d319e02eb7170b8d33cdb2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6d04d0e3a9ac46e34d58635487d4d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733ca5320ebf0fa59f0cf029d15a86f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930cd8c590c41f3efef37a5f1f38499258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff050e303277600abe59000a0fcd03e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16326a45378ed24d3179567792d1027d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a6141c1101ff6e56ca0eaac79a416261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57f6fb6aa7ec4cbf568882a13af9e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5039f9bac265ff155d957ced0443a68263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd73eba9e226ecfc9653880c9c369b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5771197c503da4cb5108af5f3df42e2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7d7f7faf59ac6f44c4183b4a50c5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579b9d3ffb0a9640f8c6d3a14f84aac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083972fc2412357ade5519fa63467950268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e9468496419b5f46acc86c09ce755269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d537fcaef75e760f0021ec1e8b2e49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01e8e82587fe9ac5771465eae868b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ba08b762f7f69df11277c37e08917272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa79c2c24eacba955d4dd1de0062b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb232c416cf5780f42bd4eeba358fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c52e9824bc2f830543c7825cdafb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e478e5f7ab824fee03a0297dcb80fd8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0625c82b28ece39946b3913e0eaf7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aaa841e2d4ebcad45211124e0170a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc2a1490602ee15c1b41fdd1863ae2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff46dd0ac824a25b080c0e2e0da96a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22e1b0e9e81e6dcab09fc17b5cbc37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7287b2d9c6591ed542bd0ad2848df58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4d77d77595edf9886ec5ec32f1116283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32edcbe8dc263fdc07cfa2343dfa2f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df94158dfc29207aad10541ed1a36a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5649e87d4f02b9db2f88d5f32e722b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38acfedd07959e7b9d48ae1bb20bcc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d08896091bac8b1bae7d121a3b62f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87323bc581c2412733e26768486f643f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e01825bc147a15b50fd0af0c0e6abf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ffd6536b38f6415ba52d6885417ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca9f2cb7e49b7471be7b659794bdc6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230c050c3bad99ebd8d40f451b25dd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a338bb2fdefbfb2bd379588de1e75b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108c5bd69357fe41eb5c4c00da91672295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff5d0de597b0d078292cdcb41c05a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592961b6f3e56ea47778767a2b7c3fc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29c79d0135760121520c77892031db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5190b2158c4a5a4f55ad606248366299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bea551547e6171adac9e5abbdc734300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d765abf8d6eb671b9fe4024824f2957301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83166d7704c25437d81c9166a939a36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835c20a342133eb8a1522c50c203345303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662b94e522ffce8423a913c58a0624b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ed530dbd3c9202290b2b2003ade55305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89201593f07d58516837110d0fe5df78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23704e5f08f7737107fc50a037a98fa0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935409b5568504b769e7c05448709fa1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd065d7aa8bfeeda65db5757df0f69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5cc7a529a0fb70adcca4564534d0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62d37c15036084a49311670a137e31311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2acf7b7a7a985823b9151ccc0a2692312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b12691b9e047f817742efc0ef706ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a45856a39d4a4d7837ff1a131d121a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221f868fcb5b3bdcd44d390e7b9c171315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60826c4f836aed81f934f9a2f8b38f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1cf49ef3399f4ba8e6934b9d53ffe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e64c45663321c12e9152ecfd64e56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137034423604f3e51cb1ba4fb8b8489319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44270b4170ec43846051edccb42e4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6dd3e13c51829d8962bd707f408c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1d5d86af3f60b754598cb447af5c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d37358e4164ddef4c3dd2950a56ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fde42963e6ab52b6f7de09151e417324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a0d74e5d2d2aaf069bc9d9fc929ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe80abe6c361c2b35dc8df3cac02925326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5f9235b983519fee9923ab9f4fd20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0effbf3d667bf9c43c45b93fc439c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d440a37e602f6fcb6a8457f714879e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af007e6b6813bd74828b7efafefb5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc5af3a10537c98fce600281fc3cde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67c3b667072b4e41f2914d5789dba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2601588ad19aaaa9ff855df2208ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403dcbbf5708ec3586f1d84c2e4229a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf6ecdd51031e9a77db5906a2b07bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50299b556a96df99c0cef7eb1f296601336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfc470993b16827168828e21f17109337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c280e750aca5dd52528a6d33f37ef85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314db10bc714308850b1f65714022f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6ba68fe9281d5d49aaa3136f85666340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef2b14ca733afcd9cac6d30366e53f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ed4e933d6447cd5abe55af73a3d26342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bfedc5bdd31ed45d24dc6f176d91d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e83876c595088526d92d1c8b2ef717344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d415dbee4fbe38764083275933d6ae9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fdd54a1b33d9f33bd46b2a54b6292346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82c607ef6e94998515e99f2ff90407347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b02884f573f162cad60afb22c343f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0fd70091a6cee561bb07fbd0d03bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3d389d93c9c322dfe1a1e21da68b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574ebbb1b86e31d359c8b4057e4d37c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1e0599f498f9c347fe3df1e9362b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e133992dfb0361490d8d2960714349353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cb9c25a32b47b36c56233dae5753c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2064e9d015a7a65f1acfeff453d7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc029468c140a52b8a399cbefc15113f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa6257ecfc55c42c545d3499bc4093357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a788accfb7b29ad846175521ac06f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957a59c63251018128c4a473da52917359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98419cbaf6c28c737a04ef010ffb85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61586d668f2269ee2e1342360909a185361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436af552d583ccf64dc6cfca39d29815362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be161c94f3214edb812615c948f9c6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519cb615d18c7da24a6bf4e5f0e666d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015dc3a434185864dac44753ac5688e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e244f0814036ba449850101d0f9cfb8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b5031aeae8fca56a405203599cf36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18e62db5cdb5d0ac3eb520eaa69513368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5c62a7fe902519a00d38bdcf7ade0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b495040ee846f3cd39c4c2c56d41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7962684e113b4a3dcdb46255a406f64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1088a4b99d1f96c5d13c6bc1591b89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e053ce326196b7a9795f5fcfc4353373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbc61933de33ac9d7f1bc005456a80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e52ab1c3c8134b0e96954c078cc694375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b607d8e5e48b11c74c4ddb8977520ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220127b6b07ebea8dd57fd7fb882323377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545537fd77f52bb254be2deb10042c7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d4f4540e927d7f643ce7a9ce46f50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36820e754ca263bcd8052cd16ca9a45a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e258658c01962ec4038e355e072720381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385b5c6cb767272a7c33bdc069acec1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0a7cb43cb6029b9971d184b36a005383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdacd41d558915048034f5c7fa75ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086ffb2c20922d381d9cdbb93b9199e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179287333c2cea3d25405e665b969e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dddc72fb7b81dd2f8186435fe70d9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860a27032a460c2aa01412571fbccc0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbc7ee6172f6e393c5b30f01edb5bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e95c89095d67e70f648d15a81911a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a62d992cecbcd034c4529021488563391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad363556a6230865786d2df3e8b04392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64673b3e8bc888325d8af5b16b7850393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecd1abab2e926c1787a3adfe1dc508394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c224d3da70a8fe9017a90e589dabb39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694696c7fe0ed8c45a190b740cce6178396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64220743b0fec3dd2bd1af2929fb1e50397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df5470357ea3e2d6f59ed3e31d4303398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd544873d8efae5938cf6512a40a20e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229050e5198e43518b5d76a3f01ee71400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6ee60b0c4f334d3d5ecb35a16361d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3ca03ad7f413e1bf4b8786a6c8014402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b2ce1a44e3fba4e0a19315b484ba8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893c64d5af9dfb83599d22d899b7872404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64258621108480e7d669600c9fbe19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085008ecb620834de695506b03c7ee8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f860e22f100bc034ea6de22ba84eaf9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244db8e173b26b478a2e89628ede45b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913320c339fd9696a0c2998aef898333409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794ed537559703df774873c8714191a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d579036e32399e51cdfc3758a1b1e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf27de3d0869b896033eadef18d07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea580bab4e985b3720f0081c4c3d8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae47dc6eccab51422de85e16a2799c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e8322ed2f7325781f7e15a476485c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aa9450034e79c74605cb1b98ec01d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df846702490b9854e70c7553df8328417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb51f64844e6f6e50b5ce31c020d6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eff69dbe5a30b7d4489b78f4e1adfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0dced1f3ee7c515f12c528f677d9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5445fbe89e3ac4dcfa0c5fa573a0151421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99660c7d6100496d028dbd6b326c8da0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed28eeebf12d2c9140780d19654cfac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aa02e34c9482c8e49fae159f2ee87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4ddad99c5b886f695a1849ca2300b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0e0b70cfede93969eddb53b307bd3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12afad5e5493a170b29f7530ed7806d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c29efb0eeb7a87fe152cc2bffee81a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7a6bf0160b05a8bc9367b3167519f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d97fc5b8d160e11779d3c22bf2f6cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50656492876b8d0cfb0d7a24963c36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871af3df795abb98ceff80079218a27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7079de7b3ed8f36db393342f0295d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b82b930a3d662fb598a27d2db5cfed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb672cee3d4258f028ac87392a9fb00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebde60379391dc8d23febb0a3ef65e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b7b022242da8d8a08f997c178701b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16fda384b62e9d0e7e9ed773edffaa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513ee5800ef9bc3910ee58299b09813439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1663fef113b2dfc599a16befd25a8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46575c4149c6bc008c91c413831643f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbae9aae6e54ce0245bf6d377fb7416442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e67d98f9c0c769993bb85dd5e8e96443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2e47fb08e0137841118a49198bc82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680cf732967c33a7eb0cf5c300ae174445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af4e795d9739ae84022240bd99de8e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfdf801aebe79c249b13500ab43435447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73864bd1a69bfa5fc8308b52ffacdaad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed056b321adb88e491abf59558e868449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c955bc52906dfd28fcefc1ce5494285450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715034ed59d8a313493c88ec817d34a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eafbdbbf01d37e835bc09a9bf927c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3128d9185ec95b52f1bbfb6625d00a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee60374925982a3c5b5c946c218ef7d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecef4ec2f7cfab3d25f36861ab03959455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019de6f248f0dcd073115a415e33744456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610760704453d42dcb5ccbac4029538e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26429d4cb684cea2d23295ce695aca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05931e86ab5275e4a38a5302a27a7bc6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2f117ab926b3f80ab8e75efcbcc1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f482eb90e04c21db1228ed89bc33a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f6b5f4640c9067993d3262f6a2cef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c6bf492f5ad8853715c969b24a0eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e883853ea0a3ee6f8e72dca8b11c3d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3eb1dbe8359dae28766332797ddb0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0437d5abe0c41f085a496a3a721387466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c923db21322b1cdf7ce959643a7cf1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ab06ba2f9e7ba1a3800de7ecb017b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285afe62e1ff6f177626ee232e4e9bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7ebd8dc4bf6f11fd470d5b7bac1d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43903bf314c2f14abf582a0f8f18bc71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196a3f9a28f225efb5e8f29f806bd1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c0ae63b3710aa6729c80ee33ca1c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2218a28ae802e3bafeb8cd2322e7e4a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdffb8934757ced89b75e3d96d7bf6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781d48ab754874b9267cf320a923462476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2ad88b3d8200698d9da4f0eff52c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861776a08adc33b8ce95482d6a81848478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b432e74c6e9f5b68e65cefb6834352d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2361cf638c4dd91c15c198a4b1c8e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e68c942ac9bd8415d176f9fccefae1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9df64354d886571298e4d897322baa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69f53401e7e820b8d813a501d7df7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc11bf422bd59fb29efcbbdf5809c31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67204519f497d342b290593bd6f7662d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e46952d4e0321cbc1d8a9fc9c4e4f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2a187dd1df46aadc953898bdd9c8e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34e17173073e563a68e801ff2a7050488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2f8ba90d6d601cfc4410f1fd1cfdf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69c29ba3fe84f0c2930ff475e4b32b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1bb0a65532583982d139f9d4a42a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052e64e9ec22c476846ca9fe4d7e9a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94b496866758700435c8bde0b9155e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7d317550ed47e0420d14c6d6d9570494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2309bcdc3388b6873f5fb200e5f74b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626382ddf5d284f3f04e80168c0e99b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fab5ee793a3bf3b3ac5e802f94930b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6121df847019add116c0e589a3fc0e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66eacee655d077ba7a5a000a827f35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db786bd5fd23eb027586a39f11eaa9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c546c3067c6b3f5b19df172c863bb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08295d5b92ad22716efd1ca0815337502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e5780716e65afec17919a3f8f229a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66c83a4cdada296a2f8c019dd8dc01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07040e268ddf566fe7a461cfe480d01505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4037f43ff09d4f3aa146b5d13892390506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a558bf2ae95be8d531177ab85b709507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf473c9dd8daf4e958ab8094134da7e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94bbbc73a16260e2b26483b83fd974509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaae290d9e1d6868371ca38c481c23b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa1a85b3b7821ae8b0607583904e07511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b595502c062555ee31b8840f77297e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02609cedf9662215b126e9cb23c0e662513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d48e858911e6925f9300cb9129826e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745844c4deef8c3ba4da40da2899349d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3df9f1718bf9a925459a94474553b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb573e2b7f2947ee72c63d4e75fcf93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c1042930bd1209dcb43948ac343f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433add22a18a4960537df5030f66a07d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121d264840c0f49f9bf657a3370a25d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e02424dbddc6e6d526957cb86ef7b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4f07e9b808a3ec6146465616916b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62396323d026fa60884a2fac60180548523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d944b09f02a7247e4de5779f6f13c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a561ca6186ee62d39c8b195fb2ba22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2201984869f16aa6bfa966d0b474f0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485f0097247d807e3933ac62e42e968527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb73d0f46c8f5827c8e8a02a2c7dff7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc05e44c588d134b518fdd8ce79bf09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a32dc4560832bfa7526ef07f7797c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f02b333b742a55c88f11ac83a8a5de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673ad58f784f3ad793159c80463591e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859b150dbaab6e294c23054daaa4a3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8008ca8e5f592e48538131bc6b2765534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f5bb4915e38079e8d3ea6c7423db6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b17d885fdd6d77367d3ed532db599536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116ba288b6fc3423c629fba4fe609cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c387eeb68fea8480d5d9c9d6d206a39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7ababb2be7fae7386ec20350e54e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d6e4bed54ad4e3c06b0a7c26ccb86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a877924b15ebd9bf6d923a65c86b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a65b8367ee9e6723010cfb1cc3ee3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbdafc7633f3905f82439cdc5483e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820108c6ee55bee8e5bbcf0a820804a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78602e75ea9dc8b893a933eb25c22354545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bdba3b18f0882f94f670f6e4c20cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34cf9f67fb6a8a41a3f704fbbe3fe4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87536de4b51dbcd487233732b64795fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6239c08832d59537d174e28eabbaf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54487f75781eba12b9aa0aa7a7362f24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7d78feb731a58bf93ec11ef902f72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690d5fb0c88b399dc60042280f8ccd9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278ad3b5e658dd91fa4a50360897e63553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695bcae617fc4a6fa1310eeb72577c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a4a913d2a41fcff578e69d9d54bf1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda69013bf4f20854cc180b2cd41d948556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22364f01412ac37daaafedc921b82c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78f5cf97dd4dd60729f245c186ec99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0803ff854d0062016f7594563c43e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612a8fa61219c5fed4475f625e591dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e44eec1faa2475c51352741bce7a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af99fd399c54a0373b2a74fb16e535562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a208f0042063cbf8ddfd3dbdf14f1c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89a574c3c18a8d0eec8331c9f43476564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357d5a02064dc4b79d7c7873b0cc836565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11f34f76f0fc279b5a0cac0477bb71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb68b2960a94cddb447994ffe9598a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78053d97f0324f363d60ee23b5f1a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88199e91ecd680cdd24e7abc5174aabf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d6cbc34b2a461f14704b2a894e8e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4f7741d4910c43f9fc1976e099529571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e50c4adb651730c7c50f457f91ec02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef0806c5b99ca7c0a7d0cb95aaa91a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1bac87f5fcde3b5c3c89899bab5b4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cec410a8ebb5dad4f5bb389156defc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb912c927390132c288601e3460f3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5a698ae67ee95a277e68ca9176186577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824fb22c82db1bc224e0d40d5a06f42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b8fe25803d845ca75b713b6799d70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074ad7edaf1db412902aa78a03ca310580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816d78c37e8ef2a98348e667079ceee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346725198daec4b86967af41638c2614582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674c1d0038e9acf5fbf803d35f7f2b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d3971fb60e6d38df069c6f0e0b828584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a0c87e67553806e594d58987ad5dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e111213c274cabdf88e76afe4aac4d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0374d0fda84b0116ac42638f76aa837587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9cf852e945f98f979bc86526d7101588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d496823160d3bb12f7d713c282526f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2797feedaa74c322c7ad4d4db525e67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b817449ac764fa65f729d0ec5c91b56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f716e5e79ffd6205a69ca201bc7f29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98765b6b9cec9ea91565ddb4e159bc8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195366e391559af4aa606f0a0a2a2bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc899a08c9ed0d033626c6ef9931163d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a53d66ec1b981e9797914bfb96456596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fbb9c5769e245f9b6200b2f1c5dca597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045d4a11b9274bafc61406b580cdccf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2845f0a9ef35f2b43051472a98477c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cfc127e3dfabca7aad2e27eb40d3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebb4db36fdd01d5d7007af6b36baa6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d54ce06e505a557369c8c5d684f18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cc708a7ecb6e5d0df68a67696572c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267367d55a5dca6090924347e393afb3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6adfe12562e51102522e23554ce314605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f91312a5d192992166351942631f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063ef260436ae72c28b31fcefab33eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba94a616ce127a026d92af77f78829a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820820323245c00821cf4a159977feb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069a66bd01cf728eccfb7c3ba5747e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ffbdb0ee035e271cf8e343fc505d2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901f1183ec37dba9c41a6ad77a3fc3d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c4547ec32559289b23e9cf37f4e3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398718b465141e6237b3d25c284616ad614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769492ffc9ff7c2d2dd3844fb6d1115b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2163aea559ece1e1f94c379862586616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0ef0a42a6088ff1ba69319336571f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0583101ae8149d58d5a2dcf313139ac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da804ba0e2d96c35455b93263d789755619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55169d7de99b42a64d399016f1e442a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54821c3dc1a2b2ffc1d8ecc1b922d4c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfc8c50e323889d5807a33b87bc75f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a211c4ac785acb2e45026db95d77e4a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150f034159458a3bd175c5a02f87c8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815b17803d9e6cc4887dbb5074e0b4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56bb94e80aa68de81aa40f75250d21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6522d25fb9d63301c552dfe8faa623627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fad12e1233d3766b5061d0b511ecd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dd9bd73e80bd865fde4fafeece605629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535a6bf9364c05a3f8efdb190efe7d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90d8345221117e17d50aba617c3f818631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972034f81a48bc37a7b16fd1659af0b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae677e08f6d02c50da8e31d9b0ea1a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ceca1aa4196bba7892f9251044692b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd655008d18e35800e38742667118247635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe1d7b6b8304348c91f03ccfdcc822636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d63b03218f2e76461a536fae88da10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd47eccb8a3931bb504d730711ed937638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d35237adbdd862556a16c9ad2ad00639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f647e62b31da075df033dade68b89e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5ba05a10c917ef29863c65b4e750c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b173abf24c4b2692167cbb1d5d5aa9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e933231c515a2dda9453f9e5047a33643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42378405ad4d925428b5edc070271f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dcc9ef56f503897a9663d1594c866645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc087e5c1f54b10a0dbbac900ec7a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863ea83fe36291873ec70eb42e51f50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a050a1c7d4c0dce0a2a4ad4f53071de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d74ffeb028ebe1984062adb84f236649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea6c3454b50a22c90d5ff2d1048f97650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ade448af6ca69bfa4a39e19662e509651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6164b2d03737560bd9aa8998f3e954652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27fd9acab683cdbc4a8f2b7daaa206653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42333fc4e7dcd61fddc89f82199d3ad6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d28b6d975c85c83cfe0aa683bcf0c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76016fdac77e8d3d6f160489a457e85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc5f1c965cce105e948b59042c64ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69fbf525d3429c9df3651b14897be5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92925a271a21f2c7b7bee61601f58b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc42653b0da7f297d8b3bb8d34782660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e6e9534e3edb7451f8c4feaf4a076661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3f425417d89411e2974ad3e222a40662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2212d4d04b15e992f42faafe65d7a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2914a805b87d17ca9cb33fdbcba539664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ada598eea2f950afe8d401aadad74e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94c988051a40b2aeba5253279d292b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fedd4395e8ba457174dd4b9c3068b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac212e6099fbeb1e7a192f443b9061668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b09d8db6fc732c58e299e5c7df0fc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde1f503e3e749319a70de2fd6ea446670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e819cdf64a849a7d13eae4360b49d08671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c6d02bed2fce5fa661ff599a4a1b2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbde6dd735cc37321c063803a9dbe2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc5a0916b534dc19d72e2dc63ba6d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316015adfae3e0a3bb1b673e6a476e03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded31254f54d4478d57f0b0e03309996676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb9dd3e60f8a557836429463b79908677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2da078649830ab3427efb1b378ea0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3d2469ca518ae4356c281eac53af6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ed73710ea7ee4131c45ea26b2f289680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70360a851c1a026f37855210d39d6e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125c26d3cdd92a48fc8dc3e077988e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abd8ad110a1350e7fd7568e91b8221683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a84c93922c0499e1b6150dd2504889684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb57c439b8a4465aae7a8db3ae27530685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5647b2221f2f3949a10f97bbcc7dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56777a970af2ab51bab7f3504f38e11f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2735107bc66736ec78a5182e7780331688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8c19d716a6f821f8cfde215866599689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b8c4fb2bd55db24e305cc26d53aed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1b8c1969446a5dc6a6f2c6a4b2d3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966f7475889e9e27c23ec8be615d92c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cc91e044963173b96d00157d81b76693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e25a75730b6222aac69cec448c161694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad28783e286b055c9bf76d49ea3fc8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dde08178f27c4a90728b731407c317696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc16549aa70614a669110bd77775f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c6405b4c9c5d4e74bb66588497f60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23237fa2cf4da9e0f7edcc2b18603fa7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14bf4e3355e4612f95f8fffc7e0184700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f63babef5b9cfcf0e957be3656efda701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7455a606d2e80a170bb874a8317b074702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0aaed36930ea33b5b6691a5b8abf0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230279500847f470ce5729a249a2abed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297752d051a0e90d65d71aa04fc5d01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bef40e1cf4525b8f59f9229c7871ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df9c924a1b5a20dad21d1b9452b8bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaee2e75cbeca87b9498a5701ad842708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5272e75c6fc067b144be21f0f1d42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9ace80d3479b1cc3f8347811028d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d105054af60ec17db423955a803d33f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92703bb3a9e0019a82cd69805f251a55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58343dac1c9da891e1a4641aaa8d94e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b5cff200e5c5c2fbf31119ff5c467714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952361f155bcf7f069459ef2c5fc1901715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ce48d2e6146a10162a01e1bc8908c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa48ae573bf0cf52536e37a114faa5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf2661c3119faf25690f7b73ef1abe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d0c2cf8e5234197ee2b89300321d5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081d7839350785cb3109036d1cb6afa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0a3d00d1e68148959642f3759899e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c63176184e09ef526a2c4e45b18aaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807e1cb8770f6de30544aaf37166a7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f5ef3a7ca68dee693dd0e37b93d25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c15ff707d129cfce6fc995c338a9bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71ba2264a4eb926ef29389f000a806726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5a75946414e32fb9499b407275cd3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c0e3241c14670489235ebd380342e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d5a83d16c0e32e51e43340fb3b373729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a4c1d2ceb91f449aa190142d71a20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c14cf35be1cb245f0f69f0e77f31f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3021cbc52d0fe92e0607b6361af086732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73375ec031cb4af8f702a58757dad15d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4363384d1a0a2b8ac624d412ca6d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a73da94990ecd85dde81fec86e281735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c8339958114a2ef6a3f0608d691dd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3245ae7ae126ea72cb6f4dc0ed3ca3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787955f858d26967f80fa4e910c2bb62738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ad8ebdbb10758eb2fde13d74b1f82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471812ae9ff0a27b574bb982711f5ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ac7469e7faec649c3c3d2f68bb660741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d690279e055a3006b2a2b92fd1fe35e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2b5cc10e8bfb2184af297f89d6f00743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18269ce4f7773f4e7fce7e0e3b0b838c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5213b0f055a163fccd57297b013e6e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e2fa5557c9622c7c030f4bf0f10ed746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e2b54c3a9f531d35e7313bd389ba2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99d55574db39405bb27f362f529cee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec87e184ea4de2eecfc37f34fcd0d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c747b673b5afb83d2b2e232590213f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b64a346a0be7b3290289647396d38751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea47e8fbae9186c09e47061daac9ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9d01d8687e21408162db2dff519cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b6414599a1339756ad447e35eede754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b98a8b3a130c815e7eeca123e46dc0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583b6607e680a75967998e8f2fa4c87756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e689495e9395564ba92610cf8cd30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5245a7fe6915487ca27ebd67855a400758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43db505c653f90686a5b2b7d2308ae4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c6e080cbbd6c3f13926916eb64298760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa342a92a9d234270b877670ab8eb6ed761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34cf9ae0c02f0e90a6ac98d2dc9b9a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696fcadfc48ffd8babaa251e045a229763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20cd147aface9b148a1467fb9c04ba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91a5f8b328171a3490e44d329c2e80765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea525d572699414dbf34813689d4c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bc8a7ab534b8c184b687c99c10bb7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f95ac10fc4103161fbaa3850864ee768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3e80522f56cfd9bf4e82547a3c2ac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75471fd0b58e7dee04973139a9fcb8e8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb68b9bab9cfb048b8ceb1591f206f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8293eecf4d5191020d3cb654edf5a2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f729759729d3b22a57bc0390100494773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54b74cfe4c00a3704a2c12f5a1d9dd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef672f06c41542bd069e39798b4d71775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948286bbcda4128866cc91d2a62dfcc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b56a313046e05d451c8c90e65cc90f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb44191257cd9083e4ad6a15a77f5c2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0c557a92393fa0fdbdf62c1fdd4b6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bd9c068d729a1f1ccb83528f146b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb24b5b7b13f0dd1631f2fe44a7e4b7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a966d10c2e9aae620419fb558930ee4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96697766c4129d63c4351b9c353185ed783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f0d3e99d478b276c5fd2a3f991cbf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978c58163177be8068a0bf42825021e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dedb3471c80420a3e75f9f8fcbd10786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8584bd100dbd33b09dea6570adad3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae46f95886f91c971aa4a17ab5dace788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d0a803eaa96282b646eb30b274f17789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1a18e14cf00dc54378a43b85c860a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955b78c89604353d99afacdc27dd096791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648bc9ce5e764009232ad2277563ecf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1b301da3dda780ab486cd34ec8598793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740cef5cdabdc5fb43c1117696ce2aa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea49e98c48906ea7c742541a8db095795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b51c706485f47d6f051df2316682d7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be18353c2499b532a4439e337d77b8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bcab1646c3b24d67320e0a6d0662b1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbf86194bf25cf0777febd1ecdce90799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af83e0ab34104b1232499cdc9a1780a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80720be043594c23be8dbf5279538e31801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f6bfd9434ef7d58cc3d1b8c7d0e1f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5d7fbd02c53bdc20daa525c183a35803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522e66b3fe5cf702b04ede5f3278656804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59926bed1a3a88bab061da5aedf2fcc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a9d6381ca1844babaecc716fed530806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fdaa403c37fedeab35274739531cb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45620f8591e8a13a73a9586b7487ad83808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701df66301330788a35532a613e1624809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d107102fccfa5d0484f46f4f72cd908810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d02b3c3eb506307ee6c731d23c662811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7744e8db388ab241ea5c35435ef147812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974265d37903b52f09687b493553ff59813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540eccb4fe29dabd7f1cb70bdf7d3626814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6e2aa37755f58802325f40c8dc81a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c38dce0c403ba9cc7f47640eebe72a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee2c1f2ee40314705336e1b46e2b0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01c38cb07e7ac9e50b74c930546a97818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56072b000faae565c6ef22a48f0c5bce819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729128fa8948ba4922124f842d84cbc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddedc73c501d1946cb6d190c17c572821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970f95c14b11b9808b6a0e1395e0291822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa557fe14746a953c2262aa330fc7767823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fbcff9e417c5fd2fccfaf3646432b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9459da9fa90c11d7188ec0771bee9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21036c3fa67f57bae5a12b1b21a487826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c61c610c3c3541993b58d5959fe23827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed362bea32df23831de6348a6366cd2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb216d4a504a798148752db2d08b93829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67a33a04b6a79c737db4d669dff558830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc25fe03e5b803e70932db8fab10808831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dc31abe6a79d31db1b42124ad9d91832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3230d7f50c4d8b2dcb2d9259c3ffa9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e37b2376291432581bf566cc2b052a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8971e88915a05600eb7faa760abd9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629f0f4b445f29de5e947fd891206af836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe320ea4ffda4054ab49f3ba077b9a5a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e6e397f2993be529328bca6387828838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4affb501c0657cf21ff11e13736db839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fd21097734a418d41639373f2e7cd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390e3c5e61c000a4dc36b7ceb45540b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b24c58080a98295ab546a4a5fa37f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e0ee9946e25f626c8929371560157843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ecfe52079350f17efe29277fb0a05844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc7c21b1b17748d0b3cfb7f764d1f2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1498b71f39a656e550b69f69caf8ec846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0640afbcc6afbba3a66c8fd8b2b548847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0aa8f04ec85c95c8456bf49546817848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e4cad47946d697287433368efa142849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee236f864bf3c5ac88998c92b43bf47850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f86b12f359a083d701842e3ffd051851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaeb589b4627e8c90ecf15d600c28b6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4122bbf243f99a40cfbe77c147d6b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918e8ab99d1d010cb7be233049716ed854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6164b29c648c914c9dd85f45e6f64855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52263af6dc5157ab4f8f7b51c69448d4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da49736ffdc9286ef7d6845228966f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e575d5e3a780f8993cacec71964cc2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d31983cc4aed79dd252bde580167b1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b216bec91d93deb778a81bd69a19c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecc1235b422e526f62985d76b11732861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64294ca80fa73d391dec6f54a9ab6a17862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997ae8436a0c5139f0087e091d6d358863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d05b4a220844d9a1e429411be1039864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd2ed4ee2fb9433f4248c5432e876c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e77653aa8c44f8c97f0ace6ec59ff4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfdc0b74365e78efa332c45cc75a3c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90eefdeb1310be4c7adee36aa74c20868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa61c8b56acda6790f0b054f55d9ded869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b41fd09e4ff748d61f5e2b68b9a5a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0418993151c7dfe61516a0c1781a91871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785be3f65ac72f28829d9438d853f424872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097901f8780919f864631c110d52e7fd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101af727ed35ef9acd052f963422b8d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0b88f6eb913233f31149beefc2b92875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d478208bad1f6239f52f0711e0539876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b606b767bf5419f8fa1c8dfdc71d2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b2abdd96086c11a7993d563bfe4b7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ce386a237ac51be17ed420f5e2e0a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437bb701b1785ecebf1a81327b59900880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308fff46cd37019f34f2031a4c1a7df881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda24c2e47a5aa7fd04d7a6266952998882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01444086554ff5b1b4ae27253774c88e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b4088101c7ea3795e64cb2fb89067884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad327c14e18257719498f83904d1af61885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d5fe6f556f5b05a161a7667bdfa69886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3380f98b972258145819bb5c71d5d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35eda9f349e10aa7ade1e90d9ca1251888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e439ec7b7b203faf494ed2dc49891b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e36cd64fd6e333343bcc8d67dc34c4890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160c454203bd343d69610c6c2ba9083891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c6a2101f4658b3e7cf581e1def807892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc4924e08e00d646cbaa24fe972dd8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3d4a9edfe55f302ab3abfbd233805894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbfd5a5c2b6e4a4b35d3289d4a7807895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a4a74574c317eddcfebe0d7c95031896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2d1980f70500438a4479a21c993c3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e9a32708ff13e7c789e51b487e44d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c70cabd74a721a91c9e8ccfa2af56899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a97a2ed8357cbae9b72b952c2fb50f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea9961b2461e330f039f33eebd3ef7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb56d1d366f082ab2f34232d962b1b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f4923282db0b46b549e076b9fa03f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1641c4979cf83328dbecb11bb3dfad904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315098ca152ded68a0705a63e60a7cee905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df00e136921caac3743e01a27ec2ec906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bab97ae912bda53e1b6b7ed52998d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43134888cf9f08ec2a337b1069ef6dc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328993d974225bef134257d1136b9720909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9dddebb118feceb64c8c813b7dee2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463224509608af77ffa255c90592804911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22621b3880f758343915fec85ebfd6e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b26823c275170df42d13382c5fe72d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1f80af1fb732f99873de4badbc6d2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbcf7eb0a1308874aa00d5930a34c7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5444b0ab8005df7b5937f9e5bed9e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb060b9f0da353dde3718a2fede411a0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd7ab3c1fa2977decd3ee4610bef39918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce749f743c7c68f8cbdc4467cd17648919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4c51f415395a1425f6064e7d1b7c9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e01b3f46193615fe7639992547f86d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c78bde13d68eb7bd729522777b1a60922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ffceee7ddb064cc1c41b7454dfedf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d101ad8af903bd98487b6b6d124c549924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c195868b899dee8d16577721e104a7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab409566849d7241681ff8b1d232c8f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a054e78ca2912ff58873c32a889443a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48e87f3a38665ab5fcae77c41cf2bf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a457b6586268be898373b55b05b56929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1c5bcd80f9169b44d2d28495e64fe930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04cf531962a78095b1d7f96606bd0a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbca4c02bfbc2982e9feaaf0b5a8f8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f66a8d10778e255b4df9ed76e18f1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321129e3a55e1c1fd05062fa49788ff934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783104a8a2bc14ff0a00c06cb4232ca8935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929a66af8637876e27c65dd2a8800d0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd31c3e3c5ed0b553fc33115357d0ee937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc053fd3c25d796502183f5c2b054d2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1828f0d8ad28eaae9a1331ebd7b8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef87d5132328fc2664a05008925814940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f9108454869f8f4b05d337ba3ed53941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8805f4ac3be1ea50efabade8c8729a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a476cfda1c3e57b6d97f153473bed2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e0f1650497a868f59f5d430250f63944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557c142f31d52081e84c2c99fb8e18f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ead56e05b2969cd0020d8f13fc1ad946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47697459f24861a460c261ff2fe5ae47947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c09013c66085f0da6d3622543807f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634fc6086dc17174e7e4dfed4f482eb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12fc82e902413ff11b93cd2091d5c6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c2b5248f4a9348fa881ef2b24808c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced9a4585df1cfb3d783e1f284f662f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82c704b90424f999b85ad17948ff46953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81444c266b3ed3419e540a35b53943e1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ffbe0a80878a4ba876b8072bd06776955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189724ceae5ed7d733e194d3e94e4c5e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89bec2271d292e219da9bae3766268957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f090846757f3b1b253c829fce88f9ae958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd506150b7e2ca77d5380c91ee62cd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5ebb7d34933146da0b785f2ca0db9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70711e17fbed32e34b1992dd5be71620961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c6d9998dde369722e29f70628cb9e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a8c03f0397247a5d9b15e7b2172e7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a62ef5334253b599f8823f5246217e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a7a55392a1d55b05c9c01d9ac5cb4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabbbd2e0da0902e4573cced87f2524966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09dd0ef51fe1708dc950654762bd163967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af190b3daf4ff242886aa32dfa0034e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d83bd90bef9eb2ea3dafdd7b67bc8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6d38bec72f437067b41793f1abdaf970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6eebe69e49c478f7b1ecde434dd40971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f772be8d3b439046c02f4f3d29c27972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cfc9dcbd1ffd7ffbd724184149d8e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3b27ed5f9e968f3a08db20f328859974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a380cab7ddf455d060a56f3f8b8ead0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ad6e329343f3eed53465e0efbd99a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bed81771aa64c4db0b036033caa72977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf84daa0cd52657ee61f0b130c40d1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27014d3e455fd5c5572282f51d3bed62979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd7f600b93c7d10e9e1b09548298c1980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcea59018adb9fb4ebd901762e51d30981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51914bd2e70b6412c1b14f6327868ca982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772268b7153d3e2e3e914ff767aafc6b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7d3a6c54014744925d1727e10f0b1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433859d821280f12131cc23e03441c15985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c0f2985077a187f24a9547a1c5197986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d15ffb45e0e1fcceadb0e098d42c31987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f0b7e162173ee716f18211e1cf49e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960bc12eeca2faa521528b94a185526989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ee16f0c96ae6c21f17bad327a9a6e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd032a1c76ba2c731f0a2f83238ddc0991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397b9064219d7e370ad594eaadeaa14992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db7a0dfd72cce6a30705b816e1b0ba993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51531644eb8181b7ff7938435d288bf9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb555a1d7e9a81ef4298a88533dd65c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ec5c0d1ee7622fe895c3d885ad454996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebeeaa58bf1eaf94c5f0de7d12f7140997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb2add351028c02b527479c21b114c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8386f993109018c2d6df5f19fc83f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8fd5cc5f2836d8863cb27dbf84eee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae58ea0d4e1eb3537a6160533a584994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a254f3174a07444fb8eb48ddde02fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dd607b43636d03d9ba392f18c48486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb56aab2cb56560e95aae1d1365e5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67517d2df46835aa10caf612f498510d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02f604b22cfaa17e9094aff494e7a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541f2232b5173dc3eabb7165fcaf51710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa911712d18d4c644084e4551e83eec811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869db33e1203aaf8e5b4397010ed771612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aae2661ac44b8e1f732110eb70fdc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590c7cad8e6f88fe119f0232f1c3c6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125d5ae6d3e0c0cbe08afebe8879af315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52233c8d4034152f2ba09d92171360f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daf0e12a8b7744ae4db2deb36d6fe617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515c1d8c4aff2b6a5c2b6905870b47b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23e7e13d01941f92c5b8493d45047e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd17e90e9c04c0056e84a6c8ae73a6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad78666ba78a7b679c93b8acf71bea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489d73b791edb4cc9c8b38ae36127ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4508e163a47a6337fd59b56a7dd77623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eeadbd0a3dbf24f587635a3b0fdce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0bfb65481fc958058f18f690672d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3705ebd61d1184aa2437f8bb12fc1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ae95bff1beea5cb6b9a03f58807f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f625c0daee26655b410c47a97a4ca4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9714dfc73297a1129e6943c1dbd82729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28873739f96bc05f9ff6b78d614203d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9373cb482d2dda37906e34f5fbf42231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7c9d9cbc2560794402036453d4b2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108e019953283d045b843f86aea66633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c25359254706798feaff062c8595034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710793017e290ced0dd68acb8d69ba5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88268c6c50208bee4702c113d1c98f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a2d5145f2e5a400a4452a1a9dbcf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c40241bddba66cfcff4d99451b60f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fa4c9238bdb421e00127d85819a3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7758a5908759b31d168debd49ab1e1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc0d1651fbd2de8e0a7a9a36ff40d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69d135ff137085b67284aee0b7c61b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379421c0fb6c6a30ea9f17ca724ee5243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7c8c54234af9256ca792cb8b589cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fff3cb1e28d72be0693487e1663d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4928a59d4e700ac3bb1cf923f4702346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b29f0b43076f597d5653e195b6e7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7e332ef8d354def55fdd50ecc0b7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24dd942816565b189007817c62f2bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3cd1c482f09ea1a77e43ae6789fe650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fd31a2e160ed9e1d0e990803055d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f2a7bde0899159a17f03015e2a0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff54bcfcce2510d9847fc1199df47c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47133ec2c9542cb569f9ec11d8b1fb8454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92945fe0d3fea966afece24b0b5a9c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160d3eb557606b5bf71fb767655559356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7309e77f9399304f75b940ae49babc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694a70d614d48f4d12c3e63673fc8e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bd29f2ac6f06f748b7e26b639d2d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585525d8ffa02c176e9c2ee3bd41add60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fca22c3f3aaac81dfde98e6d3b7a3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534c1fddcc9cfb608215d21fe7233b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955f1d6fc0fbb5dcf1ee11b1df3f35063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1945c0fc5124758874bb226774a098864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15b5dc9b4879336049f5af2b1c47e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9a65f3f3b00532d5726018f03ae1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f279b4860d852196709dbc9c3214467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116095f9312a25cd943f1a519a621e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa528aed200a626c34c227a79aa87d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa6e732eec5685eeda0b1ddbcc97a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0daeaee10356c4302645a636dadfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9132a6820edb9b64408ee58d5654b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876068a6781eeb4dd48c30b1a445cb173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28cdb4e0d56e7f6ecc6ccfd69d986f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c748e6824ff1be10b199d8219662375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0864c099647b3cc751c2a58c5749c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d378ab608c0b5a45f4aef34c0650e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a64e059da338fed391e91230b0b4c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0566f48f5d40381080abc72825a9df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53daf3a105f999804fcbe37c9822f2f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e1705712d2005dc52b9b1232ec4d5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385e59fb323ed4b3467bab4f0358ca782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbf486e6e1b4a6b48047570ce4f62b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe82e1b7495ec31ccbb5a8af145f08884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaffa2f61e747306fdbd7050d9ee2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a36b20b325f566d6000e44baf4ba9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6594cec67bbd08a7c8167003c489d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3951319913a52069e5d323bfa5959e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d4e2c158c5720a3bbe18974d8d2e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3f28f6f42ff47c3ce186974885a2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8673b52b27fc28522c86dd75edf2ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2ac997f0f0cc8af60b22bdca870aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306673f823071297e22e8f63ad5e06ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd28c17e654ca41362bf28f9fe9c8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554dd8c3ccb249ce1d8a363a015aa40495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15027de95e7da83f03850a5e6f4598ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01d8bfae4ead3fdb2a8de2e2c2650d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b30068e521475a091db6312ff64e7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f172be7b5da29bf5ebd5ac79d542f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53557dc3b54627a71d16e47fd364b05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff29bdc4e7565c712e753a8f908ad3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8b6376240cb13b4a1991a7a3573e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb93630eca80ad2e54d843ded3fa764103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c0d1b57442903eb5a0a97f7d19bc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9c76f8a176220cdb3e2bef2eb89b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28989d3b994a325346a6071460734a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81855c2306b4ea0de0b22fe6d082fd36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29079b827ede84816cf36736af80e1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd23934a4353c885c3eac58c1f459d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6289d84974b3c5be91921eb4a6af7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6b9b08c5aa1157d2bde5d0c79627c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e281ce2a2da63796cdd41d3d3ce95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b13ac9cec0b6e1878cd3200d8c5aec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626443a9ff77295a22e2e23a15e3551114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5bf8c2876c9cef6c90574508d1fe8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea53c44d5292d344fabe50b691ddfc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c8a6923434a0d16b723a5fe0bd8dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64fa85f6af8ec79647cc8e348d7e10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb701f42b8614924ded647a54767e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06afae1e1cc5c9982de37e3b9ceb0f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477dd2e06602ebffc99426981c20778121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa7990ec3ad6683384c5370c5c40e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402aa1a660a6157c01ddc2c8031ca33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6961fc43883776db4f7992412f8d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9ad6ce6506a911d4e54d084296ef0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53494f515940d5cb22caf1571fd86d6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a01e1f90a0bbfe92136a43d31247ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a9a757ff745116fc0f4fe07f32ee2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965970649d8a5960b41487a6b2de4c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58d6b29c07d10916abf92a2959b801130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292f2eddbe12aa995dd5b4614543c3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bd7e26212f0524bf193446748eb9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0525ec9115963fb33380219da2085133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b10b1571f2700efecb1c921cd1836e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1d91112d9b4353065f1d597089578135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75654edb5f399fa9229f5ae1d42f959136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32022a9188f9c5323f0510f0aaabf1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8630c83eece1e8751fa6ae933976a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c55f71028fb5a9625cecf4aaa0d3cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f3a7236c3c97ba065ee3a4365e1b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76d3d1bf989101e7a4a81f090f07eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04444d33da1d182c8faf66ac20a7c7d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225b43023c90eb8297473597bfeb385143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90b2717402878f7fb45feface926b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e771c0d373383cbaea6ca45916dfc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34182b56d8c8c0196b42dcf645e271146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9acfd74cc41f29efad276c48209937147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d39cc7e637930fa7417cdaffda8eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ce2888c191b03cd1263b7836c28c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779c6f51ac01b400ca947563798be61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519808afadec2635ea329524ce3fe194151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e20bcdd6b0a2de8041320ed91008152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c314403ef96677a8e6a9a0f13d314153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6ad49c1474b69157e4a95e1462233154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602085c4387e7a651461b5db9bfd224155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb38916514af4b5a098b766645e8db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f0eecb7ba19b8b32ba1bcdb59950a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed71855e7c8e5e4098d6fff4dcaad66158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fcc7140fcf3da73fdbbf341bb64c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be12f76b7d11ca6721b66187f79500160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9440e9817fa1bd2ce25e409be58d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c8f01ba77fa2694d903ecb864f9b9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba43bddca45627f1375eff39936f907163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee8dba892a66179b05aff063c444c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b6ff7bef00ad3b42eb130c0891fe5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf02fd5c84e629634a19ba404febbba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45716abd4668fb248cc196592716eb7f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170dddd4da82a4b06492526576c11fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95576792774d522524b48c46b50da9b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a320ef17491b7b3f2744d65c5fd6a7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224f98b1e61673d99d43483ebaa396b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e104728960b881fa989a1ac3ff38b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3354aa5dcd32f37098e5f5037072a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14162e4fc987aabd35625c327965be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b8cacbcdf6b16b1e6374c3a0615ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20df6c988be4b9826a649745b8feb9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a15f8a0ed7cedba23a567f99556155177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75934b17a946ce6dc03878559386fbd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74082422f5fa0f2ebe67d0c8a3f6a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b8c7d21f1d194d3f4c09218e3845f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669db3f01262b42082dba926659b801181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd3940b79d6d87fc7bbba44b9f89c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b91355b171df8c0c07e71225b1ffb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fcdac375d9aec3fe53ba3ecc4d852184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c8aac4e8cc3a73da9fc5302d12b09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac22c48f13a2d599dedd7fd71b72bb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f56abd74de0842b8236993cbbc8f35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed861009edcc3382fd6b6a223e2f83be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db569baed4466b7f157afdcac38be8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cec2d23e4964798f04478f38e72a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b6e4a880b4f5e2ab59aa4728e9ae5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b29e98970ffdf03145ed3f51ea40d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d348af1f27decb642f69dacbd0e536193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ad79be4dcdbb537d889febac5d65e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cd130d22b51141086db422d052dfa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e1da7d0738cbc6aecdb0e1bc4a860196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13591e3bd066feea6c99b209f65232197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b97dc30a7bb1ae3f7c440fbb38d1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39961d2b167456c038792801bcacfc4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746206dd61392dbdd4ebd890a60f655200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e566f8dbad6d1280feab1c96250755201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f162943664d8f407cb675e28024c9fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593efce0bbec7a268a02d844606d1b2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629faf961b5bf43411f727dae61b712c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b34e388f470f9135689fb151569878205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5a69744cbba322667560d4813b619206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4de244a928bcf1c113e1d7f9ad05c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1f942dd6b64407eaf2d6298362ca8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040959037e849a5f6ce1d023c7aa52d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4301eadb5eb7dda59627ecedb0d2e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d3dd460913f34677a06b2c2138957211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde41577960804e7007c602e53fc6c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ec9791953597aee828e84a971d0c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7471f17e47fd352dfc1adc8dbdae4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9a50f3ef4021bd2e5063395598133215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96acd77c172beccf345888be0f4e6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6efd071601fb23ab1d1b7cf1d1152217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31305d2f9a58ddd94b858f8f0f116b39218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409f4ac4ce6fe71f693bbab9f8c7a6d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3103f6ee21f402e62ca9a7c33e64584220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d24081baaf9a45b811c4fd92b9f63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b09b7fb8344af408d1dd524d4fbbaa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26738cb937465c2c45bafed51d7ae180223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4cfaa1e85e963ace4b4bfb4b9949d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5775065166a643f506351f011a0d6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55a40b538ea0a386847d5bc193f8aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e80064faee8a288d47e6f00669c38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84887ad6935c9387faf22a8ad22c6b2e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69188d148cb37aa9011244882b6efe1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1877c499c5f61af58c3257c3983d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08c30cb0d7d411efd71e50c62247f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcb5f9cb09ad35c04411323b0c6403232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078140574a7b33a628cd5285d96367a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128768b257acdfff7f43ed896a9aee8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74439050564bae87ce549f3c943f4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f730073de6c0f7a6b685851bb14f4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5eeb40506e2b08a1194276a4402ab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4575cd58165f36b0acc57511074b1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecd18863eb83c4be80ac65cf2cff78239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a388811bb62af36724e73d60f798510240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1668545914d43c1fb5e7af6ebd0b64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21da1331858bc98c7e193ab3c519bbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369992c60ff64c9ab1c4ff0ab45d19aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97120213257088d6f08d382d07191acc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dcb5f6a7496720a8b331967b16f4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7139ee50c33207f51bcc44071fb472f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a86934acc2689643c560f90e3eaa0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9663dbbd70246171131acf09f1cb7e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697953592b067b01bd5370c710793954249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940222f5e647e3191edbfaef98177cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737336057b466cb19223ba64b9040102251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabab8cf5a941709909692188907745c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d605b0d4b80bf493644e2d477bd591253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392e6ddd94d5652118dcced5816ae16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddab98fd35a41049bc48928558fcc4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a36c26aa99b898585b690c27bf683c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f80b4dad66c55d1265dd7ddfe447dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b137c577b5708d82aceff22a32bff8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ce57a0c424bf603a5eb16f877c838259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da224d5d67b03f121cf1bf8463d219f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88429df141f8f4bee97a8a6c082f9497261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da347bf91696ea7a3a4357942fa3f0a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774b7b89a56a4400fec05ec807a7df1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd562903d757ee40f2abef610fbb2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578f5eb53136b61fe69a0649bb26076265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef929b9410530f8f607cca5e3ac5571e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3206377741548671a2f78c35f454a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5ca91713f6039816237faeb11b822268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b302a6235db69e57a608afd5916998269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef02b9419fa2665ab8214630981359270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfbb2dc280b6b7fd7442d105dc20e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a215abc62829c1dbba272ca7dfe5a8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff465c2c9a9105bdb4106c789feb315273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848921f5c0b62a299e0a81b5826f7f77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c12add6c29895f0f96094585e0885275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8558970ab5d3549a6c6687b60e7eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2597d2f86939922575648ec5f2a5ba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864d60a02c1131f26c7de1727aab1d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9778b911e409a40de80aa63fef927279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d9d9c5db9bd4fe67f64ee2d51f4c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b25860e227fe1a3f111dd49734721e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faaa471f83fbdff1f0dbf6b8bc5e71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421527fa1235bf6b3b0f5bcbb439c797283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca52f08beb5240d36216d884e0a9550284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557f98e11b262daad30e44de88347cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5385204c879d3fee96186e979a6df1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f313d1a4b189203cbec4d7611556c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73218dffb38f7ee6075134f7be4bd3ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e493bb9b41a897b230b36bdd45242289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744ec82d950b16f8a334ba1558534f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db01453fb5b368181d49f7989cddd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef8c2e00e552fc4a970b3416a29c97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a71e0d06f7d9ceb832d4da7a99d2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c470c30de83dbb8a7737d14298ac458294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293141984b31788de2e8917b8ce042e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7bdfb53b68a6856deb1aa3811e5f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bd01e270352736846e7576039150e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c6d66846eaef9d7f540343c4d2dc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4aede607e16ea5922fc188812b014299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bf89b1eb6c602e8235e7291cc44d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105222d0bb3a950c1297c3d8561ff022301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937936ad27b32371c24f94c3f510210302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f8c6a84ba0ab03b77dbf4c93daaa8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb7c343bba423615c35b9ecf50ba9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5945f53c8782ed15fc61ae25252b3c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6af7f6fda6cc7f18e42f1762ade25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8097264b2196902d1c1c799945cfc23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af522a16aa27020f5f1a1ffcf1951aa6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c8bed85d9d2040b67e928e488d5b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc14056f8463540718e76f3e6884e6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9074091fb16c9a0bdf95cd0a93f6a5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e4fb4c3f98daa0b697a22bcfc42e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab99b58a8c3a41eb571335135d1539313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515234d02c6f9fb96e5a9b81f621ba86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20106e0104d0afdba4aeb8b46521c9d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6b4762e9ff61ec0f4a916b0306a7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dcd5a7f7bfcbf4cc7ecf3790db81d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e17e501597bdd15d0ce8eabb676239318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef203c7d0791178c8520ae2ec2c0ea2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065afd8d857f9f4d04621450f5186714320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1ca51a9888711f3d9679f9c26b4c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd8885541941e32251d14efa6d96e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c700ce664d4a916f8a2d44c754212323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a8b52478fc19a4c6f242f70388635324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04650cf2712d763d0db1eb9a67247f6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fdd2df578383cc613a7be81e455cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bede6d8058308b1a802b78984a2313327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b187f4da0182f67964925ef73c5306d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124651238f0704f26ff5bddc6c93bee5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af8fc1bb655732ee06de2fecf5117a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4bda3a7a6c7b32ec439a48e41450d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806fa1347c7b5872054cc88b3f0ae40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa28786fcd177760763c47413d5b37b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c758b92233a6ff9e51b0bb77c9fd6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36232151a98940083068f4a222653416335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0eafc6f2d82ed3b031385c6135cc65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211407545f154b85b166aac6d1a93642337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251663c4ec878961c7af77908adbaa0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8e5f0c4990ed47117aafe740ae51d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc40deb6e20a2380e6cebfc91911dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f068cf3f1168590d515fa532a1aca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0a86aaa42e2a411320fc28f6fe3e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f071896efb2bbc1027d070092e374343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bf9a98b278391b062690a439f23a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c7bc1a0174bbb99e78008de301ecd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb162e586a79ed82cd8a8f6a78346c62346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3cf432703b1c89ce3dabccbc8c22f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad9a53646aa44bc849d79b0c6d4438348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87443d1b0574c05d2f0d00ffe68e5c77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc92c86a61ccb0715585c2b8bbcbe1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdada01c4cc07fbb4b71e1cacc36a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897267d6584582ef875dcd70c2e43242352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d9a6031a8b7780793797ab5166df9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a700f6c2e92fa77d31c6d7d50b5b50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39554359508e1ea29940911c312097e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014cf38d8ac8c25b9951dbafb8c4e49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d640636768305315bfb8ed218349e8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec55859a26a81376cf741466d00395358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff70f4436158d57fb0e7af6ca70791e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b8253d1b47ba4cd631347af34b1e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffa84a2a497f683cec5429de43bd93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec04f755a194445169479ec50943a2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8468edbf3848ba79431ebf39fbc48a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a1ea8518c951e10d6cbbaef16dc05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b16d6b4f50046b6695fc6b002f0e7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7b7b6e9277e62b582c9fff9590dd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85aea182762e7a4d031c1a48211d5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f794c87d0d2fb3a590f016f7a561ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9c4acbbe00224608633c446400043369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50f3fbe7e4aa144cad224425b9f37a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a1d869ac4ab8fec050650bbf08af4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c881302b01bc8fc1fffe571a819b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec229b3ebc195605e16853a1dd7bdf9a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06245429473da3311aa50d5d24d581374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34e4c24b7c60effd814564b5bdbbcb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469e1ec1b9115b6c6122b68795fcad8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c76fd002eb26395d1f7e7de2e3e1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a895420a5de77937acfc3800e571790378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75818654196423479feba470c3302c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de69c651021545e3bd98325f84f3cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa3301526dd847204cb4c9a90ea0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ca1c4298dc8e9483e41bfa641ba12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0bdf18e13401e17434bc7b7790a78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bc3b3e9f9976fc8351461f8c3f5f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2423d98e2c36cd3548d47bc4fc4a30d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83461428c6621416279354c78abd898386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc54acbedee7f58826509ecff15edd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190a809eb1b3a716e37acd736ea5697388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ad731df6a87bd0afbb126d7e34d90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbef0f12313eaf29a3392aeea1e185390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e27f61870be86d1e78e3514ac525d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1a66c0ffdb0451500516730163cbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e167893b2fe66ac39ded84e3b165fb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d419b47dc4dc09b4544b8acaae4cd3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d1e9d792b6dd92fd8452243c1bdc6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240bc6da86f501d5ef24d217b119db5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980df45ae76a6369c8387e10388ad0dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211fb04562bb00979b211a5ddeb1b2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4753f82109289e32a98dc399b6543ba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6beca9dafe5fe5b1f5b3312298ce4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45365aac5f82f5983ce0b0d28bdd11dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a42d37a2b5bda8267f40a2bf52687402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ab362ab4d65296cf51426070949f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a8af74ac7a147e1e683a062be3a1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982dc0f401c454bc32fd97764d842e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651c4c10d3132f1bd0017f7df6c632b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a288f77a6186033801296a71d502be4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005f54e1d2ed41556114563a0921f8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4b4f96a057d348c2f1a2e0bb1264a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b8f0be6abd775885b3538e17cf3cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4372bed230a8e57a6abc195d35399411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929cb227383a8ef7fbe56fecfbb6be7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c0eb90c202b18b4f5ed8d55b787f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503042e26ab10fb2ecee6146cf8448af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ade8cc4765cec9a877a2f127a0a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9c00138dacf5e659fa6438e0e040f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e6a109d93c8fbf88c55f35583c51417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ae228401e7351047fc43b496a0eb9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edb7f6c978109bb6a7013049c5edc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf62e2cb604d2caa272e439d2ce6e34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c723fcf53fa7d59b0f9eed790aad6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436270fa72f5e0333738a1dd55d2ea96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a4b9fa864f2d7428d50add92f42e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf041f74514a1fc66b1a6784492d56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e079b3357e1f4f896ccc3fce14e8d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beca68e6659b43326af362661898327426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eec6f979f334bbba749de347c30bc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59b7c2c74f3cb723537b60ff8abb44428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f27e5ae67c05ff07b1eba440a0315c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd072fff7216b3ea9449ca46ed8c7e0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b60e019240454f4934cc6173de2d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1169f5ccf3cc4dac7632dfd1b87788432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25230be010c4542e42d2c2e1b0b469433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2129407906f545bd7ce166dae8f37e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729e49dc19f2a59da1527d07eb4ae85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db47a75cbb066d1ac2e40eee0f0225436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea7e4dfe6aafe87270c6595c1e8c44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e808e476b2bfb35ea3c4b98349360ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecea591216becf8ef45927d9ebd598439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1f99c646ebb2168496b38a9fd4f96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591763969c5b661d93c66e8bd3c7578441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167bb53a80090a21f0baf6b65d6634e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd85010c2d44557c32817933ccbf99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40d91fa8df4d9f56e32c9b9e2c7329444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca647cccedeca323b3ea2a626a015fc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7d6dc49be30376bf8b0506960b7bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23e1e1c7f5fc6f845ce91cd3aece21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ca31cebe70e04de50b3cd30cee94c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d7719072caef172d942700e2f4ed3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b05f400a12581bd72d5f5ad7be8d33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ba8134a71ff37272c42da9819800451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195eed0597ab646bfdd6028bf016f590452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587d998660dd8ffa863070237c48952453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf69de3b925d1362af8b94237a673c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57e86dfc75fc9f7e0b34205a82ce49455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54863056b9a97e7a684fc8bfa876d778456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c55daa9434c8a43314dde496526b83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434628360668a07e3e66a9b37417cc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10139205007b29904f0052d583d806459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044f4c8117084704a98682423bf1215460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b61f13899e28273ed45e8e0000bc7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913e45af202b6fbcf6cdc5c8353fb74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750573885f9f1793f742ed1e7745934463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30394332a66e8601f4f6fe5fe5769eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de78e6258583764af24e7927c8af46465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03491827c352702ce9c11cc9b44ae20a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a5b035b055e6abbbe72ef2698368467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae64f069e4baee4010548c407af5d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eaebe4f35e7ca99718ce8932e2313469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220a8c3d961f7e7f85a5d8fc465cfcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014d77caa10d6854954555b4c64819f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0431352a9928ebc8da397cf78eafb12472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07d3677c8db3651ae95bfef426c44b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910629ea326eb1d14a629da7e1a0858474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005446ea46f3bba839ccd3fe4a6f0f7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d807f989fd81a4ea1cc2368b3adabd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb192d852ba6c777afb56799463697477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ef3fc009510119ad153fa1b15260c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faced7d0eac689c0628c0b1a46917720479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec943fc94b76730868c587ccfba1f4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bee3d8b99220eb2dd5162cb1c3e05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed4450cad2d9dbd70be43ae6a6e1f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d984d965fdb45f2a9cbc613d143ed6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25dbdfe72d093f51154a160caf87ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1532d01b93ab2b4468692736ad22400485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334123ddba7bb34449d0a4a88a9f7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb34eef473c9178a6094e12dce16ce6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aab0f06b5d3a8c80ff614453b6b97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec04c574e47fd0f6baa05e346f5bdaf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65294306282d3ddbf30fa67c67c1c644490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1cee182f975fdd044333040800296491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad73cd44c1308d48e8dd413f79c403a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5763356e675e65bced2d757436003493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe5ed4d7ef247236f1d2f0875c68f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41c2780ab92b023537dd73f108816c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bfc71acf414533819bfc77e2bc7c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad875a83391a9b4bd0f99dd5c7072e5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa73c26d57a53f2df22289b5fb8c0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66f6a45e5a8f5361f2b21a85caf4c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d7225c4ee33afb92fdbee870dfa64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dd3931a027a29a7a1d28df39113ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5782a57f17d0141f0a0a891f3e51c3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f3f8a1229a5a48d741fa0ec408b72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1dcaebd3953834b61b76cf74b10cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a520ca9063c5756a05510d4a60cece505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b3d024bf17f46042e46a02b27c84a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07e11116eb519a2fe45b980f19c8b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464c48506393eb035e1be3f83f641ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72edbbc91a72d9efd9a81dbd3d29ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca0ba425824c412545cb12df1509c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795576a49c47616c0003c22c5c4fd04511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d657172a7887eb5087b4a6d9a78b5ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795f3b18d9f6eac2c9fe59600cace1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10994b90940997a455939299113446514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db71328d4d69f124f9aa4cfdedb5fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078135b4bb23d61f492d016008f6635516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733894e6596c5bcfbe2c8ddaf7ea044e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a886fd3baf44733c8a0e7e5c35477518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebbe5782c68db3d5292503244c2f5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded02c1ccd66c3c11974a01f030b1c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0b47dc1a7d874b1ec505a6aa8e668521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed093b15c2d4aa5899a379ca6f1a0ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a383fc130cea81a33cffe8a2a2079523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c560fc108c8119119870dddc4981ef7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441a63f68c8a78a93e7c166905cde12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ae37643fc1e07a3636408f1e02fc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d625c7516f615e376d78638de908a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33481cee5a79f019e189c95a2267115d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeee04cd5122ce9ae77a47af52dbf6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00483050404c9d89bd0c60677c60f928530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a794d7ceeee95eafad033ff17a269b9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56613087567f61b0f81fd51d562dbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee252828ffbf2254a9a0a3b2de569a54533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f3b89f08002eae13bd1eaca40db46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff7e0b95c09fd6d69521b22eeec67d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce884cee06a0f3237a175d3a5a80b12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d97f9547f8e1e0b01c331273d7f1e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e616523cd90421b20bf65e4b0375185538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70056e92a85d9000556927959d9c8941539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f1081267f3b2b1bfb3c1bbb3dc0df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879980bc771bb2e31d17efbf35a03757541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e167893b2fe66ac39ded84e3b165fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3d38394b92640a9394d59ed7bb20c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5acd6390a2d631a6ebb0c6b6299443544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcecf39fdf5310aebd9e706be701c32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974d255496aa24128e52d6b5f605dcd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f5678409e6ca48bebbfd90e135f0b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6da8fb5c57083e7dffcf8c9dd0162548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7bda93789515b65bed5257d9aefe3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043c2b6546a9b9a5d30315598e8f0dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebec4ee575a83193d7d36df3fe3f27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f022bd29c902873d0386153951526dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0430e3c000aa777767f57b150b5253a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c1aa9d41e0f31bdd64338bde8b8e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2520b686674ae53ad3639f5be9cccb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebac7182f0d876a26fa73443bf5b567556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5b62d9c713787ec9ac60b6df6e133557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586a0daf836b7d327efb459e3083cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25e49b0f70d4343c2fe6cbcc537dce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec672dc2e2ca00e0d94022ea29066a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0d0f8c922829f217d15bff039cce1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfe508ba8856e25b32137bd7234dea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cb7b270a7e0b19969c2e2556aa7b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f16e286328b51c07fdeae107fab37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d997f3e92f2941bfa5b871ae629ff09565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120f306cbbcbbd44f5fd70ed830bd8f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f69a7bee13647efb4d97858c07bcf2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c2602f53a92e180df0ee89fb4b14c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04df6c0b0fddf35b1de35dc622e4f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537366335a03a09d2eb4814e6c020c6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc38dbdb4dbca5a9e8fd711f4680b81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c093754e3934ad099158b0f1dd498d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af854643f2cdf70caf0009864acf7fd6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029743ed14240fe9a3c84020dd33461a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b83897dada1bfcfeeb36c28d153bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ab6803e5f84219667893b44571885576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2f1f24b9698cceecfd999d9ab43e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f950f4aed0b761718b7a056a17fc33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9cd839b4aa45c517e44218d19d33c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c1750429ef23930d98760ecc8f4a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936ed9749d132accb564cf5efe3d817581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2f4af0b16cf4890a825a911837714582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ce5874d99cf4fd17e30bcad3d3b5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285ae10e7cfe7141bcf8682a80a3898584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca11c061787f82e6966d15344166b84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b52163171c03769086f928e5fa383c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6aba3c45f998c9d380c38768c71bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8ff3162fe2d5e1be67417f4c57852588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f891583d4bd30961243c6c887b5f3db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218a1df81e7ac4afea14fc810ee759a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e154708544c777877e3a6eade04a8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db0677ebbf89498f000dc40d6c7464592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c2e96aea330aa512ee5f2bc53bbc5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd91527a2fa7446b012a19b9e8938fe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a369611abf95763e501e55dec2a86595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b861decf1adc2c80fb8715e353e55c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cee6454b4c61acea79574327e117a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf40d5b17a053ac96f0e8508e475c50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e3f8c5d1d85346aba34953143c788599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521e301f88e868e927d3dc023048226600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf20e4f7d77f93cdf4747f469dc6ee7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff85d217ad16598be4477c3abcc3e9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96ee988257b9e2d1426c37d14ae370603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9229a3e2f19e0c1ff00021859b414604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cac751667ed397323bcfa9f0ae903605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1bff5b89dce5b24d4193d77bfbd68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e282b991ca80fea70c8f059df6ec77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509683d3d47edc348d7be4c78a3b0d20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6b4c64699ec32e462f23db6d6d82b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0219b4c73f59176085424275936ce2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c0928662f1e7d781356a315d49d7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aee1f7e2cad539d5338aa05578f737612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b7bb803843faef0058c14f9db5325613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef156cf511ea9d78417b23256324772614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635856dc9000b4a372b1663d432a8ed5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf67507e3ca74913c00c4cb08f26bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cfa9318fb84b5515cb2a510dcad7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545c45a581b188715732b605cc8fa1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b49f40ac3cd87f4407c868027ba5b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadf0448fcf3a2566ceb8a455ba8907620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4701e8c36f54287b3a976e9e4cc457621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b86a75984f4d07d6c16e0b9c5f1ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9c68a3d6c91eac592c9ada209138f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824de605d53c3c43ac281a02c8a2b934624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90d878591e618ac85aa55d720ab794625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff97ab5ddf82d7d8dab8ca13f6cd10a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc8bf85deccb57f1ff8fbdb85dd74d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e17fea64ecd998d8de7102b1b350628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf688bf740fccb45eafcc5ab10a2ec0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ababf6fdc22bc771ea49df2cc9ea05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fbea9bf6b83327b35c4eebeab06e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4313433002ce96073c25a096b88d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8df7608020a1220f5aeb9ca26a517633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef0042f75a63c1f72bbf268dcfd2ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13c8bbf4c194352f381ffe796db7f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4edc7433ee50a6b382c15afdfa2994636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928754d110ab03ff9b371d35c746ed6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce68396f64ea051520da9bc32077f03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a92bc9efe7d61bb3f66b34f94c511639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b68a28cb38930491453b19c229eb89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a14255c9170e9670c34c65d04b457c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcccaeb5581b3ab010d0294f8f81fdf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101ead70d42c898e591c40026110c6c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dffb8b936ab7746e24e5e618a3c62a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbc1a44faded9958600e759000ccfa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4151093dc3c740b16cded0f0d243de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb5b062bccc1c6c51b9516d666b854647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0af0972da3dc0174355e6647995870648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d8190b4e7fc39e0c64ecbc2f2df09649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0b3b3f0697179fb5cfe77af2b6ec3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c703177d2a840d8970f1129dcf8b23d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6fd1029ff4ed7e6bcdb583e4fb929652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedabb4b27c1d624fef1615d6228d6b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb480e508b58fc4e3361f851e65a78a9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7720bd19b8ec2667dcd680ca21c160655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba39695f741d71b3a34fc10c52bf98b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c2e7a8bb32ec911d8edbd8d673710657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cce0988afd1d0e1574979a72e708c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bc1d0c9ccb35bf90f8a1bbaf075be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601994bc39d1788a8486aef250a83a54660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447483a8b1c6f2cefb9ed23b7080571f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780401319a5ebefa4641f11902c270e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a854fd57bc4c4ba5f282946218e716663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edfa2e858f0b6aa3eb4ae90a91fe73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9370b3906b93d49277831395558d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17a1e92330c8aedc07cb45632c2c74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776de8ecac6064c241029dc3db233a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd290152eef47e20ac16e41c0cc4d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38169e9dc6286190fbffa7e7620ae9c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e0355e297e04a1b33e28c3d0ca398670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5a9b06c7d8c03c17231cdf80213b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5ef612386738c963d674d89f8732672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112d0ff7971ea40a2597a9a3aa55e20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b5bc847926e9da8374be93948e057674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03a26d02b143826bc2f74f1abff831675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5b5178db96f4555c514853e80d1c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8505f917d484620e9ae131b8af1fea677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afcaf0caf1cd00b8d28bc41f87882a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce55f16b7259a206e0d81cd5605b450679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad799c9427e3099299c3e58422ef0cf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36760d6599aa354e670beb74b35e3b55681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01754d0c76d6789f51e72e2e90ba5c41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405eb4cf0cd62a65843fb231fd766850683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0af5b9265ce652723ed100c0b797c9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ba7a3c97137c95c793055a397d282685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5a46160cd7692fcbc7924d72601b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931ff1a891d4961e929a2c8504b7dd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44f1b5c4a4d7e45d78a81348839172688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c616d22572b92250bce6c2bf48b6d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436040c984fb435d8a8a9d10754963c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce420d00503a0adbe54f5c8f669a27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa600996cc43b4d4d743b945bef43e6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3d14d8ee2e5f2d18a3e21872d3cfb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4aca650401c152d0fc5b108973601694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f6d01a2d5143ddca565dedb4f021c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf084a8842a2ab1d262a7e890eb592ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779994ddb520d670c7bf3e8eb0577d4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22893166bd6179c64c394eed15d3636b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358621755b51440b661bb0cf7d56c1d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f359175867d6ae7ee534014a91953bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caf13085689c8991eadbeb0f5fd7b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71289d22388fed4ecdfa1a28d665efd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a918743bc111624c3f9c1c593fd6bfe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24362f1344164bbe79f43db503f47b65704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084fce4878e2b7e58353575b70d6b9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dc1bffe9614267afc76a44d6f0cbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75995f13cbf03acd828b0e627c0a0e81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30f505e35a16b9e53a9fa356daa576708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09318f7ee3d5f7f8db30897239005e1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9a95c1bed1755c09ccaef1beedd48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a5c72f19f4193b76ecbb99718e95a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1705c7db43e5ca23c9d64fee2f424712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2f78b6935d9074311433021c5c0fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323271133818c5e6cbc5b45f3438f61d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1bed3037166396f198735cbd888ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ce48f25a3c1e7d23ae08923d53cd2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55b1ace96baabd7e60e6385ac211ff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8be2888247a25165dc12420231ad9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31464a4402d65a7775199bb28dadf5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f9c7364c52c911359c8e2da4dd6b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a98e9387a9c3d1aa351356ed0b603721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a126dcfe8e85a7111e6c50fde2eee3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f52a5ea60ba99af1b6dd8d0b8705ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7967482e62f806f70fb9ab441ecaf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041f55ec36774570f7343fb538b39ba725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ff3ba39128b4820e37b1e7fd0d216726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffc7eff760de8a1c0a8aab9dc27bf4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96d0761437e3af183217f6f3f3d24f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f9f1f3bd62b52c12b7cc04b3ea851729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4449c933d61d5fc5355a8633b307d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f708b0626f6d79bc37d6b6ee97bfff4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a861fc9d77a5d0e59171cf6fa495ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0ad9b0629f07a72e8415294cf190b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b59469e3a68dc7392c5681e519b722734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb484f5bc49469500d9f943cc708f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463d8a5864421063dfb4644f51f22fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4579dc616ae755ebd3922603c3a0fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab4979718702ab864ba659c8f935d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504c78479891255c2e3d794eda24ba1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d041bc1adb52acecd6fbdc36a0967b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbf7fba977114825cb770815cbfd88741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4aeb7a1b59e2b52794a720ba89862742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddd5c4564961fb5d73df40b00afcd3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4c9b19fad340cc81d61a1a2fa7f0f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bfbac0bae2bcbc618438c455cdbdc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f77ca280b7f46302811c61b32e336746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48920da34ea07e0fc30a834093ef98e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9582066bd512bc29878e6fc7fab103b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5818cf6a721f55bc0919d6e776d627749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89534a0e850b293bce52a7c2143089750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ceed9948bbc5a623dafaec35fb899751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f81ce8378b5e36a613c8e492488012752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069c493a83fee26bc4172a9e24dbc68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1b5af87bbad6ec3347a4bcc7d97d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9acf0c732fcfb4fa0cfcc2ae3fa5d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31cbcf036907afbfa24c13496acb2b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081f9df57cef131bc52e07e84b8feca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb564ef2817368eef604ef654b0bb9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da5fe5d9bddbcbf418ee160955ee8e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0816d416b69efbba9bb9988933ebe760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ca1aaa6d6d54da66e225a3c704377761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3861632c997c64e82e903f47637173d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3141bb53b0d148bff6ae5de07f213c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1327f7aeea3106b7a44e608880e586764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b377b62777fba43bead0fbce211e0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3206b53c82b66e31330a4efb10cbe766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9736b17749514b54ec0af7ad33f0709767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb85291c0cb4da88c628c56b1ef4ec74768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776634822590672078beeddc0a61440769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3957ffa2f413a9a842b82f6d2e391a5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997a709dbeefca2f92fb5368a68b51f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0109491f7b1d507c4ca6e02c61063772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495ead37390d7b89cebdeac50d54535773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2705d829096cf58f5122673dfdd07774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963db9bb9a1975c0f3741290a6fb40b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2f41ee3238f56ef0cd3bb4fb0f560776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a973a9ef4c22350fbe7f47a47297d34777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d330dc1c4a9cec9832004af21235f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7057b1a0b8a28bb7e2c4a0a37edddb6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764481dd70b4c795a3fbd92b60a3de65780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf36f88f9e60cd4a0335bbf71b566d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77159b27aa04774abd4231e656eb77782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4d308593900d8ed5944c0d38baead783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b8c4b734d48f96ad5d5ae0489f018784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c517353daa631d5a744ae7d9ab595785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa88f85eba94f8846d2d3469bee43f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a90dae358d669a0436a897b647a1f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f882d175e17c018277762def24211788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03c177bb6fa0ae4d747c206d5e4f59789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f022fb62e4cff69fa7eab47432f1be790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb8520d88c74ff80439be195754055791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0dc3c5cd481cd2fe5aa8ba14f596e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28260ec0c4580e0fddebb02a157985d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d11d4ad223babd0477993a456a3bd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6ab670589e060cdfb4ebddd792ce1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8c01ab418893586b89f5bdad4f2ad796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4afde680ed6bc9576fcb8c7cbcf86797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068a876de9a748781a4354452879dfb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28a40e008ae8d5e1030ef0acaf36ad799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616fa319aa26b19d3a149a4cffcb821800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ef1378d6c9c77981483acb2184769801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73efd12f78c6683bbacf19f9b8d294802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88bc2959d12b7f15ac3670a2bbcbb9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cad601f1f864fff02c693466d6b3d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edadfffba89af6b4d98b93ed1b0d504805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ee8522744cd764f002b83c1e15902806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbb1cf4948798b46f41fa3777287e7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e28a428b46edfe4723aca1b1931bb0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a141ef2e28a82f82da1572d9fd5522809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cdb8f9d2d9149eb815724428d9504f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbba6e4a8e86b33e3d9e2f92472788811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478849d37f131dc6c21efca83069901812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516db709e69bc635d4714d3c48e7469813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adeeb03e2da1d26ba3b9072b98b2835814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b72ecc8fa0b64824f8ce74047edea815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946caef8dc45bf09b131290c40bf561f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670b6f55605fa473c2015484d64ebe1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b17e15f719d6658cb5d2beedab1b7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977be9288ae73a4a7aa7a85a26c53d00819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f00aed5caab92c41349dc4adec964820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9fc763ba9a078328c1cd64a9dd799821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2bd0356d2ac67736fae89154ae8bd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b066534c5dfa164c76110eebe95a2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f646c95c8ac83165927444b3f5bf5824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3716ab515f427f41170fc474e02467825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374f698c46926fe0068e174be323858826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db54ce0aaca38273bbd3e23c71c6bf6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47d96f0120e3042f9de177044281a4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aea5c81cd56a0348c16c43a75401f6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a277e834bc1b958e23f10298dd54ac830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945ad9aa1e894570072cf6ca376f356831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dccfc6ca4805ebd485ccffc254323d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c135cc54afad4ee2366db5a1e731b0c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb136aade03377754136922f804057834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4b8ea8bbc72cdb1d101e774823a8f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7de11c7b472b875afa74c3deaef761836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e56b56a9dd99fdd1fe07f46fabb1b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3777150c7ad1059bff2cca5e5f9dc3c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9416640b355286ffcbce924c77908d6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb224795f72f9256e6bf15a615a0df840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a52f73eefe84638b4263f2eedf736841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3906fda1c2c4834169fc4fa935d97842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84bc61587a6441623329bee851daab843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75321e5e6987ceb1324f0d21a8c6b526844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7118c18c0c95f4ece489cdaee8aa9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66c570dc538418097afcaf9e8e3fed846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97774f3992e2c46aab7f21302bd554e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eedbd4bcf93b3da660eb38a521b22848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d55f828e7bc82a8406d7deef0d60d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bec1c5a5c9c5c9f35baf2c7a00a0dd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be810e6e32c144344ce5a67715b41e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bc34a5c4acace7b58ac445640058f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de5a7471698e4b734c33ec612b612853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a6be28554be743908f0d2e4bf6dbd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cffb1881c56d503db4ecb79e6423a1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b52c9d2f4fe559704645b4ca7c7e7c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f0c91e17eb91ec2f99c6db58de57a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72180b7cf3320191357c2878be779d08858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5040399d6776105319e530059ac375859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3ce1348e83841a3f29ce12636e1cd860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d6dad690967b010c9248113288d39861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fb433d8271001154c534ba7dba9d0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e9bff76248ff02d1cf8e92d470596863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5e99168feae4660b7f2361441c4fa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efce8e4409bb2bc78d27de127533eb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe3618be7efd41ae73a6b5dce1f07c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c0c901eaca6be3704c91e8478c01b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1cfa4ecbba25c910b7757af40de06868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e0362f1126688da7c2cf28a18df95869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81bfdde6417f32d9eb87f0f8a76843870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb280039fd9b7cb63962b4008d18383871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3efec3ff81f7acfacf1228e47ca6a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb8b29ebaf444f3f4c1ee48e72f293873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb60968d9133bf8ba5a3305e77f9819874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c363ffa3897baf97a94a1c9daf86c1b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4a50f74a791de0be21b75dbfff1ae876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0b652554162ea8a5a982ed8ad2c86877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc0b319de2d1dc4d45d64b6dc22428878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b55ecf8827a67cc6ba928fc50fd9d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02da12427cd1a41e19bfe077fbcc8c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5326e839fe4fed5fd2e53b975bd4db881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc4590ffc908f78488d55df03f65e9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b18e9a93aba0453daaa1aa4e51735c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e568fc1b35d53412f5852049057ff884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd033a357c7a2154a22d31f38a33ec1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe63dfd7d70d14b21e1f6b80f8a63f2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec5192b6aea3663b2f5c7d24a4c7db887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fc73aef36f6e5369c899cc86d4beb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adcfe81f8bbc64db05dbf53cbe669d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb62b58999366bd9c1416820050ce96890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ef91b086f4027dc9adfe1abd91128891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2029a61b54980b49422a731b4c4c7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f589a328a4e87a3056733c2084294893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6bb701d093735ee482fa518c0a3be894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7baf286833bd0db3d9a88e2badeb59c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79893caac40550d46be09d992ee8d1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb5fab07dad656f039a402fab8138a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1a3cd2ab3447547a4524e703a7246898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaabb1161bb96ae73aa66c9536efc89899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba5e9ee4f4c9c3f66f1c550e10cfb8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b316020c8a25180d3b3914dbb525975901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66706e9d268623767ff2c460d35a5607902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4068ef2670874751d3ac59321e40c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fefe4b348b69fae5f11d87d3af1127904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd2ad3ae16510d9c4a02c3d5e9e7e3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b304f74d322570b3da8b4ff08600e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9eec1ff6b053a8efe2aae3e5b3da7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d535c440d0307078e31bf221543df3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f63b005580c51df0f67fb4e915759e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18441b4a1e9be99cecc69c3747640b06910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9553cf30a45606cc8e20138495ba4eb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ba1538d9f363e39e92e8beb9f33af912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b4b882f8b83a4b87e16acdaf948c4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef14cadf57594f6d8b8e3a42e683518914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc931a5d48f3c94ee2ce3b818c7e0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6e0eca830a179e0836772d0c3f3a1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cee652754948487d1627ae78dfe967917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482c67af193d1be893dfb8ec3ef3106918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1d2c70b7649875f07a921ee7cbe1b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac403f1df39e4023e6062def5dadb63920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698b6dd6e267c56972413c76434912a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17d0a239a2f22fd462009b438c927d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ef60276bccc8a782baea4236b8162923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3a71d770691f3a23ac6f38a23d1a8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d75c586bea43aab704cf11dd60d79925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ac8fa43e1e29516388ae5b9a5d231926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e2c2e520ce4ab69bcfc4bad19f82d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb14eec7c90df7f7312fe5e27e112d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf1d2239a84e5b57472504eaa66011929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc108680f53a340468a82c41a59d6b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b8f5372941de7dd08cf4c41a6016d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f8493a8093dffe86513c0cc9a1050932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259a8f790368aaf80a88db068f090e9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94c769cb3d707bd79376262bc87578934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d2a1ee57ef58357a0ac5ed5034aad935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178f3c847db36963e3d2c01c636c683936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1fc8305e3fb450e195467dd30957f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e79ff13d8c81a02bbbe953cc5d7714938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ab9237cbab5e239a2d361801cafe939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44db725909a5cea56eae358af06d4b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae855b6856142b411c27a79718decaa941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552cf8ef9b0cba80fe3c5037e6f7583942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3cb6ccb07dddc4808aba94a85fc7e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575704213fd912bc215125989d0eae5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8029a2c72da92cd963d854c2ae5aa6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ecbc741c575f5d202a79f22a351c7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f07cd79151a4dcfb2b64a06fc989da947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92a0c1473756d835a8f07c87008aca948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88502b66b146fd4f1fd84304afaf5d14949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e6b108f26bfc00152dc320b6b5701950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9501cfcd4f296f0d0cedf3eec965f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1758af68d5515942ec3e898ba5ac279952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf8741329641e49efe07742d3ab05f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ecf3b611a4a0223d13f09efbb3ec3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131e57a479d741dc2f09a3840ec5e83955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77754922658fd1d2e8be42d6392040956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f578ffed2ff37a6cf28ab14e23255957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c2b0f1eef3c67a712c6ecd1ab3269958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea785e672ce93785fe09a5e5e6a152959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039736141cca351489beb4780e9df0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8d7a32d5098ae79fc372a91abb15b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96679af4cb8d555293980717b71b1a7e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c229d2cd15f30cf57adfd45b68735963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95a9af0f8ee4fccdbc7988d87dadea964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ccd9bebda830d068b37cc1daadb8d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1a87f18f90b6250aed59eee7f8b45966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdd55daea7f43ad5f7f9d99c609378967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e89ee7d6cc6aca7725b0458b0a59b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8162e6660ce1d0d7f52437c4456737d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252ec610dade239b3ce41d17d92e4c0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3b5432728563554e3ff94be41522e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f37f40f7340cb5bed459247c2c8af972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5e9facc113f48b590ad992ed90b1f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f19b04fcdb3d17f5ebe7c9965bc71d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c36e52e7758fac335ef9c638f5406975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfacf3045d686ddf4f58b2795bfa6b0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46ca1faf44f09ba1880e274bc941b9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0777f6a9c28fae795bc22d5f5bc50bf978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a13d3c2113c89a443205aa3a93aa979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a31ac1e83cf523f81752b7676a9d0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b0f99e771717548ae8aeafcbb2606981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0f6dfcd632e2a71718081dcca36d8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b249fa4d4c3368a923e9cdc5e661e9a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f26308f5763227d761be93ef4f0008984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e2c25027a4cad04f57b84307baa7f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87721b4295d20564b0ad66cada1cc1b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25088594b739de25d0b41e6713135e44987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b208416538ff384755f0b8114f576988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e594ead12db29abb7dd2eb3cafc6a0989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fedb8764a9c9cfdd0484289173538990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12422142fb947e031f7c0ed0ee503ed3991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680458cae6ed0c3d8ab3563a1bf9851992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e276a39f2c3dcbdab03f3fc9d54515a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4535b7f9290aeb75929c3ac0c00dd63994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bc988250995be68ec958b024e2a30995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6594450165535cb7eb10220eb12d08996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905e97ba3ad72f844a21b711aa5d7fa997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>