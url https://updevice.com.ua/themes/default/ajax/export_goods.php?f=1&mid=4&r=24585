--- v0 (2026-08-19)
+++ v1 (2026-10-08)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22be60f00f2977af1b2f51507e641f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f23a82bbdd8e6a99c657771da924e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e188add8e242f3e50a85455f1c262313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f41403e63c215760fdc0a99cb3dc44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cea00011ade39d6882623eb17387cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a709487e0cb750e196d6d4119641d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121111c347026953881b3b25da3733177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380daa1fb293a06fec2259bdeb1304d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24859af97c0bff31727275de60375b8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15af1d6b5dce5fce34ddf1a04bca6b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955ab1dd4183a790ae0e6a4e5691d6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bdf507670ebb8f233db2f82c6067b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8895ab756d2c3aa316176155a84bbeb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa9c63c6e2c037b059ca0a1dcc2a2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08dbaeb304a2a3b0397146d5d0c3f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b50fddfaa95c35340c905b1984103016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341546884feeb2aa3371442d88fa999617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3fc348026cef482b81158bbbef55718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5c4e4f632d814dd67d3c0c4022adc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdfc543642ffdd74e8731a07ff167420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9979a6d54afa9ee43bb0a8f45a02a521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbdfdc5abae158bd8bfb7d5a672c5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f57c28d8f00f69ff076f1fa0e2f1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c671c4e87884fde61c17c9a98e51e3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad9328ba5003b0b77a66a4e817fca225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a856509f8a37616a98baa15774ba4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db199a567a9e34079154eb33ee8d6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17a3061d5fd643b08b3eb3c8afd59c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21d9cf061936b4e6210b8bfbe4aa8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637538959aaaaa73d698c7101c307f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14b01092583491acd739b6f15d3b1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416082d60b1c225d8cc9dc220fc21e3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae368b37ed2acd34e5175a67727f728433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81dae02032df3c312d36ce0a40bcde34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70ead0c4d33226c296b1603b2e212d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34897f0bdb5aed6cc3f5e5e95291136a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9478fdffc71827defd8fc980e386b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f0e372abab2dfb189c1270f8e4e9038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68b4bbbc4b6e0f7fdef231aea2775c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906b671629bc753b2357f7e5e205bde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d270ed1f03dec83e37341c570ff59b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38296db5872e8f5d91b1beacb32f33aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0795f6348a7b267f8230fd447a2cf243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c069a90617cc278445ee6124236004844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c464c7a48ad5ab80cef5e6737ea5f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cec8c131d8c63ed5a1e153533a5ae446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d0b8cf47cd23270c8517f1e06d83d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7885f979415d3235c015e49f66c352648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f195dae790f1588095b2e8f5e2ecb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7a03218b2d57b2c4592c2e6f5d28550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa3ccab3de32b30a068539c283325751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa05b002e9e284590ff28e84f5a385f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3be058c78632716ccd3b878316c1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7ecec95aea13425f08ebf4d30887254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebb8e79a6d1c70b91099ea2be3f1b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985ebda853ce003ca6e5511baaa960356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a9f54d105fc8d286c1aa96ed4dd9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25113b3760402e3f703d07ec4d7e6c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad66a7d604e7ff7022eb05c914c39559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e60bd3db74739b0975208847d111960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ecbaaf82dab7dd256316725ead7d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062480c57f3f5c6ef1d8057cf6ae074262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c8393bb45afb9e23483820577d39363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dea79d84c55b546775c1d65ff47b3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1e26b74198eb4057a18bd14ea297765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558484dd918298728425f19c6dda421366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104a64a57448bcf0440cf6d8eb98c1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35502a0958aaac8ab9d151c107e80268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea86cb21d96438208256742938ab0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd032d5274d77c7cbce6a2f1767f5d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b044dbbfa9e31009fcfb6e4f857f2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a3dd1e3692a08f0b3270b14ac28272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fba1868d7cafc02a2a401539877af473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c59d650bfedd63d9fea14cc0ae5d5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95068dd2e94af5a3e611484c4d2b9bca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe7e04c9bf44a5fbc41993c6c9d13476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6d6ae0c922f9d16d5748da2a153b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12072fcf26b705df338956d79234150478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3c89a173318037fa50ce0e50f86bb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6625946d220e34ba9ce249ecce6ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dd0c42c5826d0421db818cd711ef581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adbd971015b18e5c0aaf8c09c90b4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea2eb82c02a19403b529ca9f7f61ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a93a8c58db6844a33a8263d48815384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517c4a6afe0f40a9965f8e62653841985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5333a39bad6260246e74bb67c64634686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fc3ab640a6f02b637e0223f46188787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec170badf568635d04cd7b626aacb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59db838b060756dd8fe78cc48ae627889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ac10d25ac2e58a8225c7580f7ccd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77d40c6fdbe5ff766a58f38efdd97d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fe09584958aaf98207f2036945e8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a28362735c75095aacd9f6f9e7a5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ce1c91f42cabcedacbc31c9f83ba194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c34e6e71d2c413e3f06f6a502ca4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad8674ca8867501928def1ae7ba1e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168dc97581cf771f04cb4c57a45c1a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed71c65da908acf87cb8f22bf90fa8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491605ea4a75ecf5fb9a52c9ee6c0e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90772832224d61893438648a673b0465100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12890176aa64f869a0d903f9c6c62019101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f7ea22917ed9bef64dcbc8bdae3f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c8dffbfe6949fd82ab34825d0b89e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7aa40482e2388e18c48c91bd9f6dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4276d699c42e6485993f5576fb09001105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adc5bcfc7a41f3e19ebbb59947ce55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb4eea411be716d2133504b11ab783107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a4931550b75b7f7b3a189169b1a42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba6b2917ac7f68dfa48a8d5660ee53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1784e06ad8db348f7e3806201150c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37bafadd5632f315415b87e4ed30e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cc7c8359033f25a33ecff6da3b613112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b91e21762932c20fe3898fac8e512a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800b0d7b10a29e446e7f6d83c479eb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493496e7c5de415a617fa384e0d46eaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761f5273b9249c6ff4000f75c1ea3f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf0bd706ad1bb97fe4309d74577bc1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f77319f00398fb6ad7c42958381abd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4354c3b6a330a961e0ad2e665b055d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67392a8255e5a375c2c94738c7b46833120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d405977ac86c58ccc536773a1c31c3f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ea62b444e57e33dbd082e8f05dea5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469708659d0e9b635a0dd4b26e2ffa68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e706ec812b28b10ded46e4cb45335ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ba8386911b6d7c85284ea63bcacd3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af683bdde1562af80af2abd018a9ed6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4d2f88c5a20b0d3fa4a3cfccf5d4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1695ebfbedabd4e7ff7af633d5e33d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc607e77ed31c7152126eb541e92ff35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c88830e1f302b2361559dadfd9551130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fb79ef9e1e98b04fc7af0c8943dcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea8b617ee694b0e0da50f7cdbb853132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8553ead5e2457c4401190c640eafd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da743b4879a79f38beaaa3fd6316ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af1307695d53079237175b63f3edcc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019fb1ea4a69b96272f920018b18a20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1e67a609dfe94a1ffc3f4dea76f0d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda532e7f029195a5683f52c5df1201138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d7f1d71bec002ef6ffe1147ab3da0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c651d687afcdb7cd17211632b6660e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8261e0902798dfebacbe29fbd3821141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfe6278ab15f9bda161b7a9e292813142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5f56cb04c2b315ad9d1626e33d2bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f2fb30aff8fddf11ef3aad6b5405b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab587cc237bf3a2b3a52adb402bf979145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084d874faa651c9fa7ea5b1435b5b1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d817ccdde5f9a356ca22cd2454d0445147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b57ef6e2b4ef1feba9a2b2b11485ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297f7d38ad3652acacc38f36b757ad0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b81fd73e8d448520101848a6a5415150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69299fe968697959964174ccc92457151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c5052bca5fd473fe9406b4711fd0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4813bd8a06acc930cd9af8502ebd4aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f4b8a065b3f7470501dd8146929a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1d49676f140e954f2c06cd752490d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076d178c629c54b9621fffc91717fc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f1fd017c010ecd77172f0a26e1ac8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4be1653b073a1cd509945223060e27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beb631bc7856e477adf7b97fa599e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680de0628286aa3dad2be7853fd36d17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190cac1fe740331f6f30689ee6e3085161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6b3ef5a6e1f5cdb69dfc16a5e12e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b542857b3e88adc8cef02c35635d53163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f9943063e5676101ee565b9393ba4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023581fd915d7915b8ba870ead9e1fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2abb2b48164f30d2b98df614e4048166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da80871eb50fbd4f88178d6c7cbbe57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132b742e02db6b8f017589ca9d975e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3051f9f5cf29384abfea9bc5e4e363169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a895fc9e73f396dae1133ac324bff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e493ee8132ca2ca19fa7d9d152c5de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41265581917a472470bf37bb7fd853e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53947df3a12a002ab2ad6f841ea18a4d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8277d959ac7d3d2768c2d9b25a6140b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae28e18bbee354bee9ee20493c80a3b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d17c13ed789e56b77e70693e442f37176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd1840e740e13f888b3f43b65a759a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4b5a899b5a0ac7a0cf161dcd00abf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16c34f8bc1f1649027b3cf17bad7a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15efe1f638c8bb979f6ca76c13fb19180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592a1439b3a546fb597f1e76d3cacb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620915dfa6244af6ad513f1ff61a339182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8c07c73866e707fe9622fe4e97d90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762690325d404b2cbc0f5ffb46dea9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196b286f2bf0f29f446a9e8997a6f21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be0b19dc6e45bbdd69a2f31d22ad8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8149d396ee43e8e7d661b2e9d35d171187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b50dab4f8b7d8648314f65b999daa2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c33fb8a062ed22c262dae18615eae9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa677b9b0612d7e18096e5abc1e0c644190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b1bd1b3013096153dea5733f583e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cdbfd08c8ecde940040778acb3d10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca9a136de5890f25acf678ae6200aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeecc7599a73631a6f85385ab9f4a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d3b1cbe1f1642198a7d7ad8b1f77a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad821666bab139017f059454ab324db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c27a3bf550d62137954e6ad355b8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585257d1dd66e6eae78091c6fdeb121198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73d55041344cd45353115116f46f85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774be7732a2556d45d68daaf97777f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeccf0132617bcfd5ca2643efaac04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a98fd66e2238210cda080e20f33ca2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901981ee26f46488754810c0526baf4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2772c796ae57630cd2b4a0918dd9545204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3156590a0a542be05f2b6e24a7a7cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe84ae8571931f63f841539bd07fcda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48efe6064e6898db25789913d20653207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481a3472e000b1904f92207fbe9cf6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddd98e0e18c646275c02e7a7b6f631209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8ce5e5b7a26c88d8ff3d5bd9cd847210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0536875c3193e7ce2615dcb2b6a6be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f457a052d37e9932e397dcd5b4760212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e855b7a896cbee46bbd82ec9b1d5e8b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb869b2b927aa7fc7abd9aef209219214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09558021c29163b8251e20ed0d56bef5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27cf803c00a72666b10ea3972e2ea8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd604b975f71dc3ff2ddc374c09efe9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6976c1785299b71129a7f37051724218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10806d3d591044cf3c2b2add0485d5b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575caa70d21072308582eb5b5c294162220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468741d44fe2efb28f7666ad4f026f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f27d08c45cf2f78c0014bec7105c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c2faed9db52c6e8e5f60477371e51223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91417c9aff9ced74c1027bdef28cb930224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd51a5d57bde80437192812cbdca431225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091569d250c655fb578f732a683670da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948077c60ce3e9e5ba4817891da3205227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581ea316515e821272168b83aef04a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec85961f7116a9139a13d64d678258f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a81359cdd2597322b08d24b228b3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa00a164414c94ef23646e6d48d3396231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e736aa4aa0b7339d882a1ee1278e1e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d208042012dd098f3fa8e548f55a5f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5547f7f7aefcef61e27a7c5e6c62d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5c5dbda5f31eb6e4117a9b83e17e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c7f8c912511f5b33fcc259ebe2ec9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79bb042096166078827fe2ee60aa6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b785b35261d841de77ea8048b4de7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadb090710b9bd6a94095e977915e8b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145846f841826ce174f8ddf71f9f0c62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e3438d7fb0e070f3493bb75acfe1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3d56e4ebe5f693eefb4cdbedf1044242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7399366e7cab98ad5c6991222bdb2e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ded6f5230c863edf2b4c6aaec54c2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cfe16e6748ac334f1eb15ec817c7a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff82cb04b363f8ad0ce42fe618da5ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7019d2ee5c9862b8fbde8f2dac4b3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63559ead77e3b90476328c4d275f374248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b8364d4a6e9bbb006aca86e512754249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3ec42542d51d230903846cfcaf3e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdace9b2e352a3e5e7946ad3e5cd8b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546107f801d921c775c81220f959a5d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0d4bd2a532e00bf37608daff28860253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fd883dc57d0c0a09f55573896990d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13319101a30362e001252a7046e74b40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec962791667bbfe0c6fbb3ccb917ef2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b493ffb8a4ea70b38d146a20cd12dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7cac5e04d32ead5f426ab1d9f4eaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5961626b2abf7bc41ab11a0d0e4784a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f909232e75c7231e1a9b745a314e90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c97620af990f2cd7af6bfa6575329b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ff1fdfda8b8cb6172fc1348c129fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cc834c836f54413a0ac6e86321d33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f8d7c3fc8892fdb9439150b580401264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c53297eb18b57291ff259e476c1e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfc32dbbae2cc9712ef1c199b3164d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5db9735012e3963bc984d2a49654f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ba1d38d80c71116b36f00771c568b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3013826756109ee2246699aa9e8114269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bd12fbf2cece576f6b6dc8f50c5de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701905ec695ca23c77c668caf98f8d7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a612e5cd1a5a25c561343395452cb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c8cee47c14fe104d1937743db709a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3537e11644a8b77260c7c0e4c42475f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15810c54f590275b97c4b420c4627d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fb3b46446b3337bb47d8d12807c07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28438a0f3181172398ca82ed27e1f0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a097c3114531f4b641cdc82c0bc040278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b3c22520f59b820fda10ca600996d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c5ddab291f3fecee2dc42b6430f2c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a538f3bf9a52cabaeca79a03edacc18281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abffb740720aafb746826b12d6794d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d4bf94208020adc716949f8f8250a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91551d36e1540884f14515e63889f97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b73c1c9beb1594ca864e3c5dd8a250285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5b9474dcd9b09b9950e189d5f316b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e94f15180e502f17348540f97cdb5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfaa7dac62ce89e0475996a4c83aa8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da459ff483b4db2bbddecc4edd6583289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d8684884e7f71e22529676d17a4aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44918a5fd981ea80f637204d05f3f6a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04d45943ff6aea7ade0bc8e2c26735292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2818ae93eea2f0286a87ed3edfd6de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ec7c67309ab675dc3e91808e74d13294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ea31dd6d4dbbc6be29d4716a1fa25295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cea1eedf8b2954e4ae83dfc26fe4dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae1a7224586c39becf60cd84c20b58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01add3939ed10e7e025ef4d1ee4546298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fea8bd0325d32c524f29ed4e71082299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9099ed6987e3b12a9d1b68ab0bad0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972323575d5b3042fb7d7bbb27ea7f67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149d6c0a3f5cb0f080c56c0d7df65ee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad6235b9b063212ef305f4997a83aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284b3f4ded60cda9f00d717dbbd2db1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a416c3133576992f0b9496a44c0ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123405eaad81a2c6be46e3a5062654ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10e40ac112527aea5e241b4ef04de7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95008216152b121cd212cedc4645e2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd988335b520fb3de473b35f9520795309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1e5e34f2951dbc51b038196f8f0ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a49ba29e0fe0a1e2ebcb6ed9a5ed7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11c510e25a4ecbf0e444266dc6d590312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc42244a7cd9b5541ec7731e14c50e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ae333213f33cff44599c6136c83c4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899ee2255d4947bd26b2073db8c4c29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab988511e6f15fd41e661cbb1f8d9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d7aab39c3f36720096cb6fbb05cd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d1d0c4f4af301abe246fca34f8085318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d81247ecbc27b0bfce0a740048b776319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f3b5b0379b5436051b884d19d6fa7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4088d0426de6d1a20cbd510cd9105321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8419ba58234e89d181a08927e3da2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec2dc868c98e45baf6fc29a843b112323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048ebd2ab24816163b2ed5d9d9b90a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44509a1251eb5e09549429980a3a6a5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49af7d78f35031900d8d5752c6c1e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bdf72f46bae80cc25c18e9651e1b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef532f9dfe34709fd2224d78f46874f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27847eb6fe3a3d5afc856e78dbb0dd35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd8fa45a3af63db938947ab9362a4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02901611ffcb038e565684eef53d6a56331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f378b120b28dab8a63404cf0e28820332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91eb59d0b21f7910dbcf2d8af109f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f472e3661e0a6a21a003122106cd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce0d10602cff5833a5028c1e5a88cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10869a3bacfa20615e88d96bc00564336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9e0d4060df21811b5fc73ebd77dbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b71700fe7afcff5fc1beb88cc1234338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38070a0955f460b91504ea2dd6691475339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42d6be8c75a6eb514f4ada8c54fe76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00df48fd4f8f2e96367d6c9f2955ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96254541e1c8fe9575d77346198030342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582bd595575275088685d41bbeee575343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72340996902b1e7514a799cb2a1112cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339cd10267e8a5e9d98b188a725252a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b192594c9b1cfb5c67fb12a2c2e4a3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018aaef04e8ca3480895369b89258e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65373a646865254f58128bf81ccab5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4f890e69dd817997d2592d49ad398349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f43a9420db786b581bf106718bd973350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe216b5ba81b71083b38c87568d9c60351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f970bc2c298d9c32400ecf3b76f1470352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae85e3de1d88d394afea02a58f7b82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4172b029049cdbe4bc3b4b7c10381354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98582ad304712b3135745feae81dd8b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff22a96d3ebe71b51037d73c4a9d05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836e3f3021693daf64cebcc00335126357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f7c487232b69cb0eb48b4a1119a68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c80e50e5efcbaaa5591dfb3753a922359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e8fa44e6a25a88183aed4a46b0c12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4853884a6c54740a48e601688388323361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a8562036b6def9f3193626f3fcad0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c74bd56542dfd2ad6c5913b8ad39d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d959ab9eb7c84fd9567eefd69de2f54364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79766db1a274d1aac478e4e0a77ee9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917b4ffc79d616e8fe326f984c6c6da366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeab5b0c96c8865578451db55eaad48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3a4215e554d597909c5b0cbd61ccc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb26fbfcf6d73d837f6f78606a75fdf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a5732afb633cdd392ad3f5bd7b08c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2bf94f76ce3db50d8615746867ae8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abacfe9ecd70ffef476229dfd14ca411372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457713ee6e4d1d879cf53e05ff890730373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d82258a4d5e15b737191234be5423374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd842dc0a9ba6a5e33e046c3798e3424375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb89f0e7e47261695c11cfdadd5e54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecfb901bc5b2a8b9e668be9200572d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486bb04c415b21c12aca9f652eb83c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226ff9a06aacdff18ed26d68dbb5324379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764c8b136996733545a1ea7f7254e7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbc796c9981211b24eda1e4d394162381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7fd5d1a2b016e3a99ffbe8f7d73e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84c2fd8064081d5582e456d0ee815c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52641744bb9f0caea71d058dabe86e5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f439714930819cbc26adae8b0a41450385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c408322f8f72b616bd1c537c9480c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6261b2446dc8da5342fd5fe9b1307387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e827012d4d73f45766895a56bdb4591388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48166d1877bf510b86f3b65a55d481c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd71c194d70ff13fd00278dbe8f3ade390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce763816e3b2fdc9c041a13a461ac69c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee9f6d9fb19bf88d086e8c651bdd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b44862109dba46ede72ade50590ed6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed908ef07c962147bea91c1f69f1016d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3a7b66cd128bb66fc09c130fdb9c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbefc37cd9f773152f18f9471c8db0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17c762a6a5e126c1b5c0188249a28f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7ce2bc18311ea47cdc29d5f06afbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267271142b82c90b13d56fd39110b06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efeb116a32fd364668070473b575c47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cbc7cbf1ed7bca5e32d0bb541295e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c942cb48137e6572ac19a7687f5d88402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682caa43e0526f7b3d873bb7837e59d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b37879cb184dfd953fc2599c98e8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c8112988ec6622eed8c3d52efb179405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a23c3620248ca0c904d90853bf654406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a70ae0badec04931ef2cbba6119cf4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c52aaf7271dc0ec935b05f7fc96378408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ac898d6ddbd357a5f449c2c5414fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a987625592b69081fcfc8d1c799d2d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b7e7b0a7554c381bc60b916331743411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959d8b44a2de65aec1e641401c1bd68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1182579d1c246959daf56fc4d992dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a7371890c4f17ce4e1273f33c0cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4edcadf87e90c40030e4f01c0aa882415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac489e44c74f61ee12bf682442c36228416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb5c6d3c016b016ce99108e34ab792417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326415cd7f74338f68e1a76eae0b3add418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2560c45bdd899374d09504f27a3f1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa04bcb5c06f6e506f3bea00b770e86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f20ffac0953d5b909b361e095a82d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cc7cfcb44e2e8c5604d7ddc5b6ac5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bfc52004768f3c896e9e9884866ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3864048466547e1840970f6180100424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfebb1c34ce801456f4910c47d8da6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398fa3bc50a01b970686d84c155a6c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc461c5f18e200867fc8d21bb05d248a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2e0e78d61eed62d906e8227c6e96c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d8fd243541a6479c6d939013da201429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c69abaa72f726fa9c4ea4e4b96126430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9030fd7ebc861ab5d23578886d12a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9f407944d42820aa30bf7f6b5416e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062d1ec1a21f151e69d368500ed5c2d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c513a7f155ed7ba2d527c2964791ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5b4d8bfb9b834d18ba24b1f235ccd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b5247c9f31ad7561989b7bfd0032f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d0d54395e4c505aa248861ec7ea2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51557e43d33be73136220e6c1b925ecc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4df9d04e6610fdbeb4ee867f36750439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347f1e9607429db672c2c72d48ad97d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf50456f378daaf90b5b0415e64c38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c02cd9e4f48ee6fadfcd82f47d7afc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303699f2b68a6ce500f91c24084437f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de59071af3b94490479ce8f9143e63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28a6b36cc2de9558ac67e7d396b5d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da88bb9312617e3de1997d54c6096a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e8dec6f6d6361ad9f821febb25327447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ab8937fff385244946d0ae63aec8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0280581f8670ca6fb0ffa46907001449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151658ad2ebf659e506323641cbc90d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c823b0a69a0e21a810452e470fb9610451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fb3a073835beddfe9a1c95d4dc887452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c9c81c1133df8573bf830b6b8abf8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ffc4b286ed013bc4cd84dd3176172454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd7ca72207c5f06bdd321ac41ed61b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a60218c3bc654168a521d88395fde2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1a01031acce4722c56de9c2622396457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cc73552727d6858ab547e0a795132458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b2f1b2ca61845bdda3d8146664acb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182a4bc431f4cf702861205ec98e624460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06656447cdd7594fd0d1f9e2b84ef89f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2966e582096d2cdc62c7d0b2168dcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f27c7ee31353292d24cf297be5d8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d06d028a802322703af74c27a267d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ede1ea3af2626c3cc63c717cb1fa6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a807b5efde11bc8175376eeb456ada5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a466f7d56ba9aa8ae445122024818467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542d136ec525207c58cba1ec49c2093468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd35a7759164836ac7114c26a27edd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8420525a88ba9524485fe0c164b3f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4ee78b516ba7ccb064945f03471aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf30792886fc2c73399d69fd7736fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ded01519e8458d783b555d9c7a681473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97369a5a7b98112973320783265b490b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34170c0207ca6859fa01aeeae82aa9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9d54127f0ba7ad2bf2a17b6a91e1d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fd16551a5b227c1ba2ef4592cb9e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003d4c5183e867e671ce096d51bfde2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6947462cdce3ca9d3f1c5991f02f255479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c16a4d0d4086b536db514309aaf97e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee625b408aef2ad80cd046e171e0480481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968335fc26be1aee92d2b9cb94a4b8d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa4f761f04987cb8047d813d9fe2fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377f1df6efdac630d48d5439a8f168b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2743ec5861286e2e034c56dd6fec4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7e77bb8af711805c441aa5c4b1ed3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbab40cac2933c39f9b7e311f949e6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805fc4b7e6379daf82b7b7d38ccdd51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c692ab16c3835cb507b96219953d382489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe603e42ae0b65dfb7e1375c06d063bd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301151d26f1622582ee6f5f2364935e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae6dbb75ba0514a0b8a5024d73d84e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cea6b6b43d80cf58ed788d808d95c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ea5a198771e3a2d52548419a5501494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eba3135dfb5f5ac8e04a38101add0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d7a502c9fe98a18da30a4e4a97085496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ea9aa6e30d5891f4021449473ad42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e119714c431e6b05c52cbcaa745d661498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f54b89148ffae5b9421bf2f2d5ddb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365c4fba3d9c30b4c7f9150b4a12ee5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11845e7ffcdce171f30137b12bfbc9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1018f901386b65408057c0dec55788f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac100126231f22b302116c819cb8ad7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dfdf979b030b1e84424fbb227e07e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62122813dcfeb53e47cca98f3095e3b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b2f7f1f247841f445dffd46eca475506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58697dbde79f3b294d25f2933b0b42e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744717d1f7e53c2f085895c387326d19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf28e9ea88c199d27d235203a493e87509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb137eb24c1324902d02cfaee32149510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba27ea7793fdd66f2b4554f89a7bef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29690f2fe4454b907a4a325d4d6676ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d404d2cc1c08c21ee5d0f50ff123513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aebf3f97e7f31adeeb473df2747cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ff78bff6c7280c9bbed1935915ed1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c18946ea8fd98d276e270b1649735e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25c633481543d218c3f3d2f5bec05c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9c61aa03ff691e40df4ef2e4678dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3f24224ed64f0ac03f8aaea54e572519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd4e5790a3df5ef61ac5a03fb8b5c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4945257d0006e7ef9e3003576e2fc19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8db1f820d7fc09cf2fe4233e041cb7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b354aeb070cb3781846a72d728908d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd28e4cb4d4d17eb46159a4dc565ee0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ee5f34aa2c06c1d67877775afff85525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dab78b304ee46c83f5462ba48f1964526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b88ff935d94569d98eef843d8d9650527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a22cac900c53c62147daa1f15fdbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b51fe51f9918e0bc050231eb56ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fde68127eb30458e68c102665c62fc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951e68b4192c5c5d91e55d0b9b35056531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e17640b8956139df4dda35ffa52abd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ba3cfbe09458b801f6e0aec46415d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf658cd3be2679589654f44c7fffacb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730762e3f6abf15c1e4ceebe046f66b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96de9f6841f8020b55a3c51106a0e8e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efef847b496bb7a1c817cea7ee8d41537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22736a03dace05298258dc64dc2e776538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ee1599ce35b83447550e73a56c03c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eb10edbb63d329b82f788dece2356540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9152490998c9037c4b6503b420076541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99ab5f7c0f8bfded2bb29b6efb8e1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88890867605fa35d7441c14302d297ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5de5dbbd8d25b0be8e53833e6fa2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d283ffb3b75a9c23a96182dec1d22b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47500eb22f9b47489093cfcbaea42c90546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0399ffcfee1a44dee5c75955a4b96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2610cdc16effde3ed2684496175f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd1f83d5ef66dd76a01396a32a24e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826761e1128e37e4b7ea1b26b3749b9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1263b64aa44f3f5cbd0f10e66fc12c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9db8c8aca87981f4e70e45031a4578552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f650ac2621b664c3706834e3bfb649553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e738a3865fef38eb646e0f1b8fafb4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fd57d689bb79ff9e7ba46bd7d504b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1688983f5968f58021e1b0b0e004258556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78335a47b9b7ed09a5ebe7868af5fe0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bb3a2c6774675cc991abbb264877b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064dc5aba1386b43d06b837c4b0bb36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9623308d3c1642ec23038c0b661b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec504027be7e8fbf0e9827462f1f0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0f741185b3c306d1d6ef8bb17568b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a0b39cfd7437e93b56d3702927838563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dd8b58c6f53fa493cf359bd2fa955564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab7500c531fce5441c1afe1949a67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdede09d2fb13371fcb394e7a24ce9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5427c4d13ee9d62786c5c93e71cbf9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491af730619d5709c3dc04695bd9361568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6ddfa60667a67f72760eaf10e85a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9f8992d1c0477f922a92c6e842d90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e1e801d96941168c4daa623c9cbbf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d55a4241897c9ecc04f999855429f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f67cd617b502e8d132676079f368f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21fa74669db30cb0df34b6053b63d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319c53d74e048354dd64743ae9f5be8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f98cb245c3408894b7e63bcc6ae8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28c2ca18263f19321258ec044036e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cedeff482f244863b2e4111592b42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c0e5133070f81c9f44e098a4c71b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9e828e5965498ecb76e9642135aa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba5fc9e5fd15e97985c5eda8239d710581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba438e216443f8478ac2511457a556ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf84fa259eb77e9427bfab3877e3f5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf85acd85e5ba910c65fed984e62b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff96df7122ea7142bd1e0368747d2a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dfbbeafa351780817aa44f35ea145e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17effa9ef2f96421606faba818874cd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40b1bcaa6d64728e7a30ab1cec5f89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963446d8fd10140c9c3e3bd52519a845589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197e6d2c4b0f8272900e2bcd98de8c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d729a1c3ae027a9306884cfd1b99d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341771d324bd5cae9c97d0aa8aa39bd2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c5648e81ce53f076f39aedb64bf7c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99489323470f1f00c6fb2eb3363e1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7fd9baf4361de195039e42dd0b04b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6ac80710d321d843b3b9e052fe32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290f71c88ffeed82c6a981275115d0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d420a05a467adb303a5ed410fa6135c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223b0ed830f5f5fcf119db28d743694599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c8e3ac992ecfbe9b2bc18efd10d86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4d1b54d1b87ec5a9bf5d757387ed0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae484f53ee1f63b295f30923be11aa7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db445fc43664ac961f756f2b50d8df3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dc21d4c82ace68fb01de35a0c6755604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b883e71ff959afdfe5fb5561ff57f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c56cec51fbdc7b4e3e197b969479c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e6e6f43804031b805adb575914249607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c08219bc080dcbbd94f33e6633cf4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811c9bb1b3e35d68717e7dacef90bf5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b50427b5217ceff3a6242ef510708d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902aba981d7c107d87eeb1612a84eb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec354dae7761f77c290e74edbc4df50f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dddd7a0a2d1409c8e4e4a4570c016613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771bf072391de843402d51a817fbf3b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ef98873934e5e1d87bdd1bb82bcf9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd694dbfa506447a57aed0d9a80a53f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447baabefa0f68fb211e0e605a897970617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879f7bdfa957425989e6193d572f053618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae09ccb7f9f822a3f9fd0024e74bc8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f15a9b12b4b0a5a6fccd37648742eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14806e7cb5d8ff22edcdb7354b284a19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1607dd78c283b15e8306c91cb53e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57c9944fefd20ec3609a5d6a926ae5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16805da23c90cf736fb4bf6c0bd95152624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8470e63caa85da896dc435aae501d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a787cfc3dfa1ad6c6645d69241ecf2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b912dada098f3984cf934289ab84c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8512eaafb0d88089daf1b68d5798b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71400a8e397e408efc234df97f13129d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b433486d1d5787ac403d515f24426630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571deab756e2b95368f4282decec9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf61e5ffc6f4d58f0294cf1bb3713c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4082ffe123cdc10ecfae1fa87ae5545633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6de8b61b3daac73f8d3f8e092bce4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae80795197ea5ba4504d0f5dd305c7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79bb626bf0a3fcf3a821dc47914a59636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9d21b95b94b743758f204e2a79077637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce160d88ecbd9ef406842023eb997c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1645e89738e17131c937fbab70d4e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eb9795a3658de42dac103e4846b2f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba9059de1c3ea24258cbae49a32019641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65963d37c7bdd498fa2e6a7168f37846642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa952b41ba24e290dcb10d43540b6f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99553b8d8a463386a10d9daf5e63a04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c21a114df1f3e22b36129f7010182d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eddd55269ffc7bacc5ddad5aa27f87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6915daa1249c124767985daee3aca5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad64951284feac8b7a2360899d3038a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33706b885a564f1a3a18f686faab5a78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff35ce2199bd575a55420f4695a95e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66d773c5fe6ea75eb90ff58da941e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bba1df2566c0e7d2828e2d8e44973652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e3d8e94aa8f76e9238322c104993f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651df7e96b494011487dc3de259845c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690713a4aa013ed59260ad7ff119342655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9d4d69da8ba4ef49d41c949b8efa4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536cb1ad2beb62f99086ea06fd186e9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b9cc299ae387e03971af0c5b58ab5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f8f577d8d6e74dfd3dd487205315a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63bddcff439d89d87092097ad83506660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d796fddbe3f4fd61da199f9d31a12f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2b1e085c1079765fd439364785acf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d72e5e37a98ece6f29562e97215eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e069e0c653691dcd2c442ca251fa16664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7232abbabd70c9d6eff20cdceffbcc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f940093e37b0537b9eee97bd82a795666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fd9cc6e100ac2629030a103f74983667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d8b00504a5c7ef9e4da7a3fd2e7a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f582f7b5a2ff5580c88842e8e5446669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835c0f91b8964bfbb4d5473a2ac7aa5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230b63844625b2f5b11dc77e6441532671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5084073f1686e83b020c34e9f02c8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b9226843dd1642a923f8077bf73c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d5b678164610b0c52cffe5cfd0c3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecfb9b6ce3aa4a72c32f793987c4ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cc4a1f914d4cb9fabd9679cb41b39676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2c097cf367687bd0738efc1629d94677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fac0688e1aef95d9cf5cc6f73b12ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532a8093447c44d7f37b13477c9884a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959935dad5fcb94e2405a566a9aa292680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04631cf7636bb2d6a7f900abe214b902681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e69d2ba453e6ed91a97c6f6c09706c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b90fb153fd139bc2952bbcadb8e69d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0a415e4c449f290a35dc70ef2c7df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c894980b2087e10c776f3d4812f58685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f4228759c86cf5a7ba1b9889fd3ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccfe03f2940624c526f27d61876f99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33aba1567e705f957dac0568aa1030688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dfc94edd1b26975f9233f32ff466e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9b5a37fafe42744c3926106c90f5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef71d06dc4bdb9ba6f2c9528ee0478691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5257dcd61da5fb0900fab0c2b5ea0d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca533817aa784267f60d9d8b38caa7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8904b3c9e83f8e7b2e1a6b50aadc7db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f889bfda19ce2358c36629f4b5dfcd5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e27eddcd7a5a5c12f7fdbe1d898f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb813c33d180a164cf4a52485b9c34df697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0da8dd4879100976f953850d9d9b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e474e0563e3ddfd707751c883e0b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0d5658b1026763913a47921fffb24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd36026681b84664065908ddac614af701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709386f68029171bc55aa6da4c519f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f22c649422ca190e59298507c4a20703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d160b2b9d05d433cac0a20bb82316704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb2eab91f1830828e44dd197e4b219705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8008c86aa8e81c819fefc1d48d2bc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b21abfd357388d071122c4418ae37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350b700acc8b0c6e4702cdd86d7e94f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87b2af0ea44d30087b47807d773707709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a1b57f20a7b407a0e4bd6804c631d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7b2574213ced2ec657ea75dbab1bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a1ae134932a0c73319e95fe56b250712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c47bb411f0f6df6e475d2e6a67fc6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5796809a65a21052e2c6f976855c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86b7c4843976098bda533f3f345c13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c7318115fc8913f999982b4d52879716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ad903bef0e60eb3ef926be851263b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1094103f27a21157525329361d2bdc8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370086b116d44642cafc3899122e2859719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58842c99ef254e167c2e29b8de1751720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc543be8e46efa16e6ca0fa92e119686721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5e0b9f7df246dac520fbc738e987d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c59566ec9ceb22805b7bba21c37ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea6f544b13ecf1ed27db7cf1e84eb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0761ac3eafd6d8f14865ab3471fbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a34c5c9114b24e17e01b80cb4dbf06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb9695871c697aa03273c35d2f90a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c151a43f47ae4cb2a97e8155a847126728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c924f0aac467a816c449e4ea464221729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb0cea312e8e1bef1310ca5b9fa7aa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60c546689f9833faff1ee8135761dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9eebecab6f1fdb6c61e1bd8ab072d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191ef0f418d7dda36df5770a54bd196733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0bd2f11ebc41d282b33fde8cb01b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51475831b7791200727e1e9522c32919735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92006297c69923d7117bae62f018aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598a7cf994d2a8dcc2152c62c8ee495737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e43df85e9c1d18c979985f098fb089738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbfc59e4d5999f4d5f38479e4f690b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0794596303e8686b351cc50d1610dd7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784a358bbc2566bc47c1ea5b0ec6dce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f29aff0697fcaddda0809b8d3da6be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdc9962fb080f3a90121ab6afc3ee2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7f377552a64a9ca865872e04a2fce744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a001c6a47f2386e09a308ca94374f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370f377ac547c390c7b67e9921b3c81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b9ffc02115278fe9cfb1ebcc6921747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90dceccab251fb3d6ee5078c349a112748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f11b541f93036ad36c639e17a5ffa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31710a5cae78076b0dc66bbd78586970750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42751fff0a4b5f4686c5c244baa1e8fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557b6be1bd5e15235c90045e2575e57752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ebcd23da68f52814dd8a10253df8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b855821c808e3825065120c8b0176754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb7119b0d56def761f301838491e54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9647cbb79e5e28c8020c7599aa016756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b33e10998952eacffbdec9fb937c66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b599e0c36e083bc98a1002eb14a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c79c2deaec70001bcf6bf14c8edb3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd9a51c3f8d5248558178543df2de1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3a866ee6f8954b1c3abc0d21fa472761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20693eabfc4cadf5b80bd903956b86762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725824c491737bf245b674378fefbea763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da77c653c8351841c41b7d103d71e6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab579c6d527ed12197cbe209e714a47765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298a8a8e55f62aa3f3f157f654ec196766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bbe1a0f7d33c518522b51645278db767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4008fa7e0b854413a3074ea72c643e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cd60da02d57a94ec6ad35fc9bf70c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce31514ef2216808436a4b42ad06cf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be81c9d28ac6de26d46e830736d98f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca7bbf059ae1703fc24d7c60129caf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41d222991759775a9b99736ef758ed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ace8982f70aad002e58ec9a7d1e0c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338602aa0c4e663b7f2c48d2c3cdc08775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1687bead4b7d039aa29f07d8104cc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef156d9628b4e233d68c7bff77329a0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8376cafecc818855ed160986e08e3778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc7772a92b3fef3b351c939e344bb8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66498703ac134858c2f7896c8ab17696780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32a4846683920d55afa091e69b46d5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79a5e32427c229b71f154e2f682706782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8d0c1d9f8328f321298f028c4bc5d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921fff4a1016fe67ca3257e05204819784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e84d91e3a12b25cffaba86cced0546785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4433265c61f75e8f860e9db4020212786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffaf1e3084dde2f06ad78513b335c4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fb7a05295a171925f813f10ad673e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96dd95820fea0ee8ac9b09efd8e52b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216f8abf1467ee471e6765def9c36d2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a236bc6e826d5405898f9fe40da22f0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881b75ba572192fb0fbc5fcf773cf39792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cd5f2786c4b376e4a95bf7aa5a5d6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43363539e645c068c47a50f016e2db794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e809ec54c2bd6609a09e86a67a48d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04147637a753796cb762a3c44d4e0e55796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3b499675b1cce78cb20ce946df9ed797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600aca2f5440f99e0cfcb78d1e56371d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91274fcf2146ccc21b8e4c83fa4da01c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019127462a3905c518bfdeea3730b6e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c97082fc58b5b236bb005d975ef39801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a818588369f5a33f0fe6f352a9d44d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99887dce7dbcbc90ee937cf59f50e986803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdbc46d1d7d1b465135789e8ae580d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f448c78caee82853ebacf4c4455c9d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf7f0e17fba7e727c04a368b826135806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebae37df98d706bb076e5777dc292b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98e57de523b70e6228ff1b81f78a49808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd44a17cc0d581e8a34e8cfb0aa809809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761ee0a76588ed4bcaa8a31109c4c8e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed60bdc741de54756a12d5d2021173811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645e79f0155e0a48802f6df549aa381812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8175d9df148d457e3cf3e5a21b9bd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dc2eac3163632e1cb7e824cadaa58814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944192eaa2b128c918bcf4683293c7c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39056e396319d76557a5e5da24d32b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c62ca740a8f111ac19437ce9efb753817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc51ecc43905f7ca74a78f248b015dc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a569a72a413c8bcf089ed372385414819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125eb20e87bb7026151e396f338890f1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec92d3d108507a060ab88cf18317c0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07706bea12d6879c005cfda48451a5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9f48117184d5c7b5f2736f9c12cf1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f955b12366ed0c4f92c8071b0a71b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90858a88c430499a4b40ed886c7fcf1c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dae07a66bb7e06c0f2c6d8be2be2f9826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a70dd4e450f24c77f8700fe74985ec827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08683bda13de57c0852aa4ec1a7484a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed487a5cf34ddfcfa76868edd2b715829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16525d8f88ee2de2bd07797dbb8b03a2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce04cbcaa3733359b2c91a5c302f10831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f111f34d3f4335005647263a61e5b21832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac459e9a044874dc012571cbe7923849833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ba5f5540aec6a0d3d1f6fbe9197cb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976021fb40bad97beaa703505231e178835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ffdb815d80be1427570b6dabe8a97836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104221646a2fcd406cc16c3211223a5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a610b85d82a6297650110f9d847bf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05892058d145c558a9e5e58f6b25678839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06cc16104d06ee86d2e7ecac515b4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4e9057dd3693d916476e1cf110aeb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac76fff62e6c703abca503e03e9756842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039aacfefb51a6c2e0b16607f2be2525843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5419530ea2e87a4a63d9a4a7a5efd96844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605fe1ea3c26da5f3e1da86928e9f06845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfc38b7234d50e2894c588d89d02ac846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ceecf0d590adaff2a78dc8afc07d1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f487bb55b56e96cd878a5fc4b2e60bd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc871a4f8468327192a13213d383033849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624023cec9aee1aa4b35d0d429fba1af850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd008aa7b37c1ee1c433d26262ac98851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384962afe81c4d7a7a139581322de9f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6aab59a7ad423994fe5e743215bc6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67584c5a205f17e73596855e564cf2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ec473d32089abeb9459c6a97127bd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21af7c62d8ade92075ebfb69b7aea4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885ae097b7e49378eeb9a8daaadc66d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09168a9103b83ec26c42b1f4f3f6fd4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499830e318be4b6b51ded6a9c1b2840859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f366b1e44b3f3788c6ba7c15651e112860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f628ef32aa819dc32f57cd535bc93ac861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b3b985ce1c12d461b1039d67d8f41862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726585e6598c66d8c67c4f9a397f1c4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93104e80fada11d943d7661cd1ba7f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cd2750820ddaff49759c245e77414865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277c3b4e28d69cafe0c15f8167c570f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6857c8c2b8a5b6992ab98b76d633d01867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45ea0fe6975aba64c643db5f5e643e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475cb1ea84a781ea5fc3de05cabb18f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18fd8c0b8d8df0182eaa6703ddce42870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ded3c1343d0faca183f073f233cabb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080daa0b43751c72abf27f6e8a941ceb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c837df5ca9ad7d580abf3b25e465ddb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66806192fd4dcf3da5093cc797b0f7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a4b81019a38fc365f1d065b1ab451875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ea14082eda24e9fbf604fdc157424876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9fb5af941c55d67c0134b65565679877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706c862ebaa6493615ad628e9d7698e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997156e31f95adcfde97123162346f86879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df92f3c15757d835e554132867668d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a38ae0850caf0d29b6f4336b703aaa881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626bf883efa6360f569ef9642f408e4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7042c89941ed49d16e7111a8289fe7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fed2d3e2ba6f7cdc08cff96b0a70e2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f31a339aa303ea6db9fe03b705a70885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d66a78fa2378a80f3e256f8fe8315f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42c6e7cab2602057b23cf430612dc9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e17019eafe14c4e9aacda56ebc0722888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c988e3b0889d363c3b7087236ecc5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf15c898587ffe698645f5acc322ab890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2289778fa8dec1420d8c9014549ac43891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74d375255e974b2a9cc9c5d86b6830892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a34dd21b76356d2b99eaf910b9a8bc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd75d0d00577d3c5426332aa1654ec6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661571aff2758c0a0840298fcd6c1aa6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ec0f9dd9447bda4f871a06d93b35a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a2d5c5192fa476d038bf72790c12897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846f00a18ebe528e0ed21f606ad38e9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf8a44d973b6e39835ba98fd47989f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db790ceea4b9ba8b1e160b4c1dc63648900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d043040a4efb718e33673639386286f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0dbf28c099c39d37b4a3f6bef1d42902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40859da0969520f682e94d5097b39fed903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25109be149f34da8573231a2060f0192904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90f6ee9a5fe00900fb71db0c92eefc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e09e657c1bde98dc8ae0b3a905cb0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a916e8835851d01057e4ac7e91370ba907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972d2790271e3a7402d1e4ba461f043908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeed29afb52c827bb6bf564782efd2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbdaae38863b80da422c75c8c0b206910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28d9dbae99a4e87a1ef6ca341e781b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c878810f8d7434b816d4eec3f3c62a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ef91eba9842b63657fb0f6e52e3dd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f08ddd91051ac1303c28e3a313d06a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bcea2ae51cd3f0cefd71b20873b91915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1631482fb0af06f41ca0348dc0ad60916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cde8255ae77c426cbb6d44db8fe7fa917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c716e25163992a664ea1d9aa5aafdc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63d0d936f00b0db7ac065ed1e96912919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e862c3ae8ba364276d90e83780bc7d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd82d6642435f9b55a0826d9e19ed6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa345f5ea28b34daa667892e085463d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3305837309f201fd98592ded6eaffc4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf2847b07c909be2098651ca41bd4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689cd3698200555da9b0c86fb690252925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898c9b0c4465079b961a5f05520b36b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7ec748a0548a46bd495a5d7da54d4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d77dfd5917b1634837f3d04a23d9e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51072822231a075a4f3f365215717f4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31232ebe9b1eea0f177051187ce2ad7a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff36494244faf598dd3bc4e40160034931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36238852dea6bd0018bbff40dfed2c9f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a993da520e0b247d2b12eef4d356130933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124443538bfe9a405361c0ce951b3ab934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce3bae2c48102320bc91d022f3847b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba70d4f655bf068af75bd01ee913156936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd381c17edbb39e12ea39c0e7f81c7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa3c6925e7e8356e2cf7e219e4354f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82ee47971ab23581ee4c950396fb90939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebddc9013fe0899c3822bd11db888e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aafed4f3f3b88d4e8ae338fe0af2dc941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd7aabbfa96daf49917175f80d4f0a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1208ad55b67b05485fb293d3bc53a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1db3117e525395180e3d04f8a94ac944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8ddab5765462cf03d412242709390945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cd0e6b1150a04524dedab8cc1f1f5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f18f429e8a274d66af4aaa49aa2c00947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4190afe87a72be8563e90c9bfb3e4fa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a032eb4af0dd379eaf9c493989936949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791881d74bc09588c340aff3e563bff3950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920476bd524906f6329da8ab16fbc07951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300706f7bed55a81588e4d9225c5d6fb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f61c23c1bad575c43c826d9b207f5f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6f4f68e9193284102e0dd060da4de954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf244b19c5c369f522dc689d8e9bab4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad620a4fbc032c637ff57b7e965f5f1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2554d9e27c66001c672e4149680cab957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e15ff2399342623fc505eaa0d5f2d7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07427651a84c3f7e370298086c8eaf2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21758c095b302f601ad1b7dba3be9e4960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060adf0570f447be95dcca7f3eed3208961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8493ec3ba855a952cb34dca4e32a3b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b60ce0959767cd4d84c387d4551559963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036400869013c547a833f3475adce1ac964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf5fd52201570ce1863a5e2dcaa83c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d65c3c53837a4c194ca22014948c71966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61c63a64d7e11d0013c9442b1b15b1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361eb27987e6e16c7698cb56693f61f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac576c662379eeb52a06af57fd932ca969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd0565a014882e35ec19e97a98a1c1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe74d9498554e51cbc1baec19e2a7e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894c0a18d58ba34a56acf30028fb804972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d8a30e3672df55a08a1f861c0c28e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781c7251cdc7919682fe3b1cbbb4d29974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dedbbe269176a8f39bc9145ea100e4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f0d04d7e3f1bcb7be2f5b30c4d89e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f3c988d2f6815c7c159b941ebca21977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063debd634a3d15222746d3e2be4aa2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f45dc953a53c7d71eaf2d8e0f9b55979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f08b45e71b45121ef10d9acafa30d2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58fbf570630c49c98dce00e2c958a3981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91236960c2b3fd0f8e70d7954a68f39982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00a762014a10c7ccff3ba282caea68983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330619e9d769f8118d0ed085345e7c1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d427d18eabb184d4e383133050f88b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d129110ce11e0c8e21f0811ca69cb41986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b863e53f4962b6b90ce5ea4e77dda987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e67b9a991bc42fa7f9346a85840344988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1735e9c13e902e7c0eefd61fb28e09989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dca1713b44cab4e072c3db3b5dd8e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64d90811b67b30df026c58f0f744e6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bafe56c3131423d8aa01a78545a91c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a1cdcc8165f96deed87828a77663d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47486673da8b244f88f67fb8a447b9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02a01a41b639065f62a76f4c92a09d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90f79325faec1a74e6d1847c67e58d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a8fbf0b80a9e1f93e3f59651e14c7997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca7d2ec3182d73e0d6a3832d99b237998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c54e592ea50cab8dab1aae44af501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa500136e04b037d394b9d9e8ea25f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e12a70a1425eb04c680fae5a7d3bc83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da061dd14122f2e734e618cbc7dd8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380680c9192d56beb896cdfdf6313d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c182e03aa05f665063a357edc2600186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec41ee9e4fa6e4e34104639d17155757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aace9f37497ba5c6fb1ec1e7496a8848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee691a3bf0fd7c793385a052e55e35aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2393bd6cee8c30adef625318d48e2fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c356f5e0aabeef12e300647bbb33e9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcf2718d81e523a933d35a7192bf1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b000c40fcddad9e29320261e21321a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdd4a79188c18e0f746bc16405a0f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfafdbaa6462d14511fe694f3d80aa615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad14dd373b53c9333f2aa81cbf396716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cb3e17162855bdcf1dfeb9076578217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865f7a4e9b16ac939111a1e667309c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aecf014ab5d0ae17f8829063073e49519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cd1afb9fb2c4590bdff5a1812f65f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780eb5dea33e0a4c783041a5979956a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444f09814de811e663e5ec9843e7cdf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efe1f6a52cef54543a941e7a09e40423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c32a45d219d1b74f5058e24f6de6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e52d39ea55ab1e28a7a94f0fdc86425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a711964474b323c4bdab326ffce7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f646c109f0de0cea8ccf7a7ebc09bdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c06188f298ad57c144cc86dcd3f1c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750272e59ae0d38fc9bcb0a92a8b6eb129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb70c2332247233e4a8425c5df14d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bd098fb7f0196dfa972642dba85e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2232f8f4d437c6d9975bde9feeb232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208e6e633fc93dd9e35a8a16a337b7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdf45b2115859a914b5d528a19f86334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e53cbe4cc43365826041579da0c5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694e6f1d491ffd3c1c00849028bb31c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d610d78383d9874a86595782b1f5ef437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b336e622333bf72f96c01d13cff4638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93a7a778d4103e1f10f6b492c02f2539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135be40bdfea7c9d35b4d4474962d9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3cd8271288d107205dcc56ed7a8b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221c29ae2e079669db19434e8cffeb242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f806cfaade5305bbe2a8c4a635e3cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57f83d2e6000d9a4b8a6f2f4d47bde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608bdbdd3bf9f81c272286413388e9145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76298eed052c609f13266d506fb32c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fdc2c71b54daf1474ca530f84b98847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e3becd4f868d4d0d804922aa4621948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1a63cf896c7d1a48c494a3fb632ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43b673a56da881769165e2b4fa660e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0513ffac85e2b95082b466127b07ebc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d555a0f51ec36e5fc2d17599cbe9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deab727b992c53120e7e3f01a5fe1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ef713d1074df68af21d6515f46b9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cae73a0ac1f6f507b617ffb3bd214555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3f3f7d047923377404abb3ffda03256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b78f8c1711938227de70c08320c26257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04c4427f917e3e43458dda4a3ad75358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514f446c7584311a561a4866e447af659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad876c8574a338f39a13079d326f1460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc73e2a408ca616debd0d3c63faabf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1126d2100b9d8ec0bb1f06d9704a8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50d8d182016f143129fb0734b6c04963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8df21b4c90906f5f06a3b1acaa63eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815324ee409380eab76686595642425965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bb80ae71f8a863c21f7fd236978f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011136ed33df5b9baa5b4b936722665067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e49288e66536df7545069ebcb5b4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170b0d2f7aa2a84425f6ec0594ac4cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e674c150c8b4fe5a42ddd6e8dce144170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cd83973c3a557b90ab7b673a30d5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c510a25693c625b3a7cbf3982627d8172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546ef80d5a7ba8ffce798bf269049e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ebe3a2eb55960df14f5f46d4a1cb474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827e571b1681ebd97e8f8b569f020e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada350060f4392619992fe5251748c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3b0d9054f0a452b2390f22856bffa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c1e549064fa7f4f012266092da31a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311157e679d9fb6b733c8f2127c0867b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cffc6f738a544f33c6bf187966a7cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13881900310e77efab8c77efc07495c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c269710b6c7a00efe284abf8736a8182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d916c03491360db9dcac32e0cb2152d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21112e1c009509af756d85c4eb41fb6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bfd6a62a9c2f54c4eba3932ab59d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416cbb7aa687a2626f4a1270f57ea8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6bfd9e141ba1cec5c6cafbb983e4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d90f8dc983c6efac64b65320bb71388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c281b59a983a9368da2ae6035dd5ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1717d5e319f1f2f65cf244e672adeb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c2398538630b5a31580ff7118388391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cad26b856136ced942c07af10e7d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf446441ad6fcd086ee224fcc28736493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da156f1b18fe628d5dc518f5aaca6c0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94997109c9494a913dfec9efbbc619ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7960a0f480e3f8c24766e9d27c991b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e420b0fba5b3e792a61e9275c2b9c7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640294acd73eb6704b90f4b84e2742398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff03d6d21bb127dff04754d205c8dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26200c8697840327ee16b2b3e83887bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4d4425cfadd117acc28dc13dec7cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddcb0d5c7da639e780db8903dd59a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0204c969a3b1aa0adfdb68c27a2d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaa00f67a2a14f4c6c30f77f896e6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe383bc0dc8bd4bb70eae56c047e225105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fdaedc062deb0f074020a15e66cb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8a9e6caa7c7c4f4f376b765d7ffaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d043e9470de2657662e5b3d6ca58a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c982c626adf1ff2979004ff125f420109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e33103fcf6033a909c3823de72289110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e89a29010252486ac64f9a15fec302111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8ee08b65846a4c61083cfb3c315a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f21f2fc2ed2b09e9cb02a2d3aaff0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324c6bb98a8cbfa08866d8e6d5dcf40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bb9d00697679cdc6b17750193d68b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c71f93e095f9fdc0a660e6a18486e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22afe3b655f8ed32c0d560ceb0044fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5db0b686919b12af1e98648749eb61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2515668bebeabf9f73af2c18ce56615119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf7f5e1b7246071f721f6f801d47cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba6a35beb969746d8d61a8456bd1bd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1dd03ef1780a2c012f96b9654daf3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0bb3772a5858e457731fdf00a5789123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243539de1766aae0f39bc71d8161aecb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d275d5c9aca4f5a03c1ee37c4e878e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c1d012e5044fcc963dccb2c8f4fe6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb45e36026e775e828f7b30f513881127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073721396a8706008d6ab08ad585c82a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a393b22c0d431cc9716f79c9c04be9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e606260a8cff08f90d6005a304541130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab807bfbbc29bc50d4c45b377c6b7a4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d043868347d630694d60e7de0066ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f9ab504c3892b16b76e520747b4b9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4428b37170599768379ed2f3a3b0bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00271bb433ae497dcef82590124d99ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce880e4ee87158c702d350f48d3cbd1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21464d5596d3794ba923027245dfaafd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246b0fc16520a4aca7a335e722efc70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf97dc6937a8eeb3e5e3b276bf2797b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a212a5fb2e1a476d645783a0df022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63982ce63535fee814ae78467a6edf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa3450df9e2c70ea018c4133d35931142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e48809642491347d8155c92f9cf93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2339e3b1c85bf93e7ddcb07e551b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfa792bf26873966784f3524a241fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72248685ca587f2c2931d05800c43af2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7cc9ef66f3794d4f99a60f1c3b6a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb985c53cb4c3b0f2edf3712aaa2e3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acee91e7f71374d6b5355e9c2aa55f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdd0e090ecc870c3d0777519e05dbd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81d01a895315368e17e19718868c53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330458efc13484b48a1fc470c1f9e654152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a0779abec4a14cab363651b2611b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a5e2d66532d3e547a679c1c3db37b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76417bbe4ffe801b58e2464bdfd57da2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308dd65bad7097e823f5321a932020f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e885ad6fc021ac8b27906653051bb03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc791ff06c0da2cf52aac166ea6fc83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855237db2952dba63988253dbe345c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ae1685188a7a8a4600fd02484f1d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4c43ad410cbff42f5dd8b11896b75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1322c3d31962808ec6893ded4768657162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f06118c71ba591d115b6c9d29fa13b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497908752ac9bc6123f05eacf7ca5d5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb2c6e0dd87bcf0f9acca1fe1f048e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a36ebb2376b8ce40a4a86b66e2392166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c939dc8600112453d76972851c45eea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aa0823e1f747eaf8f1c9aa7e4b5ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1750cdf2ca49ec61005e1dcda4d95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7118fee3c5c91910cd80cb230b2e33170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168530d1152a8be4ebc93c0dac179b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352fed4b0ea5eeeec1867c1e68eb951172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ee00338fd0a24e19f751bf24642bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c0d05f820acbb66f3388354be87f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83e4edf9f467196eb022725dd4e83e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9f6d387bef9aa330226445ee198eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d8d4b6c522b6a5fb2c3460fbdcf36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6e7c2b658898bd0e86834845ce1b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e368a470710ac94fe900de02785cff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e7bf3c57ff7870185189f948012e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee68035d334a5baa9620951234a6df7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf713555ae11a5fc3c8366e9f57b13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab75166be1227de21e0dfbf17dbc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3936826a6df1d527324601b918f6ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685bc26b9469141d7eecee25e3b312a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9ed0c2da14d1fb9ec921e886219a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf253000a5380617c27bd6110817aaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8998f5a2e6f784f5c60fff36925da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f4489b776f2562c98eed4cf04a498189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bf8a874bf8cc1f391944306375af2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336d91ac36f0e69cdecdf4962483342191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f41e0bd7f66d516a40aaf679cdf0e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64e12b33d8c7fb060dae0a55816ce3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4d6e83d877da3520596e5c69c1d29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6661e4117c9f40f77b28aaee3b148d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabec8eb0f783148c0716c5cea333a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59474e87ddc2c5469a671970acb24f2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cdd80f46d5d4a5f14abc1df780c0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee715c55fa1c7f5b285253c8ddb900fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66a2bc2615aeaf291c193bb7740b5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bbf5cd8e28a2eb8c35e04ff50396b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a69751cd946be02f1f9bfce43bc4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafab2208c38a5b4d7096f864513031203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63a6d33791e176816f314c8b152502204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb2aa044622e216fa16f1d6a6170b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20466e793fc899ef3e9df851f70f93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07706dd68f614b89a53a0f84238b71f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89bcdf5a96f31cd717269b75da69d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac48d10918dc5a9cb724375402b6306209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e02b8d9b88b5cb397a800f87e500f1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b546b3836e3aacd81439b299c9e325d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f021f7f1686f8036993182133053ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92697fbc646d02868b6069affa0f2509213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449a641cc0a506a907d5db639ee922c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24dcbbac9f32e35f637b974bb92ea1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd3fa51b0f44fa03f835dcd6b93e23216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30542e1e32adc35a3b86c86b0d9d83e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f42dcf0ee40cfc38b35520e9ed154f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0781dfc56bc31f45c33f7a1eee06bae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af123b6740cdc41972b562d8e51521fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3eae8e9d01d527ce2fc9b5eaecbf6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93637508ae7b910f8e900b68a1c42d2d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1e448f238747be2b437c9f5e16037223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08b0b4cb418062ad5514ba8db13ecf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ac7bbb95a1a1aa02d63e759db917d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b848eb05d0c764b1883921c6c135b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3cfc218ef402c00139c13cc98f3ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5627c38cb72843909b147ffe902c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56b6397567fb2bae01adb51a23b488229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4910f2404b4dc125f0623463566a71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b1856ebc3e8801f4687b050c3bb94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb282518b21f22b5e3bfcb6e129db4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38984bf33cc1ebb0bd4b54d8739b724b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50a930e39d15eb2af34dd2b71f676f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10efff6f14b4e1426e52a828f0646d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1c33a1456dae81ff4b5d0f0760c5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b8ffa482d7125c6874fd2899e2319237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab7baf440702b03f3dab40ec59cd39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e32e0ade7b276c75560584f5d70d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6fbc542448ef040c3087ccbeae127240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bda2ae1cb1e2400acaf679cd33eb91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee84fd185cf9a7c414d4452511620d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545df2a7405f1976159b59430937fbf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf513784b6e14ce2f1d14427857af3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817c075fa99466f5a36761dca1577e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e81f37f0af4aab4d3ec32e00e53134246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d6cef66ad24974c7e12033db816c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06063b1933a49e0bebbc8141d3884f95248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e378780b0ee619e64cd02958931d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fb5182e9c2f2b6988f6104554633c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e41fa73736394a0872bf268b5e3cb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83767f5fa5808e11e18ee7f6640365252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af371a951562942c290792abd1e148253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08d6b17248aa05de327a5b9d21319b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627f8768a11fcef90ef0a6863000f3e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e40d52feb43ef3c057b2459eac492256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7215f2cbae684a937287a50ed6824f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee0ecd297ca2eff8a07c79320842ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd3b6c08fe52d39fbc4f7069ffd7f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb93dba49330265d2b7268cac5dd04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f960448347084b636f0a1b2b1fcd3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e69e9b0cf7545c225d66d38049985a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebda1808eb9f5f323b6ec278ec747a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45530f35159d2e9aa3c02e1d13199b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace66f053583975051cb5dab289d3f9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711d8d5d56bbfd2649bebb917e19b19266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d705ecf5f880536e7d57d9eb05ef0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c317f4025776006646374ee816e2708268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec868938e4b004ec45138492f97b1eff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de68aa7dfe25022503a9505733c3b03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b2b2fad518c8666d76bfd78590c78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa6979fcb57d35dc58a22e17d385fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e059c0359e5b7acc1c2b2b1fad6cefe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe0f07dcc44a46f598213edbb22c1a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc9bb9e0aaf4aea87e9851c7d15209275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d889c29d10217cade02fba997ac9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d851a580d69104857694b9fe3018e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1634d5eaf7ad41137c1e301c75ec09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aec0a5b1ba040630119462b30013bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580704a2b0ca15d3ff3b30a048844ca4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913ecd0522e522b8b44341f5f2ad6e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3610ea58bbb11b7a504d097cb2b0365282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd70831b15eb04d9a0372276e8fd51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b6e6ef01e365f949c70b258bd8639284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3db08d045fe617315c9d6d65bdcb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28047a6ee7a71adc42efa6b74de90e99286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28311114e3ea9d125659dd84ee392cb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8318a5398560fdb3463e57339e6d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3252d8ceefe250a2c6b477177aa064289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e71e8a0e1b8a15058ac24a71590b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971984d5149726c3e68ca943de01ee19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7a05d3a2fad2ee138fd68f9dd5426292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12399f048446c354e926a727856a92293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eff7d15bbd862433f64fd78999334f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70118b00638eb9bb7d02cd131b57e713295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cee01f92f817ea33c25e9918451f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0c95bd671212e65b70008d794c6e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2cb4bd7c79223f916690f050ab9cfb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2c99e00e4f95ee6d5fa5f722bf0da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c054df0449a4ffda5c1ed1ee65d747b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d83471449da81b756d73eaae69fc30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d1d6835fedb398b7459e59c1c8078302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e7f00482fd283223b44c7e14e77a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca063b45d33acc97816128e4c29931304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c9df590f0b0975b0baaa8350ff81d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ed6a1956f167b732f4a43de69f832306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7250c635171ea48fc79feb380905820307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdfa9b4c417605315418a7c51e2cb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a58caf48a7f2e292d7dfba3c60f759309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64751693c5a441f417fc422e3adbfe39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28906ead0642f25dbe0eeba646c7db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e09cdde130800983b0dd01d13891f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c87ff250fc7982229032412ea231f8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4228fe575f36c37b009ee5f175153314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6105d10880f298b54d6e2f68ff059e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19581e8d4d735f51489858ddb599c54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9faa257a286764569c806b9590809317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105555f9ea67b5c508390709127d30d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958935db2f90bcaadf4e1993ed3b03b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ecafa4e25c1ea2c21b02f6b90b6a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14594939e23c9f2a7d4e0b0ff51baad1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaba72292419e8957e1b425781a53b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3099c0136618fee0c2d10cf506ac3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec4cf1f16909abde503ef58be5022e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6defa75d744fcc6b3a2fa235278d53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8999e5fe1912064d2e69d69992f37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c95d8b57e48b81c9428e06db1c3632327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201481e51a2fd4a220bc301cb191542328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a2881c96360dea1dc2cdad810d297329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a6854141f42cc0298a7f237416e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237b4ff58b147d531b8a8c53291a5a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c2dba1e82701a90775773fc633067332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17af409e3457d5ca002e106fb6f45d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59967f86599581bc6d31942e15b2848334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43446c10c39382e24958eddebeae8c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991cc5090acb3cb6ec1506171112b81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00324c5782705eb568d8dcfe77163d6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813766b9514afa2d22bf886862ade4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c8112d4c30d97c909951f73ddd604339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8b95cc91f0fbc8e0cdbbbec9f53b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66ccd1b16a22e7cad9d0cffa5bef41341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6494ccd27506d88f3e7a4aea80d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e0da1e5379f2634ae691773868a8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e758e7e5660f89dd7e2fa303690119a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dacb6d566ac6b3e47a24dea85c0e18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0be1eba769ac873e3538fc4a69fc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954123721bf0e510c6b3499114a95dc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfec4178ad24aefab3d6f8e9ec3bb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85782176055328649972092e61f476349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e91417f70a848fda9524404c648798350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcdcf18c7e052b4bf6ffaee145c455351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d0a09e1092c27ece4b171960e95b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2f6b93dc1d5f4bdd3ff360ed641c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887267c11e4e0b5b4061dd5aad900ece354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5869c23f9ddae8f8db8fb9a4b02cf2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1494d4e822247811ee85ece04b288356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c644fba64c2f558d8a17fe2c0078aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841c707a005be6c97e4910bb46e1284358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f8b71d99489603d6d284ec8e82a5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7023e48cf94feb8936c6027e4c5ebb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd05dffdbcf4859de24099ca36c8c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762e4b67c52bc5cbe6df7838d62c53b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b4fd370afd6dcdc551f48e435b112363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d8662f12afe9546632446d4f89be9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a244b540c98f19c1cbaca272f086a4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c7761dd4e0b97e1da43ab36b7ac32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e44438dbcbf25d6cb7675001a81a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6fece76d8191c27d0c8aeff6d5cc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bd7421ccab78fadffb270938008d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65b3ba62cb56f32624b5cc54b14a8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c22e4b0d8a8e872d42a103ed3da06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e50a9cd212b27496aa0ecc015fc42372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba20d2e277ef51cd60dac2f50dce51373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c74c0056488df12cdbec379410df7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8694b5af8763102404504d95cdd08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf90b3bc8a96d70d3e27561ce4ad58a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd19dc75955ff520326a6ad13dd2a04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d5dcb1ab2027e7369a7b7c858ce6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96e46898eac43e3755839b6e4eb369379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e72b752205ddb6d9cf544b21a0ee4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeb0379ab5875035f1675becd2a36f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37becd19717d98e737ea48dcd605634382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d57f6ec5ff3722a1da99c74cd55a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e381208d365ca8440bb320ddc32516384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c09fe190466ee1fa3d38cb3edfe1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c204428d36f49dc1972a4eb92490b1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd931229d34466e0a5f33f3cf650ce98387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff893ba2ea0140cb5a9884a06e67a19e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94a6ee4077c5ecd616439726129a93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02e6ba66a9ae326f722e013430ec06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404f5931e43bc081f40707799e6e2f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b927c50b423ea0cde9538c97c18a3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dbb680d5c7e2044a8b6d8ae7e0023393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580d5a3d02be9f68af4be11c1c87c5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcb9db283ae8cf297dfedc32d3cc31395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f99ab15900b96b78db9a299f6f36f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94939414d6cfc92234615bf19eb5ac6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283e994edd7a8ce6f585fca81d43916398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580f57776d23c21ca14a3963e710b2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757083a0b835ab0ca4a2277139f9431f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986d3bfdc12e408d270048df8c6d877401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728fe93ba50337a4cf642c3400383dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ec84e5267ccd68db434e68cac0a31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4310013965cd81bfae17b92e71c6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c61184e54e8ff4425b7d7a3e21508405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200037e8926e0cb798cabd43a7efd4cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf708e573aa0a0a113cccbc7aa757bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93784eb7f65579c86e1be84246248e10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c01a503ad07181e3a865cbe90c7ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b33415cd612a2018c43f6af0d42ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dadf91d0177f458ddaf6c05ac35b20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad790a1b56239e1cb3b6f892702a4ee2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed891b8b7978684c29d7d12a610b177413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63b930adf46b3730095fe955ff9c57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7702711a130b1880d37cc25152cac3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66b2d2944c58b944fce6f1dc8241cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333f3da64651dd64274caabc6a1b7a4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2923e908b3d19e638d2ac5b364028e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3ab0f2c273a4cb16f1167c66fef77419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753531ebb48f3b625594322c8b5dcbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e5e082ae3ca067e61375b8d39699d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4009d8acaab854c80ebb3eaac6f16e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c168ac8e264bbdd209fee7b31cbf702423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c1cce891dd2d279de737bb006b5ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2a1d1911404fe6ca9586974fafd30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a25b64bd907a19a4d51d1f380a91ec426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cc16b8f9ffafc9b0eb70f25060643427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e55040bcb20da3a95980395f41349428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd535294091f51dcb9828b04c9ae40a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb31f758c4761629a236e29f4fe738430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ffd46def64472c884b0b7354df399431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738d5e0b5aabac0e13e18b429def68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a3251030ee6bcf543afdaf76cd5ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f66afdcbea58bcaea67c0d06b9a271434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26b1c7ca9f2065f337e31e8658c7cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ba8ac06da5cbdbd5be6bffa25a513436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0f4f4ce8085945fb8306b60e6c3ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d7793c52af8186bd53982b067d19a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ca4ca264b627f86be8fb5ed4222c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20f75ddd777b1fce8a68657209a43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e9afd1915a13f1470db7aea963948441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c5dfd0b708ad9d855d2ed8b5cb677442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd83ca441ec17542608777312d263e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55831f3cdc8908aaf79d4e1b46c3bdef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30721b75f9108af542237ebf0b3db5a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c122184f60e56eac6dfb0913141d5a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17014a66034b0544d1b8e0cd0937b61a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcb14a126a8fa56e3aad3f83abbc57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01798a13cc577a4c54fa0de08e2e8a44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54850c45370ff9e2013a9770f7efcc00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0db87c0f7193d64578da721f4c1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece62ed5f6b7199bc767b33d29d89c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962be5d1d12f57fe46520d1204470f24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0619a8b45431766b074254c3f29dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8007452c4d753254b3d5ccd6da06a11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbade1c899be20540aee8575a841f58a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5013e79535df878148b6b9e3c0a45fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa195313a9560c827448f7835cddd04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9219a3f3f98e897535c74ce4eb5653459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f44101c13fedc58efab17a5337eb45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aeedf1183acf660ad0c8a955c78c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670e75ef302ade7880aedee76ec4b05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde4a75a3e6014141ec77069e49d069463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee71900784c9bc80f72a9bec134756e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f3e11548d923c19442d9481a7f683465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1e01b4eb23cba228e1f4615f612c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461462c5d55a119a74712b0524473b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c4b84ff94c700083099e0e56ee7b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d15635ddb211e1fad13788d7909975469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5b67fd12b4b355e48c6c8e8de4462470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3d483cd0d77fcdb4cba34138635ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fe175398b5e2cb26bab3104ead775472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c7f314585ba6fa4c0524c8fadcb48473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16318e07b9408006472e057cd6ff3271474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1176786a2fb7eb65d2ea96c8d004b6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5ee223f7510f73401b5b9355d05d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6c01f20b4a1b8558d45c44b57a220477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702180db0cbbe9f5c3a6e5d547e60a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d02c5246d362df6ebae8d399809a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae5ae8987e4bc43335680e3b68b65d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bc39db680f9641444331e254309d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f0cb963e2c2c8423802e686d20a29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ecbaa505587569ecfc284e053d664483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e71c012720f8075684742294c2a0ef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce852a712134d81bbed336be2959f2b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530f34a2ae0107bd5b0cc7683fa1a3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21ee4c0cd137c311780cf33a02017d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b8b4fe86c30092098aff6143dd04e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210ff716144f2726e8020c8bdc97730489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef787865bfaa0ee069251a18796fa8a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a7eee6e8e977d3714dedabf400af2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eae6858243c98c28c53a3dd8527f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef813c7c34cb9e4a1b3af236712e78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9f24130711fe70faac3bc1ea9f9af494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7500b27ddb090ae4bfcd981fa77ad5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef981cea6f38babafa5b92fa95c98a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6db7513e6cfaa365f5845e67542fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c78222df6722237a41d6827e42ee7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ddb5a394efb794ff53dd435d9f87d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840742b5013e7868a17ee81ddb708bd2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce5946c5b444f8c3498a6612b866bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062caa86224194151729f2ef3fdf2b0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79a3bcc38d3d5e99d47fee1f0f0bc1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc65ddf4fea9e6317cee1f7915e1a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac397f108e2e4f1622b0a20b00017bcc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3967275491b959d027826e635f1a08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07616e821fbe0f1e037063ae875f03f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1c3adbeb5a5d1cfa17bf435c0e683508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca4e063ac4acae8ea3372c1924b569509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c12ffeb09a3382664fb9742d4ea2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bf06a3e357799f0718764445aced7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954dc2dc9a673dc2384a1a344590a4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb1607218ef9afd98c84fe26049981513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10445adce113e091bbae5315b3d9d088514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a00ffea7a27ae2fbea5402134f804c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf828e2ddb49efe1b2e94864a08b710516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a5042f18249b57d9b7030fd3220bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb94e747ec301085b35ac2beced783518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d06ae1cdb1035256971ef062b92ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268e9a3575e0fe6f7a0d9e0c8835be7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f7ed9b789dfad4f327f6d0644f9fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baab253ed64bd1e16dc74243c384b40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c8fa39c826e3587fbfb6b5d75f597523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428660e531530edb9c1257de07cdd631524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b7189f2fe3bdba673837e47482e12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf550f53696cbce9cba361661fc28d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8036cdb4088b98433c87c1f7da3fa96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe6009bb8b83cdb3e1d4c5b17a99d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e6ecf856c8c227c83b631054baeed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957106e1e7cfd2a0da7c395b89afb91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfbe59bf218d0059fd623626783061531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806fe535b4deb9ff9164b7f1f4adc90532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbff84750655c5803cd960143dd3ee6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5179a6c57dd8caed77b5b7f1a5f80c6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45b70de0f480bbfb727a05bb290742535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c572850c59ea3ac052727beb43b461536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7d2435dc59e3186f2a09b7f11d175537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4639748209a32e54c8ad0e368ca597e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e9b97036c4fc088a30850ca54104c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa4df5575481d833e6a9fb982ef909540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b55c108b4844b39472c7cfb28170d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92fd15be13ed39193914c9e6119409542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a4aca9b73f6119b4f63b4ee5430a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d046a8b18efdbb445ab70c7ea1c8ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500c18d36218d9e7d135e6e4eee95fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b59a083db5d9b7a0eec589875ca87b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced40794a8c2ea3b2cd0d2cf7ee0c8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0ee9a69deb95cf33f296c58757f21548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee0500e3be1f7d6718e4a9ec8594d9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80985a0bb1e643b1fa22416dabb67006550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8a64c16a9d5cb04d34c5bffe7632e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be10a4f6dca844e81ffeef7c7b8eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420c7c6034d7a53b83a12147c247f65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc09045f1a7057d25a24ca0bbb7cbba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72e8d48b528367f37d7a6bcb0e7718555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981171268badaf4dcd22a5b9bf15841c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f125d74fdaba9de2ce0d33cdb0b8a71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d3fd1ef1b0a861fe5527fb117d766558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5279c1da6cd6d6ecc5ed798ad7199b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab61947388ba830b1994bdf32222a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bb19fc017cc89d70fd1f3c203b256561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72a62c6ceab98b4917c5ae1a68f546562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8853eb0c21e3adaf9953a22f34ae4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a2f865124c890073b57bbb750cfeb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5c9b0010fa2d3e02b37100e9dda34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c462840eb10a14f16beb32b5719fba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6918b2857789044e3b12ada9057faa5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76d0f28b6d5b59b3f7f8df27c53a90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758cb23763fb9f0b54329d9f13a056c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19afc3510bd77189a9fb6f4f0cc4479570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca673028b1ad978f18430f6eaa64a7b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38846ea11e28043e32eff398196a6d87572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930634841fff4158f10995f86af5bf0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ccbfd4d85352642f4500885648bc2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a9c78e23c0948cbb4eae62b9f0899575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41c3b0b099bf15277f8d19974fe38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a84309b470b3ab2b5e05beafc69e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76aa963459579a843ef3980097fea0e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796fa18b19348fb19f21b84de4a48b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f5224af6fefd836e849facdcca561580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36386350ecfeea2e5cd82711d94f01581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f515a799a93787f4a2c0d38a022353582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e791668ca6d9b377ead61fd0fb1062583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581f5a578555f366d388a85369275fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006f0f2070db8b22c610b6d0e4cc70d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06203084c89f5764211fa098777308a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5cf88bd27b55b4baf9a01ea745e5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731edeb4d5764ef5ea0b7972a0961a6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b09d65947f71a066f96f623c7a657589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7969c11adced6268a966be4848416dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb480e3d6227e5fae8209158faacd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9145d3d77c99823ca0b54b996452b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22566f97dd9384ce6e67d42fd4e50884593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df79764aba7e7d1b7c303431e6f3002594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205dd83598623518f12d8ae90e10f06595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f3318c489bea1b11f7c2e3e386ac1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7c13d6aee47f5b4ae812baa89f05e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb552c3a3d5ef7904711cb394771af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfa86bda4a7377ff78be1ccdf74d8e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dafbba349d77e6dc13af647eab96a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f67175a0bcfbb73fee12830893a7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb50a7c46ea25780c6450c3e4be547e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005bb64aee911cc4328c9a854bba416603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a823675b6f8350fd1001b8bc36b89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555469f0e78594f4387fd87c1f6edcc2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0138ee904623db54d34d66e3b81992606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4984ef7db259788e04c852f838eea9e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a46a375ab7cd70717d706049772e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a21d1b2fd12af561d7896fa10d822609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fc42190b267d3235ef7c5228c2bdd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be780cb350b6ae48b0fafc690a6bc8e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2b31e5f3d75e216814df353ce9d22612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233ffd6ddeb7196369a9e83df10016e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a22435a2fd84d8c67b80d3e68a417614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43bf632590aaf5f3906a719daf2b11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d499438a5904956158cb5d1a73bf78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31de16707be3d1370f5d2502c534a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70676698b84111aa076b5d1dd1cf52b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae331961019210858b83936c38085339619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6ebba6c6b34edc4a8257e4850cb32620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d92294d48f8e7257921254326df558621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca12add434c4f161a61e19fcea2e8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ff2992a1455f036e8c8f236321f5c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b6aa61fdf0f6076d06c246821eaf8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5d17a00e139690a458323ea15d6e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca076ab490f302bd6e787e6cb6e37de626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc6c5502e850fff22629e8e0084613627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ac7e23e7ea125d26c1f045c95301a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1ba552b5006e32d0c20f888c20474629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9d360b87589634d3ff6dfff288ed6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b411107179ccc53740fc29a2fb3e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e6fb26a75ecbceea861bb5eddb931632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d311bc9db140462b82c5a31411125633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407108154a33d79f7e1e118a8fc4847634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d67db8a5c194eb46af725e5548ddb9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948a21cb6d87f1d804a6d9e3132cc76636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9e128c082b7bfeaced595ada357ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f04ac0daf7102ba40f85f6669bf1cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8664d4a288290fa382772e818612f0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8f05fda96653e7e8325352ff428a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7e23945068e276ad0ade09cd01f06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c27b631932868c8362e9a8084db21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e60d20be23d54aefc5fe029c765377643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feff3cdb3d3b80d46d1665ff14aa5c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dbecd2618cccd046738e327fba29a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f2dd670c4d210fc66c82a4d05ef7b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86d8c475e3d93c6a956b6a708fbd7b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd650dc669f39b72c4b848cf45077b1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6753add1805c339969af565acf99473649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26531edffdf61d790bbfe017e0fd14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0eb16fe7f533cddd9095dbc189a78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26953989091d8a225e8ce5d8ef3e2830652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1a171de1960a98915b54a0e07f46c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5016c4f8b41e389a8adcff188e9e7f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4332f162fdd2a7865618884faa8d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45c10eef03478445835fe2ab0caa19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445e9f3aa210ee0830250ee8d158291657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127caa49c335a478a371c49ac9e01c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd7d740eed3ab864d165f8339015ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b23c5656d90c18a8ce96ac36f26edf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0339f4db8a5303978d41e1f280c3e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4066fe1781a50754f1455e49dc8bb3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6af967e2a4e6a57292a07960ee4df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411f2bc8bb7f6bf197d3955c34da64a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06618308de83f35b394726b8b70d7396665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93effb36151261d0f7c6a63124acfd1a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517c11a5df7cfc9f2b06c4998d4e007667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c12dd49c7ac899e47e4ce9961c263668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3863e09669c0b81f593810b301ecf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17120bc4eb5e312ae822e6dd6015cbd7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5750d38e0067fa6377d1ae056105bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d8c2dc0f1d3ec776e37d6954af3ba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c0f2c086bb5c42e1ff734631a248673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94676f3d47bcfef32e47181e1cb4c54674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af6a1d42eea4461b97496c0324404b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43210d9147e3321ef3ba1c9ccb2b9032676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada4c1d9264c242e3dbc0e959f3a4aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67621ea73962f9d36dd2efd5df4c5387678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea265169209dc2062135360627adccd8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbccc2577bce8fb07bf362c7fb82d09680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878a9eb03a59b7a977244fdfc606774681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4174f2cf72ff806590bc3796a20195d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149e92bcb5dbe78334560b5b70f7c1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591f450c2f259231c7e1bad9913790c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcf0bfcd4389ae1b1961fe4fff8f5d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fd758f56f3b041cd78c5c78e4ad82686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f18c95b2cd14f0a87d061056a2c393687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4cff435e54f3e3f276b7d320c3dd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d632f38707dfc742c57e9f3bc211e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d3c83bd9eaed05edf7f7dba77f75b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dac8ba771b0f496105575c81d9e879691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5569a11389401b89d17f13cc000f23b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a91f1dea0ec10f5a16e59a669b3dd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a573ce892fae8d597310362e40879d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e5fccc49d3c825f9105ba8f90478695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be70cbce9dcd901653f12fdc0fd10fe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ba328dd06f29fc1b91232c521fc29697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3276e65fab284d54a16efe3f6a94698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3f4675637e4c20da47bded4d71e32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be3601d2dc16f355083038003d3567700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c1979e82a571687df1f588144d425701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58808dd6592b1d45cc3950e8fea81f05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c16e9d810f9848f299606d03d7ad5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd68afa67bf3837b8218966d5a4fe90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c84b919f823088fa7d91cf0e2d30c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e4a053e4f8e6bbae97fb360f2268d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6f93a81e6d4c5f673991889fcb7b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacce89c478093b23eb2198e6c1f76af708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebd701e3f38d3ea670dba10879206f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873af3a2be088593bada74ad7d873f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba215c54b52a1f867858f4803bbd12711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1c2818673bebe3b0252dc13138468712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056954ceb10c2a3895dc720307f0f1d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61594a664aa040caf71e5817cd879d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280124ac3a03f9eb8f3aa6ccebcbf272715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdb846de43ea385338a6a4f2aa3b25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e723721a19e2145899f52878c598f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcf595b364d9fc9cd8fba0862fe58d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bcca98d7a602adc5aa9e10e13e1ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c40254e1fb2c7c8efcd52b063a61f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dadae370fa776d93ceb0556f273ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e270e5ff109231e4e5a2d47f8745d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d166c1f9d37b7fc72a82c4d4393db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ab01ea03f26b56d008ad80d09c690724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50c51b8521204b6a4e53789de971de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b0d967c002bd2c4cb27f116467f1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703babb70601a7d87f486d2ceca314ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238a770304445b2e7ca5c88294b68e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd749bceb5a5c5b290ac0798e32148af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526805a464431b529c762a3b75d9601730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3619e99a34fc6d0972279749227c2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cd163627d31341137d72bd1b97a3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57782aff5655099d8550acf8692107a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036a95cfa43cd92f07dd75cdacf4c3f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e46ad9fd3f43c4364e4f8e89b0577735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f394894b367007382c8f74844e8173736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcfea0593d587d6139abc1ecfc6987737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0fb66d6f16ac9e363c5f6d5b4273c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1428fbbba113ca88be89da6298add739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ffc1885af527e584b35cfaf73dd51740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f84bc3b65c39c908297f7c85c8ccda741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea923581cb3550718b6c2a0d59f0842e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198fb8bb4f90ba11f6b0a0cc333d42e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbcb9231d6660b72a130140458306b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2187bc3110b65789ffc5dd963e835f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b82f6add0c42e0c3b8fed919a012c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05b3b6c262deda20dc9d51e8a21a5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41998cd14fe0428dbb632228729aa1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8e96684b96179977fa0d815c767b8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b271b1e0e77127218162c907870997750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bd7bb34416d445e68f99995691868751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2462e632d1c8defef9d32945082b09e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bb1a69afb124c328c1145cf582162753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e750374b8501153efadeb0e3aca68754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc66f6d98edfffb1cc6a0157442b81755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ee67d43ac3810e289b284dcbac28756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ef0ae7602eb74257812f0a2879b46757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211201cc5caaaa03a6f00054f7f25918758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c11f834482cc6042bd2a5ca7c23ca759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb4dd5b70aaa8b992894adcec1b4f5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df33d4dd885a91ecb2fba67ec77a3d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad073ad71ff1946087705eb33f85b56762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027debb47d4b6a83d7d3c971a9b8dda763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25e72e54f798259971a37a9fa35eaa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335c75e93207700f912059743cca717765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3320420f4d52f80f1e6cc5e122379766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd93ac35698ace2bff78ca26db3ad88767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be728d632f3dd2997947e2a5ba4b7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045759a84e9857cd431e36f201ad8f5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da038d1cab07184ef396e410073a94770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1dc3717f983348ad0827c0df54aed771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169e111695c89b9090ecf7e0003ad60772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b77db268d0aef99f8af1dfdb4cead773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1031db80151d5f0938c98a51cea25774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40827b7c98f480e2f56f3a7379d47a3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ca49fe2637fad2b7b2a6f4036ef9c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766f0b62c23bf5ea529e8884938bdeb777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77452ef8881d0c243bfa385644a5f01b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b08e817d675e21356089c7a6420b3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7017918ed9d61feab03c3b155c587780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22905a5a2e1674c5c7bc617e70305e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbe418fb6e02b4801eb659e7f299eb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dccebd96d3dc74d223cc19da73eb03783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45683701d24281c2fd29d07cfbc52082784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ad8ad12fa22b161d996af921fa442785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0fbbe97a5541eabd93ef96b4a1cf8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a8a023cc5405f156bbf7c85be4f37787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74927e5c86aaa1b24fc8852604cc8735788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba03c42e3cf4ab8a10ea99930c8aa28789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff075da87bdaddd39c3962662734e1d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618ee5b97174ae9bbbfdb1944d2b4e6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d3652c0a6e8ce4a794576de1a1174792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb161cce69f85fffbf9a26b5d062c483793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfbefb09f726952693b7ad57c3821d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3852196e3e2093a9a083255c248fc2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aed862d7424e132cfc04025cf36a3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3729c34b51e5f1015d66807cba94ce797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb4f26c0a51e40055441110be61fab798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379023f166dc594dcc062d4c94d0124c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e1932d3fa24a0ac6d8765c715d7df800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b60651963cb22b1d762b9045b022e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67893596efad2aadc7f9ff586cf2c25802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8178bc0bb2ba38291fe24c7555ae02a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0accf309f71ff6cf4da0b872c6f45b4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681af0563830e9c8d5937fe864a41c78805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029080b5b17e66c4d5ce9e417943dd11806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55feb1c408928127dd9755df864ded37807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac94c23bf10a2f0dbb139055760a6d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef6f7a7d669b9f9cb6df28a9bb86f8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d556f26e0c8aa5971e1fc89e16372810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2ccfa5ab92f56a58d24e64bcc4617811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ce3689d2d49541c514b7c8a63216a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bc36fe912bca689e96badafe0432f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae94a590916ac86e101d41dd25af24814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305f455c51a0efd5abd9498b13c40e1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b57db6c8039740c1347ed5839c6b1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d72b6c0bf67a91ebb13be604684f08817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e36829bb8fda08f64742a1fdb8bfb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662ca2a3d87542510118d61296d6210819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a718fde650df0660d2c365b6e328478820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741b661a5556ee426628865ae08417f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bbf2d5cb0ae4253fa6618ac798b1d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180eedeb6a15ce61b8b896f08dace50823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d1a7e47cc57d7da41278fc8de3ad7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035dadc4d18efe9b1cab70a7b2b1eb10825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e269cf5f8f34ecb63e8c34c170fc4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5a64e21fedd2b6c7ca61eca0ddbf6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4259a8ed4e4793236a963d4462ea4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ccaa14bba0cef4af328449f4c8e2f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35dd09eb4b939ecda83c228f739646830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ef4082a237724707e74fed90022b5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43591dea2dea83a4476e28819ca0c6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307e03d91ea19af0fe9de6ada2c916f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07322d8db63e7db22c10b2fa9d6c63c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888853d354188cb511f886b1e335148835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869a4b4643b0beaa67181fd92ccb965836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214a2a99ec8d2ebaf3530fb9909488c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edafcd56a9270c65b817b90b36be4e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7291966c21ba0565c4fa1014a31b21839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176243009af7caa6254bc51f1330830840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170572276c80b54203d2825c057d132841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3e09e4344ae53743536240724f036842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5d926f2d168f6dd73741dc413e235843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84b5888e0146e93b5714c02c7ad481844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245950454b9f13a34f2903bcec156d3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba006943606aedc0ef9ba5a237ed866846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a42e005123d3b5859bea224ce330c0f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5c7c533bf16958dcca8ea78969552848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840e1170129871184b393a69b71bdfa849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515bebca998159762d4e9a54fc28f27850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a5302de1d19e750201a50840e2802851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b140b16d8812eae9223f0630dddebca852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e3757f0caa508f9fb533def138b03853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4b32964898ab87cd909dda5eab26f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c37f5b79cddc519db063045b6127f5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526cf5d205be4530ce754e9e67d75223856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bc2183e0ac2dd08114795874ab233857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385772a2dfd8ffc21c2ead7e359faf18858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77467d1541495f781e083d9cdc71c4a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9211c4f349158e86afb92060e12e74e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc29db6da5daccd7c2f23ac3976a9f9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b51b703c845cf27607581ead011e70862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684434e3ede654c4d005c9593d7d2a68863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e792f46d1a8f6a6b88fe80807768f75864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3877ead7828c624dcad920b98ce16b2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925a43d6b6254f441eaf24f588e3283866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0573f7468dbf4e3b792f758e2187b71867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3599f35d3b8ad611563e0a189ee0c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865d1099436540d44a4a8797f522dc2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408a74617fe8a6b4964bdd71219689f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b03827aa09b9fc253d4a69cf95920871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb34ba900cce43a4826b375c5fc0f2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649177cfb1692991b0b24e333d0878ad873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a7fb2660b8fd1346477eb6e94d1e1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d1f10fc2d26ef3068c2481ca1d1fa875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12c79270127ce2b082a5a61321a1e9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689138dc93862edd606725eb3e96d3c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33498743f730e2c82462cf189fedbb21878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92750334645953e8b86a67dda1fda0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85033f00b979e0c13e67a4999ef65f24880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34f4cc41d061a1360a4771dae6fcee881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a981564e30deafdb5ac10f6fb95370882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2af02bdee5630a3cb5aeb87fc3c52883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26ccfedd49e85612c43f06efe99b89884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf96af543cc4cde8cc5095ccc604010885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f95963d8356242a27882afe00d5276886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690667537cca93622ba2ca6c84da6cf2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e2a78a2671c7600cd02db1d7e78d8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ec83f928eeac1f3aac137260c7ebb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc58fb12cf19f0b5f745bae1740350890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4e094ce6bd9a0ba54d8783c5d2284891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a899a3a9791687b1ef0a0b8dec6b56892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d4b7b53ba1bfade5a86b6ddc17d9f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de8176af94b85d6e03eb597d65c676894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494272c25693cfed8b86d9e52388d3b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd804b8e52e22095deda9bde66c6b4896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2857d861cf4c69b7479726cd8dc843897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5089c7e4966aeb32b295d1306bb492c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ceaa565532c14a81009dcd3d44098899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769759f8776723fb127c8fcf9ad05937900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b3c98183d367ede80945a6a6e8f6e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f159b42219d18fce90d3bd4ed5a8b5e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb03d5e8c0fb0f16272925ae8079c3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd999ab78697b5b173a48b91977100904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e2e3759b40808ca4f5f84af759224905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e7b9ab5bd48a20a5019b8b62fb71b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782ab337ccdecb408fada05787a526f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e18cc24832241380c297734a2bb53908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0db2014eab8b410d5fcd33acb98500909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32995433ed7fd056a7bbd1ce81dd38910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b95ab45d5cfbf20babef6b67b0606911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5cbe253de3fcafaf5bf9b719bdf42912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009494b74179d9a0681e47f29e14796e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9c75ddca3fad3d16844baa0174fdb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914ca840625d6c87e7b1024b579a8f5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998ef1d09dea342623393e43e39025c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaedfce2876561b2d76eeb1f4005db917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff00e7b0301f53c7180b7a5211cedc2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e55349b397191fad6fc5223c41a0a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02192e18e2590ecc70ac68bb38b5e801920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7a9ee57458a550f22a5eec97936bf921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93700a810f85f5a4292e178698791031922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb918e3d60fdb59df1313acac1dbe7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb13e89c0a769c8429d4a02dc09ec1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08c04ed9528cd1ef98166d46cb7495925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c5ae57454c8d401e2bb3060c8fdf7926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825924f3715d1e25ae9e7a316c0b5e1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b792ac8a20c4f05704c4b8a6c3919e3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa24a029ae5e469e0d347c33686559929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd493a3aca0c5d146b7c6f46763cd01f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7398b35318d7a0fb4abce8bb9fae3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e188f3a46cc3b5161736c703732a47932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f119c0905f57cfadfdeb9fd85eb996933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56442ed14c26c9e9acfa69b9c3d2e7934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae2bff30bf8a506d85eae26f50c805935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12625673aa6d66c5439ed0f1b220ae2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd768bdba3746d2d92f8e6c7c7f7c35937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fd6df9a6394600de27c13f263eaee938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aabd862f7217579e5ccf11f538768939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4e44aa67bdfad031d9aa9a102f2be940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98057c0604ba57e38672137f1e5b0e07941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6a2efe405f8e2da83e0b21352e721942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888dd0dd0fcd8a7b4ac84413ec4dda1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f7b4b06031d578fee921b9ac94f6e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecc3d01db8154bf8c491b18fd0cad7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc1a016cbfa2d3d658d4da781cf8ac946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87941b2103c6f9a24af67fb372196606947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aac472ab5f3907046756562a604d31948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0645518c702947a75ed12894fbd21d9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75e03176972a3952393a18d9178337950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f4d027f1d9d5dff9a99cfe1fca73f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd677b0803107c30a16acf27f2b396952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db279740ac7d3fa113bce5b595f73dee953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a1144ac0f97a688f672af5a048a79954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114d34ee0c6a9bf1dec813ac9da9ed6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa078b26216bc240b3bfca4b9cacb25956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfa107ecfd15360b570dfe14574220957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d631c22cfe3e38ae7bcd3d02a5a684958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32215618537c8eafa1f43371d45c13bb959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7d498cdc8a0a2ee82ee4f1dddfd69960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4f4e80e2ace63f30156912c11e6ff961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4acd249a80289b7dbacefc457a81bf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a34c2736e0b3b3d22ddd9d027f4849963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d18308ec65659f7765f0a0264d339964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62515da6f1b50caaadea3d9c1692ac9a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f34c544daa2a20baecefb5a352683966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125b77eca5b11abeb3d0328334b656f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fac86c5d4cfdc514cd85b63e701f9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d38362f505cc0a8e302567051f4852969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b39fc3db6d819e4abd05cd85e71ca8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488853eaaa2f3049d517532c456ec8c7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f0d857279f9aff4b0f30c52439f26972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23788cc11ead22ae3cf4206ffdb78e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab1e989a7b5b36560491709b524728974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909ae764eab87fab23160fe9039dec9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd850031c66c4a7812023dd57fc6579f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a6bbf0ebe5302814e44b051529644977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ab11f6a6d0844083484fc63f2812b978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fee3ee64bf4d924eeb8ffa1fc1205979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1ae15d8c55a56941d365bd02eadcf980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae30cbff7802274e61b5e8e5b13413a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48778ff16f0357e85de33348fbabdeea982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191984d355f476a2ac77504a6e6be16c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f9b5f5617fd9d4abedb0b4525203d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaa8fd5a85d4b9e8cb7a74eaadaa06985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43e42361275a3a8a752045d7c7a779986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaf7c509300603d58b7f8584b25a46987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2d188ec2296f265151552ef35a0ee988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54539009421495f665fb4421e391d73989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d115b642ab5a8fbee89c8e3cbb992a3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea1b39cc208999f517d4750ed32371991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d021bda87ab69f20271fae45af1258992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0fdab246ae9bf0be6dbc8b9b6c200993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669e464963ab02b9c22b0af6ed1a1dd994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7210d94ef11322cb8f95c531005ff995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc4d08bf16b55f3a2b9a09145944f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870db24aed3c768a1e612f06580a4702997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>