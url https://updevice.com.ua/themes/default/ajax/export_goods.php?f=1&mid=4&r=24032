--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2bbfb42f580aa4a0604e1c3075a481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3691c93437033beb27a09ba91083f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3603fb103a654dbf94df58d5a3f6cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5272dee5e0c264ae7073c35b1eefae44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff054275ac81f53fb9b35ef8819c26f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682e99c452f838796365d4392304a9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f76cfaaf9b7587ea786be018e5dc097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd52f0467bf5d0fd4c166c8ac5bb088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1de7bbf0b5bea897adbb02d10b59329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d599abba7dfb51debdd7cf81ea996410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894ad84973a4af883bcf993696301b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0762c1c9821eaa556f4aafda2b55512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8136c2d4d9af9c98571d915990acc5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56b498b5e9791b7fbaa3e78a4311bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35907f84f9acba11f0944e272f25b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617c64f72abd7490edfaef7c72302a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01c6bad539d4447fea524771653c4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09052b431cc8496738d1fa2ed5657cd518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58587cdb51dda5045e4713a2415654019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290a453de1c8e9eb69a42a7e628663120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056186da58e2838a4a1f5344f77e60f521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d1c396fd682704fa496e60acaac3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfde8899cc90aac4489e8fa9f77832e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc5e739042e721c6db5c9dabc2bfe124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6d6a0b3b83466d30f4729220546ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f307436c04b97aae20163ce27ef8ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d118fccfe0eedc6ec1f90d9ddaf3d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c718fcb095459008197d4572e4994728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573a9549b18918a48e97ccf01681af829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dbdb224b22fd71a5719d9b9eb39b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b1fb85de2c947abc1bf712281711c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1614c1b7d0a1a4b472c94726cb4850c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cfe499ff6538a598802096e72babe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1563504eaae1656ed2bf56d52c3ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8217117c69412a66f43f91b12c0522635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e30b3cd22c08f5ff2fd3e45ee220b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0e834f769e5840c20729d5775e5b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf250e97c4c281c3669ee4e75f537da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025d7643bb4f67ab9ddfed4c28e3ecc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55e5dced0ce956f00661ae8309edcd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3669eed920e52d6194d9f4e7236d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e7a75658d7da6465e5c7dd133490c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121f44dc3df0e7a13007316d0c8a83f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113606193fd019138f3c1f4574835e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c8d2e9c7aac2611e81ddb8a97908b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585db7a9011189fe9e03f66e12c56cb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84608f66ad9c699748031e533c0c5fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efe39df6573423ed5aa5480d1d043648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b00a150ea010c68dc32cfc3e977be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a1519b95b0ace6f750fe24084ac2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5d7bd78dc53db8f09648bc88422e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d753b14da2bb4237703f9286148370c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33b767bec886d8d2961b3bc25d3c9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be66806756ab6d2fb12249ebc2950154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4375a73046fbcd071aeab2ee2cd22955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60155e807ae19b415d337805d538c02b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2b99b789fa11e27d56f235cf7bdb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1001217bd4d5cb142e29585b8ad1d9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea370b643ff38c2680cb47e262c0c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115c7e7b472f1267b819bf8643aa40460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0ddf466f40e9d3a0a0b1b76de316861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d23dcc583f8e098c451a6cdb4ad8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bccf016fde3e41a166af6b391911963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b480cbcfcaa2d7c440ca70450032b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd84dd7fa6d0bd1cc3428c57d7048465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75ad58464ea8c718e8e42b83a506ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1d9be734ff0157575e42c1a435fc967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975c895c8f33c17a515a8f1e1d13dcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15282a5eb7e85c0072810ec50c6269769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519b3715edbf6a043592abdff89693d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840890988e9164da71d171c3e03f0bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cce7166d6659d823811fd17f3778072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04954f19dc6a8578022f0da1181efd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fb53a0f95d6d6e72b2d6777622f8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474784a9dd7d33e93056e98bb45cef875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3ceaa6ddd3e9ca1b106486b7acf5176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47aa2a3d1d7deba15bc461684d669377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0b99d7e74ecee5487ed7525c3c81c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46ac6ffbecb4af2b59f64cc981bf3a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35814c7c3ea90fa3f4b2741555b58180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d1e498b82ad7b59b33e06c255b4e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b5f1fe93cd01aebf05717a70b0f9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beadfe3c81570dec5ebe71a606d1a0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07a26289338d47e5500a2d9e2cfb7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1153a6dfda3e11e709ae469ef5fe9085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddc87a2f61e4da3567f24d24c53e7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288de70ff37c3bfbc7a17d2562f09fa587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabf6861df1e68e09633495505b5dba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352dfe5b28c3b143ca2f2711eff18f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12a8503ec0e46140e177c792c1d35690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57594633b68d7219f9c707fcfc11005e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c810b269d7b5d21ae264a699827a1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e49ba3b09da8a2ea88deb213bccbc493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ffd4079651cc797a96254363e083994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404d495ffe98993e08c31508c01358995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb62d82df49e78163034f56526e7ca196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5dac1a6befa491c4b17840819748b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06438a9e871f556690b85478a00c30b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5182c6095858b086f6f9e7129da89fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5406cc3e5396904265954d2502a09d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de530beafc811f3c921f279f1979b01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf63da6459162151e18ffbe7739573102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ba5d2c24e23bdcbe65dfa5db4dec9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705499f983a274c59076194fe4a6ee4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685634d8d1fdc2593a94fbfd2a8660dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e3bbcfa6a895bc18f1189eb57b379106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bb1db3ed34486616baeedea2328f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b8d4dfc6a2869cc75af9de5c4d482108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ddbfbb3f4d166d681846b1af6e721109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0821d4e0bf8cb5d7e06a70453bd2863110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080c6bacea3943e10f787501a89895e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13243c5ac9ab665f3a3e346f06c04bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397ae12a06bbd9d8ebf9408b5803646113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5f96547aa0d161d3b038773130441114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad1f6518b8c3d27a6b441c9ba9b5ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624362c0b6b03a9d60f27fe00e70a144116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549469fdff1b89f7facd25cd7c3c6cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3356b6efc542bb53abc824e35449b6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876061b4f9bc36b649df3ff2a7bd766119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2af44949e69cb86cfddccfed635d4e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8854d0d5f6efd9d11662988990f90b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5425a575a42d8fbdc7a9c960c54859d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c43913bec87a30d8b471c44797003123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe1919b18b94f3a848574c6be5ea6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfaaac9318e553589f8be1eda29e44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93cc6475d8e9832e4f63628832cd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea024351f3a4a3799132b1c4e15317127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386a502b950a99114675f7956b5382128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d2a8f7374906c88b2114b7cf62b9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb5e61ef8cd1a855bcc8e8cf6f63ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afc1c5ca100c99358379658c5dda49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ca1d7d199976b68e18ee790887107132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71925e7201d7ec92d0a2a0e3bd95249133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeb4305b5f245743c51e7a5d81f710134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388a5f3857e3a1884982d345462f9b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c6fe810a559d2dd1af6bbf8f32e7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81c6b36e07c23e1fd3514b62d8daef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173579fe72e51c6de76f19465101059138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897c2e7305a89ba5f995ca56bd74bb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917df09ff62461b71687e6e99aede418140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c5effd5769b1a168efdaa5d6cd434141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a89acebd1ac68c440fcf07fafcff2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b955c34e26b56244eb54e7b9e5d043f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b0eb30bf5821a4778f0137763ca26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f4e9e24ffdd438e8b1550005bab97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481cae72ea978c61922c28694b890bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd824c36cbcb4cc47412e669b58e8455147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d8d3e806adfed4e81e71cc73fd686148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f199178000e10475bdc24a1a8d88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305079ccabeb05dc0cd7acd7d36d7721150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2cc6c3d530e5c9bb35520e6b3691b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c9c0b0b5253a4186b419f58739c51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2e6a50d6fd43c0dd080732a2abd2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c4799ef7cf44f15fe2f5c28d89f82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cd73172875cf30a0b8294e3413cdd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82e9a39ed908d8f55aeec2afb8bb15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17f0c8b61bee28c47c7435d4ccd477157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b21e0a37fa799e2382191c4ed5c44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396db7e7ec571f3d119524e85d346e48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78be52db93c6905b4c34efb64a4d62c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a54b961fa7f8fdc0f7829eb3cef4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bb293d64b64f06048468c8f3fc207162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f55afbf258ad5b35eb3f4932f34de1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23846a7ed52d0c0859fe48c3636d0125164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed60fd13b97c6329b0d67d070c482dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817df78acff519a28be06871ce3340cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644a4d9b31d6c2cca3a8846106e4d5d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab0d471c0704add7b3237da99f9f3e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe06eaa3aa3afeea71cbeff879b3f52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba8115d297de0fb32236100abbabbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6a1e41ba9f275f61d28d6e183375e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ee51dddc29a159451aecd4cc11765172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e265c9eecbed88b3050850a01109e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc5c74b242a9faebe1a2f610fc0a88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c2fe59a2ce7116aae66c41d28d936175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b87d0876a095041d14897da84cfb04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c58c0cc4e4273b0305c417f6f82075177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632abf7d2a1bd34c1d8fa5ab0c12928178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5a4e5f2628c5b8376653610e61d58179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589a479727359f050419c92c51614c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f9aadca541465b4f63d306c409e3b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f60dfab950b0928fb30c10941dff9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09f9fc768a9c0f19a8ce06192e3269183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717ccd0fe7d15934e471afa18e12fd8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc08ac6c7b0a8e2728f3c10dc845d2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884e008ffa4e05a1b2572d9ccf66727186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb1068a3c41f9b38cf93d3a8216138187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e8c475da5b1820ca2e774e82c0831188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f463e4bcefe213defdf4f57c1132c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78a6f985f33e13f54618a3c7f4574190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83002d7a78cc500b7b9018d9a902ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c7da2ea6548ffbf1416ddf620299e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4e0621fc8d805304e699ad6d636ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6bdd716596b8c5c8bb45fc1f68efe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9637cce7bfaf3ad74b85e41609cb4b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c945baf4ab0e3bbba6efa9e274cb4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d953a91d1ee024e1e7e362c54e9a31f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386516b850d3ccbb2170cc95bf2b163a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cf7fb7e34570f521d4e94857dad69199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f1c5699bd01c8b3c04c7aca3f6e1a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75594b22ffbd9529df1d45d1cf14f396201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917638e8e30e16e5491c2235f50c54d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52fb3fde998e063e87cc5f9120ad0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a46da970f1a59a8fc04690537261bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18c8de1d64340ca9fc41c61dff9c1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4db7e5d49f5665bb073b18cb31cef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f07747d56accf12e600fc9e04c3b50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1da4f4126c0888fbb6a9c54531906208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358fe42e68464d227236af3b6f2ea7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c93fa7954689d98d63849df47346d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211779f41394cf30dc065d9110cb74af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391d28898e8177a5936e4759b09305d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73675c63a61532fb121d5eb11ac82f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b1a66ac0b4a73056be7c02763d007214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c692b269a996f2ef540b3892ddd0309215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c84cb5157cd0d5eb747bc90e87a492216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c204da6c899f33e52ae2d143f62f0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3422e89ce06581d57a46960c4a99cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69150a1ced09804654926b83e9145a0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f54c30091a1b6206ec537d633c787220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0a0e8508f138438efdf6816385953221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ffe979136bc2485515263bbd9cf5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c6ec290193c94557e6e8f38f4823223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0c288f19ad4cb23988e56a3e2588a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe557ca964cdc0b216e23d13b6f49d1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812de0248f9d02f33d5a3ab9252b9e84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0b4854cab5916bbacac0a4e60c68b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07d64e4b67288f6783f288df68001c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58df36b7952c80bdd058ecf4bad08c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104bc508ef26a8eba4d2ce053b38b0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a912c54eca03be0c9b88578eb379f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096fc3a70db3461e8696cdba833b08d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2d74992245f6bde7b7a7d58e8258d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39693a2673d5c9db3e0d1dbdb1dff2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e4a0e534fd214b07ecd76e00fd8cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba3f762713820e1b8c3f482c4e6bd5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33c33c0f5b61f1ab77c9fa67e261b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c4850717dc639d2ecd1ebdcda2e8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcc77d289af55ce37eb9f2e4264705239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b5738ace39ef1ad0cb2787fcfe1bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44adf3f4a362c50beb4f7a2cd1acb9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a2fdff9788b36f45499ff7a36f395242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edbb699a6b9104dde37e914770de9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0f4775a025f2b76e05d3f7fea5020244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb10ab0d64195eaf5a18470f292de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3aa69cc80356f6b644a6a5b2b68dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e46b2ec27b6f4a543e10efe35e766247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c86ea126a186234bcff93093f9df4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71b43cb775f26288bc28af4905a254249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff67980170142cfb7afdfa8540d5fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a0c686da17f23f8aac82182a5a85e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2b1544d4ab209c89f399c5510592e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4651b55739e4b33d4ac66310e6abadf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce5c27a1d60387521cfa114ec29bec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6bffd4cf85e42ec84db7c04e1e889255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a2f32f3ef4cd51d21b064355e1143256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770254872776e2a6195310dc5f20311a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28be530444e336385509e12d2e7ee0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f64d01b1aa2adacea41ca30b94b8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54acf2a0d9c6a2148d6b7f8c7a0b993260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6187447a3bfecc01707e2e704208c9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cd8eaac963b9f39797e0a4702f619262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d68de1a52a45d461e382b951a02d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e224ff1eadc151d0f6e82168321fe2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f500a4794413ecfa61f37aaddcefca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dc60a50ee56517ae724e927274a8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba6553cd2394f950e47309f396106267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cd4cbff90781ad3c646d4fcfefc3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c15e1396bfafbddd93557b5e7f052269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4661b836c82fd69004d040191470db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3895e6006ee72f9db8348419dcc71e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6817f707206f48dfd655443f6235b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e8b804fc38d3f0f699eea1d432167273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61240dcc619696d5365fdca7d01bbee4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592be5168641804317dbc70332090a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6ea433c4fb624ac4230bc9381bbee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d1199496594ba3ba712467d229402277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f26957262728f6ffbe28ac633a08c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd490ec4f69f23d89b382707de029d27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1b50ac2d40b55f42dac774669404280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01d450129e9db02fc8af77ef7f584f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eae2afe5acd9bcc0d73fbd16ac023282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa7c63ff9775dfc553ca01d9f53040283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48be69c84ed5027bb7d6b4d9d1c0e56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cca3466b03b321b69e4044f00db51d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f267ea00932a97265ead6367b537cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c87aba699ae1d7be5d467e6f20198287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332f2c31669bcf89d9f9464fc6a186c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd8aaa2a7855306a9214e387ebe3aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7dfe3bd2d72b93591e4515a438b5f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2f6f867d593f56d11aa73ca401d6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7b0bef5655e506d73bc470a2bd21e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20c68c673cb8879a0f496abc974540293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f6c98b8b37e8f1ae07111771d064b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38c98a48dae1d216da0de0f42b7936295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dc09b5a52a04edaba6f2c5edeeec0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964991476b531a3f607cce4461a6f4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc88dcfa99088bd80e9cf9ca02432b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f543f13840de8a6f82a25f4c5171c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31505c977a88463657bb4e508119260a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e55d45e69c77dada004dc35715a92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560522ba871ddf26e74230188237ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c013790c96f0f89548ba6465d93fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abebe55bd83c27b1704043ddcd5bc22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa673155fc465e539e9facfcaf20c5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2e4cd508a8c055dfa3d0e536e86e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae04015e2fcf84fe08f8ac84a571b2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563a547a94d061f96ec7b94d07b8193308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcdfc9f93410678eeab0c4ae493be89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b568099a51e9a8a15dca49d8a64cf25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4456da942e7a9e430cb1cc44463e777311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b526b03122602bd92b5fc5d6a5c1240312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dffcc26a7c8083cfbfa01d65968b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5636c30fddb3728c21d37b30b6991314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4ebe62ec91119778a6010301b30de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8e3a5d43a5b59930f4ad49a65efd7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece9542318c09f12e9ae3e085fcf28c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43e5a27f5a92d7ad2086b537ee8eb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4b8d94f086887546fb075cd783b80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177320a17eedcdf4f4df327808cb8b41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3025e429110ccc7db34110235a254d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc04412088f4fd21d1c3f53166d6ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22f411e5f77691ef47aa4e9e89fc3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b8d0c29a88d264247c3a2b9af5cea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cecf850303f419a533d707d4af3499325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c197af071eab8b9a0cf5af3c3deea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce0a481b91f0fc693f2683300b20af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523db6a9532a7eecabd0f389607fc40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063ea1346b4999065e521ef9133a369329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcca84e2211072192453623c4acc432330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205b150131ddd1536d12ed703d668f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dee56dda31787627f18f142036b4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd671fc0622db201a9e048d7b96e76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff36798d80c7c680d74c3a998d7efb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d379939d61bcaf3eafc581e3fce49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f7a8b6fee6bb56e9918fabae53716336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5565023f722922b23f0b0637b0c519337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e0554c2c58538d657c1c7339d6d5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae96e845478a8cf9adf2f9f8221a83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf98501ce8b0ddd7821a717f1d812d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abafed85776ab965bf44acc02ea0e5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43967f7487de16340dfc6375dd97c3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76741c33775da16d868dfe5aee399e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7af57afba265f41e385655ca61b25344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddee38551e50c740cabedb4fa2174bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c8732e0ac76755faff62a2df95a46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465004488c43ec4007b3262e04092cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f49df56442c340a7631012382e67a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b28f92db2b472fc63c236b79682fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22e641f917f5c7f25be203148b889f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bd9a9eb0e25a8a25eddffd7bbe2c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0e60b31ae6aa3a1c869f64960b253352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e20790cb5bf1f0bbfa951d355fb13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7934f5cca5b08dc91c5ed7dd556a5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ad43e3751380c99d3cabb161f46b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291df1ac6a52d5c9a3a6989a83ad092356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e73ad4b96add7f049772f0bcf90834357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cd08bf813b29509dee5f6c5ea7d67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e4d66f06d5e3b5369d98bf87b8156359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f720c9b7b308ca39659a08fa0f1355360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae9808e7bb64d65ccc6ef0f19b580e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec638c18f3caf2c84d148b678f82b17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b9879528947cc9a842e530eefde35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ce0e394486dd8a299df45e4b45cd4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bed5452cce2bf31435a2c52f2c738365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f2180a19f6311563eaf20bb4e50a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370822e93c8bd3952a54baf23ccd188367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b684117e897b519d3d2a130eb63aaa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481266a7fb7b82e854d388658f9a539369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee7685f4cc8ff994aebd7ddc0bf465370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b128ce069410dfd0e8b0eddc349d444371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b0aaeb973110af7a37025087352bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bc4bd5eab3d447df26495f360a73d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee35c871f4c9bc0b861d5394966430374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996f664900ffbb84bab764434e6d72e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203cd503b32791db3e42794affe87a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ebb539303053256b9847014667f6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6a88b957ee1475efdb0a2ead9bfac378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7d7479d721bcbfe1b708f10b4e844379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea5f926791af9f5b29e3208d9acf4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c14de2ddeeff1bb9db7638a93b25c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142d8b8a64950f32e48e4099585ffce382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe317c0cd2465c2e93fa02e832e3fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f1d5f66e8cc49fc22198123dfd50c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffe20c7528200652aebd5f1c0768a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3498fed54f9cf50d12b4692cc6e76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a456ca71cfd11d61593d32f6354ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7bd44dd2395f9dabc7b971c482c34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333df773ef4b1bb9ad5f31345778b6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58557885cb5707d9fecb3af86ae55c83390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc355c929ca1d4ffab8ddbcf7528b6b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3cecda9277de60d301cefcf74bac25392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9777705457eefd0df18a46c1666e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29b45ff3d54217df287a323fb40c02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cceb881940719a4fb9633c1bdecd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb928cba8940e5065e8e932185c921ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2a549100c3a6942aa23eec19d3b8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29725ba0251fdd83c46a15bd51721f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b823e008d9a8e2672b2d6e35f6564399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0090cd118526457c5fc0e3a13c46a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b26735f6474931f3bc042fec12daa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f480240762e2ae741830cb3b808b53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fe480532042b458293027c2e76711403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419afd8528bfce3595a3cfd6505bb564404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7172635172160bb329c23adeb04fea2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fb42a9b08c80fc27c895e46a19f49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff9586d8d4eb98fd0e24d8bb0989e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbe932f75f3464fd8ea23e9bc68b7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d68526f643e2d54b862581a4cf09f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184147e94445cd5aff7097b38a567b02410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32371440b940778f9b2a86b03b148175411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd12fdb7028d849a7e94b1ac17c5a8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d0fc6213253d2ab6cb9bbd888dc39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5b2907fcd82c1b5b2f7437e7959e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b01e50f97b3d316a8e96dc886bedb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8b18477768259edb1fbbda82d61bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ce2318191148053b74385f4ce967a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c83c805901245013227bef93847ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49403c234ac56c6f78bf7fdc1faf1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a672c5ee9ee4067a8fcb28413a3fd9d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c961bf2265569d7afa8a1b4815f414421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486fde0f8a8edf4a7d90cc39bcc1e86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318173431174cd7eda8ca4915c50bde1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2163ed0c191c763b4c8ee732521c364424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7d0d6d0248a4dc840c3577749aa91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2ce561151a56f832e70d1951a16a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04143309681afdb89a0ad05947c56455427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b7036b206ea718214ec3d17acb2c5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d9b5198e34260f6cb39dfbc3acbb6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4d005f14f0725943a03731ed4dcf8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ec04ec8cf11aaafefee8ae7ded697431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246d4a0355be16162832c1cf1d3d1db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d152e49e3db3f7da81911c74c811ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28eec0bda2e7c8e3aa6bd817e5c335434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f61e00af8f1c1556e8aa43c534e860435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cf23261f7bd3c8e169ca19b6754d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5f70ae6afe385f1c5c38a4619c5a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ed993b9143ca36698b1d254a68e42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2a0564b1757a6db08dcb5669ce200439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca490524d6366479a417df9c0c204d9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36775267188db0fefdc511a539d02f44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0cecdcb96f9593a1b11b0b453b70b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492c231191db4643c2e2ad921ceb564443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4f8bec0f0e2fb338efdf00b08904d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f68b8c35ca91cee4289906902ea1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777677aa1b87812f005826de1a6ad1a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3505f08a54987f0627ed357583d97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afb6771660dcd0d7299e80d7efc97f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18ca249d887bcbcba453f229f721d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdad45bf3287985defa630209d7939450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953a4c403c6fcd43fd98f3c3efd9ea6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc65db5b651f785203b6321164359e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9187fa1380e149bc3882d1b34b89e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e104e6872d23a936ab6e8e865b4b38d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959a1ebaed9bf90b6e3b85a8580fbcd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc27a0a56b79f3dccecc44180ac4f59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447a91987e77152be0abbc9c4b6418d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d85bde052113777c615684b92bb05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241e7d967858e5395713733f242e113459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fff0a94919d62662c6293c2a093b0b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbca38f4722037f63d0d281c0a87411461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88539efb898d8f593f843c2afb3618462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8232aa245fb02112d1de42af713348e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32236e8bb10a08d9ad0e2a1d69c39e17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ef44bff4eb155e3b959202197d18e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a925b8e005f1c0ccd0af5142ed1800466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ed0eebd75e9e48fbc7693ce68a34b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e3917b587139bc9306bcc24b7fcc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795d640e460dd5122687017145c62de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae9cbc920592563eb0451fee029127470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f94116ea2145f8febc81ff9c53d59c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15958b4a7080f17e6ead8974cb0f624472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbff194cc1be5a63bd5c29344b0ce4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb9546c1e5366f9efd641d4ed9bb23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e511e4087b3552390e82ee0139deae9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baba8859e5b715f8f265059674f6d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a54f41acb68d003ce090c55aa695a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e554692fe1caeff3348df1256f7524f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4a737177bdf7f3bf0dddf4c5b7b79479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868d106b64655f3d1c8f23d202d31e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9a655bc4ac21d0cd8fdf1886e6841481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3d4e3672ccc1070ad9ce9f2d59ee2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc90f354a668614be43c9de938c665483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fd5d3fdc199a260225074a64700c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab851d238004668bb24425a5c6674b80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa00138b1f792cdea7736507a2615ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfc84877df751ace4b7de5aa97b612487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5a08a0f5ec86b96ab030d4288b9b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabd52bc92d631ada6799f8d0d5ef07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c429770d550428f1c8ec9b0c8e2b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818715b8dc50630b929b66b2f9aa60d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec03d9712836baa76f62e4a7e6e91f3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ab192bc7e23d3eaa79dc60caee3fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34f61ec02f1aa312108cb8c2999ee7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3282240a0b4e3655823f7e2e68e2eda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c664583df0bd6573aabbb8a46984f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c5fa7f8e8399b42f3971a77edf040497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84686ab828bd057f482eae43daf8a56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbbbc2c0d94ce89561101cbc087518499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31869ebd913c3f295aa7edd88748f1fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e020646520574070ada29152e3552501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77449d453a436a49fcf8465f53b6f3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365684447878ebe9f23c26f76d1b594503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559a0e0bb59e6b8cd52f1e1e779e102504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c200c36397d429ee7619f0bb2a9b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3a17076ebfb71220b3a776a0bc4ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31022bf0c148322cb2adfb9c25fdef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822f48ca0a6812d4bceb5c7ac4b0d6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629da601b5baad68b1613b4285fac2e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95690618eb0ac133f3c615b323bb442510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d362fdc22ef7cc8bafbe78d784f7cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72657fdd0f9bd9d18db51b33e74d84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceec4aa9fd110a649f99fbdd88af1e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930504c4d8e29153be797ab4e9718eab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3e70ef05ed0ecaee521e6a07110fc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8d6148fa881585982e7c8658c1c18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27631885a2c047852cfe904109f57f17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1545730ea9d2bc8252721bfddc48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0c5db77b841c9ee38f6fcacbb8c3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf6568abf9fe31e75f67b5b71c03f9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cc7c87899cb4fbcd394650a550bc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904d5fbaa1bfae0b55959092036d8d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fb770a3111d8215e97f5ac5bf2445523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccd5f3b969c02bce5e965d02f1ae62524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eaf42e6118f3dd6863b9e7ac1ea63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d24d9bfbdd53060a1def162aaf3252526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bdaf26d60233d9bff4e4b2220b8be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aaeee527278d7f5983fb3e8f7fbfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2729a83e8b8668e264e725bc83e9a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d76d0db9fd3e1a1a7fa334360fb5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4176580d4d87f1d0e536a01f19d267531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a883883b3ab8fa89f585e59fa5ff44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3810e2bcde69651786439cacb26cac7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7151959887de35165ac3f98e965100534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2f332f3925ce2a6dd23afbc3004f4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062ed76b3d5e9f47f2e3f5812f112fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df81c83ba57b07aa377e75727d5dac2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94dea031f2333ce48742d4ab850f17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5691afde756731631da59e5fb4b2994539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5f99b4948107e9aa2d5729a122f17540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a4f8abe5dbc58d7f43608b0083ac9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899645f84a8ae4a05963bb787b7b071b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec383b2b95dcf5ddc8593455b9008034543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a49ad11dce815568d2e8460296631544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6080a5e9bab69ff2b7f24efd85252f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02bdd01b4765658c5edfe82ba6ce3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2cd0430691cd02a132ef3209233bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2625b7524da9609af59a9a053620b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4aa94c0fb69c7d8fb766eaba637c0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5edc38f884648c6eafb1687cdbfcf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cbd5b5d281d30518e07282f1b3a2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87b68ce0b0a99479b6634bf69ad63c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37060f5661fe98030a1ca982f6c8161c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddff0b1d8fb0db9b1c4a5f07e05cf1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695388ede87858fe7e9450bfb847edd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83466a3b5c13ad0c50cc079755d6e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974282e018769492e45fe5362df79a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4683ceab0ec2383508b63d408b9496558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ca67cd08d30064bfd03f1a46fe397559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffcaa648225674a0029b732dcf3856560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadc36f65c2e6ba3baa7be80ceadda2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9109648126ce27e03c2a4400677644f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2690401b9fe443206914e56cb6e17c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfdbde2ee091390292ca5f4ea34328564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41efdf67753e53424a061f464cd632565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe25b953e99049a013ce0cdb2aa3521566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1475d536cc3f3057fcd750b370b82d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbe9262933966c963b2823f7a989d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784adda1d897cc10b316bcf1e84773e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f0a6a56e40981dc8d1bdd69508f36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2569b3c56a7b14ab7ffeff5ee5d076a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a2e9a82ed51dce8bdf61ebbbe1c11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb73099f134d20ebaaf3a7702cde333573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0ea68e9a640414cd05904d3de14ac574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7a7c323520da1c930578b764c4886575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27df34a0819f8f0368ed2364f479a60576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e347e6b306d8827ce9597ab26ad7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d270c1f8250544f8bf49b799a548447578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445b286bb0780997986fb14514a2147579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3595638c5df879a21bf54093384187580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc06f2535aa591fd7dac78b1c8a6fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47c2951da880f93689cf1695e47687582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabae2c0dcd2c26633924baf3578826583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc9ca7e85f2a56f6562b6a10f9b256584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41708a3d961848e9fe1b1ffcaf85011d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b61e72e3bbfe06d89d073218e1f4a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75b841fa58bc01ea3f562e7547a289587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fab51b0fc045b2539d481113079ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bf236c861af36f26e10a4041fa74e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b543fcbc970dd57d88ef06b2f157590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3434e9821f4577561b27ae7d6681f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad82f6ec4e42142b59dc088b0facfa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acacde3debe4fea28b85bfc6d6d1bc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66c4dd3c913eda81056760b2901a2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b139666a3d0dda4585d7b692546b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb3e930f113e1c9657316949957717596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4e478559178df6ab1bb71a088f9cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a18ca20ff462c886b118f30234857598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992816c3474a67aacdb5ea5c54722ad0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed794cee86537ecccd9130a6b1982f58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e99b3c31b90e8ffe269c4efe586fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460994164d30a03c639fc6f26dd4cb94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef373eb2e3c649e22f99975505b1eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656eb64fde06a3fa14bafb0e34d6432604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec958d50ca906a299099c25db29d2ad1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70e2a197ea066fb79d731295d426ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6370adbdf214b217cd886c110b97a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c564b32b4eecb8dce8073625f318b13608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa442ce72dbcf85974247f7414882d4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de6c17cbbebfcdeadb967304c27a82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c11581b25c38c258e13094fd5d6829611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509b8936e4b182072fe02d23e058b63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d11340228227f1d3c6e78f71151a52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c621686a40711401ca0983c73f763e7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8190229e6bc4c32ab639d1a96b679a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d7fb94c89db2ff8b72245e50439ba616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f5d1572ab6b403c7eb4baaf77df55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d69ff6d1625210cc21a15b93ed0a3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a83b2629136d72eff6d864c9b8c4fa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbb5be69b4151d652c41d84b76b2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6685dfc9652ea6fd69ef59a15d0651621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8044c117ac032eb97bf549c08f0c52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec0a7a6aa2a25187d0d4807535bc80623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d7b7db093ee97763ff8e3ef22d3f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77669d071f78814ffa9246c61cc3df1e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2c36db8248338115cd29da899693b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61021ecd7cf3ee5c74e9004ada4a5e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceec9e1ede99c2e59814170022db8a9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8def6671e1a2c33caba8c77894f1f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d99d4fd28a54440b91af3848e0f43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9596336cc0bf071def8259ba1e438631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f7cfa76c4fc55f4b30580501295c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594fb15e21b5efc3cf2647caae6f39f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0f6171b0ba41b506cd9ee4fc168dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c965733becbc6cc9dcfd64040a2046c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47523d5c8bd4c60c149b5d0ae16affd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed46c5e1a91c58cf1d374db3b8934c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7c4a4aa2eb4b123831f09c669bffd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e6e6afcb2eb297d1df466d7b2bb3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88302582ecec051eb8a6ac97e305b104640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b8f5161bdecffe43b1df673af76e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc282d4426db0c63be4aee2fcd865f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174258a82eacc5c85499cd55bffd49b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56049a5b490748bc49dbc6d4b6ee586d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6237d560c2dde064c4936a8788e4e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c25b5c9b2d5101becf3297d1b77c5b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc5c8eed8ee45e56494f903a8f8273647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733f67070ddc6d90ecabacce9abad65648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedd1aa55d2327ff166d8880ac5ae48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a313ed24602caafaa599f6c63ed51ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66993b8ca9da5a23014d63a3081aab87651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e4bbcfc7853363a01e52b530c8ebe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad5a5140ff1afc5b3a06f364b3e382653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625275c26554c248d44c4a66a11b6ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2eb59ba954d0715617272bd810ded655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf177c0d8a31bb9a644236ae8962511656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2361113aa14735ce2240c2e3306e201657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6a8e72faaa8110037b806b96d5390658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795c5e66d34b75c085279446155e3c4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b228191c020816ec63b2aeb8e61e5b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daf7e364f91dc3beb5e6f7435ec84f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58c6569e248a7b846f46f875e3825b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fc0713f7619268f547133112b2352663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd997819e1eccd8eac33e7957884a96c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbac653d4be4df00c785611d7428ce0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa520cebf006775904e9094cfb8d8fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e940c0d3a9c6cfe1db3aee1a24348b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cedf4dfdd3646b1d36646f82af8677668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede0a2d649c0c3353661e64592b345a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2892fe43b4075d5a9a0a3ccf51933670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94f9e0ce8413cae19a70f8f353e001671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330e76cf782ea1f47186afd29cc146f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad833d5a667905fdcb6c99072af256c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657379a40b425f25868689bede1a7e1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd37d2c7a79aed5a0cf1d7f801647c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9eb5d27dc260e7bea47a2e171e87e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bb22301e39c67292051783e07ab36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec8f0a7ecb495ea382b878c3ca1512678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d621dc9e325982011b1901887241936679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523f10bfb2e954dd11e4d73237f1148680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c52703971228863b3ca9338766776b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28d85df65135ca6614ab7be80ebcdf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f10c645cf7202622af0773644c9fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d426e88e9167e9086022ada27afa62d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf97d444415f3bf9dcdd38c4133ada685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b71995a485f26e24eace700a69c89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79815189767ec078b95dce7cbc9de7c8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a087f5c047984f2cf81ef690a373d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491df7aead10d249569996d3344f263689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90dd443bf8c898fb653bc5bd849539a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b6be697d973091a507b7e26be252c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73fa32c766f33cbb088e1c2b417b59692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6630578d05aad3896504544c6e211a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95802e70cddebd271c70d1ec36c1267a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27627df38c113b04cd31fe10c8805ea8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf249d7712bfa47cb4a93cc31eb9db92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d213dcefd66f9f0d8c2a80412092b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3ba3a6b8c76ccec17ad89883afe69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f5084de9ddbe4289bb2e843af14a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63f2abca0368c00fbf59ee44fd7e52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0678e3d76309b4d413828bd0c2d4750701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04c14e913e163d9752588e6ab0ac0e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626f8df405320d7e2153d2fa99499ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4db3fee4e01116106bfca8df4f82d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f432e3d586688b9ebdcccf89fecca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8f11a8e33556d6c9174c5610feda5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09287289f458d32f8968fb6f45c8cd3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a48ab8374bc87f5378477c69afeb2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1866ba38a2169ec2b2b45c695c9ab0a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321898136c7f1ba49df112928328cd75710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7096d82260a2f5e904fa5af957a84711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b458e3ce9bc06cdee3e34b60bbf390b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321f775e3ebd42de86bd555e1bb4790713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04112eec66735e519a642023a8e40e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37ee274cc6e2042c5e9c5ef30eb480715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f327888bea272f6e768ff85228deca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59d83c77f002ed5c11545dc99615a3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d105e0e8df61f59f933fda2e9633bee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410511e57b060febc0c0a7c68577c19719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e81e3be4b4ac760da7a9e466665ec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2428f7ec73b4b0a74ec498dfc2c38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab4ba5834b453b4795a0f72847c197722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05339ab862430e5da38f8ac0a9aeb9e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048175656e424a2be97f78d04299148b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66deba30e1527a83bbc15bafca57742725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4742832213d2445f2581c36a191114726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dba2c96ab2878f2b588fe580a8a8e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca5570929b684f61ac61ce814a01fb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78657ffdd907f9bf5347957f4424f230729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993e4651b42255e1734d333b1f09fb0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eef9917ff403bb6111b34d764e784731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84f315249c61adb8262372f8c495b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4c539d8a5fb4421d9efa5f724e5d6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e8d185def37ed0963222369c1da1c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03116aae607fb138b126b0f3a6f75030735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4584b8ce79b11b18dca5713a900a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa62e67133f54305272d5dca1aa477737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7700a7124b4eede6bc4b7b4248c119738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af5e9bd02014f94a1e8a5cb85e88d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923740995f19d590fb71f885467e2c58740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3587e5eb3dc5e56892c680b5abc771741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2197713635237cbe19117993e3ffc2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918d993562349b4539eb3ef09eb8bcb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeae77add86294b6e2e92b4867f572744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e3b0473c23ac2e1ad9d67ba894b94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecebfbe77a1842dfad89b6fc8c20923746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e8bb11f94e0566eb36dbfc6a61ea4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e26013c43fd6c0780881a2344a4e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c4e2004aec4c1f9c1b78951ac6aa2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44222df9f9e07dceb2b1c4e03769419750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984465c14b9637ebbe82033955f9b5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86359ec681b1393e5b712d915e1e16752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e1db111624a8c1e2b698e73b6e534753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ab253fee615c4fa652e7a3cd27a99754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76c1b830e24b3e3f3c1b97181b40b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa824f489bdf53084751946d5bb512756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d856cdcb58e6c6399f90dbc80c40be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc554b28d11d9a9b1895fcfea991b8a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6178062ac8c2f77da1beb28049414759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c5044e10896bcf9ee295e27ec8da8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94202adda04ec498a9803b74b8519d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52632766fef6e91de92eda00246f877f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb767f391271343b536ea9f20937e407763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80854231342ac9bfd81df9eb182c7f9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfdca28c50b4b89f7a1668e7fd4f62765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538668d8702ace05cbfcfadb35f9f0aa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c37dad0d5d2ecc535fdcb01bb6def767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb892ff788035ba21d16a7895a7eb362768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93537f5218257693c9671bd33712b5b4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84203aedbe923c4394db072484f1452770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5bff3c2b98580d2c1a3d50ab01bf11771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4a919e1eab674fe8b58991098d4e9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8b8d5d9d16e8ae2bb4bf266092887773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c56aeabbf2e3fbcd51446997d6890774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c43797a5a0ee2d9efe42bccaf92ad775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45a43aae5d5bfb3dc2b61a7bfa9044776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4ce84f70eb7a6e3d9d4c69fc98a1d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e019191963893825c9091d52f14632778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b237d29f91d946810c32c80dbad59e4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a301fd9657303725117a51e20b995e3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc92292962facd3fa110164219f8be8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bee419e87876bd2e7a289bc211441782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bc2688a630631f0dd682b8fdfa05f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2973507538465d7ca9e6fa9009a46b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d7d7ff767a0455f94c9952f15f1ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f7ce0eb3dc59873413e1411839b43786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6dfe53f5b9253fcc438f56648fdd8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b729f0d976516495507b0690380928788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5037e5431343ef5932aa6543e6ed3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b941c26000574e11f44703bbf139ad0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe4bbbb0660d189870315dd51e7c59791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa70da94c59582a706cd85fee4f677792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232b3dd3e0c90a867731ece0a347143793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544530a3dd8840ed39b0eca082aae27794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7074a3be7ab608654f468cae296409795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ba172fee73053272bf50b6e3b523d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3221e1388b69a8ac8051bdd5a96509c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7e8afb71d489cef5ca04d5a16d502798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eacb2b824ce737cbfecacfa29844f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4dc0633af29483862509a2328e9e9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29920318c20cf4e1d60babc8eaa19085801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5c1ab2294cfcdc0e427f978dc7ff9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f150c072f8c0bf53d61f6070ad0cdb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d5cd99dcf06eebdd677f786ffd76d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad232aca4191570553004e20c85ca20805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f28167864f5c7e461a4b75191f5fa806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7980333fdb05eea297e0ab2e66350807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ea00c3a64da3267aabed66d8de21a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf00f814b731bea6af488d5e3beb939809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46990a63525dd10c6ee23030be958f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e3bcdf175a480adbce32a5dde80c9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28afe4a78c5a78fea6768ae28d09f8d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328bd3fa4ace9787960088f404f6010813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5c1c1cf581b3d185502ca51a5c68814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ff2023ac4f2c2f18964318b8cadc5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ddd0957af376c8f37421500577db7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368fee26fef25f72ab659f36eee6e75817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7ba9c4cc1b5c9aebbc41cfab89cb0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef22aaad1cd36b573cb3281ce5ec82819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3b01174b8d1d7dedb04bd263fed88820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299b997cc9823482c9693d91b6dbe4e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e8d78eea25ca75a22ca83f1bcddb5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ecc44fdf6eb185c231391f649f6c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a418e5b9957ef450dae7c0b5ce0950824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9acb8622ad573ae970d84111093fa7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f82594d506ab83b08834593587e2d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a98d6458b2c4d7f3decb0014ecba41827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad92da02f021608c05cfbc17f349ae828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b903c045e93f97723a17a972eaedd95829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799f4f49a3ab96acc6b732becc51612830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f76293bbbff7899e85715cc0a3f9d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8054f4ac45777d3271e1180305bec832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae77cba54276478439794f0f849992833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31de1e00e6c7ec8d10cc7bdb0ca8b7c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a1c722086928230326df7a423b340835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68719f26bd50495f8ffaea92d14a8e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f11689216e1db4d4b7bf88ca3031af837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a95d0421a10cab9ea4d206835f8b15838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63378e9e9d4162e23bfbeb351289f7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159e02df4ec671fecf3ebba50c454f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254dc245979887a01f3734b6207469c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cf7e423075da76f8b649b80b2ae55842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b6723c2f899a4e6623be306104c06843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50ab562deb89dba89ecf93df55652c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288fd6501741a073896df68f130c3e0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a09b79a9cd304a3ddae647c3e85ff3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c5c868e59c82cdc03809476a6024847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9445003467684cb0a4c71bfc26e4b83848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaa508660a76520e71d1fb14144a7c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c76495eb1e5023bf5b0eff463e74b6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b048944b171053d085408c414301d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c012e785b8afacb2ff7f4865ae04d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c58cc588d30ac6ab5f9126455d546853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a868056c3569baae7eb632b8fc8812854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7f32abc1758349b154d3122b39956855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225f31fab694e43d4f4ed81a9e973c5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4e9aa72c126035eaec2b00f8d0c47857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc404624e3b6aca2806b8d1a34ff3a5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35691b30c7b2996a8e8db654ffd9eda859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e29a82019b0ec7370cf2166e5bd92860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3401266091de36001e9b7f4765e38861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a15c788368391c224b0d354a1d0a26862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4a2475731582ffd7c6c2742690289863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9841333d65ad608abcf6ed2a48a331864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135b5106a89526f1596529f513516c0865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb370ba20badac4759bd45ec40b28d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7bbc430928797943d0e3ab3e19727867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417f7d3c7153c9ea2b3287518b4ec15868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c08d8c618f318ed2461ddb265a22c1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca1125df06b087ad04f1db733be46e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e555fac1580254dadf8752bba9d35b4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72260f8cddeca38dacfe0d4317272ffb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f1cf1fde0984f2b121bbd33f71002873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28241f704ab768b00bd9df05541530c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764ced2c140676b71ecb5fb30b3d70875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c295712231da7d63e5436a110b070876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d108e55c212b7cd1d68b3801f40fa4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc39b2d31df6ac2508f20b960e07c3a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05eba6aabb9163f7987028da78c59f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b80357a4e1c9c5fb97bada09013211880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071780b7d04476f5c04e1a670a97a4d9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04227c56543d2b29389a163e842e71bb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd86ee19fe3a25c0cf2412dd3ee761c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23216bf8fc3514b52305a772ff3c4997884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5194b22766089394dbdd61396ce4c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee189e92d60b329a87ebf32bcc3364f7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0589df816cfbdf928075b68d295c6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a3b806cb946ce3b0ecb69234f1654888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc868a694384a953ab07b061d148c2889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22195d480cb0d0149e4b9f3f02f998890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fc60078f82813e16a0ac708d6bd85891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482660a34d7f43a745747e8739e88584892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffcf9d99fc097215ec717fbf4f2bc1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566fd648dba8a10df0d91b311b34c20894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d69419ff826a9674019e97c67cde94895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f476a3b708f1aca2d1b014f86d68c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a759e3bf9625537d5dc72e1c573fed897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfb69a8d383519bc4f9da7e6c7dd10898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2336eada82eac2a997333140ff6360899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f92254c8cae93d87dac1d9a8fb4324900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8586640e5d9c2aa8bd85b29d0c245901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18556fa6b47a4c89f9f078187ff3d06902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c1a1411992162b0ec2e8fb893ac7a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8de62273043e176c2ef551a69c296904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca4ec704fc1ad51b8483aa83147ba2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4962aef257b1410ac1bd506dc77b6d4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e8ecbff1d3b75c2571d03214a74c9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086e34417c982286c97060f72bc8ab3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72666ad1fe925e79852e34b4a570f96909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b081b2f13537dd572e28dee69c4b5b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ceca680c38d73257d87f90d38683e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb5389991b2de24d2c97d2f1d55b54912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff1a4ec5de6535fc326b6c0dccdec4913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46742f0535e79e1945f9a545be514fb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306561426a2a1e684ff1dfa1f88ff8d1915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffe7b0fb1efb0398b266d73f5c1515916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffef3dbb96114e4db00459cae3dc7b2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d4a0437b08bdc932dd46f0367f39b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de26379f8cb229f951ae9064ecd5648919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fdbe4cdfe36776495d221e6eb0ae4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a9a2da4f9263fa72a1fa529dcbd97921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43516ed8c176e63991cd931916351c01922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839d31f077daa588c7045848acd1889923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a21d79bc4f27e55472751e499dcef4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7dd17b945a79fc2f6dabef326f274925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810e4d57488e1658b5f3ced24f5fccd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db766036a9bb5ba15b9597b56712402927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab9d2bc826487e7d61642ee5e94b50928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bb6b97918439ae377375f09575b20929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325be92b55757a4ad6326569ee06aeb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6297783856bc4a5cce8ab18d2ebc0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db3979012e698f1a396cca7d4ea02c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3292205cc877f5127fcdd96807320d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843771408a6c191df842e0ce7530db53934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56147bbb042b10c0d8bbc79b2f3f2385935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc01fa07a3c468e07be25d519049fb2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232a94c7c13bc7ffcd7a7edbd57d8e1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c04b3addcbece151a160422367822938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e7a10bcb910789a3f99bcdb934736939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696413aaa59e64854dbc95da7e337f73940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26b634f3f390cf26bae14c5d0860f0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d7688b07d13a4f60d0fd7b8534927942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baa4df3517583c00d3267b98ab63b8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d15191f913bc218e3ba4a64250310944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d980ef55813e4dd0e39ef51aff6493945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be203066b964cbd93b4dc8ccfecc4c9e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d711ba77e0ed131e610678944fa082cb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d699a9c8f0d57361deb0cfda90455f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d83e91be1e8c0659605a061252c882949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bf591f637528c3f9f064f36f45b5f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a823297b19dcfbc40949b57fb494bee951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346446e4333e996cc0e6d1f834796df7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd044ab87089779818502e47b76d06953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7d9261274b30210df6b43fe79d6dc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd9c08d5b8f755e093dbc523cff295955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f0599b9c5e3c7dee569cef0610872956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81573247331296b69a29457c8962fd1f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6f6185a5c60ad15c522c920e7fe37958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfc6db5990ea9f9a73f5482ad4be21959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11428261a6e238dabb625b2c628acca9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a6a0e9af6494f132e4a693ab3c5d5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818039e99d105b8ad49adadd5ea2b8b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87776890e85fbdc177b47f02cf471da963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e557fca115634994266f55c9107cd50964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdef6d2979359abbee30bc78719032f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c3731eb10527696f1a3013dba225c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467202b10cd1e9b3197c0b1bcfbd89e1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac7d9457d3eb8f21bc8d3188cf9b95968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe626711abedb1e4976f60d163db9ff2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0ad28d3abe2cf67a68ad63faa4f85970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4c3a1a0bba4c14c401a0a86ee31c1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348eeca8a55a85340c184afaae7af02972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110cd922729ef9d933a8e88852c00f9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea642918bbf357195ea1faf1767ec35c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f29aa194f05a0fb85353ef806beed975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777cd08e95f02042f6b57fc46ceaeac976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261402fab15962bc4c50455e85325772977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbda329720bfef40b2d5e4f91e3143d978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b522a65d7f4eaf3be524741f7c06a7b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddf85d7d307252cb24c7a35b2ec591980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28395b7f06689670bff4a8c4e9d2ec98981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fbfdb46ef5518647e13a6855be91d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a5b88f3a05c5eafdc8f1317df8298983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1f9d02da6feca483e9541cc3ab88a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541d876b4fbd47215baa61ee220a579985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d55ffe48b228994ab0d2bc12c12e5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3251eb526299a4c39a3561ac8786987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfe79d314334d7efbb4a65913f3197988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66742c4571cfa9748a85c226c7c55ffc989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce7e0934445db561ea5ed5b6bfc0b2990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef6eadd962a7f1b60cea726ddea232991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111ef120ac99589961a08ab49b29e8e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c25e7d73d160849258756ec719037993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446318ed1bd89b333a1d4faf4582925994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720074fc8e17bbdc21b44484e1f2e77995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8395dc69d1059de67969de9ca771510996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78ed33ef637331ca7bb4205e780ba8997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e974e3855e0afeaf9a5d5f22903e0411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7148e13bbd61bed25a128e86da75962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7460738b9a5ba02060e06d6617297583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37631890e1c0d1a1030e15879b3a2fef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74101e49f82e0eef1c9acdbe51fd08d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8472f902e3fd29e7eaca9163eeff5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa247f12c70924970c94a9904414cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fbeab7a285b2c050fc138e48ace2c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fbf53ee5e72de968cdc282f2079169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9887fe9fec1e45228c806b04358881d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072e1139c0a0d0d44395586dac5f1da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864197dd270494d79f077010e92b90b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dfa61242574d5c16af85e189d3af413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680c4fd8e95c2ca806c531c566985b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e9a11c427276e4e59eb38440ed71415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec391c044f609d01581be71f727a2f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7afad6686827ece334bf84881d83a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56375e1e0d9175d7629d330c395b21f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db337316e8108f7f92cb238279e6e5a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47a23f260c5a6ebc11f48d2be92e3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fee220ad72681e44c7babd0030189321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab46de53cd975b606316c9c6fbacdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875f074fdf8ffa722e28f51479e22cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f8188e3290b705b9c232469135ce924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab65d311c2a3312dce0394386332c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fd5791bba2460d6cea18f7e840afd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9873520834adf9e98a92c14815373ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18acff6b9e82f5f37f71e4ed136def28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00754e1abb70c62d4510d6ea38411e0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddc8bc7f1750a5563006b202a3939730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb008b1f602693409bd798db626014831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cec8b2a1d416b4bde80718a541edc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060e23fd8a2cae4668bc6a046121d5b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcca5b8ebcd895cbdcb78ef8a1163634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabd4e0cb14b69bb8a954b74d36192235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278597319f170591a72b6f98bacd83a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58335a2d6814955d50d274f01f05af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1bb128e896b7c865490c85e33f1aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a050583304c45f407cdb072b14e6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f19a20ef0ef153a31a8a4f006724440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f572bf40b78ce969808ab2cee417f1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dcbd04a30edc50400482c059fcdb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471f4e8d6d561595eab075586f0fc3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71cfa5e2ab6ed12b6fd3539386a4b5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5c8e79a221f1c78b106df12f28e3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374850c6a3c8e84f606b5e83ff8507846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e12bf355ae2c93268f4dcb3261e8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eed07a12ff745696484e12902509e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0082ed6093d9f66b9f9fecf183b16849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd133b18e97a2d50330b930de3638b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d47727191f059370f346881800f06c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9135aa2e15dcfb13d7eefd85439c34852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492443c7448cd799f742545e1a8a87c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1536820692928c6ade47d22337f61454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feab231ce3d014f5d5186b27598f97655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ab9a8f37ca1e915164360a0849ba456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6768506100de013417bf37ccb237ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0d43dcb77de742f740384a3a0c3a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2cf3dd93098648c83f8f12fb8cf22259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2a71688fefc4197e6446122fbf46860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a205f34f2c6da4d6fbfae1fa1d8ea561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979c38fe187f339bcb8f07c12b7c0fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af9545997e9f2d1f6c284a513ed4d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748dc4e98c8eaed06abdd15f4b5d1e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6607dc22dbfa5c65de7d15f31acb2bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3c828b8e8861980a831140e9e84f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7281e558cf8583b5aace9d918cf5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9335e970ed0039751065ec48a1f7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9a7d25b84531e2640b213c79093f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c322885381d7b2743327585fee5b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0603a696923cfca06e46890eb138671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af889227045e48319276bc677915b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44664ee9c54f14c3b0ce883cc8201b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97390be65e05ed915d3c0f00a870b7a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec6967e4d89cbf00a7f41c4ab0bea475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5fcd04d71707aded4250a17e623b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbbad797b3538b035764a37a67f8a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8254c37cdfc84441cb8abf2a9972378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b15dc7346d708014342bb66882dc879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527809b783c1368baae563eca85fdec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4757021c56419e815e80443c8edefad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ebd2fba6c0f1292395c9a29211dc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb30c062cc85a407958bd40f4c6f88e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1059cd8c55bd23fcee31f7c491e7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e4528feedd671c1b0c75ab37e17d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51391724017ad3bf3a535ef8df06410386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6a0755e5c37da570809878664173587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaade31fa520557d0ff3add632d5c6288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237253a34a33651bd6d1a123a1cdb46789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bded8e03a5d57ccf220c6fd7c7d54f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a325516e73be4f4f0914251e39477091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc32bef085b0b6029d3306373b690b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc34f964ddec141cd9378e0deff823b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57187d376085f03c7eba21abf6bf3d0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca7314b8199e67393c285cc9c8293a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c5f6886a3a5c7885844ea0b610d6096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ffc3d24fb471a926d1355be6ef22b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a43bcd52f97393afb30f7ce50c11498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd753ff791317d0577445852af0780e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be3f43327a942b936619e1c0543453100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb0fa2734e4341b33e957275efa123101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee767faa540e8f7dbddd101ff9eb7c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0399626b25f9b2fec93c5dc1d7ecc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886518df36b9e79bdf093fcde8edaa47104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e404d1ed26b729fa0536572f1d216ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55af70ba40e35ae4e10a3c73ff93b4f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869784c4900736c2a94406b4ce001bd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e160143ed8ce8535ddc5a8b6c0cc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bbc84af46afc72982fda2a66a33cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48dfb883e005df78a878bfd79f0ad00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310796150ffbbf323a291d2d78252c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b37eef03867b59deb86b3df1c76eae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d30f476d558d0ded8e861558017a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9808f718774f0f754bf136352c697b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b94da34739835c4cedd57e2686d51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf3bd35720c5d1b15960a3d9a7dd5d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f1ee2832332d066e8f3eba95a7c2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94eb9424b289fb5f5129fe56817ff16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771c98e710762084da1e7d1ce7e2be7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd21fd6f0ad8dec806aa4d14b50cc5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538683739630b5ce82ac28fe544e1e79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f6027cf6e095d6a74ce8d66eefa7b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaed2e1f2ebba7d2dc82c0e753cee6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d8838b7093e4cef96e55b1f65cf8b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a59bf917f7adba0e9b103e124623125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30a6975e152210ec576e4037dcd958126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33517e11471788d9d6afca0f570f5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552c604a667a9e123eceb5cb01d2905128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf69e31d0c929c8aaf90edca905d13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abeee5b277435649bf2c1dd948ed83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ac72808d5bd1ebfd0295337a1f4b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88caad261bcb9a50a5cff1887813dba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b0aff2f8a51ca853c63caf53efadb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f460c3a4f01afd1fccdde11c69884134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af17a955f6cbabf7ced289b79121f57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c51cb3e421f898a09763302fa58ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0762cbe7a7964e65e6d5d9432670f53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaacb2e179b10f46b773d977f502df0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea538ca33fe2e803a5eab34279fe697139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754a43f72527e352dc38ab49e03d72f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d4a3ef2be5f063bdaa5fcb1f5dea4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e240b64f10b5bda737c79020bc1633142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9d8c0c6ffb620cea7cf9269996f82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe257ad49e338d3cf9621708f04d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bd51c3b3c38a509289b8da621b4fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bb3b9bded9cc03cdae29e84ef2fdc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4a143f60fca131c216e182dc6155c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783fe07bc7aec15107130200e2583d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f50d99b710594acf25a26c5f3e2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edad91b0f3dcd8735cfc323e09bc65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f332f887eb247d93875b2e49f99171151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be1c5ccc73b4067dc27d9c84cc2a23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e526e075fecc9501f4df7c068322188153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320f0498013729d6c90a03080f76362154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89744bc5d7eb9e9339b8d9ec614dee10155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c45eb30ad9f79c59bb523376a7891156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d52e1967fd35c883053103a2e6824157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623996afa04fb5925425dffc85558a40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc8fb726b0677e4b8350a5443fa07b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bd75f35d6dacdc2558648b3fd9f7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060905e3b1587fd73a4d782b65383e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73fd2e7ad755e42fb21022be9b12b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d88b038b547789e9cd9a15a9f8b91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f8ff5acaae814d4913790286d9e6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d211fc3f0f82f898aef68f749ee141165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ab249ab11036612d63bca191c30e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b29d830e654dcf25e653d9010a0b40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf85bb32415e776dfaa4078d0e0c69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9684d9f839e6d7dcf8fccf9abfb5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3ffc0d0689cbc01efcf9246f43457170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c913fe6b2825b2fd135c84483cd16e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84af45207011e4f89da569d830a1ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188fed2999bdbc354e14fe603abb136173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191332be07ebe1734d2523b9fcab9f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da973ef5eeff5ec0cf1125f5eb65d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd1a7a6bf3eece1b43b6bb5edd0310176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c112a934ab698b2af6287cd75a93b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77cc94ecf21f3a748941642d60266f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b5009bf48131f64539c3069c300ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8131861fd180bb21a79122c6ec6a3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ec797ca01d0d431c1abf66bbfe67d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c288d3a16ca9654039df9bd985714ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee181e02a1f58caf83a684ad5b0426c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac57faeafb7c200c091a9809451cd02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdf302bd3fefbab3072560d29d1e73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209b102715b1bdfe816a1dd35785d42186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdad58d86ce37d77cce814c60e2c0fe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8af64fdbc5508694221bec567f0a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba04e1f099a52b4ca334a920db25565189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a9f038159a11ae2370efa23526cb9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a57bd7a854d5539e2368ff01d46745191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983affab71d951ee901953c464116e10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056f0aafb82f2405c3a69a31d178ae9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df914fc15a6ccc0c827c2f377cf0c35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4efbc160ff9942d4fffdedd455140195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f50db8f458f1a179dbe5049f4472f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89be4e58aeeabfaf6f067955b8a548197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fea13ccc875c79d495e22c2c0d05a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b09d96e72363c1d75a9eb9bb86d248199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbda1c6be7a82e6ce4d1fdbcfb39d7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ebe09b6e3faa637dd6aaf261cd6b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ad97859c3b4e84cab3cb8537efe64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e6db079764891ff37a100c4d1198f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9819a75ef6be6fb8e0b12161df143e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906de275feb3e09f5d743b18a835f89b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e943ce8520e48bd939aa0d3a457d7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec863d9a97575e880fffaceb19feffe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc30a374eedbb9922816ac84c138eb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574cbb67a3d8d4d574310e0b241e6e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac6580aba184ada95ee399bbd8b67d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d983f1a220b1bf7d1ce744256d6f020211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde15a1d238124d360d44ef728597ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d6137dea2212e8126cc0d28d7cf16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ccdb0d031ff4235bd209de651b47e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922975a0091017fa376c3ac50bd9737215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98023973a4fa4b1d6cc57d69b45ea5d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d1ec2824c55ad9eaacd3b321738af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646e5edadd4fd8e1087be9faf45861c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0bf5b949a46774af06dc74096766c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f0ffde0b53d1a71a82ab188491651220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1421951efe858feafc1ff3a54eb3e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47aaa987a67282a485817b75eb56a1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434495113cbc0950ebb386de9909c27223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff243afea86df4b0fe92f0f7c3c44169224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f198410a5b086bb45189976e938960c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07511a21a17173c4474eb2ba433796b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe58f9f4d2ec131ef4f183de05de7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabdf3c7113cf277c6a843f589402e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad42a1b40f22be00036c8b2d2f6268229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de179fcc1851b6ea9042cf2ca2257abf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3355ffdaa416f9fdc7861d8b38f6463231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5321c7eeda1febf3332d1adfb088f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fbbeb80348ff34d6c05a0dd854f96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d97956a0fcd9b157ac00dfb2d9060234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16ffbb576f1030796dcdf9a0d7e4f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2277d0e9ea1a8837e9e234ac78316236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4231c02b7fa27ddc3a041641b06fced237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66af7116c8feb8b3f559c74413de7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f061566256a83f227dd71998f664f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130330d211a6006b6a7967798d6bdbe0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25186ca6a11165f0ca448fcb314cac4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567e6d376043610e2dd23af8c043f75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887c393ca3bc9b9084dc4c4140bc152243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16cefb42277ed11cd4a2c9bf6e1e7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40d889affad9e2917be8b5e3e20376245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18772fa19d62097c4e70a3eb26eafdd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afa505f8271c47dc1a020d138d83cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2622aeb69f9da05758a527e521cb11248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de6852de17eaa37e2c4dd9d624ba95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bdf1838c38a02267755467d16ed18250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7606fd3b169ac0d22c3e8b04cc294bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c696bc35e8d5b15cd12979fa6293f17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff634a64a602f02395342eef27a540253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310619078a0692625aa6cccab2f2c60c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06cb5db14fcea2ff4e775782646abb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d45f054029da067f9bee65c01f7abf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755ac19546328aa976a557c35ef0032257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd71703d4ef4935e1cd3b5444dfc416258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da0be2af007b1cab736e56dcc8219f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac762aad46c52f5fb402a4f72b6593c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad964a14fc20b7d0983753f78bdc9a69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b2c8c7185ff34c062cd01ef5a7f4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cf2a358d24fec28517686f143b3f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ff98e0cfa86ba8742db7574a027e5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad29fcdb465aa45e72a92f2cc17ed9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a65e09e560f31224c194613e54cbdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4178c20886dda56943f735cd693ef2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf755aa39e06dd3c7e31549a59361a12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880357b1cbc4979094a31e69f4581aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57613e25d518574ac087864d640bdd9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab5527724103ac8c2e1fdfbd441a32271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b01af4ca66285384d810079b8f864272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df12050d2b58f26e34a2ccda5885b7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4b48b12b9f35a81a411b1795d7e24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab591d46005372db339798bf6e4ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6047fcf901a63ee285ccba2307dfbb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029878844a2583fbe390f25aec63d42f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334985d25461f368787b238119ebdef1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7a516d50ef78fa605321c3c4f4bf3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612676ab0928c1dcf02263334fad114280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089cba37abfbca3d3e26aaaebaa60e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2618e88ce4e4e236400ebd44c815186282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb76b1d75f71469fc42fab14c16dc77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e8e07a7e2df1ccf84fb3f7fc2beac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9153d91960ac4fd5890c28bc459fb78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735879b45527520d4d9a3772b3bda37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002d007e731642485f0bbfffbe46868287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3606790f0c6d7292aa9f6aae3761f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb085e379de84ed6ecbc39857b5302289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e071523d4bfa339be350e8803ce1b19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86189f4d3b97ef71fe2959de4f654c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c604e0c115277208f90e0530843a10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd998f7991b909ceda98ef93b8e421293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361325ddda7d80720ff79162dfc245b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13b63d8dd17d3477f3877ab99d5c40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff854bc79f083969db943c5480cb019f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e4ba8bcdb2704a8109c9868f6edae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0af7c1fb52b5732bc283df01c1f4ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de15afd27f20c2c23b9a309dd4a2a83299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101f9744bfe8a20ab779ad4f95d283b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5eb14930b1b2ccea59e6fd70c30e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43b9a9935db140774929c3a9a5a451302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c210a4aa662d6951ad166fd2311e41303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ab5d2e563667f2af7ac36eee522e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464b0bc41dfa7767de12a7680281134305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9abbcbc144dd5c24181827c6b98d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fa381276b0c2e0c3077bd5fd5ce4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073063d24698212c4db7a6ed16c50af0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec183d03333429ca2e170ee4bb71c06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa23b1f8e6b07885e77f4a2ac5ea13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158fb6a4120cce23d9b2cd11dce2dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1ac7382a10bb7330450e3a88c7dc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed7600773139db9d3a42aabc021ac5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e89dc835af1fc16a419ba79d7315e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce76494cf38b3f4036ddb69f1e2c03a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec7640f26c5b09b88b1a828094b92c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456eb0ccb648db1b978191e7c27e3ab9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43578d954b30049d7b6876085b18fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6912d54313f9a765f1b6162efa8aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105d6fbde40c5a7626e060d21098fd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635440c4c13995e668d9d3748b874270321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27381b4d5b6d2065366340a836ba04ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eade6f4e4e8ddc1d9f2912961d126323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f076d2995a64feee7e24d9426e088d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f83e46b98f477427ed7acea6753663325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72ccdcc72347d14a300d3409b928c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4789e93411ac4619a8ece54c3976ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662ad6e5cadc9a345b177a3492a790e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac7190d6704ed219f832639f9c4f95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a20eeba98d8b1fb5b94a00886af27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458ac549b7ffd3835e2c47b8e3fc423331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08377b063b51cf07ed07b14549465d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff2bb3ae44cea575562ffd5ee8b7bd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c57d1cad36d4f8b5f12c605c9d54334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032d22083ce174fc5b2e646e6b60735335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169231a92a6f90ac7850d6e1829e4a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f5014865f41eb62ad2826834981fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bfa3747c260f9cf47115091fea308338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a636be6df294de7c6dc35edaea4855339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f367311ba586d04a4a1f6e664924b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043cc26b76b8f4c972b19149ccc8056341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f78b1d5189efa0f335242884c4a70342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67410823b54bff08ef817014cdff8d76343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228e639b1872459d13931a49a938e8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c798bb24c718a9dce1c973fa1c929d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fa43bcc03d63c7ea9c7e94544665b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51927f3a15e38a29f41f4a9225dcf6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d0797f1dc24a8467c435b651ff323348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00196423185b3ef4224859d7ba8ac25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38e0cfed99ab2554db9b8d4f9eb71d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06bce5ce423de06582ddfbccc69fc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc19f1a9b1bad77f410c4a5056f5365352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a579562718c3a943a94f208aacf8c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a1be5ffe260a250d049b5e152cbd6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41be8efa664ac6c4d0703f9f7bc5a52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5965b376fe50a1bc714d6d05df7811356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62734af9d3ef86f396019c079566d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e8074609beee66318acdee9e35d89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3a4e7e771d72b339c5b2b7a30f659359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a19473f90c7f4ea094aa3778c593a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c05296f5ca738b31d15cafbc619ca8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8baf6374aa6879c7acc57275a2cace362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a519a15e4caf82f2d0c9e5157ad424363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c870da3b1c2de10888acabf99568e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5c4d0b25ab67da8c802f5595495fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccca2a445d112363148131d38c72a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c34f81c086568e17952079fe49d91367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb58e99393e9103b83ae9e9a622fad4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c27ad5685b0b79df528c25843e35c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c964609b6f9ddac092bcb1b932d568370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5797d2665bf68f61fc957eec7f9de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7d6dc59fd879c6b2dd01551581de3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2638a3cfcd20dfcd27de752952af0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11343899524ceed7f747e061347059c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eb1b612650fc84d43f323d3834e4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49b28166b504a4b57cf696f09b82ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb494d7661c3b1a3ae1e6d645cda77bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b6ed01826e9c4cb98dd3c33242a10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dd4e02c981e7a1e21550489ec4d7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a03fb127836d40f3c4ff690de28e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68266d5259abed4be923bd9c739627e5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c30f3da49c72d083d7626d8cb9760c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038bd5ad4f5f7e3d6389d5315e5543f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f383dd52e68d1aedc6bfc48c0636f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85f75efae959ce007e6223738a70d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92028ae95154cbb4375275b647aeac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab6e6f104c1ddaa78d1a06e865b2e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5cd78641b62b904c0b041d52b7e16388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a19db2704e587f5dac1c16ddea5b2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83319ca2a76101e3aaf91b5195634b27390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb290abe5372387d8e77639077d96912391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b37e4cc0f3908ccd160756df95a6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb8705f1320c2f2182e3924d8d6390393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2411aba27b8e20a97b4b8ff89df88aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436d826601df6f020dd9c679d125db5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d50accb971a36d984b0c804738edf4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf807ae89c2ca57311f664ec9af95f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d60601975f2a46a79d836d6128ac2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa618c0f05d2d512f84be9fa490799399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439356dd889a2ee879d1353f5245c196400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31745437d69fad331a6955746ecbe7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a179bb2d26718803ea9a6cc0538e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27994cb2164e0fd5d189672b47b60e16403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0242e2e5bdc2d0d5dc3639f9c2f70c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3670fb01b292b6cc31b27548f3a1cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ea44eb520dfec7d7720b502012164406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658f516ec5acb4cc736a6191bd3a463407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b3704425864b2018807dd6207e7bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979bcbb8a042aef1919ab1813c62411409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82769b310118a3fafaa86f6d0a0c997e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1956bcd8cc99f775281a717d99b13b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38e380af8d092e45f4ed0fc50c65dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cec80fe5e7520259541a13fdfc393413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da2183c28de9b6b368d7a100b202f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c59f203943315bb3f985643c65923c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1968d27c5cf4e53509609aa93e7bbb6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567bd9769a27991e378cc4a1dc90c14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0730b1e41a8b1ed3535f06a474e52b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08c3dbce86be79f61c752060ed133c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1561c5ff6b88f10ba6e4fff5a222bf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636a3266f4a1302d2a72426ee0abf8d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa93e549d367d7e16663697f4bf52d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0bd97ee30e83b4c03e7d3c9b28f71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f052d4684444ccbb60298e760053c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8e0d4c93d0bac3634725dc016a999425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eed10132ab276c76bb86100fb6e455426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e044c89ff35424c27a07949e5741427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7353e0b9a750672d77eb9b2dec0dd32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296b962e95d3cde4e93094108b59437429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64da62d7a308eac1177ec5f752a3ea0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5a9b9447dba10f61c42e58162a9f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3759a66859b85f46d25c7152fb0453432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda0583cf87d21007db3ba1656d7e4a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c75b476291c8b98e8d77efb02d83b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699186be44ba2b25d87e3f98ce730cba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47017b0a1fe5e551fb8394514ce980436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2177e41afc4f491be4b80e0ea0eed437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c02b6c196a6f2a6676f2cbbdb2175438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0c4dc9d7b5b13f04f888301e30bf6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf1acd13307e3e4fc8fd15b1ef473d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529858bbc8c3ec5d7cc95088a017c651441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e6707629dcdf5de55a7cd61d4eb97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73abafbf2d2fd843f3afc80e1e8dde7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ffa6aea0e5ef849b2b75128ec55f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bb8fab3694d56116e95691ba2e92e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99c0a81182ab56c03f43a32444532f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202709b32c47d1a531aa360b11deb23c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cb6ee85b98a6400ce820dadb41cdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bde41cd76b69b493c111762abffff4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab2882b79c2732f57a6f4d3ba4447e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a470aafd5eea53d7c6b676caf843451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c236f661850b4f0884e764c208a5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34440dbcf70d10bfb7051dd3ac7974453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d01938e86fa1476321949269b24b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b12cf88803c136e64a1930efbedb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec1748d33ac95c1b2e9d8ab5b56fb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3ddb7c120c9d475ba334c2584c498457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cb169489355c1971bd183ff5f3abf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82dd469a3dc45f1536bf5ebe467284459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e25187b8dff4600654f03af33f210460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9eeb4c406c39e89078f3a8b017f1fa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac488dd8b57c3409a4527d755c4422462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b6b9c505d5eacc31f6789e2f90b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3135101b6d69e03a6096302f55b6d2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f9bc27adbec650859bc1329d6db44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432555108ec60c74bf2c717be6b0a460466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3d3cc17d1249b34300efaec9c23bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec17e7754d7ff294c0754a2f1a3e1cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fb97081adc234976d95675e1b9304469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad3b00e121fc5aa6014f67d70c1d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f240611431887336d2b28d2188a424d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69482e1eb326eaf16d62ea546d8f47b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc14573a2f80cb22c8173872465a10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ef4bbac15ad86a7908123e637cc63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdf96d516866f58067fb2a3abecae9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585cf97b3f1b93b519880df0338b821476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe85933ceaaf701be697a23500f9b1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78037013412c9d329e96df1e96f4b72478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb4e670b34936854cc4fceb6de8ea9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d3878d8214e007654351e8207b0f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f764518733cb410505436452786129d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf1cfd933fcdf8f322b5bd869a2d81482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb7d92e7c970a55815386d7dc0996f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9cc485e22ac57fa56970f4e1c13c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f51f286fa5747a25996be7b42193ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0fea653a1253ade9fc94a4844091a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c024ce238b276a863d5a0822742f793487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0093abc284f2c93c5f352144e40db4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea371b760cb758cc15d3f7380247ba3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f6eceb5a7c84a9030bb9df3440a1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689bcecd3a48a157450aed9e4daa3d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfec7499bdd5f1856b15a8e005fedc4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897d4249a81047501a511f79689fcf7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c422d814c8bf1d5b8fc9f531b13e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74990162fee8659086238399f7ef91ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bdf0302a30249ab0eb6472a91f47b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb194388a77c9551a24772f2b9095c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516990a30bee1632130f639bc59a39a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05e038ddcff40f29070c630bd6a8c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad97290368ef4bf835ea2d49b1c35d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fa3283790bda85d9f44dcd4fce379501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab8796003b3ea2b01ff82efa5a0261502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596692ed2364d3e5cf3fa43c0a82cf5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e104dc16255c861b1eb6181ac89330a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de877433ec44fb0e4f8cd06bad546143505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9b04f4d456affcb1776d4fd68d5c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a846e395ad6a147683778bf01a3290a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26efff8cb670e62e654a78e664d3ac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1976bc3cc68fa07ebf39ddcf6e416509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b23416a0f9f9571b6078cce5cc81e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7556be202124c5bcfb94706cbddff2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786fddb594005b8f23b56512c2962d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a548723208caf164b22519cdfaec10513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715f2327e1cacd2268c1cf6cd6bddb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea2274550d1207c4a45dcdd5030d92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfde05bf25ed82ae7306598c25b029f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc3cdb4f1dbf0347deff78e5d28155517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317071d932d85c539ccf2a671947c5fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0ed45e7e822bff49f49256ba1248d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79b29a0d2e4bdb1e9a7dbd87aca5f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9cb8392f4c30bbbfa3d7037e1d6a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50187599f16bec88c9ef58aae2881076522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b47d33f6c01b5db12fc7ebc0bbe20a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699ea33b75142d69bb8ad85547c6602524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb733c5a7d38f550219286fd51db23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163ff7fbf175789f73babe6954f77ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee793d27b1278257e06bdfd38ea3f24a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bf54a8a2f8f6b801a0645d47c8efb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c934d4dc54cc404e8a6fb21fdbc60a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995556103ccfe76bb3eb60b30a0a8d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123d23aae29d6211a289e76ae19db64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd847500c45bd6deb6ade8f94ae0d930532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f96b4500f0a39c071080573be8f80f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf1494159868151bf954cf432d0972534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3801c16f2605e464795d638a0d60a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4b598d3f3c81292637e11aff27197536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f636886a65ac0950c64614f77375b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887512de34fa7dd6d6bd72db67b8542a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd88cd7b2100020cf26ec207527b82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9404177de16a9320f89f56b99fa998540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbe0b34c5ac9cea88d874de7468e2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96c01cf90edae6150fa63cc421e6cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbf3579584cf7a6a3f9b46af5b711a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de2c699924d3be01e8dc0dd3253ddc5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d086fbef2e8d5f11871629692015d3b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b619bb0f68b02718be6e5e1d810a3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa691fa9db6f446fa7f250bd2a45a7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef653eb4630d0cad620c057103b314c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda628c9999f38fb1ac465ab232b2ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2ed7e2a8dc6d065e17d5c7369f457550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73276cccdf42e1986a921d75a0ae6ccf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d954323dcb5cc3465ed941b7a8c577552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955141b9d05489e58e467fe9b101c6e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f857fb7b01905cdc7bfa8dbeb300f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9ae2318c5b1357166f0e89d0ce6bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8152700bf4666699fc491f57379cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c7ba4e7250886b0a3bc8ab2a1ced4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8534c0b3f1b6d6f8c138057309521f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f749498eefb5cf7eee1190d698898559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979e111be4c11dd2db6af13b2a26e08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290e3c728305e7e65c0203defd4d94b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd8dbcaac526294adecd7e0471b74b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f9322d21b8b5d865439452c36647d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23c7907fe4fee69f2963e589d769a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7be2cb05f37713ab64b6e015185ff5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec2c74c1ea432d244f6c1c4f4bdef9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a246cc44040a65520f036be7b2eaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6413bc681b5ca64045f65f6a5a6c6f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88e267628ddabb71c39fb7c5fe966a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52894ce8139f17910120fa7ad8967a24570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b04de9239dabb6b0da6c0890b5c1ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4abd8095fe26ba62517ad79848010572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84151a1c01f3ed54d21ab4e2f215b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b99fc025716f6312490f132afc41574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7bf2bc20d637fa0b57edb9ae5b706575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c7c5c25b57c95d6bad849c547323c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f661128acbb148828b1dbed77a8234577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251707f5e6ee463b5406439e7fdfb77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4b98073079068f59934a38d3e8305579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce5af24b4450d6d379df9ddf87fd8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbae5a2978c6abd6636c3951a8eb8a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367b73bc40ab3837235d40f079554c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db0ad6d57df74d8e2a06c33ac5bbac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa15590fddc5538d50ace93ae3cf66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b554702f88c02e1fa95abc01da5cf94585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95a1091bf6dc786a1f245d4b82816e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33d7ee548912529eab885f1d34f664587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea449a8434877b4bdfd8fdfb24a9915d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8c3416cd4ff9ee2a4fd18dfdbfafe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284f1e9812552a628f1abe3d2a1eba6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382192b790690a79b1a37d09d97b5921591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87341807f54ba3efdee4dc25773451592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399463c79c0c975a6456e378841429ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37ab167d9f87ecb5479a50df68fa8d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fdd0832044f01d4bbe45092f38387595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bac88e9cfb962a9cbd58558acffde596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad46041e9ab49135beb56e1ecf8e48597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3395348dbf84ba1cfc95de9975756cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a7deaf97c306f71510e480a563b84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4aeed1c11170007be37ce2a2e66e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa1ae12b8a49065f18425d582a9fdc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac103ea7a6650b403d52baf91129f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af519c5d9c5db574f9645cb7955be1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c119bf566e4ed6f5364bb0c4d6ad73b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38f4d1c4c353ef8c0ced804149ab9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d92cffa6e45ae93715397c9dab279606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939473228a609713c6a1e259d8ecb90607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29e9a8b05fc90369a1826a38933692608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81009cf54c332da3838af536846feaed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a5731054c49a9ca97ad8fbac9ab2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c1416ab6eac37e10c7115c3b70e5b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b9a5b01600bfe1afac7163c1d4e81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75beb3b077983efac2a7c37f5e3e76b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6444686d4f40330206a389832792b62614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee3ab073261b6d947f4df33db67c00615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296848527643d7713188727222ccd506616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec09a8c36db2bb1497b5ed2dd82362617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aba3f287e916e3373bf36a7bf0f28618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4775db905119f9c94d3acf4b9826e5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c126b20e503df3f7a6a7c8126f660620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c22e7b1ba18db8e2acfa2fbf7aac5f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc32e221c56a63f140afee8284237e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491971d1b497d8ff3aa58f990471fc2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23a7bbc9286b645434104ab86893f5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b552d2c42d772e3706b8b7c3536a7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78bc2913ef7a7b285c7a398d1ce569626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b28018210a5356d1f7c651c64c7f57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76f35805f44949ad07de802eedb099628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af8de894519c413e563c9486bc9183629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99c2233fd71b296a52e849c14769fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433380c0220e12696a0c1e7accb9193631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e719eea8d14694de71b36f0469fd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019227fa62e1590a8d49faebafbaaac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325defdb8dfef25d093b3c6f7ba0a01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976feda6df84f099b6010a980a5697f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a682ba53c1d4196e1da39f2f85fb71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a1764a30945c8783c0881ebf38285637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b4dd199d0ac5db50aee613704bc9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e193c8b41236bc9d6bb54c510852cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ca4000c9fbae2f4be620d6d1611bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905cf1977a6a15db8fe14b44bcc507e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad631f1200914c61e26e09dffc9eee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd3fc6c2c015579b0daf96a9dc464d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f6c6e0fd60cb3302380f60c3a271f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2fecc959bf13909d7909a47b8788b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a48e357ee4c3f8a6e4eedd3fbda44646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c840fadf03881e5d0581523bfa9d063647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd653f9cc637488b5aa135cc6a9927648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a073bac2e25c0f55e8bb98a7b274cb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e1088b3acab62ebadc5bc9c1bdaf3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4734e397b269ae3cb8ad5608f186e3f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63344bc03b506db26e2ef07005171b21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f682224dba2e601c3b48258cdcaba13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ef58427448adf4fec97f60b65cb15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb9674c11d0c5f789d98581e168645655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94d25ceb92b40c15c72a5e2e37cd53656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6dfb063afe1be32e761e165ee326a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788e1959e7ef62846a0e8dab7a058a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a5f409801e69fa3ea5872d8c810a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89ae82ae19ff05c3a6ae97b25dc13d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b387db448673902fde336814fbc49ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82227702cf2dd3240fe952726e4810b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4039ba23ebfa3d347a3a875cdd64a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5e3cda7708b0cce391f260caf09cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425845f8b7ee9a6352359a1f71bec344665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e085e60619031b1088737a8ea0b8a2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f015f2e8cd76832a16a5e900fe5a03667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f99c4f2ace0f8615f36fec237d9cee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d2a86acb27aa4b57bdae2c7ef6975669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827ab21ac768c1ee0225a8e22bbdc17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549192e0f3a5c20eddc8edc52a962c8d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad2419d070e912e99d15e575ceaf9c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ff830e5865d4417e6c5bb01c0f326673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76827ea827aa23ec35e345885fdfb69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f55e8fda9764724a31d404a438c5ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b71c6b5b4c203be3ac9a7233a84dd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844176ad6d13d1b33021f31e0998188677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ce5fd36ed8856f1002cdb7490fd20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d7a5dcfd26d7be835b90c823f3799679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5be785021b62082fefdaeec4faf2e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640477743d0ff815b639b4e21e30205681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77606d433a67ddfbd882094a0c844ad6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c07bc420d15ca0025e10e0efb6cd40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c43217eccd3901d79554e242b89c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc5eee67c395d3a0b6b0c59480d75c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beee301957c61ef9537f4476fa03067686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491304efe21c9d2a474363b028237d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce2ee5af93447f24089b93f358e8a9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396bbd0996620504255b84a761936c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41419ff54b8b88a2382e8afc3239e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cf83159ca4ed2d40bbba3063df07b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb5bb4a6f7bcbe493cf8914b9cc360692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd8e80634b75582eef7f46ff96901b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2428241a4f0ee796b959f61a24ec150694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee702acf5e8bf649df767cfdca2d44695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25773bd125fa65723ba16ae8d25ade26696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb95b7df70d75e1d4fc2b0dd21bdf50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3311cf3c4ee17a03fa2dd5701d5f42698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3519dfd92ad1d480ebad9fe6851b422699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4199163f9582957efd2c3fff0b41193700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0c81741437522141dbce60714fe80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea6c2dc1569d467315378a4b45dcc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67e568e9c6bf0fde121b068f832f2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c119e5eda1d85584c1389292c4102c6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b0b9e995a83ee6b2308ade724e68d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c3640192f74e70264948e38ebda7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34edb761a7cb4ff78d349ec32f1b65d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7620400e0a9ffc3b0bd649d7e7c0d52708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04da4db129eab307124e2bd4463244709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b03743a56c0a2eace96d6711f6e18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae13cabecfc78f8b74dfff3cc5d126711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06968ba4e6d53669d5a50f3cc6315c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911b07c2a30d608d7fab9c83b10a71b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acba6b54f6524ca0af0db6668aecea714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd134cce8ff73e70f3398b73919143715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc9a87cd409f7a99bdb97ac47b6e25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796fd81f6afd65b96c0f0cf973bedc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b76345939a6d14c7f1abe306261e0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a71283ef98c8291aa0db6dd129ee89719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6814f15a85827ff31d0108cdc592168720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8103bb81652c236176f8e51d4853e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c655840f5bef328fc0161b36e462e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242cc39741f6dcddda5ba44c0a02be8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaae5f90e0980068cf894b3ce34e594724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a9747bd9e6713c36ec611366064d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab481c055d80beda41ddcb5e81d0bae1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fa5d9da4f4b7a14be454b9064d2f8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509a577fe69d414ed26872f3631674b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b901026b13e4400799fcc9daf410972729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940d6af6e6a1a14c7dda893c42f0a7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c92f5c619766997018972f1cdb0aad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc16a700f13208b8e3e4954a07d2c9b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85140353b2af6d1cfde339c20b9e254733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7295708f238243504747fc654790571734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157089395fb5809a7bf587d53dba60d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f4ec30d14ec7ace9ca171cb620570736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a0164dd951215de3c12e8ad9b5632737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969a9adf85039db38c2537f94aaba9c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347508a41f6f2ebb37a3e7473c9940b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f5cf82c68b5d7e8bbee139da543b8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e849e8f839037ac5e828c4d1f93d9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c1c65c54d779ac15fc93556c76c4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f28b4193eb6a481fa4661ba31e5fdb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b95677923f284a4e90a1063f57c9d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d9f9550c846bdcc877d1a4ebadbc0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27c818273818c8fc8ddb879914c5c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32c35052261ea598b117d9b8fe30ff747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078be693f83a92f9bbcdb6402a12cf3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592487828c6a7e47795685e89e30377749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33da0be451efe5e122083c286db08d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677479ee8b87a4fbf266bba59fb23c99751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de84000107362be7d5ff78a1bea4e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5e03c737d8a0461f4771959704d19753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e770730517f446e56a2b902543d7d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b1c841e5655656d1bd3e7d902161e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e4f5994fb224aaa41dddb9571f102756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219b71e304cd07cd13f9128054c7850757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132bd2f5ff707d92c94c17e84624054758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ad7e796675e81d551717cc49595a4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4dea59fa2f4b77844f00c0c7c5967760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0519b12c09d520ab8429c468714a2d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8fcbc28d47ba72330e9bfbcf43bf4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5a72f6a0dba5131eb4758218602cf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53827869b650b4c03599ae96e3f94b6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffda1fced83885dc430f88ad4ee06a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03506d97cba5e8e01f6fecf24bb1bb38766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a560648cc0275ec57b37f04d02b421767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272db4e9e24163d22e1c2578ed08a31f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431d10ed264b2f953008a005266f40e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b6ad0a6e8049a85ffa3a8af9bd590770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31300925237f42a152ec43aa5d362a85771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b00e3c98752994a87b2fe741656eb4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8da5f049accb7f7c224b274ad32f7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c385ba093464c0f914b1a8d4a87a09774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b233d743b734288fdfdaa1d2338bf1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a723f8871518f8430ee8eff6ef243776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ca88efe8d9115c57bb98a825ec1b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c699a0220a53cc6170426fceaa260c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346031b93432dcc58df3b6eb53dbea87779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e150011b2e33fb82d95096ad8b4ca320780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b5878f94e3359293afc9202eab40e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b220542ba53491db41fcb9e77a94c5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb32d0d0a6372a742b0ea628fd9b75783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278876395fc0681d1555885314ccae2f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff460cc72443e68f122ffe48b5853e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8da94be1b63443bdb6776df5f522e3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236b8559878d184d42960df76992488787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22d2d73564745f5c8a0aae4a19427d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cdb03adb270ab916957d306a01f8b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bbe830cee0acb7bceb5537c742b91790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077431d5d903e7ecef7496ad919ee09791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38729849c7245184245b39ab4d7027e3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a21149254284807c0e69ed274ba2d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e5e1f72025ce7310f0247ee3dd956794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef241e0eb321ab3b5de09a6c5e443d92795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d945a8652f87e5008064ba100ee3eee796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959519f111b9fad65832653c4960343797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c166c6085a6fd81d77c895619e5b758798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0607d94950db5c3e538de34cfad6df799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81341182b16b7a3e848a9656136330d8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f468a929f7a7dc9c7845ed6b31a45801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68ea4349bb23c55252128eb08d0f35802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d323f5614e33f1792443ac3119eefde803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3965508cf1a4daaac3f5f2b070342ed804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b0338d57e9723a9fb3015854ba01d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ad3cd3c83c4e99c884c1caec0c27c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b8fc5ebfe08960e0d742265a34b1f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23ce8e86ec72fff918be181db8d3fc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd0ad2683719ef1484be2543e76d76809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377d0c89e9473b540b93ea91c72d3bd810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302e7ded9f3a2aaa6591bfb56e1bb8b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fd997ff2e8145eac49a41c41a8162812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab11a477fc64ee7b6953aec965f123a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e80cc7f7978995b838b343ef783bf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910260894b3a5e39f6f056ea86431cd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4eb267571131cf44eb789336087a8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa0d2e1f41bfcd223135a4f87cdc25817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143595f0184f50e89510df05a94d6f16818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7704eda03edf9733efa8c1f53cb18819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2105fe13adbc01409842fc4395a42820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edfc9f75bef9c9cdf98b624b7d6930821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ebd8e263184fe8cf092673c9ae0f6822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6e6d9af7de7f537aa57800ab74e04823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218b1c20afee26acd7e516598ad78b1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fa2ddea527a767a3d19d5e755352d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2bc7c9281b81ad1923c7e3b3316b1826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08fc71c18c0b4f33ad9793c7fdac40827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2462a9edd85cdde1d8eecdf422cef77828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fb711d5c008f62af8f5b8d786f2fa829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2963a5039484335b73137bef64f3a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e49ba77ec681bfeb8c525c5bfa44e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30cc17ceb2edb5ab33736e5aac3770832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805b32ec8fe2793e7cf332cdc4374dd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697edc0dd2b7ed9bf8eacae5ce00c5f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baae98e9c9882139ff154471c6bfde835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0b7b8ebab6e25a28c755815275079836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8646304043ebbb3792533e907be43837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d853dd74262b85fd45895f2b01756838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad291ce024b16dc75b8a56386a368b2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506b426dbd3f7c91caf2398b054e101840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45389f6f951da62bca97560018609841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141af2310db450dfd1a1abf112aac732842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad1e815ecf50f5f641c1ade8d91969843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f26e84a8a8f3a1a264e6eba7164ed7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089e41513c0c4ec313848f6cd8d03a0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945f347bf750e19b8a848efcaaa00a3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2e2b7e40f528b1741bc13d7ef4eb1847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2124392046fc9d767f34d7742d831848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d16140e82a6ad90df422069be2083e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d8609f2311a322255d80a85f4f4fc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e20e72afb119bf71c8c9859dadbf9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f139a1789bf27d8c02ab557717d19c4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e2be5ad607b3bfc50eb34f770801d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ff2d913d26b0d9ea7db40b612af85854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aad687cf694f63ee10262059db4bcf855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e533abc500df89bd5e9a0bcde8efe856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c0abf85bc4aff6f12747643efa511857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3f5cdaaf235643176c82d5b0013ef858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63895030d778e40cab4f8bf4f48dc8c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d159a2826d9c5194e22ea8f7f3e18860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bdd8b0aa52ea5c00aa2b2e2b3f3b2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacdb2e4006e2ee79b3494e8b7307c0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3619e841e8eaae5a8b3a312a80a01863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be25ef0c4ebf13f2fc81fdb0a843a56864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685172be9adf0bae8f3a7879b7757a15865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbc58989706a8b9d06795e135f8f27866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38843c7a70dd8405ab9048b9445cf5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a16231a4f7020ffc96c73ad79cbb26868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69767a6334cf1d3bb201b6fe063431b2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d6c8c60ed00dbc659f59e4c4b8125870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fb5a2f4bdae886e744f8c8d9413c0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834678562ffaac1c57099725315b1ae6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d6122bad68129d5ae993dac3d55cd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2a71aef2ff4a5db121792d06a3c86874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939b889d89d64e21f8f60372c1377f8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ab091cc62a09192dd3ed907551a00876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7dc3adae10c7d658fa3463b7d0092e877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435a8b668f55687df540636f7ddbd87878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec5e06eac6a1414db76805a5868685879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6cbeae94abd491cb220b0d496c2ca880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4999ea2ebb31955805da6ee260db32881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b058ae1ddeb6b6189b4e2afdafb4da5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546defba6321f436a6517e3881834dc1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934763251ad5a5148fa416546190f6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d1ac745201d90819c09e1e170ebbc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd7863e9503d6523faa30043de9cc0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f218eacaf5ce47770f782b6f68f9d4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89502ccf5039c79f4ef28f458ff12dcd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3d17360a54b84f63479a45317954f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682655e26678c87521f97a97e004cf2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a99d94079bf99266bf8bc84d319dc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c52f94dded33a86536502a3e5c4e6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1093098d426047f35d0896a1572473893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518779a89a4a712d13e2a1fbccd565e6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0232f58d987ff16bd625789366f90895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2ece48c6639dfc229c83775e1bfa3896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5633b7e26d4c59d71910ea5847859d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b211b8684088404fc9db7d054f6cc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc591c3828a65f297920acb267eed5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6a60a75c4683bcde81eefa04041b6900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324199af7884207e501cbbf49256848901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce5b7f00269d9e30f86a6b9be85fe7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7d5e83c3b143eaaa262c7a4af07da903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6cef6a86eaaf4ed0e4de6e0e2bf7e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5599c11947addad6bbd0618c85cc71905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d54e93be748c3587f99204dc3613b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea82a1c93dcba035335e33790d70f4b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9396bf08a6437300b5d008ff232462d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711392e83df02330388e7704c80fb76909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec55a113324925b26a93f30350114b9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6d63b26a4c6e5cb8664f62287dce8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2253316dc36f173a71b27ef28c4b2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091271f16ec1dd450256f7a4367a0878913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02020205b583a4911b2dfabd04c76c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6783bde3e2d0bbb96c9b7abfb513c57915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b2f840baffbd4a6d252ae14dacbe1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21055a5e373345b39442e303033365b6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21ed41df91aa375a45ee6dca2ca62918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fd9f80d4aa25f19f381ecfec50071919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e48f116f61367f16c4732518b448ca920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04697aa584190469c56995b3fb254a7e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d390fc0e018aead4e278866f261b2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff03aa2930abbfbaa5a51daf01d797923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f840f34c545fef43a858f5fdda6f835924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9a8b5561b77ba840d2c57b6b30057925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcacaa1e739414fb4f98d801f003fb9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20c85681da6458cffc37c95e6981bb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4e6d525737ab5e08e290daf4ba61928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa86f014568c26ee2baa5029ff12598929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c03b42e531bfe5f2506a482bce489f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b5099c9b81de8aa2bfcf98bb5f5c5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad4434d2ca00a8e5c14c1bb8f59249932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4a47d6c2596de3a06d66c7dc9655d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9010f9e8d582d2f2a48200d84c98d5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac108cb25f43eeab4a061239954bc8a7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8510b770558afb95757fa8eb06d94a1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909e51dbbb2ecd9a8f3474524a43f02937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83961d22833d7b8c7b1f3c64387ccc84938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa874e22c916758403ac9fedea8753939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6781dabaf8c2d70f94f7eef059be99940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa67de6ee580d95f98b6c5e5b436623941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54eff48da791f290a92115e8ea1d92942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97542dc1b366d4cf7e47d3c099fbd2b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caf802fcb21d31ccfa43d16d19bd44944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a90416cc572bfca3198f0d1e8f8a7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d952d608578e6f329ff6d953949605d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b93330d3c9d2c73b546daadc1b3731947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8849cd76ed6846ec9cf3c07e97c283948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a02fac183ec44ac6b59e8f6f9b19db949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5c067ba20d5770216152a8a649f89950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d1bd614ef262ad3ae4b7e56476c3b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f1c69c3b696944856fb0d35b9d3b8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1625b1604d0acd95114a3181a7941953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3249ac105ece6e9aed8a34f12a8f1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f980cac38f7925115b21aed5d9e3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a480d9088743a98f6fbccefcde5061956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc89ea12d3493c011a5d98c42f438b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b0c07d1763dc6ae74878585feb9c3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5966d5cc9aeb773ae46b4197cceee3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b6eaccb92bac774f7ea0287434cf0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363254d7439f4d1031b7d880a1296bba961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a9e95a731c0e002e4f345a6a2f0c5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86516058397dc585f149f9eb341ad7b5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834270a7280ee94bf413174942be313964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e94172912baa5a11e7d6acdd8e6b38965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64909c4837b4c2c17184e163acaebd9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813f7f6995185f7cb2360f070419e79967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b5f4d2a8061b23448ad46e94acfb3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fbf6c17e358a0199a945cace3dbd0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2f1efa57c7e8cf7d799d2e5e2fea4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c34e083f9521ff1647e6846d1e0895971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df33481a2913df928ccec6a6850e09972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e492f8b12c947ef3bd0543a9f8544ed973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ff88aa87cff3c7edcd0cfa104d1b9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb877348f1983a653109ecc6ee0e075975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8034735842797d44bcb1449ed5f26976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37831cb1d8b2d32b221127d9178dde3977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e94d6e61c70fa1c95ccb7517f1254a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb311c3f333e560984160393e05d01979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7b165617bab5020900db9d0f8af42980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785cebe8dbf66303e88385eb2884e14981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2261f9a004067de6f780467c032b1e8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1047799b4b588692f8a0581e55e5a61983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8968606d720ab542ab678724c640e3984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca9612ca096f5b5dcf20d35b2f97ea985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45e2946b779a3e4f67a7fe12bb1d5a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5ee712b2047b18e4681a662950e23987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf70c65d98b9101cbd03516cea57cfe988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef63759b2507d105382cb66fe398cd989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac0cdb58a0994b0875da16f33f95e7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a41cc3a69a534a29c69f4c4d76c4b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e78507122274096a61ef5bf77d5672992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2853638371ef019d97fd0c181df36b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5e5cee761d5096a86c413a28286c9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3912b57369fb5a0950d7763e447af995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913cd15cf4fe4e6e2e3fa611b2b42fe996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b46cbde5ac7f8f1d45c94cf30235a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>