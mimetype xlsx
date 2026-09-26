--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489401b87d754a2f7a5f83c36d5dd4c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3224c572c2a223ef0dd1a0b5576a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c864618f1d38c81dfd98eeec5fdb5193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe729e2bbf7f7306eea103a3a1ba114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6780a8a7382b7b8534e1a73330f05a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d5a33875d0be4c8d7e5093e67057c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c7ba381f1788a3402e0b9e7aecbf67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6098f0223b9eff979ca5b3d05bdec68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59197b3dcd7deffde2796867505463959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7a6d2fd4bd419cbec2815387d649110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166659e3bcb4415febe74263d567ab711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca9d5c549787796c90907f9b86a72512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2115ed430b2eb56b9c19daa967fe3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900988db913c0e6b97ecfe6ad471dca314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3645709f5614caa049b36c8336493415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e74c723fe127bbfc16722ba59526c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d37326534cee0bd6fc354f02e25e0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215b8e949e773ae5f1a2e566bc61c4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f5c8af6eead28c432c28432254d8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ffbf59edb125b2bc6551c25783ad0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec5d9b0495740493b55e82af86d17b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8dce5e94aa352695d65b1693008ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed223d5d7795d2b118c4be2cf7bc07823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e80d88affbe144a4c6ea8e347857d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5b88cbe4264c8d148dd7ac074c09225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1bfd647ad65ce0bfc5c19e432e6e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dfe80635fd97c1d30d4a4c127bbd327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363e1ca39a16202bb4a05e0a59d408a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767a32b6b39138ad099fd6ed1e195bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2507f27867d0237b272bbc60af0a3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea331cb18ee20c4a9435f94b3c54cd8931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4274edf66e235cb6bebb701a18e7cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdf15a967171a4fd177951947d0bd733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec342d2ae9d3c7eb0eae2a05ca1ecbd534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527ad0680ae9ec79c3e08d5c907ad0935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7791027e1bd423f7d4b865e2368ff4f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef215de3607df38c95d1e33d7493eec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703f6e89fee9c0ab8aaf6e71dd1fc4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aa37d41edd4e7c74d1c23f402060439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f359c3b6178ea7556a2055abcaa79a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00378aa4780ed3baafd4da879c0f1f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6922fda79b21117afbaac0ad1adff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc581d4811c92f61185aa494afb1fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd750d717da79c207cdb40ef206b3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bc991197b393f205bbe179841740145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19061a7d6f06e1ce1478dda523e92a5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a4b36e6db91f30428f22b73ef41a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12691d3e6dc014b0c537dbb8b9db2d1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70430e6ea8770200bd05f0ac91527449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea31a557449dc04be280f6a0593e54b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74cded1d7bba5b4426a0ae994e9b2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865a3796cf0eefcce718ac92c5dff1752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057406d98969ffb80729db0e20599b8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57eb4f8a218c015cec8f8ff5532a5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd0011c3d301db4404dd79111f61155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c22d3e5af8826f7bf0e5aeb293bd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d70a7cf45dd66b8175794e8773f0da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b3e11f34bb1cb69762ff5f40cd8fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80293d5406c31792eab694bfd9d7394559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20e5015d93a31c6ec6a2f75fc7253660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92ea6bc06aa6a1455c6bddaa59b53461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca52be5bc858b8077551f17851e7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9b6e1d38380272d56560f68405b7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369b774e355809d0aea01a20486d08264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f22944cc0aa1ef141d2ad5514786a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bc9818c5e0a84daa5a8651895325e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c69fb66bd178cb7bfba45f66bbd2367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fc61122e52af8896c1f8109d9db8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d441492990c735abec79d0d1947a49969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8f8a48b4c1acdcdb43fe3ad5e82c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65959d6293ac8206cf1638275fc14f471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6b71a0e0d492ed845b7f54c7aa17872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15320ef5f59211a61e36e09a8567b31973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc5875b8c3c6c92ae0630f3345dd0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbfd965c5736024e166f281d7ce21875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce64c739f1ccb20f7884439d83a321076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0faf5a80a59defef2aa472c638b6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27bca463d6b1e984361e9cd529dbde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa1d03faa1daab4e0ed80356a3090879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5d8589412ad06eb8dd6a2bbff843e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2aaaee4060fe5f36c4a5d65bcd53a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdddae763327ca11d83b15c76d0e56682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0f1e6fd1de587ae8ad6edfd73a19983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abe4de11a38e11d724f5954a1e778484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f18ca3f76c79f25c12c735444880085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb742a98d6fb15caec48efbacc898f3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced944306f133817e62bf588c4517d7987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643a110d772d915fcf40abb98f35f3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bb4cfa9931181a8ed358331ade78589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e5507cb1bcbeb0f7621bb218089ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a89539e80c57af88769c7b138923dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db327aba6542ab07c39f24fa8233b4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501345392d7cea3e107ab5e500754d8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e999ad0317af48febc988d37bfa61aa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc2a63b8e13c4ca41238913e6df2d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4039925bfaa3729502afe26ee525d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8e4cf9cb8ba4298e9d0f924efd6b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3d82e4e1f5b9a439d85829b477c1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06263aa86dbec263f25eee21da552ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8800cae0adb22a895e2ed582bc3976100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c39692ad04148b77a149e7b223a7a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b85801b0bab2cb0273bab508ae65d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73670b6c0b11910f87cf4fb2f658cad2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbd913b6f3d0d225e5cb832f3da21e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106c0173748356ad2ae5346676783cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acac248ed3736ff12fb728db786f271106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04fae1c32551df56302ab857f55325107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74846bf77d6d0bf2253b5e2ba0698e46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288ee9f7490b7ccaeef38fbf016e81f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393d4d97eb1ab29eaecbd773ce43d7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b60456f55b5eb453a821b1ed2ab5c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da9e1f76cfd95198fda2ef8be6b64f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba63dbbb1fb94f64b6358e98bc2e78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff281d9c716377fb4a3ba2a31fabfd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47901698ce098ee82ace99234a1681f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d16fc2170e0273d20d9097c207604a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052e73aa18ef66b88cc3895f7572ae1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784f40b24e9c34cd6a0fbc22cda268c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c35339ad19e2dad5ebaf133f81804c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca99eff68f1d49d0df21297902109120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96961f0e212753648cb24b6b1086b4e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd80ac84fe4ba85dc61b8ed0940094d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be41f504d2c7d4ef6503da86006865123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58a1f949939a1c836d2d65a66c81b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092bbd09579cbdc530d2d72135225da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81086e5d50de2716026d384f1705190b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744c4842628fb70ce197a92b7e0d460127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b85a4340e925d29f0029ce1f604de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ae595807f4f4bef449b82f69c120c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017377d2b12238b4a4ed4cfdeae702d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd7ffc0cc76ee14ae73db17b7eb92f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8124ee7235fd216b5489dc1bff51fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bdb6e52744cdf3560ff2e0d16c7e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e4071b05d1e6eb66b45777a4ba9a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb035750adee38963eb7fc9b0c8af276135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244df700bb24f342b18a8effdf25243136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad823e398f5eda0caba32de51675ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e83ebfcc6695e3858d76daa0b381b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59a67c08e7b35d16d565e93d5dcf92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dea9065bccdb2b46c1e8c5c5e5d53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e38796aec1b96c18ae21b15f89355141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453e1d6b885e652174de5200a870810142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01496a66835f0c40178190b8c580f2fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98414f82746def5743ceac099abd94ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c05af8d3e0872df92059f9f3f81afe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad10bce982fe191d109b98d53833b6d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2b1d9e23c9702559863c763c69324147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae69cf07d4dadd7ebd100694115887148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c938a94afb15aff06a7fd32907f22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f55f305f998681f2dd50a32f71d57e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43fb6a54d437e63300da3e9e740557151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef20b274c4302fb7ebae9e8737aac99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a89b3257f1aaf10dbce12a7417d54e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc37f0e0c499bef91ee4422798372b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c7e06adadaa6a7c787f0289ca9ade155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55740898da68dab798c102a105049d2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25a5068aaf9b0739e115c804d30949157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611718a1a0d44fce44c4373b5a504d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527d5cf087ac08a7274c1cc2e138a69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8476f45298d46f7484b928ac5de0820160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f862cbe82b7f68fcd902100ade0cfd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7c4378db7ea6595edefff25571a0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642dc5a981cae523c64f15db7fb4e42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356240b5d8138259bbd98cb612ca49c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f977b583147401caf7f02e386c99b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b938aa30561ed30fc67632ebaa5563166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec373b897a2be1a437ec0e465dade214167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50705ad3f968a5a2a84acd2eb6f49b9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14721bfaafc8c020a7048b4c35b6e775169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5be906e9c95cef636f4395a167a51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aea83c151d857e32ca1236a977e94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f0c71ce506d8c1ff12f1503db56c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57288559fce08e106112343d3fcdea33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ed69c19824e0f7a740793650429c2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb2857690975398fc77a1972ff0ca6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cc6c3dc456963c5fe3513c77038cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83a7e62104527b7137cd3a688e0f5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d605d75e2c536e2ea8383cc2e3457178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c68c31c7b910b165af42b977977b98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869c38721713c64ac1118a7d13d1ffc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7b27619a17507f0bc81ab5625e913181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00f4a21f7f7a869c9ffe914a5d6f72182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f8f10f2fbe71062956a7c34a5b611183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a90e07fb46a567dcd9ab36fbf39bd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd13355fb7ff214946b6679eddd0cdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba742b4f718b23733122cda4ef09a8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a39564b4a9c216f123c31b3cbd889187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8c006111022f2171b3d1f7f75fbf1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a5c1ccefa55f584e026be6a7f6ba1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376c53208e9ff3dc472d574b081ea55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257f62c63b57aa86cea521bc6543d9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac84c10ba3ed0ad4f4c6cdc9b3434b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350d440eb3b31d00611a6de3accc2cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f233342edf0bc01ce7f25377e2f27194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343a280632dbccd3d22b580b0bf0bcd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680b4c07fc101d7db7de367682d5e94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2747ab28539de373824333d5e404a9c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73ccc59c4c75ae5cf8114849d4d610198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf85d8e77b47cd5248c7387b7cb60dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75f3457e84bcede6aa13c1f49bc96a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680b2fde595ed29ed32546cbdbb6956201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bb99c6d00f105c4b72468c123fc28202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1691da5aca0391df18e722601f658203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67494c9c4299459be9ce32e2017e57e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15426563855999b7cbd41b8538e95f52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2c3a7f8a85bc7fb0e813a1af09575206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32113bf8c6e25a7313624f1a26bcae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1b6f814b142ae84f54265628d3c92208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45535e2aa9143eebb062e976ffc4195b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d6cb4e73b33aa6bf829400d2469a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92655d679b38658390c1b549b3bfb2c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb459351517b9daa303cff44b6d652212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5e9de252fdf273f5c1ebdeac584fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06651912495195c6bb704a3f888ce20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91e1bffccc92075126597dfc37b109215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2212a8f8b81cad38153fd88d00255d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156794a97c43e609deac6758dc913567217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84b3e264c13e700a30dbf2d62ae19c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ab768d8d3e86070af77159db67f7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663ed59a91dafa3b9e45aad5b08e5db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623272a97af8132506dd5f4340f8f6ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659c29949a4f308ea9f666766e3b05e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23856a0e4cd4740ddea897e6fbca0139223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f205b5b38627ac38cc05a6f5ac68d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404af6ca3b386babc6290bca13665ec7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b93578cb4a3dcfdf499ddfe01877ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a728c879f9fe011253e83935e35fa0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5bb6e7612d898bcbe16633d104638228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f184fb923365d2863a5841d27debc0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67a8feaba22bfefd53d22bcff04dcc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca896b8bd554e7cfb84bf01dab2a8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c8f389ee856398c73ae630a16f601232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5d517e08cf273ac554e84dada9947233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9736b4e6f9a3b64564a03198f2b2112234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256a6d8ef6369943743b8e5706fea35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1047218dc546ba589f5c1fe672c6be5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1407f315f9892c9f7a7e9f126672ac7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a2019285728d0b68cbf857a76383d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ca2bd4793cb6946015f29cc347565239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd1c95002e9c2abb4c9fe19aea2987240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced9e7d5de7020346126f7964a5807f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ce2d0ec630f7554cf0c1d62932418242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87100f5f3a3ce11ce4d5cabc971163f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef9f40005b07cbabcb6a38f6484af3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf358e74866c1191b066f15006396e37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fb0e05e27b348b0c5fa29d2d9380e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84777e288e26b0b14b0e45133f0569ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a466d2e64891242704e27b918160d1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91207eef80e981a4b489b83185a89a9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf54b376f921ae78b149627e251ad9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc47508f658f4261e6765e12b41ba8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91178738623368bf5dbae44e4325c842252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fddea2c7344e3a22b8e07ba392a015253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27323a56fa3337edbb6b1d1bdccf3d48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa488c1a7df2b269fb20f8c519dd512255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f20dc20c9f8f5cc0f3b042af43c890256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7296635a5318c1147875b6af020bcb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d043f9ba3850514c3c3292bafbfbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721c857d29de2f05760901fe6eaf039259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae41f618600877ded382d51b86b73a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5940506253fa8e40e6e280dc8b6541261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61d2b5aa07810881905e2da4f08b90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2476c6083902edad84c75a8afb253f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0d5e3acc41c0b608c4afa8e16a37d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f63b7e2e9d8c0fe4d085eaaf7cb625265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba0dc134180755a0367176bb4ed960266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2059eada98feaa93971bacf3fe068aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608ed6ac71f32d05ae5576658a44106268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c92c56bfb8c3b3ce7469bfa8ccbf4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325a99630d63c0c11a79c8bd03c5b70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389ad0722ed8b7fefe52cb4bd4539e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81c129550933bbde3255f19a760d2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1d6a43fa580c4dbea0603d1499b68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5183afee2ac40c584895606263b5d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2579aa8c6a89b5d496dd3bb726495275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23159bd82dde0e4a02019bf0e3faa0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21555162c0794cc8ef07d794291093cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ba47be5118a2bbde980639e37c5d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ba4ee01cbce8f453b2bdea3833976279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcd46449d68763bfa63d177a725158280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21e4f54f31ab39c971978e9394a1d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f1c7341471714b8b26941ee80d167282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07af9340ee8149218bdaa4a04d4c914283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfec549a739365ac659f427e8947daa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cbe7c46a400356a7fd52ae85d3a79285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e377c8f3321e20b04e655b8be5bf9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af03f6907aab9c9ffe5c9c811a079eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ea8f648d3cf118c7b31030e0898e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb26c588a7d9ec95a386840f4240852289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7a532bf4f42f8f09b7c45d100e55e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ead1dac38cbbf4e7c456fb8e61406291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15974064196b819f020e8ec8d3a1a5cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed793bcf4da04be3c50fe622dd41e9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e7f3f3801c5b3a3879e976ade5adf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff3cd975c76bb4e0e9dcbe602a80e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4216b3d2f297c851768530709c6ae7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e20c9b355e68ed4971f3d8d9d87afc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76026fad99ca220519582c580db931298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b079a5875083411348382ed19b6bab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cacd668f68f7cdab0d6d418732d22f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc869d14d907d561d0d09ee13988d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c1081cb5a04db925d0b971dcb6c0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a7ba6f377290abd49e457e0054eab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973c1c7ba1d0a280fa39efb4d31c180304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61a4981c3fb2e9a81424927544fc40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351eb6518ed7abb28eb2e6c2b2824ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c89b2a9dc35ffcd786c37d8a9eb754307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb34026e302ee46a38801af404052b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceff654b83ab2b925e0b520e42cf4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e147107a1c00d938e6dc0f0791782e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999fb5b5c6fa94591997da8cb3a1c14311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c245f6c4082a782d19deb1e7a625a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be9136ec64d1d6fe8f22b2509944e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffd6910910e97e78f1e3fe3e6fc55e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b01c5d21f48c6177cd436ec7981a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b907264c00a389fa543bdcd3ddbd76316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5581c8bf4d584e01079c3df6fe8c468317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7f93bddf91b5f4086ed67152439ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4723bf1767ea0ac65262f29345d5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae698ac238c928838d4dd8ada22fbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83717647f4b8e45568a904016e223dc3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a026dee66ce7974a83cc1fde53fc2f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf3d08a2182348c4d3fe7c87466ec4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e6eacec0d15ff813864077366f8df324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b438aec4a54065d6e47c41e0cadea8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f3a3778cd88804c25815553f6c16a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74fd0e3e7c8893e54be357195e9d60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131be0f7d68530a21e9364ac1a05fd6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3492232972d3a46a7804000372ee1a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6fc8a6971fab91371067d53e70ef8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b5de080a64f3635e3e699ca6391d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b04ffddaf19fa31ddfee6add92ef46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda1269a85dcf9ed51ce2bd65ad1cf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5481b52184c47bcc7c99190818606334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38c6cc71295b2a54c684e152a08526335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38cf59a9c88f7c91e8016b4fc71b10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b042a0bedef92c6629bbee8cd8f6ff2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715be499bc8552a8ac42cc9e94267e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a955cc50c6a372709addf96561cad0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f486f4e3d76ee666db10a0e7addae1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf35329e6c4867503bf910f4dec909341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc46f58d9ff23478ca86c02a7edecdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e194f58c7aa58785897009a5c09f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d4b028eaf3026d87b1a6ed6055bce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b96dc4d220b4194615a416d94388d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861681c9237c3aa1040957507266c6ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99006d2a48533d3cb6e5c0a88061d652347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad7211bf60f1774d8623e78cc0831e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0483c6d46767eceef8ed3f4c84267349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e9c32b8eafdb5657bf28159103ba8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143e313affc3d125c021762a15688bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237ddd161bfd2d0e6cda2bb913aa2fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f3db3e3b613f28c31e1967eb03e82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594828051e415818206792f55cb630ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663544993c63495c4ce16bafe98980355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4da4234180b001bf279bf17cb38203356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98640816715f2573533566d0a52053c3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c92ffc802e1528a12631c293c22ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d416c2f1cd0f3649fb8d1b5fdb65a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d83c9d40615c047346ebaabca31a2a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21101c59bf494e9a14fd2da1eb76b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046adb829cb101620ff01f5a28a7491362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6356c1a537c96510a7dad3de923c6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d64718fef4b1e93aeb7acfc391cfda364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c33a38446639007af8d64c66d72ea8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd25cc98c6fae90442d3c01281c9797366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095286271d39d683b825994215388a2d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8935f1dcac93cd05145573ee0ccd5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2282e46257ea78490028657322a60369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73b593b27155bd3ae69319303458f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d22d52e85a5738b59808346f2bde45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13223314cef59c7a6e77c2efe41ec6f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff13ac6802e078165099f806e6d4cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635230426c3a916347d55aaeb77f5ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b449097656a7f27900645558b1a14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81ef015fa66cd8d91d9ffe95ba4d9a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf7c1414ea2a9e1f921343255bea46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693d2ee23f8f3c9519420bdacbc9bae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afaab6a7b7e4bda9fd19a27b70ee32379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856def19b823873b41aa696499043ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb3791caebcb77a096038ff30215cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c3b495df71368ccb29568e690733b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd86df736097c3d45d7277631c11344383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e44300ac1d504791a369600118a17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8665d63d2c8527a3523985b6533fe47385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3211ddd9635133d9372d869826e81386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfd812ec6a845aa496bbd1e74db46a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9797632fea6173a997bde3db6d476388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfae024f6014e20664d6f00d17d330f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909b537c61a25ab8a766799570265b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e5c0ff9ac53e23ab4061d656c3ff1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf4c7d1c4518c8b9be900c73dd5bc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37aa5b558dc7412ce8f61e80ec3661393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142b3bf05ba0ec2efc97622bbc8e7f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b387433eb6d9279b7ebb04eacd93803395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5265b2395cddc71cceafbf60e89e58b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e8f642998c7b93667224d5ca6558b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01711cabe2a34cbaf19f19fa4351dd61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d650166565622e1a12fea7763aa181f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c2fc1e0f4b300c4b59df5956dddfa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeac0135b8e63aa6294ffecd510cd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6f1ce96c081bbabc852857de053ae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf24afdd84aa45363b8d07670b52072403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a392267632c04ef9cbd51d1723053ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5f3b60ed1665432962ce7e95b02d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b164b0fe3aad43dadda44d004262b80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdbb862a63766904b84e5f8a07f3fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76697bb96506450fc492581694ea81c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b69806b493ffd145965b0ed3f2000409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df6a374d73d975e6e8620ddb6dd663410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc4840005a5debc149ebf88b37239e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d4b1033a52bd8f57fb41eb085ccde412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd86cf67124a695a01987a3915e69d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaac35a4634c2a7de0c9d48c2b000a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed69c3676e52b3f3c4839178250eae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979d4fdda45449bd34ed8ca46aee005416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3116bfc8bde7ac56162b9ef191640417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a622d616d3ad2cb4e08139527a1bf92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103f2c2f8e61ee820876a5640d6ae86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098dda1d5f486709b2b2a1866e748a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05e3fedec2a3b6f2f68d608176e8f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b565dc928aae4e830826e6ed9ab0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addd25873d8cd0243b419729182acf2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22301c1a0a1bb34fd054dd85ba9ce5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb541efd2fbc9943e5cae3109f82a81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2bb53c53888202a57e6b513da71a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd7be47ec5a631677c6986fd8fac62427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166a90b80e8b3e3c813965ba74b7c7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ad6bb5e4af0745f92be979a0b2ce5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4521e6735d3c11a309af3b58d3c2e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd87e1ce2fcbba346beb00770c2b22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a375158a687b48a5c86f383b1039c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ec305e6e06c03ca9e415c3921e0b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee126195ec8b63e228c95b490acfc32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662342981a612d91d960bf64e3f858ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd75ddaab5d261cd8b582c7263c3a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf02f49a2771e9739e38ab0576f4a4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb92bcaf690c7e9f18ad68fc60bb5c8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d5f399dbafe3f05d8a4c3c456d6c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c4cf571e41f1545f1f52e41787e96440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f696c456655037a75ec0ac5bc31e835441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01f2891e9cb90851e5fff945f10fd3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cf8fe3821c2a817f1c8ff31510b9c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda93ff9c1b7572d0454d286d40f1896444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1056ba39113390af92f089ab6680ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb37441c866cd9d966f8a7ca9103dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfededd9010fa0691118ebbff54172c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63f8c8fce37cc6a8030b98b7d77435448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff392dab5575dce86909554341f218da449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242a966cccb9c57780eed9d3b203a17450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe1ec654f9a9701969b9969f7e5deb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a14bb4d9908172011a8d48ffd81d36452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b3da9b36e0985008aa914f3b2d43a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232a1035154b221750b7904f974a9ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571713b3ee58176d902c4014dbe28f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a08e301f4f8a867e17e8db945dece456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4efab4c4a2fdbdf60cbc5bec84258f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab6eff78cb755b061ea5163d714d86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be52a3267be4e1ed7acb30a97db82da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d6c103c4201b57f807bc7b98bdcf9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8fe698d3898eb740b20c3d88327de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d882381ad8857185052fdf25831e21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a41682c905db6497ef328466084f21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5a218796ffb3700d7bd3d88722c50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf2dc0cba5c9b3d8fa612d6c785acb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a65ad9b5ed36a474313c523c692e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29ae6c3ad8be150459b1eb4b76a291467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1ccc1521cb1440bd2ecd1996f04ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472618a15b2340c39d20ad17dcfbd9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab67df9e5f2e2f0eaf755693be0f5ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27acd09cef53181bbd01f495c6051f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae41a13ad6764c5283159403fc414ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146303891356ffcb5c5a919e42823544473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b6cde857155efd57439a0c4266b2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5bb8c6be4fa764d6f6748f5f553a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597df39671040163e7572a2c1de3c07476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e2c43785cca0c65b60900523984fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f97c12a833b639ce812a95783d93e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73364e5e108bbd114625a6ca01911217479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889e251d67581a6915403ca0b9f4911480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca184c836e5c45403f76f1b0cad05c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbe28fd5fb5467683a3efdd5f005d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc7874d868001d0aab6c519de8c695483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084bffc6b0c0c4ee55d14d8a9bcf26a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ef475f9bfe1377e46b0ee7648ea5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9186f3aeb5e7513ff1448ab2a415009486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686269fdd9d39aa175c39bc616fad65487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8ece8f9c9a64e5546f4d0fc0a18a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af9bb188ee47bfd207b8d3a07826b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebc831469802da391ab025909e3fc0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72d9f399f9722def1f4c82227d8e8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6553021932ca92a5ead9067b48a05492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c7b92f0fe84f6eba0b2864cd672cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14419e6c01c6a1ec130b15f525347d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f36ce34a8cc61fab0e9e85caca227495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc48894dd27750ae2e90d3f4df7e8d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93932b0217f132e796a3534a6bb3e4f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ad586177807ec3f134d1ec3845352498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53630b9777636c1687bd1b2578bdff33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469e1bf13816a3b339292aae31a2250500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54201664d8781b55d94e89855efd25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaeb80da6329e757f6fe48b1ed09a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edba2a6039808c8d71b8e0c66924c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94e55b6894aa391037311de6ac0d93504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbce44ef68251aa6e5a325cf32e313505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea653589f8f4c1a20931b87e983223506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891c708a81a736a32a5cbb0ec139f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2628d6309d2ce59b2585126405d3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee282065dd222aa5480021f4727184e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf1fca1b170d3749b8ee85e32521ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342830f124916a4261cafe60c1f71df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a6849657be2f1f31ed6c8d4fc74c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd1a412bf2d95c07d1b4e19a2aaffd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfa7200e38109ee62b799ee91a520d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c680f63d959f258736e0a5d1cb8f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bc248442b0a25ce6cf1779730f3ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ac1a8e55404c2a9407544d3a4392a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7dfb49c9bd2d9af25105d4bd080a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4432cb00d700aa9682977a0e43ef53d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81925b3b5bc4c312bfe77488b978aef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5460f624531e3fe7c2ee7b8c3112b08521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1487471122ceaea12b3fb7fe8eff4b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e061487faad9014a2e0c20520758c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c668913f611ac91d51e12262391632524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067b5021d18a2503415123e43b7cdc3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaccaaaf1a7dbc2f03e59801098ff74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3e745db3c582d2c0ed7ef386a98f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6549207b9f4566358d823aa6780d1a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d654953a2b2a4722c3dd8cf8b1b0e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5b4438b2095dae848628ecf7b6f09530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95d729e666df8c29430d8fb63f0160531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a02e4ac473bb06d46b7c0fffbada0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533cc5d39008026b2ecc111fe16c19c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc22dca76ae7d5f30d9427ff5dceb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc38b68902a2b1173e3c4737ebbb0d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2347d92a312b62935e87094a66b8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3da129c6d30c74da4533e46fe9a8ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f03f9a0f4dff7d0b7e618beb48f34538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5166c7d26d92d8ef4ea72342f37f3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1dfa4b33d3205ea0c91c8755c0742540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e68c361172510b73dbc7064de3114a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b123964bf7cc8be94e4b547c4bdcd84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fed5c296da522b1509f701203e91ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63927b2eb617ed25e45ddbccc5deb009544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac421a91454cfa4b15b3f656d995339545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe02be2317b8b473a693be0ef4cab8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1104ad5f2541c5051780b3cbde9b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033a5ea0a09885e722aa215954563a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae2042deee0516c275a4918384997e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fee978c5b0149eed1aeaddc16dfe7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0dd26c0de313b07dedf9f1022dc7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa4d089ab60d3d662ce83055b4247a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82582ecf1fb5ab17db9d57ae27d36a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db738a154a868be7a0326819282560554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023955e70fdc80a3609faa98c08e24f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377aec4341b5ca2efb689013d30fc29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57fac8502098e23aa097da55aca547557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c5a938214e7564498ec74bf0b523f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199efc0d5a3e808bc93156f55a380bf7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b091dc3d90e23d6e0cee34476fce1c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e94f14dc9e67c60167d7bf9c3d3597561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61778246d756a587f82af27ca7d98328562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609e0b8d9db3e80e9abb5a46dbb60b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1eee731269f57088b4d3989febfa9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58ce061a8e66ee7251f86001c92130565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45e04bcc3007932d93a6d1b73b9091566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80685928c997a421f5199ad783ef06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91346db8e565f35e5d92ea840bf2ba77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5342c79612c3f0eed5f1b9396ad358569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a13408031ea78515f92e01a9c285bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf892430bb0c8966781363af6baee14c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8cb03be6eef12d5df7a87ec14a0df572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32c08588222ef4055a834636ff61e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33b447e0df11ca85c6049ea1f67ae0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba4d470e08d0ac606842c0f773bbdc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeacb71d21c82e574fa5e7f19f30c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee5bb856e07cff592931be38fe8114577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c204ac2cdc9049e52c5044346ec9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fb9c2e09153140517cbe1d98b99cd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633e60da707dfb56c62f1c12aec713c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a18a71c92dfe2e59f9c30744fad84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04863a47536b4b86cb9a0f45dc0e98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f279ae846145618ee5aea00adeaa8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2682f1d33293918bb3bc0ee7b8c96584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28116e492222b2eda7ef41166d548d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b7461739bd2afe8d78ce879ebee3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd7fa9fc64702d3acf22391fb318f3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2a1e63a9a29e401df197b15e16aa9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6fa6f0bbd370909229bdafbe8922e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb5bbba6a879d403b579a64c0c4e42590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cefd2669bc53d207a6b328fb5247f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fa5711400d3a2fcd6e854280a41d5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c0a2fa8371fcf55e3073b1321758a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721887ca8d7f044b3dd1b9a95a96f39f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8252f2343b04de24dcf09727ed60d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf54df14b90e3d8380ce608d17f662596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11931847d81b1385e3b6bd6e32ac08b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a34208d228338204e5defa5452188598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514fb195300eac085b19f8cbee14182599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7147e8e7dbaf9f7d92f8e9c33eafe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e89aa44b0197624cea210f7d58cdd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16f5954bd2583b51e5996a3914f330602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be054831c30a391572a1bfcb94c1cf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959ca531d7712ae04f41f48c8ed6a3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33726f7e667e3f3e797d6e20c20a4bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832be73ec7addc16a181fe4e0e68f61d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961506ccf9d63d4faae20cf1d0d4711607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bca3699cd3814e10b0c504aa76873608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a12c71077b1d4fba83e60de90e584d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78310f82ddb7b7e11473a8dd36bfeb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c81106f0bac2e0d1ef191848f22e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228972c41a8e9c572dd21e66665f2bd4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50ee13fdc9beec1e2e43a17cb7d85a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a291527f7494f239245cc029c841fee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ab05f593c3f96b995c1f61fd707c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec06e99f37433444a39539c0dfb0684616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b5c9c673eafa23679ee20c3eb10551617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520183361a71269d9c0adc5d45eb50d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f45443bdca438dd6e355721baaaf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16887f8196ad4350655c5c76c496b18e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc9635d0bdfdc3ba5c319f48f4f3dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee33903642a6bc775e489bfc3ac705622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc868498a7634a84e1548b365b88cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638f87f2768cf9ce3b5fcd9d60fbea4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af1d7dd8f70e7bfcfb4d2cad61545c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755aecaf285b3315c4b694c64072ac6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3776e7479fa28555f00161fb9fe61f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e7fa970ad245940e48209acf5974e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78d4e5bce4b0ad86768ba9f4a72c42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201ea43d2856c0f2b8b825f8619fcab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e238e2fd31a0211ce899719831fa8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cad7e4f4be69b430a689f1409eefb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb32501fa80e70d542b7dd1ec6859e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c4c4fd54843b12c935408020dbf82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fd0ead8dc6dc700840efa915a3e4b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33831adaa039ae425f91fe234876ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b568103d8369f52bac418d470e56e9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c33b3fd455ce902ff91872c27023cb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb054558eb5f1f6839d6abbbf35c1b88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc212686f2f84f58c82d38922e959885640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2aed152cc3dec83ce4078f73fa35f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ec7b366abb9594248da03f5e8c178642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dac4ad54031d428879a0c8bccc449643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4804ad85b9ed34a44c0be5dd41a97ea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b311d05e260e4c2c9348cc3bd98fd48645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c853f2abf12d0e97374a3820746e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c311467b76deec5e54999ff9c393de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad728c2bd7c04c55494020b922dfca4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d24d92e99fb977f440faae6404634649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9fa3fd2a5868911d22211f3be78e0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3f8a1ac969dfb30064e0bb8a366a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e151257ad5c7e737613ba83b813094652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71193562c4740f8f3a0fe93cbb1506c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15294e3b47797eaa64a10a0f5af1516c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94554cc5fec2d1826f8cb4620eba16df655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58443e8c67edc7f741545c2353feee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e914b7a16a5954970cd72fe148fea7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953bb8455fa160b1f247b45e8ebd110658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e03db383e7f068518e96ef4989c94a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843eff3c07b4e2a996f0a7457be33250660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103120275385b38f8b8d18239777e529661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501d30f1c2452abd95831f25d3a485e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8756cb13bad8a94caeed9dca2980e40663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d4943388f2a7cdac8f7ed0b2a7821664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612cd4dd25873d81aeabaa51e2422a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127de166929bcf31804e501151d5c24b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7be34e64b5379a36e9aaa82bf3ff5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7c0c0040c2ae8d995be7b0f1311dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483b1923ba456d2a4ba7d018cc6a45c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5df1e6001ba44db7b500f07094a3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ab2cc4546c7a5543ab537e9569cae671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dddfe60e991a5d5ed80b2ba56c8b19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa09f9033c32f6ec934a69db529407673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4b2a6e84cd7417eb84f4e75bfaf84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767044b053562f1b9fa4e62621d4ee7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa09a9c21fd69dd3095f0269c983f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22940c360c4df511fefabf56cf69dc12677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4a953a8a670b0e89583570c6ad75c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd2314db54fc27950fc3aedc441fcf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf39a0f579db2961e9ad20fff4b2c6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64977bc3bc4857492279dbe97bf3c721681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccac35b6fd78cf023f7936c5733de0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef5faa770149a1270f87a24b424d52683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11984fe0130cac1a8cac71a43f9da682684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df0c8358fdb18dc52217a7b0d302b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e6b9746dc9e57a1c7455655547ec0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd24850e00a628846e8810f4b51601687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b145a45e6d4c5d0dd94d47763073f7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76946762ad359fef54d8c31ecedbd4e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c0279a03d338f2f109ec307bd46bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1d9a743cf08e7ee9a3b570b035866691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d07645e1aa428b8707e63572e8439692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6e33a7621ade0209ea6a8339ca704693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441d33372b023987b41b39a18b4fd53694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f265441ec3dfa7e98cae524291d5a92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99916c3c807be9dbd9ae93262b34201e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164d5fe03a625fe73933a712d0d0a5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a121b6bef907997da950dc7b9864433698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d66873cb94c79ece2fef828aa020e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca04ed5b8d53adc60682bc0180999700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc6eefa7b02e7738f7e834ee425d26701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa6adf19e865785e6b5e1b54726ef8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725051b287b54b20070b5c40116b1f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f7f55f38e5a6a61b583389072f3fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6c66d71ef9ce0b3500f8680f7760b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91f57062ffc1771d1ff40fd5ce78f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03f4cd301c3ee45868fa892bda810b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f450275d3598266eb09a9bbabea164708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab064e78e34f9b6163ef0a7c54573f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161d42cfa02f254f849353fa8cf079f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebf2702e2b680d344687fb788ce1bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab06288b5e17398aff727dde3a6501712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605874e081b68b45c71d23f5f14e6cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fe52d14f3e7f8b6414dc524d8db42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6a7d2e206ad1b66b405d0b85471bc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caad38580c3dda9701ebea14455a39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cb643bcd527bd49542d83fc933db5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f1fc8b543fbeaa4ba7365506fe163718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de91759e6ad392918c21379e654d674719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded87f167e1eb596d0839448cf8ccb45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c6cb68db6c8818ae7cfacf41cfbbf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5de64822e4cb791cc5ff0608f8ef3d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2e271a67162bc82caa0bdf26fb462723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd1c72da111884a0678da335f52a24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab480feee53954a4f209686c0c63e7f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba52fbfc3b3b816e09c4c801c1e58f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf796b55da30a7050aff5c3e3d27a42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90b8a16b1cb693df9e0dc0bdce1b8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3f81bcef7347e83b87418c1f13bed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4988e143689f07ee036b0caa961a9a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3bfb8ad3258918e65600ed1941bd6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3a22d95ff82bb14d7212dfcea5f9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23e35f4ee175ec6bb728165a5fd0c3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830ef6899581d749a9286c41ca8e95d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c9211794dc59e5d46f412fea3c032735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592366810abf8c5287ac2e71961c18d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbb8b05efc2ff08cf4c92d12574159737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8432d3df52045d55646b4968e232bb5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18da6b1d83c6d27a70573b26b7f960b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c7724ad254d8255cc1acd00251b6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d777cf035553e336b438c27cafc81741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7ec137d11e8913384cbf9fef0b173742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d20c8cbd4ea6472ca1bf82dc99aa1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072d9e7871125bea7fa1b217629b0b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828025631acf35a56a04db5570480070745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a220f5dee8d350ec885bfde8eac098e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b04d04b1b7444e5a291ea33804fc7e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d89b6d0e95a829783b59f7d586f624748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eaf869ede84547400dbef29a24ce7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c6e80cd884d242f629977369ba905750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f1cf447a9a8295a3b69723c72fabc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0cdf715afab22088d25ada5f86cfe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e42aa4ecf213ab11b538c2ad36cfe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c13a9dedbfb43d3324193af61393c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c6b828a459629e77c8619900c7f88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c660fd61f7994d8d105839b1fdf991756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690f843df2bd4051d1f1284b5714a9d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1076b518fbde5f6f4affe0f536f44d6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f8076808f7d3da03b1625761a342c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b09d662c55b780a9b4c49bc3d0c65760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee9a4e33d70ec10db35c2374bc09c8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e344623faad74efca5d11c19fb07b71762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb92e4c4de2353d8f044e14c801c7d1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990bd34ed790c6e95cb6b4802264aa3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691710fd8976c9ad233bec4d32c8148d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab2b233004d2650d714b3627ec4a68766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a363fbb79920cd127a9e66dfdf699f2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67d4d781db8daad4a71dc139f72ce5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bef95cd53f7550ce06b1f418162bb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a207ad4fac27cf7d3a840173af438770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5eaa100652d135244d7896ef63e289771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6868ed4cfb56338b5ee44c41055ada3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192165faa386566aa825c8bb4981c101773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1571d85e95e76a7c109e6a9e36fdbe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969296c2f85ebfbacafd42820dd5ca26775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eaa6a84a43a21398049a295d89ed6e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d20df8bbc9f85691f75149178e87d1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4097276498eaccac97daadd54a754778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dab1095968a34a8d7aef03b17bcd4b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73846e54cc7f231793ee19d59ef2822a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befe3b7985ddeb1718d475fafeccd85781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a29f5fefa2b3cacc92aa10a9aeb5fd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09486fad8fa3ddd0390743b9b2be5e9f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feeab8ca4881f3f17ed340f4c10a24784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877e80c29a9b430e28336b33b218798785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72314372b6e624be7e885ba363efc13786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207ecb76ed3dfd81739b22c6c8d9cd6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4a112c34b869d02a7220b44b96d8e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ed1b3b6fd36b9d41ce1818492b762789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546fae059870437a03ee3da56acd168790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fc7bfbe5205a2ce191cccc7feaadc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccab5666a67641fb7376996487e99b7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24f0685cde4abce2329e196aaa0702793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03979e4c9d0858433c5b2506356f3471794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26987a8aadb037411a0b7f9e64484a4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b9d6eb4b83a82a2ba38860709c452796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cb30d17627ab81ffa37aad9d448b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacb68d096ccb258e9908341ed0455c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001ddf8cfa225c76521d04bf6d47259799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35cbb55c76a329749496d9696f64db800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7ccaf65d21d9e1e9772630d3fd409801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3dc69306b3692955a12b645b28431802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf9cd0d0b6e282a3db1ff14408473f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a140788f9d019aaefdc0a2816fd1ae804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc24d1b8790d1e27f0a95126b9b5206805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb758b84a913d2fc2acff8ee0c2491806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8c4a59accd200b1af83dac45dc0ce807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020fc6724b80a489a5b4db3f761473f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570eb8ee0e6355a28296b6293567f0a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac585c64775d1ecddc0cda5da105cf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7876c06e9a9cc7dd084852175bdab3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd801033336e69e6aba1ae05fe2755e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f5329dde7e1f1708b87fa0d27ed45813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3aed2caf42911ac5a8c4e9ca82e51814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ab2e6822af1c1b6cdc9c932d88364815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b48c8480283b0ee1058823fdff680816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40321fc1780429a2071ce9dfcf7602817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5382d4307dc337295c5fd58b8cf70f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e41e4df95f404d98f1b29520493d9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc27ec02bc3441da16886b594905566820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ed694ab2850cf22b0b6822656fa37821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b3f50a69cf797267c36e8ebbc37c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a1a20600e388d915702ad4d736beb823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17abbbaed6c0375f543e5784ac334d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebec8c9e1d7925d655d120c0662655825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8af5b297fe95bbbf2f7b220d450a74826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1372d0166c45ff5dce5539b8864fc8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8794f17062a3c1530542a92bbff50828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82521c39850de2de8c5c31283d129a1d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98528d9b705e5c2ff5bb4a57619597830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddc8878bbb4f8393de2a48f46fea3e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388e669ffca7b8ac9991018da1308df832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa435eefb2c80a52cba57dcb414e41b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95da09481ce5cda9f1baa2d7ea1f5e5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32289e0f393616949a77a113bada154f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c33fc372d8c4af6524c8b3a6c21d10836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeb83a80465b4ff179c8a1a3fe45ad837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96899deb6ee620b0b77372655383bb35838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7d33a70b785e1779aa09642107079839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086844933f2640b87de921b9b9b4c73840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaecbafa17203ae87bea5e91e627202841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e376e2ddb350361a7e861f1bb7a25842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057be70a54d2bd4c6b2d6d68be7da53843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d74ababfdd26220931ee439c55761844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab93eaea90a8fa90bc73468f93c5ae845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f874207cc99f09432f73ba4c22993f5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a796401b4c60d617368c9a805ee80847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3c0ac5c57bc735b29c23590b6fda5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974054054e15c7e5d142484c620370a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec8ddd1fc78f1be65169b9cc36b2e1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab501ba005d1e571290b3c4185cf3b87851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b43e17c38e8430c6e52afe3d7e5540852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5488bf959eb0a112952e0a7b079f218853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c1a63e427c5ae2140cc710115d382854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aab7cdf3ff4fe01b1e409ae8e1dc5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8a614527bca351fffbdc9435fc42e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8b1abc2763a7db8c968c26b6c3974857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e240584e6fc4464bba77a8cbbdd57d4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c889511a5d64451a89cc23cf146954859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a5e9c01c1adee4ead8a9294508b61860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8e72fd1509526603027e0757942bd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a261042223417ac1b9f43602d31ba64862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f38779066d4196c8475389d310c533863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c803376fd66a19b3d6082d0549eccce864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ad67205c6b8fe378e9828c2c1e887865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcc881fc692dbc4a449262cac52b3e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04c5c9d1ae7ca14cbb52efb7d7c576867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152da08caadebacbe135bdcbada9f0d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc037e4ab6fec993a76d90cc20abca869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a825b50d7448efc5b07c2009a161bf0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0b0cff614231279f54466669b34b5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e05aa39f7b93b6015ba5eb7e6830c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc85e8b06cc5455a4d1af65dd21ecd7873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10742adb6d50d2215c7db1414a37a8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716e89707fb8c40f15f3d1fdbbafefd875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ce90d906c65c773834fbea423bcb3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c266ef55227382b4ce337c8d90429e3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37069cbf85e0556288b043a967c910b7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e76eb0263bf680699c50bb09a7b3e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d1e2fac2f5e6234745e7bbea0aa4b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3989ee20b5d3546df0d8341df1f697881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fe1ac1aa97a54ed31a45fa1d00704882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d37eb0d2991f99d822aeb45662c4d5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7073777e0f08bfcd0e9c5c45ec53cee884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e4f840d64176f6cc0f9e08439850d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d18a3b1e33e977bb23c4c51d944f9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad9709bde21406a54a8a19766f40da887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2491574c214c4eda5a75fde3188e3c8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef11c8ba77f66fac3073b1943cab11889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64af9f41eafb478f08881692ca338c0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4538081cff6cd0d35459e87db29c256891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852f742ef04916bcf3f4b9d3fc1641f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c1c6cb89cac821af38a1a71cf2786893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146b932ec8e79013f1d005eee6ce35894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52420f86b5329963c79da8c82e42e2d6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ea2b3219fbb9bd00d7bf2a45c282b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae21e5c44234747783d922f4660dd52897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e6760e2b97e84942a354555c12d2a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4208288072184bc1cc735cde9baa907899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b03ce4e80e5ae218a4902ec4cc7798900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f41bd6b02bff9e423045c929a2b185901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b144d80d8dceb4cc449618198ec6d3e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523335bad61e66319a7f5c0201f9358e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2a472f8c41920a3775945232d1344904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574d7f84f1cd9426ba906f4c4eb14a8905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f844b0f11fc7b7a51d83e80cace2906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4e593d5389c459be24b88f00cfc85907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59e41202857e4a7fdf77af70a7f854908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c55442671a5450ee3c9fc83dab0e1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4bca5ac231ab7ee883b102786e7a1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39229a53f33f5758d356f68409611cf8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec5bf6672503f9b59c8bd9f1a62c55912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41aa83c397214cfda028a62c9899f6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbe974e867adecd37f962bc41e2eb1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a3ae73465d5287ad3cfffa3e5ac60915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3813d20ceb41e9042bfab306508a0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3312f9d690c105df85f78670f23ec917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c6c4c0f78c5e21c0f53901d7674f2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5541f9983b51968aabd0a2f3919d7d4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9b2da3d7010775c04848408d5b792920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9a67baab81d18fd6a2a321a0ea52a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b118658efdcba26436aa8045058fe8a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872cb3be0826dfef8748e2e9c972573923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe2a563ed1c681233a48492456c572924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae60e9e8376a9af20714f9bac9f160925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e162d63f1001a04cd25f00099fe306926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460d21bdc108c30c7b31b4448207f15927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d14fd4e954848ff94c7dc1866f2b6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a43e87cc34e6510fd7eb7c6ba4f8e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6113e4190f31a6625d5d675c58d093930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61a7f75ca6a1cbdaef4f4a612a7f55931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795d29b6f9c374245eb4978875ac6f6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439ef53f34bcfddb6d1ffa3abbabe8b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096ee8e7deedf892ef4271c0ca67f38934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67193cdf4f83aedcb266d2c5429e9b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e53013d152d37b87404e1fcf77076936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d7019a8b995126e4ab945d915e7ff937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132486f792b9e02501a757fb24ac6a2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e099f2945585281b79141d4804947939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cd1e25055e848de37cc960f294974940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b6a18be1207b8ff175e685eab1451941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecaabd66288f7f17a3367614b86ce7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862532d18a812ff69c0d545101112324943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98b8f321d2266b98c067696b8a071f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab57b6f393b2f3570d1f99607d23014945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9d36d46fd9c100f25d319b2d16744946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd76e1e9adcb47977f0f014efae8ad5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68d4bdb6a868e724d87527b7b9c2de948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c630c3a1aa597785b8431387d5c87c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499261e742b9075c856fe737b9e4358950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e1fe7f014a85ccc3431266e85f8d7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289462c384d92b7b17c932301e50059952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa1f838047db7468ae90b7a9276481953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee8dfbd0d3a4071a5dd3950ac0cc0a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d3b79e021858075b7eae4c86efe8d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f09c80dd7b72f0637edd04e7551c2e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56996f9841f471add67736165b5540957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db87e3668813b3743d725eb249ad03958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4e9306e571ac993e2c81eb87cb1f2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9716cf7aeba76e3857535734887f657960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6fe5bcea0fb0551be40b7e2ab3c2e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada94ba3f76a24a3921e5c9b8099e344962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5240289ef6a1e44d8d9a5ee3773a47b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57271b0f277dbdb07c2ea5ed39199e1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a21ab0d8d1518a2c87aceb0e2353a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3821fef040faf119e7bf925737b87ef966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71ccd901a17f4ff47c4a50a4705d06967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49e8e30b67713940632148166ffe0c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a5d09a5686e528ac5a57a105ab2a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eee714ec54c0b3ff53387e9ea77225970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10845eb1125e143c02b2a46dcd92de4971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80695df49fe04b296218b24c10362905972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe2955a0ee494538e544c2baf138f8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c304b1c581d9460dcdc4dd14ace62c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987f13a94dd46f9e5243e5d2ea38be4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecfd3972f362f3e65f7968a6f65ef5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66a7d3c53b094b63ed7b75ee4402e4977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f808bbb4e9bd174460827482654faf978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372d2d4c75b210200c8f4cf62b73623979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3bc8a7618868aeaf09b7e8758d870980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1a5d57f4532bf575139fd5dbe38f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a14fc8c57342366afd42135aaec83982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e5a03cd452182109609923cc0fce3983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf2a45433cf4a091a924b089da30ce984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165acc2d46f955723b604caa8b15f4ee985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8973301329cdb6ec139e5d560657d2986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353dc5b055c6e5b672aa23424229893987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c1a97c2855befd75682c35bcbd669988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff75bb41015032adf959bcbcab095de989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b0d3eb478e5b4e4707286ee8aad71990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e13e6dda737626cf6c55c3448be32991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad059af127d459761d31a2d8ade9fc5b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24be2e197ff2288f092d7f3ba419bfb993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a63efb7b002b30b908befd27a0fc6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150ddd28d3778a17e0366b663cbeab9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851041c19028bfd7530ea03b162396c3996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544af3be3127e9acb4437fb9d131acf997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f44ef1dd4a9cb1d27de1db54d7cd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d014974c743c635d4595341dfa5722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2768ba856e9a089621fc6561da295203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323ecb100c51db15d1ecca0a837eb304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b135ebf9408860171afa5c3df524a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c8f9ada84bbe8baea4515062550126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb618b01d0229ea7ddb7dbd988a0267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22517c5b5a3c1cafee889f764b0be4d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffef4c1a7c46917967aada82f6b9299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b44937679c4ce0b00a6f69d1a660610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea41b897a4266164c835a60ef5782f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd15ff6523add0be24545538073d40812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d835fdc2775950958283bb1434a8ced13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84124c390d96ca52fab1f929693713a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7027ab7885bc26401cb458a16f548a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72ea8220fcdaf20376d708018f4fe216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb201ce6b320a4b020c52adc3df72817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c3ce66ccd73be15186e213d72016718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e2e744e17afe21905b564d179f3fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df02ff3f3f41508bd95d87fdfe60d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1488f25d59c192c2093ae13623b53321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180ee23d7c6c7cd9adc93c0d1feaab022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513eb72012073d485fb94472ff97bea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009e619185594b952ce1f2e41ce26c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98150e9886b789006f8de8442c65dd1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416a48584492b1180f8f975e33ec64126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12c3d5fa641a2c3b89983f2e9cc85127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012386c869eeb0c5f8b7f9e1c331093128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd610a56fbcc50fe879888b4056c9a1f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71742613894e653d1c4dd0df041f7d0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5d03c9116dc438876d58c63ae033731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914787af6ca2bf8f29ff7c6788b9b2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edb8962e66800a2e362a84756d9a7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85da846b3970b108e446a81b2afd5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03378e8dcf36170e484e185557462f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560865bd076f6d13cf31cf8b37f7055c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7dba92c8224cea868ef5ce74d48ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49958b6bef0251f4387d6543cdcb6ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bbbac25e969cc0a71d9538c5a775b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaeb11333c9df77c37d93a1959e28f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82063353c104dd665569026f654a217041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf08ee2d2a0a8850ad5a7a1409f08242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53875fc5da2bf484871a05f5acf20b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05028b617f3dc04fc56454063ae9dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2db2a7d014cae1c9ded6053fa394d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bb30047ed04fe03acd6762cd42d7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73010c76bc158ecbd26b617c53c9c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef27e60cae0b967e575d73e23f48e3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc645d781f5a4a7202fadee8373d04649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599524cfa32b6b30410bcff947df2d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d891117c5fa9e57ecedb90a86bef56251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b1fdc2682b96e69c30a635f84db5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298d4c1a0bad312ec60d6b051f70bb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dbc6ab2037a8e7b307424e2696c6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24940b1d94287832f40be150aab336cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4e6466be0e1c2484185a9dbb167ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f5499b0513ba6cb1bc2c084b8708557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3249d2390bcbf1162667099d607cbf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa7a79c8609d51671184b1d8feacb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d84d3af87bef464a18843b6f119f2060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb04fe79e3bfe3f0655869e7603e8cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be61c5a1c031f2aad2c832ae76aa1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcdb93cb877e20012780164f9d11d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9442dd532d326d1fba69191f0757664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07473571cbfbaec33114b03941746ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a511ac2a1739e2cbbd624cc7bf002c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee38bbc947d8420a5a883cbc5b5d2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf8d8e2cec815ddd2b75c774d5ba7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f9f89e4f828c9729606f279c743a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95039a1b482c25cdb030ba96e90c78da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f74c3971fd0ead15f86255c15777d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e913cad9721b7e4df3f4a078ec51cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430fef1adfa5f4ee4f322defde39dbf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4eca0888d0faa13f4d543f60d6568d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eaafc027513a84274c1fa03fa4d8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf78bd9da378a0d3704dc7a4b903c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccf3cd0c591932a81852df9f67c02e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a87250e9be51ae6d896512f0f0265778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd927eee2d831cbfbf0c750a23639979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743f432d7beabf36722b84ee19244be80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c5a5039c7ec564e79ef96c6ae84e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47a34367fd8759479bbf2b289dcbac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa7f5a8a82830cbac61ffa26ee908783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84372b31a9d22e3fb0405c799e8a896d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b128cb35183db5217c0b03bce51aeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c1de9062ff08edbc01690c14c7fad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e62f853964055886b3879a32700b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ad302b96cfd5358fd6e7e56d2331a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358c521b2f66272b2603698673fa24889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f07956b2a443aa1cb52ac8bcec62290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832632e63c126aa068eddbd833d753a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948101bd061be865b1fbdfaa00b4f4392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf5f3fa2e8137e400f0546652702fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ced36473a9ad2b5fa1744f9bc611d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4a7c74ad76d06265c4f5fb619e2d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae6ffac0afb91bef8e2c94164a56d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb66e1788a129fc76fcc1e09bbc912997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bd6265a32825b6c368c3b6a820b4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170325cf86e21532daa8aa2d7c3cad0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890846cca15bbdc57f6402bcc1246e8d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f277862532789c83677604cfde5d5ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91564f2b72d90eb6cd4acdcfb11106bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eba3a343d68713408d6210fe895f06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f5eda298f05f9630bdc769a7ee989104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bea09168f9a1ff8a1bfd53ee8224b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581245a4f614e201c27bebec79f2c0eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d951f38b26b0884bcaa6b0bb9c93216107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf7cc741ca83e8ec2d4b18e5bfbbf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814a367d568af5ef0d3efff7fe33f9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc18c40d81e4b3ba0ab9519a3bd6ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06865295bf75c773ef6e4a6724700c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710125ffb785c5c965fbdb1f983e1c50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575f9ca42a63ad24465ee68ca37c2b8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9457b97eab1118990510a6b8a855520114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fb8d743b28ac99f9ac2d82fa22846115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44bbc65a7fdb0c75ba0bfcd6c6a78c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf91071dc7d1e78e59cdc49d24de86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ba10d858e1dad3d8f5c844aae32aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739922d716735c9d75316a0ecdb3aba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc650bff38106ce3d4f52fb6943de6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400fc1de74e2442317c424fa65be3ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53002e140f7425c5cab49e32c57e0a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8d7fe079cd4e60a05e7504ef0f669123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b43dc9d048eaf49edc78fbecf09e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19565d3ea29759d19cf486b00cf8cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6308d727b4f72df9841710965fe8e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb3bcce827f2ec2ba5202b2acc3200127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ef54a5000f723d93d3568dc089188128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7658bee21f9b295986c9be36f7128129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773248d648d887293c71a909e9c81a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743e1b6d3d14ef7ed514844daef0710131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db8142ae7b9d161523f26f1b571026132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9600fd274c706780cc3d7f4a827b39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414945723ec22fcca730cb559825058d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c263ae98bbf2a6818b192596acf6cb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368f86bffd4fa5c113320126c498fe8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c718b2e1df97bacd6ed3a1e11ecca1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa22a62b3adc9fe76ab7ff6b92c26fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440817c1a6e7062ba28f1959fa516a40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425384fd9f300e0d7a5abb1ffe846cc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88793e5d8fa02530a20ec2ebd4115ca7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b0b8856b8e16252d01fa05e1177cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7c7a4c8bb3c751d9798bf6826bc19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80691eac50bcf8d8095befa572267e58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b26aff52581b2f45cf8fa1f507008b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fe2d7f90006312df936dd80df7616146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce87e659d673845a9010de7aab028ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b423d7892d98315d6cbcb3504ccf5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda5447c854194d92beb672d913ab8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a183478e73e302ec0a39aca9025e39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124050954e12d824cd9cfdbaa92b0f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346ca72481afd779daa6f69b24fc70f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d07fa4488c056dd784e4f50c9a9325153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416c6e1a3c26d06498546b71b6d8f02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279334bfe96025adb0b19f0cc3aab704155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23814d3c2f10a43e9e6ce8d7e63960156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0da304a31c5356da075a18bbb34e52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0566b78b429f3bf2a8ffa3b49e338158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c660c51f43d2a571260760f32af9e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e53a7511983d5e9995f1722a97ff7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18337014a68960e51e84417b635a13d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f953e0c465eb2edf9485eb8d81123f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f8ea735d363592b8bc0881a903460163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471384ac22fab25ca9faeea3d62c33d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f8411cce935f937aaab0e95941952165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94294727f47e0dc3e9ea45dfea3f85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71794e8e8378dc450d2c34100cf7be1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dfe2f7d357d66ac495ffc3efa1ae1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fa5fa9f151ff587e384775d2e1168169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736635b7c51f91ca894526ef18079e08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe457c932320081d0bf01de1281acf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a037e02221480e2c3b470a667275b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a2bad49f58bf8c4a176faec49bb4a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5e83a60aebf3a2d7e4a5d20b2d04b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c787e9e51dfad99d75c990a00a5f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5033619eea9a130071315798481e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf83960a171558864d8182855a305a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2bb56f9f54861a907518816bb29cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdcdc7d885efa5ff9facbd482aeaee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ce89cc59957fc059b333b74f6a74f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4edff5fc10a0e11e8ce990c374c92a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a85f55c34ab55e65caa764c7d05ca1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a27f788e520012e470c178a22aac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000187d3fff49c31fff972a09c20947184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5970fd2308d05a7a706e9c088ff4c6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d61635d7297999d96cd655aa5ed3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c83e6a56a7a5c261771fabfc52d8cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc6fe77713a6acce8e76fdf4dcefad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc50b441ae11301a78f45bd99a6c08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bf1b489cb4b94e57f6fda86dd5bbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94305e080b5175448197f0a00908a3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da30f1389cc385c9fc4553adc9fae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ba202a87a04cee564b0f5e6495b5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41dd7fa8f737efaf42e60e213fa829194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382790db1e79001cb8aef5fc4fa4b81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d06899586d70956ee8467ef48200a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b92e232355d2aceb115f83c23315f2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ae0cb744c6963ce64664c1803cfa6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ddc6dd8ed78935de25f639e3feb14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6faee273ad562f112674ac17a5d6852200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc63d6e57e20582dcd49cc33cd894e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177d06f2ef5c504356534261abd7c3e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b9bcd3e846c3fd65d95f39807de66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d500952631adfc3acc38fbc5fabb8ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2726bf99533ea921f5ea9fca1eb09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5daad663f0a8964b2be7a9c3fd278206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad818d911548e439223523d3ad6d752207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410dc8b074e15a0577af707213703e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd941432af4a98e04c056eea1aba1eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac0a6a6a28b4fd699111e59e6f4c53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd0196fb0e1530f9b64a5054553619211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e51a5a7936ef44801b99a5fd83c48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325d8d4f387e28d1924dea3f28f7afb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab8c0839dcc53ea7864e5e721a28f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87c188f43e7b542e843c0e9c60a6a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7aed25d5169f2379635a68b9275833216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0ed2f6e15e2abcdddc85861f71a1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca7e80da38164945cc369e5d2acd6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f322ebf6dbef675f285dbb93ccb75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016324322c945376810c852bb48bfa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2866ac04cf453fc4e34269a1745597f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641628165305dc89dde46ccad7cc5b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdb4335a7621b4db5712de876aa209223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb54689c8959698db9b2866d7698496224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a7f0cf6246471fb7f12cb1ce06517225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c373c0b22431a028320770420d57b0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522280b9ceff69ee11329440adcb592f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbf09899b0bf968eabddf8e5cde75b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a8a7808459774dab757c99bc43853229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fd4270dc87d6d2943ae3cd4a149e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733f775aa9d8268c1d54dff5531f605231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f63e69ae5b966b4e2461dc279a4c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb73f114bedf3a124689973bec78c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca19d2e4685adb1d0e6b319c6980cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85123e8d607a952cfc3b94a82412e2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d757cb27cec2456eb8e663dae3083a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d100318d65aff69e175c62a0cabf848237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c93f826ca36dc29024e09349d0d28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021bdcd101768880191e027831f2577239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed61c7862f499f65f819db9b893cfa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cec11804579ad14945f6ff982e35b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808af274570ce213db1bbb935321fe9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3def950b7bacff7ce95e51fe6006d49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357c0b1c329e00147a2531268b323d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dce471aebcc47d5eeb8e3f20157106245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad377bcf5b68b6576d18abbd5f87d1a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ff3dfc3e32e4a99167304b82cb1a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29221c7d338bd86db688d4a2d61eae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d61f74c6a1d1c46a96fdff72201ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d7856fba1dadb1b370eba50641cb8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a259580a54eb3ba0c77323523f87bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864030b296ebfb4c5f9f93ba0c8876b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb458adddc708251f0dea8516c3f49bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b658b083908ae4f909564edcdae80d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc34e50a4c3fbb85b731e60295ba6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb32e84582f40c942046544ab060e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae032a0e7633c6424fdd4e38ac349f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e01d28e1d181f1d736c3d8476f0e7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146125844db983db024b2632bf88025f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06cb8c566ce3f8d4e3e667f0cfa63c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a32c98769b537ae86326384020235261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee780a7efbe5ec680c1d62286db993262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a26d0f98d25f97db6003dafddbc109263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1f6f0a52a707630700b46c84ec47c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b06b17ee21ce6dfa25acd460a7ed4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a66154647653ae0727f232d44456ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1a0475cb14f73d9ad83e28a61b2f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dc23fb5b796200a4d5cbffbcbe067268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6aa0e49d40b39805371187407cf1b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e93d5311370867fa94bce92017dcb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d33537f11e93e657581ca08b8c943271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772abc844396a83c010cec0af6b9075272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712d9699c7430b34aa82f30641a3e0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3b48fb0cffae189091e0ca6798a03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82385682c06f4b95d18fab8121d27876275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76c9994a62a2f26c04ae7235f71279276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f68c025da7c8b088549db419f5058277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa438e9692b0f6a4e301bb034c983fad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70db5c9cadf2cdf7caac5dd4ee4759279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011fc2fd0fad41c15be87f3817ca142280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dedb2d1041f14a084868f97098ff3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732e71953f4aa78d89c8fd446569134282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed07ef9aea59af1d5091724fb962215283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7a31b1785fe3216e14daa29c6edd9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73461a33aace72b7da0f9d88e9e96920285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169f6709f080e69926bb171d9d07a62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ee190a495a48033bdee3686b4a709287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f038563d8978b40da2dd730679745288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecab9121762c706b60b24364f7fed94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e72fa3a30dc2c50fe11eced193dfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b030d0fd302255791cfbf262db031291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46275470552989e5b559083e919ff7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88d1e6ff785452a93337a3ec88e623293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92ef28ca100d262df0c7d9c32a97c8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2496e7bd52482c6cd347f53a013f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401874d60b1d0bc4656541f47f89361296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65fbd557b36376cea641239d0439a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d705c6ae53b895270eb272a5e4656d3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8aa280ff08ff47676420ef988a05d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212778c9d491619eb6f90966097780e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d0035e6e06a93a558850e1cdf3e0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903cd261816a8ee14038768c0b6fbc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a00714304f57858200d12e090f9c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3cdac87364e5a558e4724932ce859304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d37ea7fc465a018b181b07027a600305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eed31cbfc031e2ca840c5834e5e085306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe5748a3c783a9252a75bbf62a2e17307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28738807ae38ee2ae7960ca2ff2291308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b035a278c06f94443355263de2934309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903abd9fb22bef8930a4d89123e0725e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b74a94987eb77c2db5b5b3e193e68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd59f57e64581252f622215710be88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a5b1efa411aa7e3cf3a2b1cdb5d68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb6743a4cc63d44e8e153c3e0b7056314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03c7507f0cd35c2050d156857244b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca433b7a372a9fe370af2c57e593524316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496976a3af902cfe955bbe6a28c5cd2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98beb1cd84d7380020b11084e4c87d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dee882e802e840dc5f66b9033a6d4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c8875f454e635a74b8e30028303ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b20771b77733a05a61e92cf858744321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343fdb1431927daaf32ecd71b81bf31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592c5d03e5277ffcd57f786fbbdfe8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6f0ec1e1b75781a417e0764688a19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e9c0e059139c17b11968c05ef0dcd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443bdcf552764458324b76b19e54bcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2f4cd452968394379a940b57c6ea0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0e4c347e71af5ffc04950a9798690328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2fb447d8fb32a9f191bd58d75a708329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ee49523c42ab90a69c04eac1c91b1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9808e3b6356b1a5c0bc33890c195fc8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55312b8980fc1433dfcfd1be207b2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf84c2f195e3394d041a2897a36c17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f1c5e5a9073b77807d62df9c4bc1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a70c25bc80d9d3533d5b637f84c93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9e2764592a7561826c6bb55946128336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665413e504ac3a21a35415f69b2c649337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4f6e9c0b99de235d70146b9e1eca6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb48c7557022dfaf3f2869bfa3609a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9746fb95119829dcdc9880235490c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8072074803788c193774c7d1315c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144118ef6f1ccbc4082dda49113ca68d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff9b1e5865b13321d3a88181f49a27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e4a08bc2a09235031539abffe800b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f5c8e95eb6f18f07421a724b0a782345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889596554342957358ad92b8ff1419a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb31e5034e42da2464ec725742cfee3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82195d53c7533cba95262e96e40c00348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f343dbfbf153284e13b757fbaaa0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab7e06550411ec77077729fbf63768350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728bba3037862f888f98a008cb87969351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b1479e5f9ca8cef174fadce923ae6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f633970a0f8864c8081aecdb79aaae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f75dd19b8fa2129f619ae3d7042737354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9344b3bc991d7d4fb9252924fab043a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757db68d7fc954ee350d4bc825f18888356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bd3050ed2ff929aa2065bad483edb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b183fb91c1c6f76f0a89ef9795e7eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94107f3c5edbb1240838640dcb0a8a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370dd6738ce741985a7ebaf5167313d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87a63103b766902ea1e419d4be204b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106e288b138dd4b50eb2a6ff96624d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334fa525186d7bd9ae40452ae6978cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8fd129be628f81d6360e0a2320a67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b896a746a74540cfa504670d23b5aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498234eacd1c09c84a2c7adf8b7e7ea8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8eea35a35cf954f79b16cf573580a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11675075709b514a0987cd224cddd6c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99284b4ce6b6646358acf27dd7f3170e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3203f4b6b2b0520d2c3fe7fa1c1c84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b556514a0a1a06bec131522f79c4c8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8224a042a50fb6825e23ae056d5070372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7311150bd29749f8b7720469a0c3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee3fcaccc74cfa17b672d8f7c3614b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570e42449dc1cafd00d33d9e0674bdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9556a55dfcd7016fcaea26fd946a751376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c344bfb5511fbe00af01423f7527e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1d29e96c5c50896a4c8fb70ae689f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64c1a61a12f4c2acc55bb68597379e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dc0592cdfa88377f21d32fd077890380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e9e713fccb0952b7ea1341e3e60fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f8a8a5384ba77615d5a7cbd36f390382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3273dff298295e257442978ac1d397383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0caf124660cec8e6ff1b4c71e8b96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc311b59731238195dbef5df3262fd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9110d714ca9b39074e34ca38eba296386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae313346f847f43828f8694a567639d7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ef9f349b883292abe46ac81f1d93f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b9c8d0428b96ce003d83cdbf5e7bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eec12b1a9459be1ecc2c147b4c3dab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fcae8ec56ab4100a58e128965c809391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1ddeea8a26d397b6ead01cc8ea0f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a662d50d256e1d4866d72dacb699b6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d541c44d34b813ffd2600670cfe55f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5abfb1c0e2edd9c5057f4282f69f5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c619654db1281fd0584f7b9f01a9afa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5a200d53ca4a1e161ef943b7727c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da414f470d471cfe4efb420f3524e04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8686e1b6ebe714eebf2b6b89e43746399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaa5dce5eea52a2cfab9625923efa8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb76ad3e454bd9c6be578889e0663a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de9dd84d4093fd075a17f3bd99be91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3f883f04052ea99e108bd4a53ef72403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708793bda9841ea295b9d4528ada654d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027d43b544aebcaefe7a20a82d9a9ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d6b6ec3e19b25692485238390987d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875a1dda1420e915e26732b2b98ea07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a6874eb3cffb8a90f35b7caea7985408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9dae067c24bf72104b85bde918126409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe1ca4295e4c57c6de4de031b1109d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c8020a34fb7aac6caafd68adf42c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045a4e2e35ca04193472bc9ea14eb49412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1d443fa79b229c478e2b3f7b31f3d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2709e3a0ee931f45bf7ca57b386ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3923d0b2bde1377bf2096186c098aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2fe7ee9da81656c71eab142ef11ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fcca801fc3f860ca3c326bba4e6ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867d2baeef839c64e7b980a8c2cf60a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d24d7070c205effea068c719dd708419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be369ec22cdb921f977c9b882938633d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cb16b8b755a168338fac16b532926421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae457743553b12e8a017c15e7a4dcdaf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7cb4a742006a40917a7d934508c03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714b27da07670d57fa21a3c035fc101424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac978d1c7b65e994f18c87e1c0c982b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cdae6df08e0cb074d1aae37f88e40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f960c7dc88d60123c56e61eb5a89e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c7c11412b163ff0c7d531690371b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd7abf7f7e09887045569fae6b0ac6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988321dbae261d85e433ef864a02d60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c6214916af9ffb2cef3646f4196a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5a6e6c2dc33a9669a26079ecc060b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd3555161a61328d624606ec7b9f9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb01a5d2386c10d416828cd2057f2ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fde5fcb06c505870010f7a34c5a3e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7bdd54494e7a8e44c3b8740994631436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f7754124f06802067d97fce8873a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa565851e170d29303c7459337d3fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6aa317f07ff47b3010a28bc181eef1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba3e94645dd7cc5e7d6e19136b0b79440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93226bf45d7705ecd0366fcb6f33de8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779704b8fda5eb85db8795b451fb015b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf785387f9df129ce82f537b1a65523a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d8907a1c7e860f04cd73183e4397c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78775a96393e42b920c139b10e187dd8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3566793afef5c850f07a417fd031a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ec9e73c6a3d9a35535282320af3ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414853598f20b10aab5cc6faa917e8de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fc9bd222d788f9864b4b14a4dd0f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8eac8ca98784b545d9eb2c4412abe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98f150248ff88c48a3f49cfcd0f107451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e599f63a8c7f692f4dfc44e716cea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e35877e41ce75dd7da63f5ee97810453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1675c49fb86e289d3637827d6e0cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3690e11c8cacfca59e0efa8713ad4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862d4d58bb4020961126c68fa049adc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d336872544c9553fe52cbf37aeafc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aa138fd29d9ca1e0890184372ca3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04c2a6a81e6006ed19d69c78bead05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a8b7b2a281d350c0db329c2e5dd25460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eeef05ec02fff9778182d9d412d1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47cca23a9a3f356b6399df838045bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e5ccc13039bc96709b6b5ba577c93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ab74387382a7bc5d9f06586c383c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953cc19b7025be7eaa9b5e8f4131c19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59797b5abeb46f38fbef467e49b84de0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a95f7e61eacfba7378f44742d03e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d700f4cd5f1262f9952b9bc141e6519468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48db25dedafe54f54bf27a32ed5324c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c712bb93593e308d8e5f25df83432470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4358ec0283bfcb8b9ff1e80dc25cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b16516b49372546ef1c3bb7fec9879472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9b587b708fc2feadff18b95669cff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be913e2f909cd4bbb9234ce2955cb9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b2f23ccb0fc38a261e5d4874a7546475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8dbf880824dcee00af8e8c69bddbf4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e660880b7f4e948bf4f65e47e64f1e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56f0c90afc894fff408750a9d572fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e98bb783b727ad4bd8efd8cfb3e521479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b466994c7950fc3ce37fac0971ebce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13721506259d913d865b7f19ce21b688481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94436eda23dc81e6761091975b4e26482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378363be05ef417169239e11f4ecf0ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eed4129b617284198e9a384c5b7262484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a775360b45a4ed32e6fa1f308f14bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade52030e01c44bdbcd9c678635d6654486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6654e0032ee61da500b1ba63b73837487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac6b9c4ffb175e6602d44acd96dc19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086357953f5af8633117b3e49d5babb7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8ad510854aa2f001f79f8db04a66a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4020aab238a3a55039493bb6ffa83f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c966417feb1ea28a0f74daaa9853c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35c14e48aabdf3fe32c83b8ffc4872493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f0c79aa8cf09123721ef020dc88f7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84385c7acdca978237fdf493e99d9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b62e85bd890202a6af0183954ec2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e61364513cd102a5bf47e71eab1578497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9995aab9ba8505534f4ceb5c1e887a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d1b85a4a86efc9d08caa8cd606c53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4088607168039442a5a28b6eacf642500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd690415e78f74add14f399a3c40334501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ee4f93da529fa165ee2ec835db4b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ecf530872a5b1b3b5ebdb206095e47503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75312f388743b710a564797c82dea16504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec416075346c35d7d26632facb989b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627207429d62c9c7918189093052e6d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f648aa805186e0d427b2aaedfffd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1150f1072249b00ca1b9aa3bf84a6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3c0ba6ef3f8023fe2a124564d05a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b2a31ea09826b5a976dc162f5f1a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea06a99879d9e57fdb2e508ab209f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87061188f4c69af3a3350224edb726a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1619964f0bc2b093b33d6ee9f729338513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27a04c966184b20739b3fa68a2a8b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e773bbe55698694cb20c87eecaba58e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ec663eaf267bf79dca806c14f81f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3791f333c0ae6f231c26a0ca2290ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca585d68ad81f92af632f4dfa2d898518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c588d51dd7ab2e56e0a498c94d7137519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556c6a37d30df156ab57b607b6d621b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bf8f851cd3b50baa1b1d9ae9c8705521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cebe49f0c3b54ad8c097b9f28bae08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f549ffc3706be55d40591fc5dba90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4fe6da7e154190be42396f40297be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b406c2d3e2a9dbbc8e7fcfe5e29f165525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547879d8b274e2a39017958fc1939915526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2e7be6268612a46b542502cb00a45527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b62192161497be782a20611537b53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8751de22a30e214ed1c0a51a1edc86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476000ad9fea8f2b9b42de453be9c87f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3c5edc6f810690ebfd935eb0d2b6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289bf44f792ceaa19de7e314766e98e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198d4e16c0afc13d72785bdc5afd962533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b64206abbf07b49d8076aa1f9edf45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26407d1ae3b9c4ae6e77fd09f9cf93f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c60c84f669b010f8b5fa3ab7eccde536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dd976619bf97d439b735c66a60ed4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb7ea5cdc82fff2200bcfa4059a37b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d24ed8cf41a973ffb0167e3775c667539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16dba3eaff2295efa9a0a2d135a5da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473fa9420bb84c6f9c213ee915bfe07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbc48dfa275f7f5049b6eeed76d0a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5327c0fcb4502dfcbf0ea326a7bd24543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e76e64f38334ef4f28681c8cf34ac2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08808b125764fa14efb97b933f7ffbe9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc0efc2fa99f4f4b59d3fc7b7b0a27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcd2dba5563d821a1889be8f84c046547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87f6c30561133d38798462c78aa8bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39bad4fa16446243e7e61d65afadd8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc55eaeb12adc7d9065ce4d5789721550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b08d776ab02a8ccb1c95ed419d12a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e98ec5542bc8693527b67aa914448c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb004f58fe52ef8b0326dcb620533d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980879dbd5171d9431156600b99b7f4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b6a6357952aee02fc0ee29abe30b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c04b795f87946a8f403a117c5a9d03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40fc971c6440f4217d56c1803e9941557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b177a2520f3f39dc7b54b2de8b6876a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f512c5ad21b0e6d117ee71f72a3e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6944815d6b2323341324d44574db3d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d5b13db400145e7a4440b768cbcd5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e742a95da46b70a95a68ee17acf1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d951373adebfdbe9699008342d0985563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb606659680388b5d0b582934d8e85f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510d36e3f94d7198647cb1a8f6f152c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4921b88f910251b4ef70481bfb2e470566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7343a5eda2f5133bdae167f99722ed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3095023628787cba44ec1fed0cd5549568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bb5f56338d901eefc2905e9d6b305569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d3de772bdb935d66e9024dc29ed08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6b125bdeca686667e72eaeca162bb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688e1dccc79067390ac1c325cd31bae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd6871ec6a14b1c62015258e3eaa9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1a23269900b53f1bef4c20a7e26dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537e62af9c511ca41122d4139e182b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7eaf6ab025e9edb5077b30650b673576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67aa984643a10aa6ebcf2d7b474342577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200e52cdacc7d9eb66eaa62a7ec93a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4081f7b15031a10669f22760d17b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d831ae98f7781e458c83a269077d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17422547ac07c5ed9f5f44399e87522c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b875135571105004680ed1acbe67d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a26392a08b8ad2ccfe2ee2b64eba37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccea37cee82b713513512aafa720d67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfa5951a8bb297553731a1abef76fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a17f1811f0d152b9ff98156f6bc2c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85685f24762acf8d5740f9bd9b1216587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcf02b5fb58cb4b3d678c2693c8cde588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6b9c5442795e2ee07d9076b1d9112589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766fb1ae0ccb47123f79af40b45b43c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e734eec2511f4ac46597a6e4525afd3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47be6b2df45e4b963f6a72d3ac09ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c530432ffe77f1ed307ec305cfb086593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b772e5e9f7de0030c14818d7631d227594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238f9547fed69823206ada99455bfdd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c443e9d45037b6600a97013375fbe14596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39895ddd605e44b272550d63653d34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a03ed54f9e816fe51912267a6f9db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96927b4a9fc92a720ab6cb88a483148c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796930c73d31c01562377af75007304600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c7bb13c4dd31f53d8582e94ebd33d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de78722b56769e91128a8f504e684e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db84369983de05a19dedfcb6e3c28eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd17154621ff0b1827c79da1a455394604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573e6f68698ecfeff4a08db2aad414e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831f16bec5a2cdc8aac50ee5680bb7f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc299106ebef1782dce5c8744b5b4fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adcf633a202595af2ed88fa413deb0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19ad2a4cae62b79956f9c101c491e4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a233040640c0aab159411aebfd011610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477af0a5d9902a56e5c4cc8ea7f0e4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0d3fa0c29e3e37cf9774552555cde612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b5f45a0ed8b1fa148063a9bb4d91c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc567c880ea777f6713653332a565131614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf157b3691ede5d95085597c9a0b7f1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f2a38fec3f064a255e11cdb096c32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3d0fabbee3290e3f0d084a629292f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab38a2e9ffce36d3ec984912aee72c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34706da2bb7495ca7bb7cf7182f2a993619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab21bce0fac5ec67446a1d0b00d06b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad314dfb625217cc77e10472dd2110b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7404babdda5db8db9d6a46288a9e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ae8f2a10d88179a937b5e5b2eda8f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e4c52448c16c46475d5d2280b8790624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652c137363e1018870ff8c9a27b6e7b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888f2b170ce0329c75918bbedb96ffb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e3c4ec67edd056f1c897769c0bbc1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bf59f60110d212711eae3dd92b0df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495213a5b60c37987f9b70ded71e2f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7689271b13c9d49a8c45f15b9b063b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba57b14845b4482a5d50e906732a21631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a186272984614ba751000526249ca0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfce20775cc6841e66168460ca27d45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2c6e55dad8e19d45c1a579f507490634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50b7e0666470a283b4d8f8b449b600635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37944deef7f391e5f2f15f79a559e82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d43689f26def0bfc739722d7309fe3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e68f6e17b6637a8ec1e700f7c701b1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf67ea28c32b5518fc0e48472afa75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b81d407b6cd3b0140cc240116535640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d3e5437c517d0d3cfd6551f5efafe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b528070f5ec3e1326f36f454faa295c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77508bac2209774d5fe15bd79c979bbe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff5899b9068321291be822a1221177644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6e7d72efeb4dad600bf28508c798f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ea6e29a83879eb24043bbc6733a4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522ae1ba36e99876eb1bfe27a9e6c40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6789f49dee6b3d94f039d6eaa399648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4247f5201305204cdbc71dc11afcd80649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a361ca629a46822480933b33264f206650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73540a76fe1043b2f1d7b9aa94a7ec6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85e297353a55fb2bd92b38cd815958652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51ec83c33553aa4dfff25200913122653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293037fbcf376fad0647969847907a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca22417f63457dda4533ccbdef3a93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1de242ab27cba0741b7642a0d5853656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d11ea0bd6e6fc017a2d10fbb46980b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f4fd8fa28af79a01773f1b150d651658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf160e86ceefa99932b83811ea6d928659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2fd6061c0c0b1f1747a98768fa341660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58576c345a1670a41181ee212893ac18661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad9b685b1cb3c24f7767fdd74218e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba876522324b2dee752cfb33c87c85f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2383e697ab088d9c62bb0b910117b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ec5e1230da9d0a19c543defbb0ba5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8b43c999744b26eab3a33c6d3ae4d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9cdedea6a9315fe9221488e8d07c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a914a9bea680cb964fbcc3954c7289668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9b3d790ecc956ee888f85aef1f880669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755c0dbc816cfff752efab33f6cb53e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcd91fb9aae91c43af3aabace266ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d212d8232646dfc71417a8d3a843a3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb326d04394bcd17903314176278d63673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d195674872b44ca68d003912180383674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a5e8bc1119665dd78a87a99057ed7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703f77a51ad702721178b0b5c4c0190676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f9c5d3c108fcf11b0a23db87167e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218eb254273cd28ec801df857424f97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f8d7184546439b6a12f61e57abff2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349959f9edcc2ce75b7ecdb7347d4a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6a92e675a00d0b17274c8eab5bd04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f5095cc7f707af8db7d6099a7bbd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941172708656260dd0e7cc70f7da61a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9416c127eab7ce86defa9a7b1fced684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29980620ebd4474a4594fdb60e1f052b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f88622f5cb1ba1ec29014fe2ad29d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d936cac53270d07e2a5cde3ba75b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034b7f47a0c306fc234a189fb18d71a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756a62ba66d5af63f62e0f30c784ee9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419031ef2c87cf9e845c8a68a4ef088690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891e11c800263957429090cae496e92691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6da77c9fbc52432a6e90eb82c427f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb2e60d8a7a73907d5d38651a51b56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a2743358b7d51c3c9c593c1c36b42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7516d73a53e78fe319e91948834bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d31426d16731d7a9a0e90bdfdd956696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172b601adfb2ea9bab335a6d4064e64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87cf17802c404c22bd795b711cfa3d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265a0b32d4490641b620b60cc1d5f3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14514c85f6a2ab8b9342a3b24cd601db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10883549eb047bf50cbb60ec9a48e422701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb72341289e5f33a71eabbb6d5a513702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a93339f043b45f81c0c9bcfc9e8a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111d66ab033018b95b27d33cc22d0b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562e4467ea36c67b6d12705a8555361705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4963d07ac54fcaafd5d7a921f2c6b1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3602c6cf045bef1fa5c4a7baf04c3a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505706283adeaefde592fd3b8cd4c57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cfb118b10ca36c010dc7830e88600709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ca6c344e2fd0a5788cdf034e459f5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ed0d53da3fdb35c121d5a7f476bda711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebb9a3b2c8019136a75c38cd866ed6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e5a08435e462637096e1d5438ed7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac4dab8fb5cd3fa273570cfd07ba4c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1b9b2137d328d7aaf1311310e5a13715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11033ef1960c84b231a6647626ea872716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475eafda618a028696590e2eec3e8c5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81741b9bb4dea91734f43306c568a71f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad0c1cad2fa30b4ab39a9c6a717282719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca42c9f7c934441c7074d4be1ff2058720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db16d8353a6e3903b40503a33f37a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf230f774e8644edfe19c16d9c09ba9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570e581c437b583d7e6027d7941eb74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ade7db6a04b8e183707a6eb409b90724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb82085d2fe1e232b4d6cad025ec673725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf3c084c7e8d3eac30c97dd32ab3e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940611eda8dc934af6caf3a1595c94d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88b2c670f45244e38ddaa90264a785728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028a5b412914b0a9b82d4223ac60f86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f1d66b826ef1485f53cdcc454bdf4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e2b715d2b8bc2b3c15d9f4dc3f2b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dd9dd1c3f0e76e6d76d455a51b212732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f4be8f8ffe59286dc9ff985214051733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759ec68d3a210327a5f8d5db689b7de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc259c2ae4d85ad4a35c8ef461610c47735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa630d5d995de6078e30170dc0e90ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8f4b7180c1509ad0b845ac31b370737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed97e150d5e6f59056bf242eecef21738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4bcf5d5ead074b41b660acae31343739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06993b82f9dfb7c7ab2872823141ed13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52de602a61b1362e5da32cdcb37809741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3030e6a5971a33c8092a33b9f99cae742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b990fc1e92089a897fb1a9d786c20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4214e036a8441f670ffec2c90ab72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ba8afb6cd765ae180a99e69027ee1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc9d643964ac529a18603812b51d45746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddb9741c9d338e6f6a3c9d9714d026747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a229452f1db4cd23fadb1daaae663748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59f2049990782570fce2ab251c05a3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802faf4850c59035eda38eb045abb247750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12d410ee8363cc4266178afa4d88e1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062351535de22dec1c830b5041b2d55752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f75a3c669260cb93d0c3d05df5f66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d8437881554b733d1226afd3d0470754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da39d32294b70fa6a4e2a11e4f575e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9386cd6d6ea56107e375e124e07547756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5144efe25b0aa5d94ec85c5ca4307b9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bddb5579be023b7a5d031248dc5fe0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f6ffe2335bb18b37d6c4727124961759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5df216f49a6a7f955c84bc4bb3b39760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3347ba629acbb5b86f4e0b3629e44761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd17a1dbddcf719ea3ff745158152ba762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d47ca8f195ee7ac2f44c92f10f514763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ecfc62539c95c18f0fb87411c0595764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fc88afe40d34a893593cea53e8f73765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c2ee372ab46435ab941abcc13dfdf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7427dd563157a6f405243b5a3bbd75e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c376205ee82a420f2875d575558e5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03e7f504ab25f656595c3a40edc3d7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd389149ae175e66edc8fce1c94d714770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0dca751495fd08268e75f37730137771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57de6a19fc833b19e2498dd72d127a0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e4b0f8ac00912cd739b6b6737c124773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a41de1eda62e298314f3b36c2b0073774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74f255ffb3854861b99727bf051fc4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8036f3ebe8f43e2150a3900c403f9b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a992b2f46598418792a44ee63177c96777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99cba211448e631b16681b78e25a00778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bd42572286383f1d6343e55bd84bd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bb14731b1efe349042e820e31b77d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2af40a368d3df6a838974d311dc34781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f8340b0ec04dda716aadbdd2c96a2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008333abf55071e6e6c1b23a5a1d46a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa53636f8e53a44fd6b14c68e9c71d9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707cf3f39ffd9260891713f5f749492785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc57e7f4d3bfc362792770d8b5b884f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202f7162b67274865490bfa3d53a462787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4bc6decbce6b108233bc5b351ff5f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac2fecf3130b51dd2e6df33c255c8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03372920409f3b7b6198f722fe41adfc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b934d0f663e9b1cb5ddfa87047da7e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c86f1a18510a2c18f499b5fcc4c7c4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84a3d0fb2ba513c95b54728857cee1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840aa79550287f655bb7fc89f0aa192794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98403b105ac4669cd191a6598cea6a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ff79f8cebf2f0c78d5060c1b63618796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaa78227fac95ca06814d59d6afbf5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f9fd43fe34bdf3e033455d0736734798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cc38bbbb24dbf2fa6f305227c397e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33a18c99f4431b518bc3bfe486b33b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937ce63c29c08f3fb5fe07e7f7415e0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc1db2488644cf01b0088044d3da4b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe335336c63f74838099ffe97f2375803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380c34ad117ceddc390a4c0d8454ccf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233356041e6dd2ce0264f03e27ec6fe1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd796a68f9d1f27bc4ed8abc6f4af4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b7cb49588dd2cf98869ee2d9a8f20807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fb71760ccfd1ade87117a43b8b197808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816288cdb0309ca69f80726b10b3a1a6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa0cf316d9fa4c17732c01e6e12520810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38459fc79620ccbdeca3c886793f7341811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96f4d06d84bdfee8889b0d679a0429812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85527e0e6dec99f0b0db0b394e2a2f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ef428666865bcfa524d35d1ffd20a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5de672c9fe140f1b4917bbec5d4d57815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e77326ccf8a2e328dee4d797dcb11816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b1810402308f1813eccf739732ac3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a944f6c25176fc756a1a1cecbc19071818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca51cd7e88bd57a9902f64854726f79819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690caa690203c2fd3474186d5836110820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dbe1acadca664d5299599ddb6a2b8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98ac3479d2a55b6cf3f176613c5af2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d224b55720b53fd04e505773515e4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab63432d1619d99e143640121ae45c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f9ccc3360fef40c1c1903316bb5fc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ed142699cdae01a01873708d29e08826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47adf793c65a180916fc7e95fc7320f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fc0842119b0b914b3776a79f55d01828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfb19baa7cfc96e8412f68c69eb103829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044de6d97f1ae3d12befcb6ebdb4e14a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e34cf6f537721a3b7bda2c98a365d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a6810b547b1aff9a368e8e2959b7f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd1f79a04607508bcb1d4255fcfac6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a0b070eba2304fcd2a0ee35a1d496834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bba60efa1fde507b0da2eac3c07b2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b46c5009cb55d500f433815dcc926836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5df383f78ae3df47df3fe81a79f140837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be932b9c2ffcd2f66f0181fc5be218838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eb716a23443a71ccf0e362581883c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760ba29e86d49d6634d265e3a69e96a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac144b9aa429c3a1112750e62c3f61ff841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86e18ea36926edb87b69420a973d7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c781e288971eb49b5cb585f97ffe5843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4be3f80b41e230bd959015f38f271a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f01fba6361ebf7bdf35be6b4c886c7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37005e64af1745c96e565cda6fe669fb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f208f195f90ff3563f041c1eeebcd9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df863f63330e1a0be2fdabe6582197bb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847eb3ca77c27408bf411e8e95f48d45849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326a12b028bf1756858e3a57e2d1ff8850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2edf0f45cc8dae4ea057133218e308851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0441dc4e7befa880944fe0f2babf8d8852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c01990cff7a31c6d10d1eb8e3c7c0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862320c948dfd55ce748874be711edc1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d55796b6016a4419024f5f9ac6095855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150473238a3d48f153cca7433ca8e17856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a6db962d69bb234c33e6764b8543f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44c978acdeb5c4ca9f8c5da3c347e0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07321b0d0f1d70641f0d07f6cfc261859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b3c7950364016791e8c42eedea104860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebe65fdcdf12101a69d339d2336e36861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae357ec6c27b9937a41f38d9dcfc9b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b5d58613a7eab258e1a651baeb132863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058bef77c403908f0ef350586da0a22864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2230508c11d599672e7adac6a88782f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cebc337fbe4d2d8ddc2356ab81d1e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398170ac0c03b047e10143ae20557e3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293579114e501be2a8e70022ab7f9305868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fb51124f5ccfbad76e6a9825e8153869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a69ee7a53710927a7094dc13a7455870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d07faaaef7092590aefbe9cb850e8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a427035b6813cf64d5fc7a070d829872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4a8410190a80448cc0d9c722acb2b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899b8354a0f225e35ca87a4eecfece6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d9b4b74ae15547596e21e3d88ea12875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c941232326be12d63cad26c2a51235876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6f564c452e176a85efb69f6e2b0c3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b51a564bb36a2860cb9ad37acfcf0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc24352027d822bbc0b8f7cd256653f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b390bca1f37e5a4423952a957164880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998278082d416bc55f1f91c8e9483ba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3135b3cfc6674be17816499d3e62d04882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed88b69564373aced3c58cf3b5008b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cb68bfc67ccc40fedd84900be5358884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c20475620ed056c670a183d21408e1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ab04cdd46acaa123cf86c6deb4aea886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0b12c81d8efaf3d36edb9ce2285e0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb405f22d7db2a079352dc9e0c62770888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8375c7fad8a7fb80a92350cf1d2e8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0936ce4d5c22259b20e7572bbc0a7c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e85e685568ec1aa8978e864a98410c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2997d4c4c890b66f218ba7678d920f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37fb5b9ccf906459acd8a115437b93893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108cacd63cd214a2c429c975a6fbe0e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7823cb72b7175338d35b2810b6194895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b957022c0615ab08f208e52e637d204896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47199aacb4524f803739c38d676beb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e7249f7e9e00e91c3c5f9ea9e1633898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50986f1f7d395c34c07ae4024c165c2c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea8f9c3e7fb2bf3f205e90b87e98d7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65780ec8d3e9292cfe41ab6883e4c3b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae844adb8fb17ab2187c147d02662c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f2bdae60fe1737d657f7c92308968903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da302640ff9053e6e7f51f06257b0a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89703e3093d15a95ee4f5826238741905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981355ec721f02a29b209df4933892f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaf7f1e4b7f9b04e43033accd3e794907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c50c594a2f41dacfe669ff5efac8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf27c95c8e246ade7cd181a9222626c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d255ef003d653318f3ba8bd7020c976910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3a7b11b9c1f70967f42f3a52b0662911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5ade7bd3a79b4a3466a6ce5d0fbd4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66695f9a8cedf92b006a551fb81364913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b2ebc72f646524d11077ebf4f121f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f812d2c96cfd47dd2dd8baec94fde915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a008c89edf3088faa2b291890a180916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c532a5ec672167613c05499ad315e6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef02abe0216f462f72d207580588bb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b11494c0f0e302946de8d02d44b0b3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989d042d7244d33e76719239d895d99920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91df9c286f6c2749d930e1670666eaa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5332d2b4a27d8fa01277011a24b364922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4dd5be8cd1e33b08c2f5870d44875923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17139b5a6ca1544a0769174644e5f2c2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e485adf26b43a10f7f9e655358f6af925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a62ab25bb7f245cccfe0f1db5d76f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3aec29fe89274a90f03a7109be781927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82378ed5eff152fc221244df8772589f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d515caa21dda0f64ead8b520f1eeecd929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9deabcddb8f41f0c32cd95c14ac81930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b8caaa44ae570da0c0a5ea4f6b6b5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d7b50e710acce6e3d5e8ff0926a21932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a859eaf25428552b31f65b82b8f6b48933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fc847254d73608421f847ea97d87e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36b9244b5164d57b71493913913066935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3658ef6285fcde7051b03e93b4fe9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4908580deaaff0f9fbe21c32cd293e0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522205509092ea9071409829ba9e5106938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cc579e8e160843c63fc6edb6ed6de939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cda992bb3baf59743ade84b8b4747b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4f74b0fc74aba2a21c87b74e38206941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e9d877addf34d472b7ccd081a7c3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372af3e4f2b95b0eb9b169b23cb97f90943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a33ccde5c07b2a662a9e5bf76f1b8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d60d357317c54be44e23a404464ef945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc16d29deca98ac458b04e46dcf81f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379456e78f1c32cdae64d0fd72addf8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24151b23f51dade5da8f5417eea5fb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beb432a9b469bb61da74814cb56511949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51def8ebf71687a707ffb6f869fdc5f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2016c854f1ae3937f599fd910fe63951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af496972321be92fbfaa3813aa211d4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c01c309abd38e2cae3eb6750f7942953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e05e2ac12d4a1c9f2e9db60423b85954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ca9c23c45cc724d0180c3868aaad6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445ee068a6e09c76c3f7956a031d69b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc0acf89349197f4418e6fbf06579e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb8c7b36af3dd2fe60d18173565446958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91d47e5040489912418c7bed69b411959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09c29d4232193ab6f3deca89ae96ce960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d91fb0b4a0fd1239a40063ed3f0eed961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08ac9f01f53b1dc5d925a19b320403962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ca3be38415522050c5fb1c442b258963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb06c41878253c99ce73710dbe0025964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd91ac144805046defe0cecfd09cbf8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb22e820260324d7bf072c09a16e268966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656adce8ba7b3cfcc0f68d839ae3171967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81984771706b70b38b67bcf132e94d5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b30e5369767c92b93ceb6aadf92b8c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1d8a3ca4db738414bbd21f6e58c7d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5e784472367eaed8c32a5e945c381971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8818d201738e50f4a06d59a5a500e0f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9ee6d905272003a24386c87f92131973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b75097c6c0b926f3c22216905ac5c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61726b25056dd67c9cfd1af924ee21975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee346a1a9c26836002f933a000f975976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb6bb349ef2859e51af75cdeb27369977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1417787fbf0d1e93a0485067c83fb02978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a98a5bccbe9b17d29c57296806ef6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636ac99d41d915dc162a31b764e9953980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd827e11c1a3ed91c4e5a921cdf6b4e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c352641d30dfe8692309665796babf982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc43cd073a7756352a56cd07eb7053983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1f22afd07a15b4ad5aa1b47ec1f28984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67644fd4318a62a467f45bf82026be31985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62a1ecb16d28a012acd0b0cbd714b0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eb8b313fa11459c98b4bf6c743b86987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1dcd3eb29897606f61617579ed6e6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a90ec0c478e5bb0e1c3c4d9d2b0d38989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26d1b1629ecbf898ed7a7d89d41c66990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc71cc6683dc3a1a023cbac2aa244d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db6471efd2355616fd4eb2546132c5992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391dd3835bfb4e820501c2ca462bb04993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f6397e75a6a9d6c37f1939770b5b4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145342872a8619f9b09ed861443f105995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2321629611d1cf3e818982eaac088c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988f847abd5e044abc45f898a057fb7997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>