--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506d20f15cfbe74444b9bffd542a6721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc0f211e5e080c44b9f5ebdd86d8b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4a4f7e712d07eef2a5fa495f41df13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994c15fee0a0e3ddd9e86523ec8cf884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134b3602783f85b24e74f80479687865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bca7b2673cd50b8b004794ae34af96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548cc8d193d994a17ae2266794352c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3cbdcc209a1d78084b3909d822ccf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532d6d49cb26f4445931dd466b389689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4562eff7beb2ec5583c97e054fdb0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd02ef41e67c9a2dec06f26b79f849511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e09794fe8c359e4443fdb8094cb2a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18454b65d24ccd171b63c9d944e72f3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dd6d52c4d28840007e50b0eb5bea814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38ab78a72b4f73733557842605c7d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac15c005e4a3d2be986dae72d1b32a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12afbcd70b4db9899208890f5926a0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d28964a7b46e11478f26504ce9feb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7b8260412e96783a2cd05d43abc6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d32f2d7f74993deb7a214ff890edef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f904cc6914378f801952c67ae6dae1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff597d28a5f075980dac4d7f651367b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e332d9c4134306fc078debf15a50d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd917f94d0408a644c5ac187ac4b79124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a63c15330da00932bcc4af4965cdb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71238a6b67f8664501c9724171233f4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aacabe60373c3dec5c96a2ed4cc9db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ef681e46a1458509e0b455e7c39d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525c72e12d0445bcc90aa69f8dfc9be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73377b3ee092ab96048d7744b8989830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cba5f263ead8635b7796bcce9f25ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9164a63f0c5e4412ec8766a5887afa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9347c32f6af028847f259d169b324333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772ce98aae03918258534424f4ec02134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033ae21af3c1321848a6ef9d0cc0bed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78cb9cbd4d9655964e2b1638b4930736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06806845e047ae6182b7d850733f331437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba422ae8cccca4076e3042699e11643f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a728af550221cde78822a4276042539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab17afa6023cf3338818ae94a8915640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197cc1fb61d68baef67dc884e4b7ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57150fced6557a4e20b9cef6d7eaa28b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0844f3276dad119f9aa99e151be1f0443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ad7daf5d58029e17078d4758e871d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ce98a8d421bfa20f512001d7ca60f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e11fc91211e9b54b5f779baf4788cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99546f6a2395f243c13931002327ec8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a629a3bf2235f8a81559ba97c7a2b0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c88aea553ae726409e48885940670949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c547696c44879c5d2980ec3eef86850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b25a3318256a0e0f3dbdd84e478cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a40ea9115a9ebbc398ba6efece9a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df7703dd21d814e26ec25901d1704453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adba6bccf2a1f20dafcfcc6c39b35354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceff48c701836123903eb5d91fa6ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf0a8be7df5c8b3f4d3d734927cf2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31562c6d15e3ebe6c09cf592b2020557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff410ce6c2e314fdeb7a224c9261bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bafd6a79c440b10b774abb86bf16c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9032cd9647d8646e6cf3a09a4638160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfde642d8c0530fcc5b8177bd84794361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a383ac6898b7b5fa4168340bb25c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c9584fca35b39a11126078449e90863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd566ef76da691b587ae0c1da52b76e064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c4cb70b0dd10203c2c928045c4a3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d052b9fc5df2be59350054ca389cf266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ecf12b196f5ac67867f292bf0069c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2a618ce53f7151f0a17c4c4e70e7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ec048bf964d4a205df086eaf9ec5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0b392b86e3917313c393eeb160b2370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c10cefec12925f00b6727dc7a4425771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2defc0e14c3b7bd1fc8084887e7f4972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e491daaa5db3f1aa0195aa0d206bb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb02ae2d98c4b5361b455ed8a1f75174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e195c2486a880b0170e42e01432932a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385dc71390224c884969c7a915a8a4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9eb4e1a2de058376fa568f1f182da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37159f68e6a2892c7d605c92b72a6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ef762651d3954de43fb54ef9a146679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a380a37a7b2ba0b24e6580c831143c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110002d18ca2531ce402aa72906afce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796dba5c6513bcf8df9dc1db611b88c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4c8e9807f1e611e5c13a5a97d0b6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47482a27c0ecda74ac0af2508858fd9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c4932cafc48dd581de3e476db620085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ff8c8a15f94c67b1f74e48315c0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d60f25fc6c69f03a2d574def7e508687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57821148fa758d6cc0a1217c7ca47af688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5fb16fcb5be56afdd82603a2a2d4a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bacefc820d4210cf8e4a533d63e5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694879e6cd6d3382702ccb7de0f41b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695b77f1df20dda3e21a58ff78d07dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86303fcdb5ac993e10b42e9811a4e21f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80502a8b44b8b997ab57c49c28f569f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e90a279ad9431ed03948945235780b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552593078aa27fc8addb23bcefeb2e2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb02ae31f5632e84f01b73c5b9a4e8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75ea9fb98d371d9cb718f925ee0c2a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b458c7c73f47cd84dc3418d9b64493e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e17af97e39275165de67e6211f354100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f645bde059a01e4e67a068856a0d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9073b7a8978c14bc476c714c9f2a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e95fb856af6464d06a55704088c7af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057181cead333a2225ba199c21514d77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712957d03c12257dfa07308062585fed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb4cfd8063ca376e098ab14e39260e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cec56845e2eff06bfea258982540a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21f733370ecf23d299c42ecd377e7a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6dfa37fbffea3ed35ef0385ff0b56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0573bbfbbee011fa7d9ef0cfc7dc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce562c0f5223b29ecba723d7eaf83142111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd23dbb35baa2a2c9e90079c27f4a35112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e56ddef27724f41fa579e6316ee24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679bb6d247a4860fd33e8af10e22b86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280061cc739b4460f103335cc32dcb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f290028f150851b75821f2502948508116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb23db78062564c079b9a9a6a3bdd4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48121edb41c53a942e6dbb337cd9387118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b1e040c5427ddfb80a265d5de3bef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30713a7fd5e3aff4ef879c76c808a38c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a484a68c182d30b9a6cfc228bf39ba3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa77cff82da0d6bc07c5562440e9d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d104b132110c93d1669e849f08e26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ea108f93f084173cea605d11250ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02943b435090a3b84b57e041e9e39d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f23f0d2c6dea7207bee7eb43906ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32721afb2fb6962821cfdb3ae2d06dd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a23c8f377a8e0a2b7382113e4ace6d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb4132d7a1826024ffab1e154f36a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfaa9a713014638f43693d1808672a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f0c2e7461f6040c18103ae4ce889e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba8359fc13b30075634b5532619269132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c881675010ebc1a00f8dc6fccef576133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289fbf68b027c4d8de67dd5a5026c58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584681e19a85b70eb0ae3208496459b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69faf79611d4cff694937fa4fc3fb65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccc54d07fe791c7d14a9abe285a44e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef20c138f73069ecf6b9ff81cdabb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57a23ff082e22a0e78cecfa12c4ea7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd115744efb872147ebf8ad7cd77b51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929317466fd4e00bee79ed24d90a73e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4323fd8845a2258453f55fbef1353142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0989b2c8d22ddf08f01e38f73d3cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bdb0d7b2786d6dbf45964d44359cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea38b03526078f128f417964e761eb6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65828d9ab04b1bb3ec0411b14999d750146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08117ffc01c25e4ca1285534e7a396d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46569595853099e9b86054b67d814d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db9aa0eba23f19594b366093a80b6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65812017debf1f716cbf676e922227ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922730f55c2e54337428c67f3c8ee33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21b40263f091e7cacde97376ad0e27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175958e56ebbee1234ac9f2c0546a23153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2f020059ccfc11d48c29b8c65d6e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6972075bbbd4662c098c3046b9d34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22110c425ed7966318b05c9777a442156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807306aa6a69fe21fccf6446330511bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e36956093240a99b9113f07e7771f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087403fac3ac3368134afbdce6202ce4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c9b48085466c8c6d00f41f0728a15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daf850862312244c5a084a3fddfc82161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329a15d63b4166d1a25be9f6bcf32d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adae9164986b1e44c313535cb2b23cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6836682305ce79dfe1bc5440f711b3d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5849de96784d02ae5fad48e2f5ad3ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017066a075e577eeb7eeae0ea8e24d0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe9df0f2fd04640d0049a4827a93da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44aedd0c80ca47fab33a4958a97f2bb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282b6216bfb8d1f0b3ccc5a213c546b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9071a556b115b25684061c4fdc582170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5692a7242a1b1a72fa1040730ec2f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07f0fc5c5ca5e6ebc19919ea2fcec9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820d37373719c226cd668d4ac06773e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c79d07ed27ff34a2186235a83e415174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360d5b6bf902202fa0490597e253d2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebeb85c64765bfd8e549c3a40300a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8efd512ceb65f2933e3baacfe97c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9bf5ccb24c14f74445f3cda72f097178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5567ea4ebf9e1039c79647bf80199179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef5ac12e1c985306d874865dd8a02b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03135c8be529d620789314ab4b5e2e04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5c200e175a4ee5a78aabe82c6eda3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b474c70396dd53a09e7ed558eabb4b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0461723dc4456883475b602a62d5d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e727c23a0b5531462ecd51336a166185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc83010a7c6866e587f3c3954e2254186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f261f95e255d89132c5f06f76fb5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325bc09ed680688d952a2e021e2489b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6984bd9f87663811f6301ecebbd8d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761eb908f4aa2fbfd4ca44e4be4e147e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4428675964513cc6cd22b9482c88e8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1097cc2c3aed0847cf9bfb58c4042ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ecaba7e1213124a3eeca431322637193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40228e60597892b1b525556499b296a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04452cd92096cf4ef353813e17d9a50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586f80f34eeace94d040190136d2540196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c838df212b7271b17044fdcfd13f679197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d17cd626d48c9347f28ca002e9ff56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e950b44047da520928860c238dfc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97644d041dca4c2a67cd55dfcaed4fd7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc7114cf1d40c25850ba8a145c45b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2ae739a8877b833d465355248bb6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74712a27857a34b1833ed53ca23e519b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97193f878b318e125dcf1b9def486cc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0414815800d2946fcfd59d5b5b2d7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30ea3c7ffa57b633400d2558222fb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a435a8977424d620de29a95ac37f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55951a394d76cf91396dd0ccf5f049208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740b50dbac8d8d9d1e3efd3e3667c75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfac9974b0ffb8356207aee0bbe515210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c60b71595a65681d8e15149f011955211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6585cb3ac1bbcd74e3ea4be21b21c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce46efadaebbf88245eba510c16845f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50469c255a6099f9e60fd27f3e159d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca9132626c861eedc71ee615f66412215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f84f5743b10e4dfe1b2a6ca2354574216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d14571341b98a0447715c913a9f187217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea230c43b2200840567b3e216d232218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc4b26ee2b84e25ce15d8f7bd9be36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4a4e0fac57242af3b50dc6c0cbe1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca1985c9bb5ef48a87876e306acd6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d485e909028dd70e098bb3caca69a2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e91bde2cfbf39d998ce7708631e1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4d0720f7c61e8f258ded130ba69a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862d62fffd2aaa5d6d03136b82bb3a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d07efa8c487a168fd1320cda2e269d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661227d1d038f24f9a0627b7ca3d4e2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af144ef9433095a42d8bb186ab9e0ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244a220c7f78029b022703878f5d0a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215f84e2b0be24dbf96827678f5a47b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c11c4c9fb1d9e529ac3070a6ab05f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2c7cacd06623878603a919504b251232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fd471964c67df1acab9b81d29c5f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247d650e1f2922d5ee05e3aee2db5ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4b96fd94b364ef474b19ce39d4931235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118e9f333bb317a7cfe9d8ba65e14f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf058a50588046556449a239daac00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53179a0f66538307b11ba6a9b2f6e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1f556eedf7f1ea355f2150b1731f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeca6783aa7e92d8d9b85deb930d565240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58d2a71608552c8805bdb94afd404e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048308915434a43269226d1f12c59af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f61d780af4e0841cb3933652df93a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8a1254fd9eb5f98289f4821230bed244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f41bf2ca9c81610617b4af54d775245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41994f92f2ba2ae00800e452a71adf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd32cf29aaa01ff22a43c3a151bb05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62b56487f5f95dc8d62675535c4386248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470da3a19f2de7e2e7f20eb454925db4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc8190b09c7998744b136ed4b90eaa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1e56e5d23f856ba321850f0345fd2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5d564ef55a0c93bb5691bb9574105252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae6c6c038233624f641fab8c9a687e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbac8f337a193c6e72ff757d756da1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17834c1eaa04b02c00226aa7a1e38dce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d425418697f3701b3b6f09f80eb0ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60762aef46006780dd1e5ed797182218257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe934a47b9e9b92350fcf6e1185c87258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ac41fe0cd7a1e422876983ab9f91c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576080de7201e00d8bc03a57ce30e1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f16a42471591d90d5d0a127719d593261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bdb536046966f537877afaa78a798262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815b1fa16268b716f70dd4ae4ab9858263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92a771cf2a26e23a99c07de65e9af6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67dc7fdea48c42b7eb45725e6b9d83265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4fb9781ba7e4f78dbad3f1f9e9f06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba170c0a4c07be0ee14cc90efe8657b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b31238d595f3f2047c3da8b3c78ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710808751fd7ac4aba9d2edd9225f8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d0c912d5e26ceaa700567fa4d6501270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd29bb317b0f7a6e4a7afa4e94970aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6587d3e22b6e58899872f34130ee40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc2fbb7a734c11e5fb59cd0bdbada273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb67bfefda7c1f352e3ebf56da80d43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3259d505eb36c01e21ae518b1552e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b52412e75a57e5d84d5afdcd6c554276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c75ded57c7bd619f849bdfd43e9750277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe86c095e00e31e682bd698fb97175278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fb8609417d5a10ac62c4dd61b7b17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5ab069a04f36bb660c7a2ff9d1e46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3517cf6a73d40fcaf73679961f0038281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf32d487d1e785b9ced2578ccccaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa156b635957fa237be9697e13bcfa61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c7f4185c6db685f70b919348dc6f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54e8f48ffcbbf8a9369cd69365f6e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925e865fdc98d45e4995e34a924b5e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6a9bf13893ad5850fb2aa3e552e9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a4c5fb51a9fccfdd334bb2791239c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e587917a9929adaf063afd4b7ebfcd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce4823e8f740df6192d72689f03512290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdf72eb62d0ac85116a05bb41dbc3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8172dac479ed6223b4f601f272a2a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f484f48eac727d8312f4b9002bea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca206ac7508f09aa680069c5519c542294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04bf7907e789af27232bf8ba303fe0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377ac71ebf9d183b71bcb3c6f805636296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7b44a060aa762a8ab8b9b1f8c41ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d583bbf5f516f6ea50279d3b023289298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c05b45b6324e7044cb0bb0df8afb04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22192beee0e79f06b3380cb17723407e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec701f1f376377b6fdf7e062c9212baf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ead5a4034e4472a09d1f734992e16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aadaa6d7cf8a5176091a298ee340f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec0c4f3b00aa8c968d706e88d8921304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62943e9035044b31659bec96a1d59bb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28476067e31dbc18d78867c541028bee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d685e0ab7f038b284b8fae99f784e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ba432bc1889b9fb405ce42ba0635d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad6773a12f8c55d54afbd9f6635b73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727856077fcc11a0e788597d1aacd553310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367afc0afc7bc3ce6633957dbfbc0d04311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1559f6e4f8125f91eaa8ca7ccf4c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490e99b1ad31edc8e07f4bf39d89cd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ced087fa9d930e5ccea210866e01a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd9bd4c9a913a40edc8ba7f670b792315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0fd41213833811e4fa1f9f14a21b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cc79ca603a319be9f327f67085c0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54339d6c88487c38f3091cbd9bd27a4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b349641e35c64d3aabfd3021bc08b12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f800f07ccde87952152cb0dd93c7e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc18014ee07fa3e1fe7a9037d29e723321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b006b443fb628a38806b81df103875d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa1d2580d1f2135a6374fcdef24e86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7241be75e89c9d0a4fb099897e979b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2f936c195a2e3bda2678d36c8cb9c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81c096d19818f56b5a0cc55ccc0551326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0872634bce6c03209e476aa9bcecb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b964b5c7926d4dac4955df6ffe5cc4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbf6f79340bf3e47d568de5dace1d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83af965dc963e8771a76ce119a3a701330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a08aca6fee996dc5fcde6e0a89e99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c8101e027ed7b2a20acae411a735b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf27ba09a7b2e11f040cbae96da861333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504c7e1d4e3fdc0d42b32e44ef9179a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831c409c10abe758de4e455af726e98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8848a42243f7aaa8a014b0105d21d99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2624c00e8c0c76a72a31797a998f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7669e4b62866312f313b0f6f05c5828338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902a8bd5fb6e27ece4489d1804ca4cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbac03d8a510e21e2eb144f2aefff87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc79e05150d770a04e390a6a2db60e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881a652b92a70c7dd86696b4daf49e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e9bf62bee5ee13437cf7be27f60ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930fbf0348f8f19b1755f026fff0f57344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa47ef19838b31b5a69a50c64b86c2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5936eda32ad17452e423ac952ca8c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad26df93499f3f8bda99261306c237e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9eb54048db5773949aec255057dca1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab9037514982bc8ca4518d354f8c3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0561ec8b065819cf67d40fb37191b71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1041c6978876c1458ccfdfee5dd24e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c4cc29e0deb8efb33d36b20ced93f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108592501b11f69e96481f6586e4030353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5ada479b10780dc1ca3d2b0502d48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f559d27d80e2bb35ab819eab0dacc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a816fbbea4917fd800420f5988cf54f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4909205a4e5f71453640354b7174ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a84d49fa9613f54d70e8e885976238358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b5e3bdf0ab97813187109432ec943359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fee5cdc6733946a477ae01eeb26e01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03b6b6b6d4921aa9af26951ac2d20f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596b8d5d56cd3355c50f959094bbdb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5175e00cd941fc42dd6bd6689f16ce4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb9d64e2ac14b870617928ad60eb71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78e2ede0b0022de475a2b9c8a67057365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083614fced5363d0509732c3641d3a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08a8d89f30acc01ef87f8f3bcd2181367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80396d684969fe83effd6bf3246470f2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071db4045e14f12e8afa3a3512f0845369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc24a441e1669fcb17b12fa80c7e92370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f28e4e125eb1a399a9e9952c162f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7867f9f1f21f28fff3e805c31a322372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f83ebe67e40c3755b2b54809ea4ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a5e4cca9a527d81a181e5fdafa70c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff38b6bd1cb7fb94619b6a12bd1c777375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2525ef6bd6ab79b918701a1d11e60e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad96984996949ecc52d473b3a73cf22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bdbcb15725e651423a6e6653a22dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9779a76bdbb9eebbf43b25e43025263379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3b48931a792fb6a5d786f816634ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e326d7d1e4471d7292ba349343093e0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc534c6ad671992584f2a1e96c58c46d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f37d45e38cd604c6204e73b646b45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7070cea62a4b7001d3561cffc1368384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd39027b6d6d5e12af75404a6834160385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0558af59af92a7321a72e69b9aa97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafed98f57dac6732b53e222963871c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310183976f2b9fcf73be4db384e35c35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45d3895c8bea1e9763172eb17a1524389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb880466209a0cedfce44f0e46962f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de35e19dfccc6a626203439ec2e706391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cf60acb7e56cae2eb50cf12187361392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93f6297e93e775bc0619664e146161393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f3802e35d86453c06267fad4839d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05d6d4edb7c5e42512596f123a4730395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3f49ae699162d96a61d80bd8df5d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa3082459e87e168563e38d3cd3620397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ccc88019ef231420d7af3d2ec4651398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef09945a57ce8a390a1687114c759b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82d97418629173f266a295f045b53d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322169d3aad145b990371a9d8d369dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f558b4ba8c7880178cc0fa3bf9d4f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f96d70fc694977aa9bfffe77ead5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9a8c2126c5ceabeb80197c02aa381404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9415806bb0258350c81ed5f968845a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad9f87618ecde897654085150e1a96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e45d1dc06c6977dc73d81e0c212b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371f75ed935ec7096cfdd6a6637aaee408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f26d6144643e6f8231cb0e031684cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ce76d62eb9e7f3d7775a4da82b41410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136aef54e076be93c05b5f562fce59f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df12716a3d23fcaa6bf03f29cae4e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb31a495d8110607bfa6409b7714f96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e797384f0068721d821f65f5e1525d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242385623b1e943b25c7bdb24302f03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5cf87aec7056994fbea8161fdd509416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84cc4f18cb76cb4ca09bfffd9b72cde417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a51842cc632369d5be1c3e8801aea2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7cd925c1295fe8ab098f2bf216bc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55fe698e5780c150de76861d0a03dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60a52f14c1e0988937dc83fc28e024421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad700390ac28d133105cf498ff3fa2d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7dc0b2a1b0443bc54b3b0711bf3a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b136540224ccb12baadc3c3c918014424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f5720506b1576ec1a34ac29a6cd0f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dfb4f3b4aa73370d016fb62dcb925426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7ec13dc123dd56d465c4cef42094e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf4e35ba2a213181aa8666c10ff93a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b10054597503c24d535cd6d0f8be6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1231f2b3ddb8b0033f3cf250eeaf5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b446369e535179a943dc38d2f975796431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aef8c7846ebbcb69a0d24cbd84841432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181b9fd6f5c042ee1f8e37b8e5f9d57433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4b6c3189fd75c5580562df14bbdc7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c55b2c0f8c0b7744a992986e7e8ddd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873daf03cfad67ae6b697130e71f11ae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2c987f0a64fd6010ad081b714ac9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b668d6cbbbcdac4432cb4e7e5876539438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872e2d0fc5cb4fbf33da3ab628755e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c0fc5d71ea834f7ae3f2006c542c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d181551e2a87978de0fe95c0f724d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151110553c04e589dfbc0c12879d8e14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cf868556b9ad01c99d34b774a0adc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f51231ed9ac776b8748653351ecf9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048b903a99267351a32f101d309e8bc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31407c6693e0480b94e63c7176b28ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8f0fd33ee85548957f3d68df5af03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d21056cf480059fd8cc8f3938fe651448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793c7e4ba87721a510adb4e85e164aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6cd75e2f0552427ad46a4f4cf06cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57294c338e206964a4e5a9bfa1de513451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d113afc7aa188cbbc144bbcc0a9315452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88563d3219e5ccd3f4a5df03d1624d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e70dfc2cc8db1d314ddf3cec7ed9d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e6de3b9448681432f134f9add33b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fbcadecf70675c54be32490889446456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff13b7f9fe7e2fce5c9664808480a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3ddf0ec98e15f0551a335345dd1b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ac381f4eabbff9c61bf3132a950d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21919f8e46b2869787e12cbb12512691460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e67c91c4dff073c45e90ec048d3d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fc2b37209b9cbf47a45559c7c9fee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c0ecd4ffffd78f7039d5022cca7db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93857a1271e2ce48955cc82cdb18b87b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea168411253ae5a941d128a6bcc916465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03d372e13b6fda965cdba934d4ccc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ad4f61ca8c7dfa7bb964bedfcdadd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17528afb176849432cc35941cec7574468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd491c0be4b4847591b15c18f743e708469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d36618b7b53f4a22e44876ab6528e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bf397c8c5ed2c8983b718512e71d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf7ea7eb2613d67606ff2285f5e278472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cb9d93a1aa3da5614702725178871473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232e77d5c4106245a48d9135b49013b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9dde02d539347e098bcc7666352d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98637e14f08434a3eaea27d49a90f40a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fbf6815c94c624d90baec9f935bce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c82a3714b68d89524e1eacaf75295e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafea9e462b5f81029b1cb88442c4895479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa80e0d8adad46bdadcb61970564e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e94f4a83afeb6ac2148506a1f46ef7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7316f62cb1e188a121b863c482d1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d448913ff0f98121b422aec6039381483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e527faffb76c7c3cbb013b7053e47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6783110e00dbaed26e94c4cd19d39e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b4ee914dd651160cf9b2f9c709f44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add07b941a463490323f6bf24313f82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9fd316243dd40aa1e278316ab3a90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae8963d7a5e58f485f874453f1d466489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6a7b6df474f8007ca66ea70169b4d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4699450836e271004746b0a2cd21aab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0461d0c4a8d6d84af651439b65b162492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd462f681fac22b27a401a6c13ba78c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f87d8702fdbb2e820a96898fe21a62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9850323049f2d5181ba4ebd9d1c5c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bae4653df8e2d4c90e04ac36451eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd25dd3fb3cb9cea5ad27b70b6ebbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048213e073616ce925c9dae0ab282436498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569ecb426ad3e1b13e1c630284f03bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74a9fd3648f62c06d87908c5cd59cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747c776deca4458f9b1b14ddb97355f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e15c466e67a7560da54bfb2b6474c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d94d656f965f0e5ea03de6fe3807ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49014c4451fd3c427c93672ee4968b3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d8c8ecbad127a5b09e629bb4a2ca5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb219a880551b8db1bac9ab9902355506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4d34879ea86b990eaab83ac5144be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd6c1e7bb3a7ce6533b235ab466c5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bfe7e3890b93eb15041d8fb361581509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15200b033ab82d5f889deaa6a201d1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1347694710ed2a6de2083c0263d38d1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a127ba2217c0a3819be2a8a74686f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a9eedae3e403384f259895dc1af8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3b8fbb2d4e458e7de9f17469b8966514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95066b02576fd6aa0a65ea4868f51e2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e37473ee426589c823e2642f550805516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cf90a512106b1a372b3646e9df8bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63152985ac85aa3024d79e4715dc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0386e5df7da36f683169af0bd490b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75b359819bc9e38bbf9caf91815e34520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0c9f8e9254627c5cc3a58939337d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c1d9dda406deba6aea8c7bec0ab5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aeb4704f2ef01f8a9ec25aeb32479523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6b3050cba1570d743c754d87b5603524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6909c1d8fa258d3a26d7f111dc12423525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe52d72c4ff23a0aa1cd508cc8dcd1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89a2144941582791d38bd5ba191670527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f5a6ce2ca2049cc977afa81dd3b14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1138310328b6a8ec773e3a550334c3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7da2e0dd98e960eef875bbd35aeef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285fd6de461cf17c4a2dca556a78b79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a2f536e4b62396cd0702683e16614532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ad9ba56e765b7bde40b8899768d02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4ec4286496a8f91dec5c9afe1df1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c631d62409e6d1d234ed0c1c5cdd6f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c679bc99df96418ecfa54becee5a7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becb99acc7d38862f7a7d2b8a265d02537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4e0a6cd1387d0dfe7f9069c6af31a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9f2e45e5f5c935f075392a0c2e1f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d6f9edbe02acbd09a4915487050b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88449114d0a4324b7f772d4da6e0cd71541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ee759cb8e7d4958fcc780ace04da7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea316fbd868a1f4adb6d40b01f3dd7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c594205b9ee9fbb0e377e1169357e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb74574ed6fa82c94b32e3ee5cfe6b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3323820a0a6e9182fcdaaf62a658d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98ea0ace30f874132bed3b09cbfdb9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677cb5dc25ef81e6f4dac80ae9bab006548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364d09256d9e83e2ec1a884b35b6950549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9041c28cecc3f9bf1ddb5533652c979550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93976672b577c16b3a43951e41c81c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92573aa4a0e476c0d068310b4323a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66fe39b6206cf5832acd53c3e1c808d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414f81310007332b26aa78e71566ba3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9920a7b2f0e0936d1d7e90045a8e1af555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed40458699acc43f8076a2805c0929556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e63bd129e6435c4e0ca080f94a4d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69e1b4e82d1d8ca4de059a961a17e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf3f3d2765b9d37ef8d6f75e9c4002559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660ebb4fecc405532bded8f2f84eb64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce2acb4750276ab146a80f6b48c1ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b067c1e623db53a9310ed08464e779f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be075e1cc40e57f6747181191e188dd6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad604e31017cc3f6172ec8f2ee341f3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7fd0c865ac56496b02ebe8d98fab1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9c2168029c225275c9dd640c7c07b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e93bf93069698a6ab432de357dcac2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48877e24617509c19749780aaa40e28568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f52897d7826b63f11a7be04630a6a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f9f348aec1c964bb3c221a732a13a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f15681690d39c4c2de43991a3275f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfae5d33b441656fcb85c8919344b85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf2418c604f6721c33581107ad824a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e073c941fee801e82d4b39a58c2ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218facfc367b52885a4607a1a9886e45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdb38f1db03a38b3d6853cee9c53a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c20352b896293a4cacc0a99c8a8ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4bc54b901acabbc471b6b875adcbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047ad78a5c6dcef980d163d992b266c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c209b3d68f483cd925b7fcf72b88f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b30f92cc756c4b9c97f2b8d524e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7491949850e43c4f240a4189c1b164582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfe1ef64b80637ec44f28fa36170e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e365356126b839a0666c8ef988b56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5572bbb422b8cdd6bd20dabcf21dc57585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400393df94d5a0e2a8c46faf429dc28586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c987bdbf779d5c32faaa38cfe292259587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffe9f3e92ba463bc7ed7501b9ab686588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac8d6daf02f53cd9ad50d847e99c04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977378eac2384392e4a2f9d94335f23d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa841447053675c8ec6e9b9d07b8524591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f29de1af9ae8c6f801ebd4d6f46d6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fec102e7c4a345a96e26ee9b28909593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bf856e202b654432948867a9d653b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc008bf822d662bbb11092df381167595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b62cd15592c3c8cbcbd10f688b74c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03367ae6a97830660f4ce9083d6458e7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf61404739208f01908e26ed017fac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879c3d526ab6995880f2c99c778d148599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3d249376a2b9ff144df07cc0e6d20600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a85a4286affb08dc1b2654b3559a33601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11865e9d6b0aaa5a8a606841859855c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c7b7fa4867ce184c5233d45401e02603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87731ebb0f601830c7779cb1827d4ee0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb5d81712eef43d16fe6cd52d78e6b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a865d1ff1611357c592dd93e7272743606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3091b9bdd49a6920c31540679d6f8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c9730cfaf07febdf13452c827a7c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370da456aead1a84dfce765e4a81c8ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427a1693f1ade8802df324e2234dbdd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827458f3d0b86b27df0f714d07fed7ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0fa35dc88a5f8f5cbe5d008e26532612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d17737942b750167cf538032e6187613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2c12cefbd0170467d188c5b9676a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bee3f940c5a36c50a2636d0dc31376615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f23d8f25a230a0b51da99e79d2a66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1a38ef8e20e203b9e162106176dc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505d1f1cb7f081305a97fcb60158459618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b9618835c5116437f547c3f4e4bac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478ec0dbe3141d8fc78bd288316b396620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33db1561ed28489b8ba90484a9e86cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776287e57c4e1e7264ac483b94b0d80e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd920fc5402bce19204afddfa1d817623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac37a2968acba1ec1ad2a81d109d4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77bf492e44ec7c13fe7345212bf86e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19111c8a72b92e4e9d5154ea749d819d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9121e9a11b5a5c723c89c6fa8fd8d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef475a5ecd666002280aa416d41068e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e7919c34f97d8d6edd54318fcd21a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb689f5473f1633c3f12ec01b08ade630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045755ec3744012ac68b573a8ab9e2c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16bff129c4824478a5a00f61b485c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d3e91852fcce99d5717f4fe2ab304633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb251d1caf1a84d34b818bad7959655634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8a92ab069cab27b7bcc3a903fb5a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151155cd66c4596652dbeb93f0d966f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b121a11b031b7d8081a05222e3058637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a81ef5a326656830711b5658fdc23638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a793b08ed66357906a2466389252a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ed61e7ba432499408bb92d82dec41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7fb70558d968dcbfa82a988d786e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec8c049b0dce006d9be2fd0e872eb1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d55f27ed7f1637cc7cf408d6d5d8b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bccc934ee9fc65f1c8ba9ce23a001644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d60192d01bd03421579fc26c395bde645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57541956e7eb32624d0162a90b83b1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62348bbb11bfba1749ebe227252b064e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22211a84d3c7f7450fe21949bf60dc90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10492febc3b693b6cdd5eae43e43eb05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3460a633fcd68d8f0bb66079b1dc46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a6ed5940b24796825c9d6fe3af92b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7060f32b81e97f98eb3bd7542761e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970397bdd018c01339401c46fa83f593653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe0432c6f60faaa9ce8424bceedc64654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f5a991a16a94222adc94727938478655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e932e0e695dc4a19d7e1dfeb77354f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64813a473bfbc4bafaa4fd788af27de657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fc4665908b6cdd039b51198c817c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d08dd1b537fa42e25d367d464372ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c7a4a3b7e41c0ec24d31eb9c94daf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef1449359c968841c9684341b2dd4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f2d5389a6c8c98b817c68bc59c976662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cef80575e3fae096d09398a20fe36663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c31b6b0ea16afe5fda18bfb20f9b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a3cbea077fb84967d6f9d019f0173665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce4bc199f463e6022d4522b478f5ca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a447958862c75b38f747d1c238af5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbea03180348d2ea0a7dc3a072645c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6f6c1b0cfe3833a9817f99fc4d5b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31719d1bcf48c40d9fc60e4677cc482670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe65a0e087e324c1d9190537cb0f047671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9435a1e79cd846775c5a2ec90ac2b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fef1343e5c4d8d1224b2871bfde74673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a2402cf6f7b8cd2fbe6bda525b038674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365911f189a7a8144a5a21c294ce2d73675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7baca199194a4888995da3cb9daae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84fc65c7b8f82752ed317702bcc12c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491e37255931e16a7b5ef4bd4bb8b69678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b062e542064d9949efdb627745026679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1a857883fdf0d142d40157c6cf8ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7638c13fc450433ca55880a5ab8ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7ce50d7bde3a449c4b1a9ec75762d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae104cdb00f77325109ee0a24a7f7a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830de9a186c58a63c7d131610b37b10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15202de994dcda24d1b5238484ab445685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c85ce5ace5e90ae3da4ddc7ee8deb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71327975001b6ab5dc143499beaed5f2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ac126761290dc10c7d8bbbbb242f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1a86b2a823a84d945630fee1d2115689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6c7d95da3d7f87bcf3296b969baed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb5f6bcb10e15251a8748eed8daa13691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142561ce156b6aeb0401818f36695c90692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e9f83b1ebbf58556fcc8510b0d364693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9656f86192f1fc8cacef2bb8a2e887694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734734120140b9825b066cf60be56136695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bfcd40286ac616ca452e38b3a4acb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87092ed9de2133df36866f165ba1cdd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8fd170b7e96406edd6d09f223eb5b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb6d6bfc9298034ddf04440143d55d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a71d8822a2938e92dda15b70ae465700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee62ca238f95443fc172467e6bb0c3b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec834b94074eea5e85d40a37ad4ff042702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ae5e639136a3951c59c115739d7fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b23ab3b25d0e0f476f6b92aef735da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3833bda1f240ace914ec125fb019f56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa529c4ae64fa408ece853be6a31dbdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1886b7e23b463a6c5df5f0b370834707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824ffd031073898435694f1f1e01b08708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7c9fd49344d1615724d8bb533d22b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfe236c3a605d4c599c7215795f959710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc186083accccca4d6b33a73ee5f24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899013442dddb48a91000d1f6b7254b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c1e94d965b2b84d1004539e226ee3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d602750bee8ac4d5ab8748f9b5293714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248be48021107141397e2eb7abdf671715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0da56ca67ead6d441b4f8e7644b16716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3eb34e1e93fa8676bef14c76fb299b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d2d2c5676a7ccd3fa88c539682db4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbc3de5d9567c1cc31dcd12c100c34719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57dfb86fc981791539e17b13aec09a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d462a23b05c45f290e7e8fe1e6ca466721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c792224708ec2004d15d8c88b628a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e1388df42c0b61789a7d74fe49f87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682674bb513e6efcd32a58f9448d3e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40ca6cfad87a2965ef1e096b102e45725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd9c608e34fa1b3257c52582300e16726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a014f00eab24f53f1d1a8b467736b16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73690ca47a2430bcd4a1db54636880a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbe13243801e3fb196229a106ac0a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17592bb6d6a4429352cefba1369dddd8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbfbc2b6bc3081b29f13a9355494dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daae0c40fdfd546c038420d8d39525c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8396e500c3388fbe08951c8844715733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a565773606ed76cb3c9979c7dbe950734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc829649ad9b5a9d68047be27e9b96ec735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112dbc30e677a902c277ed4cf66a999736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feb04dac9c4f4aafa156440cbe0213737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac69e5d50c77982724b95ec175851c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57faf9c87ede59dd112afefe2cde8de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bda70766c86409f65426317a6462d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f3967b171860e15b25b69a8ec10cc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a950ee65a9b64c8ace16dd08b6577742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb033f0164cadcf087298707392ed9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b5ff90e7ddfcc30861f2ec470874b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b11bf32bfad4e726c11ce0a9a6d5bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa408d53a5e642e06033c900810bd3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740981acfa76007aada002fc642740e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74165e2430001aa1de179748d0304a23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dceb2826d04d621938e5ec7582d4f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c13ec0d0eca1121c08532a3ba95c20750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f80c6e96ff27114c14b651d3c8838751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4f2009a1bc11982f57ba6ee9a10b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c161e831fd01bb261aea82d7daa123753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028699b5953934c7e5c5433b0ca56d61754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214a1625c9929c0666bbeff78556e4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c454a4a33ca056b5627117fdca392756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d51afb6f29bb8255e45a063bc20d4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8515afa8e47c3285ed29577beb5785758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cd7d0ada5bfa75ddfca2278d68611759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754e4fc5132af84bbb2c565a4117812760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30b96de23bb50c7a6cae28e5961703761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2de87d3639d9e07a3e676575b3fbd4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eda60e8d06ae83eb7a8fe384b2f742763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc2a68afb6dd1fbe2d10a9c821048764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb9f369f7596af3ff657f617c6583f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829b5e9105d76d903432e4cfcfd1749766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07055d0fb4ce1609e7ec02ddb82f5912767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d23b62eb9018077eae3a07e2201d8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f3f1b99e799e948e11c89b61223a1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d30402360df1cf5ff18cc2144c425770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd471e0bdf403a3aa03cb77f84a3af771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7deb687a6b02d8603c64a5383e4cea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577747f74306b2087495750708f4d9f6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1106c4fe6493da9c55867f1ca6f22774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb7bc10aa5f05f69a45314741a6707775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ecaab9c74e8f0cc93badafb3b032776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f642aa52d6ec3b0a62f9dad6e095a5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf532f2c8e3eb1cbce9436fa834d46c8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a2d8dd2f7009b78c1c25b02c12902779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4eeeecb26aa65f5b309e4a5b505af780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a244125cbbb881fc7573d1c7ed434781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5671672c8c7eff5f924dee72c7e4a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91428470e60abab6feb36b9d4c8e7e83783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96269b49b737a05efc23d315dd8ed93a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8820e2637322be7c639368d9c8512a4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f4830cc8921c855bb406f337c6566786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c579cd53b9d1cb8f62fb3998358859787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19227985d5a8379ffa43c8f995b6929788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ddd38ec012cae561243e905d1ecef789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fad2c74f469f6b5185141d9ea35ed790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756157db8d9305b806f81cc712840d3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32841721e6823d4cccd0a2ea9998348c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2357746a9d1ca61e75f0fbf9539820793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e337afdb386f0f948f1a9366ddc6097794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b35ad4b762cf20f707d31324b4853795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4006166c4f47459c84b8d68282789796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eac7e787c02a8ac509b1cd9342565797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4848bf916febdc3cc60d565ee6ae63798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a40c0a8aa9b315c40853998c1815b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dfec72a1a60db278646ae221324c9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3839891f5244b962daba82ae33a8bb7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358a37cee8216f7cdfd58775e84c572802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c346afbb66083441d29ff2d86965d82803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358ef9d6536ad3158c7641a4910e1a3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991e7ffe5c7d613945b55758ee0112f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883da4de387710b5340ee0d7693dde2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18eef1168d3fee8d36c4a262bf6e468807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1e76b11d16fd0aff97b69d8f17405808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edda7aa86bc3c3746ea615272585844809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755af51d298aa1cd9e2a1c657808041810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d1ac7767ec61c936c044ac1137b25811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd33729dbc9f6329ddbed4dbdca1346812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cbdb2bed4fbf741aa008c06271fec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3461cc4dcd6cf8699ab43075f4f171814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eab055809083d60193691084a0dd7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2eda7a2f8c1b8d970f626f245c397816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b3d3495ff0a644aa4b92b9bc291d3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dc29d1f4455fa1c8768b69a78638b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d058db6783274d84a20bdc84fcc4d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e329c8dc28ff4d41a64f422c49a8a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44058a54a045b623c8335f475ec14fa2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c20142779d1b54bebc0393f89f5f74822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3a37b16709596facae54175c99d39823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780abc89407876f5337ebc92d97ec8f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d569767c300e4f6504a8f376aefdb9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08e9b3953c84581aaa6895e20290cc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76c8e461faa3fbed0c494951ffde3c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a09136ac09419839c5dd77daaeaff828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537feae64862a3dce2a7eae067da9f80829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad8f316227b5951b46dd021c0a5e60830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8812f0f856362efb0bc10f18c46d5bd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085739b1cd30f849bfda8dc24208d52832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133fb4b44d5cb106f791a3c3bed95e6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cd28ca50a2aa043b05905d2af7e03834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b039943e765b6439086f98d18acc4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00367731b9b0468e8bc2d1b5e94ee3d7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ffabbbab7117ef57176834c76ea8c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f077afb8f5361ccf364aa5593dcc8838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e88c2b2708f8293f58f4ba47367531839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95733553e3953a708345df8475defe840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214759f1ae52bfd6feb4c0bd1563243841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad8af56455dc2098935b0fbd4a347c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ce9c257c4dc1ec83f7740083e3508843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b9945825c7e5cc5058681e8d722af844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c501ae43b80a6b735a58a1440d12b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff46d23cf03bb3af6872c177c74761846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df7165057accb5d545fb2db9091508847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3664649188900f1e8a85472fb931e2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16e593a93ee3aa98ab3bba0b5d55c4849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c380434a5f8a8b15eb367595bcd2982850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a097a61a47fd4a93534b2914aa4965851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a10a87c122f6f47f32988145c4d27852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01b1c7ffa34384227cf5a98a79ede0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fab8c4992f47c3f5c3b3f44840b829854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd702059fad089efdc2aeafcfe4297855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501263f0c108a30115f5c3c3df54bf4e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1c2151a9cd45262ccf981136aed30857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84c87e7f26f1551f244b614060895b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4cef64050dbfa7ded62de3e1d56b3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760035a27751b894183ce691f02c112860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a3d4225d763010998a5dcaf6b3098861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216a7570abf6d4e1cf8678cc05f1a84862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7e575a835abef1239fad13950d0e7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef553e7e89c8c14cd676d69c07fd53864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19153eaae78eeeb67d8a4031b9aa441d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd6c3a1e20851b93388c55f3f1e326866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef699e46ff8cb7b9ca89f7232b49ffe7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5631c66ef74334ca5fcc14f80bdced6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260438ace6ff1ab394418df68d9828d7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d2a2b0ddf46c6fcd29b03b7dd78eb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23cf8ce2492d85edae54d515123049871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2c8283c507eaee2cfc04230a23fa2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db3559f07389eca85323548ce47860873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3306c706bc3e3fa4593f13f39ba2081874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bfaacb351739e5e697a012e249e9d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3617bb45f55b3a511fa4e409927e09876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d4bbe6966d3617e9bcd8f70a9a0fd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c702298e66d0111423b882b12802141878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b5a51f1f35f0c6be4449a599eb943879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4cf4ae128851ac9d95d7b70b9c306880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f06f5e4f53212e75b5e1fdbbb8041b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174b6fb25a70bdd4931022a54b79ec7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2027dfbd05c1454e6e5a0673a0ef6f883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dc39069c5fdcbe9076b869fbeb9e0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5496146f392766e6be1a3530c0ace885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb1f2cd3f20e674f0c06a503208d5886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf788cef8ef16bd1d6ceb1177b35e519887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349fa60d22ff76441bc83d484ff448f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f64f4f185bbc47db79340593251c49889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3d74b80cf3dcbadd10d133cacad72890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbfb308ad521a3094ac05fca5d112f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8403d538701d81378012dcf9881c9f4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9040d41b12067ab605c68bd38e7af77893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78edea398b0e8eefb52bd516e85ba9e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742a7bf7aa766b8dd55a3d7066a041f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fda75d3dfc10c062133f4f5b8f6c43896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0e1add66ee3c7df1c76f33de66f43897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e024cfec5f799d63e6369d25eeeb6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee794ea73ac2ba5a50b3b21b1fb6398f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dd613b19957ab4201a5e46f344612900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043fd200fbf2b0d92ac390565742fee901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00cc50e5b80a2527934b174bfee496902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39d8559ff4e48aecfb0d94be3fcb30903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d8301e744b244578fd88179f0812f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafd712c90cbfce4ad3a9a3dc2f93fc905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06514f6171d83b4dc11f0d5c66457464906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f46cbdc896c36df2f65c983372b3e6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4853e2a49cc36161914a2c90238fe9c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c5eb008ff0857156cf04b57fa534b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1b1d2f27b3e13d4d59568675f4bfa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cb2a04f74120d34186720f7473089911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979ec5957f03b2ff440d0a97fc26333912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d82653865628f646f3e38347c340a9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be79d99f2e1cee83876ff12226c958914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a576fef8af9a070b5a0ec53cd1481915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcad9106b0e21417a5898c8732dc9d4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d30fd7a3a03ef952327be4fc663fc917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9fd76253ba4f70ce6c2e101bc47d6d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aa6b83486e88dd0f2f50ed54b7932919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831022b78ef1f550fb127d11caa70f2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75011a6a134ef918d8be80c61e5cd0ad921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d2d79345533b96ae0932637131e9f922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9417bd49333536a544a19b4f2ad7d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc9f429d567646a2d28060744bdc9d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af371f84616c66f677df0a68385b5891925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5f5b732093bba04ce1ceca1d30b14926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03f86dfb1915d0758c3f0030b6671f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e483a2af5bb482a5bdcb8ba65fc36928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32bf4f0aefa72e04e434a78b6edf65929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b2218d17d31358e2406aa1987d836930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4355e1949ce51f8c2397b334c1e4af931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9bedd0c92e39d408081e5daf4e14b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860088e719c0bfb4b7cdf380c11d618933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4ddc8ed2f1cebc60a9cda8a7a2796934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6300d62cf30bb1d2ea86a0ac78448935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23591c6f5da8a63d42888f08b291860936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b006d6d5c38a7ca9c94c9440a04b2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f8794182a605d9f50190edb34a77f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ade6d8612b5a5cbef1172478b1884939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a3f1bd6d1fffcda252ce4bde1f7cb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc923464d62fa69ec1b04a812972a3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de14760e3f48470b3648a9f26a2ebc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80b5dd48d9acbdce8f3bfb2edb0ea3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2f25735dc82d33ebbeb4763d780f0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bf76e403fbc905a1a6164980db324945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a84c6ffe677ec88a9133e5c3d1d2b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc5e9978423df14b76ce42b4537a37947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a90de76708858556fd12fc6b0043c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83ad9b6beb72d119a2b8ff4ab397b3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadef4147056f97cc0913c6ff18d279d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e400a2b96be24bf61438d1c8c045bce951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f0a4917c66aa00670398771f6ce3a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e183329b706e0351dedd7c695316438953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14673edd49171bd7ef6f4e9cdac607954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d306a58490b7b6bbdf7a5f09e1943955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc843cf10c462a21fb37ed8604b347f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192a978ee9e703b4dc54943ab71ef89957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577db05abecda7fea1113adb24358ab8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8556b0c7b0710d94178c016d7edad7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2f8ab6dba24e857ce350ed024153d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc505a811cfb865311f6dec7b5968a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e92a3fcb5564e6cd1a8f1b22cb21b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff39194184f2ea71f5898769528944963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37490e17089f2648ddd0e3de0799a85964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfefd990a2ee6909e7f62e04588599a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3966b00b74ca8d106c8d1cf0993eb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4ddb01d79e6c4ef9a8fb98e7b9215967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff1df7e027a982cb6f6fe6d92fd0b4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e361669c33f86b31dcefabcbe8a9020969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a42421ac6bce330623bfa222caa3d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8479b25b65fa88aef442e78fd4dbd9f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9f7117a0f4337eb96ab916fa5e42c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fa87e77bd8f11732f66400d9296bc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac03fb5cf50764054bd9a9c464162974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe9dc9a9d17e39fe2b002dbff2f15b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265434ceb55f5e8005384834655e9ac0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb686e9e0ea098aa787583bd0f052e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b6ec44c6330e4d65f6c7aed4e4916978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d21d90bb0c84f303fa590b5e2cabf979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee443d78c6417360f827d03327f5da980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2a01d3b73c08df5d3c5148fe46f41981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe260e299bad9a0277b2ec7acbbfa2982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd272a02c5ebcaa2e4ea5a202a08969983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218231f7cedc0f793c8b0866938e63d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788114c096a506b5595fdb70864309d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708660ad78f7fc9388c42c0a97af90c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cc274d4d447091df7a1d937ba6903987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cacdb8f9c337aced84efc7dc536ed5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b941d28d8330a5da98c09261040e2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5857f5aa0c44af10a0752544c9afe990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d510cbbf90b2cea7cd6558b5664f5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc14d2c4b0719ebcc6a2919c8cdc17992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37ab5475d5778569400933182ae17d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1b731cef3d6acf14f07fad54141e0994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032e67c665162ad955fdf0731c274b8995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a745e0dfde40033eff3d73796a37efc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bd33bf0043d1ee6cc0cd44e23f697997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00572b3ab82f9890a6f54f9e00fe5bf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdc56578ca6942aceeca49818a79512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a95c2ee833da127d44c2e3ec267b633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bc6ae3bddfe491bd065d3ca97b9c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ace909d137a316c450a993913bb5175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e7dba7ee7d485fc1893e220803b946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a453a74f0ede9b6da2717d96ee46b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5869e6f4af7c56760c75f713dc1368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30153f64426373f0382485352a26c3609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf039329fb02e40d4ea8c0ac225dc3be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fdba35cc2391b1af90a38b8e8541f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88297c8795e52f1da69afcc09f56b9d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757eff4d70213edd7bd13360ff828a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff370e6a3bdb36ceef29b044500322d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fa8f6648eee370f6c57b0ff9386d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fe56160d9e3e914b47fd76402d95216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9b3cd04921b648081ddb3102fb2cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d41e5130a6be3ff43f08f379f7df3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd606e4f4a22bbc0c12c32aba89e3019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331647dbdfd5a19588ad2e0c6775b68320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ead56a8745b42cd25f456cb562a0d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d4b6a1428bc9bea99e4bfb6e6888522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4828ea41526de78121c8768f98b9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aeee61576e36b9d29c41744308e9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3b2ea14d5849991e0b51330bf375f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9065ffe8e5bd0fff675b133ae4ee2f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebc8273191234044454f11217e111827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b0cf02e33af4360ad327f31df7da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eb65356a028587b95f2d48bc5b18429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98b9f073e09d66987a934278856e7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6d5c84eafd8a86fe48573164926b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e2d3a9ddb6ba3a886870076ba760c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e264bbc3e1ce62cdf4b444e62684233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc03b5d65c6e6a97b300cc99f768b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32813000bb8a7a1a8aa603d2ab05c87135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde260b0768e30b02813c785f661f9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b0ab449a319ae52be1a86f8a6f8c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89cb08b0c037ccb9fc7ec718940bea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbfd22e5c291065bcacd629d5b8a1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da15f7afed5b2beb376db6735914e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7607b7c59ca0e62cb198d58bbb3fb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36172f6dd55c1b969849b45128ddc28842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9a37680cbeb637e2124e2153acac543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5637d0bbde611f3650bf3ee36be097344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e51773428184a08b15c1fc64c0565a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178820c6d184836a9f250e1306c315dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c2b11a4276799fad2bedf62baed0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0336ba138bff08693821226e3f52c5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9375761cea5440f4933b996ab76b4a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75377aec65a89036fe631b1b0d71b4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df97b024e334566399b32a4c4d219251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c33154dc86e7e283eff161208249d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ed5aaa1a94a434a46fb91efa914ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54a2daed45ffe0d3a8d50550480a7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f027494baa9339943b859c6106b57b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2d006f39949c308a8889923e36cd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3988739721cc431329d8fa318f0e1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed79552a4b1ab5de4965610830a63bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c1f5bea4c6e304ef6cae2242aa34c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea249177f638affb9697fad71858f4e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5119e6770d199e5ff5eda0b4b669dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f7b06312e4b9347f64948efe2c21562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126efb6b9dd8c3e99474387a2c4b9dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cde3d2e66214e7411cc72493cf11a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832dce61ddec37b2efd34fc1bd41633165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59165d5f27f8871bb1db163594f397a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595204c3ff7e2864e2f8fe75feddf4af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e152f522baace6fe7da7b77751e507e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3729e544217026a51a603cb4f50e4969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36014ffdc9e1d1053a867d598ecd2ec870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ff6f9df0d58b9e5b5c13a6a7d4eb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ff847f3cd2980010332312c1e18e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b72e729534434cab3d215a0a324173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ca19e69f0959491077fef2ac5493074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d0cc24327f6e7e63669d36609087d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dba03fcaa11656a8c64166abb27d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45359988abd6b898ceb4d7974711a07177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef278f8f7c152aa6edfb35f6821ff83978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a116d1f936d3140a0269bad75997a7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b177de3c6f4e29e9ab475c7459138380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae978c3d6ffee306a8b3213fca84c1f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998db97f1db5aef9326dd783c697f5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828915e59f63689abab9c1a6a9c501183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45d1a5c4d2f5ba298859c3c160e0de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328f02288fe9222dfddfd0a77e8ad2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650c8b2d2694f90e13049ba30615fdb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40652aadc60fc4b1a2edb9c97f764e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7586cd458ebb89b4e984ccc91b3d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4355282171b9155364c88a0bcb2f8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831673225208ae77666ed26738f8cff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a4ce3837d268e006fd7e56c5f144d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d552a31469f3fe58511706935d524f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7303cface4dd11239586bb4d1e20e5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c6332fcdf4d2aedd97931f6036a3594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06554919e12733e83feffb434fac9ef295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803fae23fea4e277558de6afbb400b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b770e33e76b5a778b960dfa5af56cb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f5d68271c094c61100cbbc70659a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774364e96b346dd1bec673ffe92109399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8edb3a495a1bc27170163d73b74c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98198a4bcc05350f363b479e084342e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13aebc0d50a75a5a54944d64a20e0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e134a0c17df4454ade338d8700964103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f0b8fb2077775991601b747773e66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee5895173f338bc1c3a500968de4c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44267d580075fd7eacc583d2168d4249106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edf5f57994ce3cb28b2fe41e436ba5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76103e68b56aeacf6a272ddd7fb267108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8d9eafff8075152c205a39682e9a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed130340647553e7cdf67daaedab056110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dba2cf5f7f59f02dda71043dcc5442111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc38f2a743273d0b0933994bc5c9a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c499a81f7d029089fe9e38b3f208b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a60a89a33ed87ddb2dd3418757f36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f39b02270232c5c4d373237ab06e9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbac8f3b63c20da3de1c1c6295c1c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247a9df209ed425fb6f495dd421ffde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a2e4e818f8afc15923765a2e1a746118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d8f6f299cded2c7f527155e72ed4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0d9253c87db79e3212a7fe017b099120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e21b292541576e097c1f32dc6ba977121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7af6042de5e154102c3987c08d3bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70f7dfbc169787ada746a17280a27c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53941b88f39d3c46b9d40934969835bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f21364033b6932eb69843f9eb805b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331706d4ac0e1277183d494fc53c882126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0afec2200a032f01d6fb6492b1880b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d03f0826793c55771925a5acb7e911128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6d9c52f11da471d4fa09e4cf4bc46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9b82234791f6261eb3fce1876c9fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8714784d7a246780a76c32c7a967e16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157dcfccf4019b210287837af241af8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4c42c0fac033e2d212d5e341f26aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420080c19de9ea1806bb899e0218fe51134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a66bd8697c5d00cd9652eb5adc9265135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c27e6c65483b96188ef4c85ef2e6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08af539ac445242a45730f66b3278cc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bdc4ab44d96a4742393ec13db787c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2143e468e10cd5a64e2230c71597165139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8979ab181c51282e99c9939867a275b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a9ca671a51216356c72782eb21efa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5fc514289582502ccd57b728f06d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8595425adb95995af87b0569183c131143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1195ba6b5fe514f0aaa6f66efb0b96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f18ce55c006a9a596f4e14cd00284145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6338b0ea833bc7531dcd8713122c0a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb294d4c4f23c6eabe8756db78148e56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5ead70292aa19952d9e882e906273148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418edd41b7aca547c08ecbd100bb4e9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0329f3be5b2c2ebdf8f02ea46803da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a71b49d89d1e4dd735acb34f337321151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ca01ebd80539501554ac27f7bf0bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567762b6c48ad0b6845ef4111743760e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e641cb6d3b8651c800455d16c7abb7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebe159953560ca806b546384226f43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74867b0bc3197860b8f66639b0325b19156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8326636e0a9f9455f97fde743b6727157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e89b282321ae7518c8be3d745b68b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9d70f2cb8f12b82b71b608cdc5eb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacbcf23aaa8cc5facba4e0fb3b80ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dd7925bac7d37da7aa720200e284a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6bf64917771636520a7e96a5ab899162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6ef8bf5da55a7fd1c8c8289b1cbf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741c88519dd12bc006151c0564a8c88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca219dd0612220ab741eac738b4c55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc4014b2d983b8a1d289350b849246166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392c6f7ab8384d0e7e1ba4f636051a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d2ae49c528b7c2333cf050d64af79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339607016378ad92f1247c8d02d08fd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c809c4e3272ee201bf9147d31f6341b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676f83df90bb68e8b695b1bd1301e9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689286cf1a49c103537b4f5c8eac5f3d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ff1a6ea7da1b9d698fbd9b62225c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6d2f90ab8557d15cddaeb1311aa4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cfa8e2ffd06cbd919d135e4743e2a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7014b6ec1074e45b0997882caf29bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076a64888115072582b2be0fe0c9843177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef351fc800b7d014264de311f60540a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d0ef83e561f4407bd212d43fe1eee1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eb88463e18ce861c9c8183641954b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70185846f71ea335f730ce3d28c732d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60043dfb410fe3d7145b2e01d403cf14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed43fdfb264532ac2c8a763ceef6b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5d7249bfff310bdbb90a090a3dc9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3358c0798ebe25a55700f8af660b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2a6e872003199a1bea2a5c5e952af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826ca53fa8abd18746367f6f3b3a4c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f6247324e5270218b21e8d21e6848188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243ac6aafe3979776187305b09221a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6d4d0de63c1442b6f0db853a567e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447694451696a792a75da41f920c0318191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de3c8a0ab060738bd9c60da9d7a8f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887987a1c5493370829b685f9a84b1ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2260f514e13bf7f8a3a106fdb9cdbb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f5a056a64d1c4a5430bbdcf40aa66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca9cdea44ce73faa811aa319a8a0a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee27a1a7282422d67c3d8fde5ede79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ec63448002c9c6750c1be79e2ab1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e731f20801ef0d1137e668abb9504199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a518b12c408f6004fbfe67d1b29a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f3997bf4c49c2e05a268b5a17a4ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83ab8fc7b8debaf8f9322a25fff46d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1779cbe34e71763b998a96b246a68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369ffba3d39f3ccfeeba04959810e10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5898915b8485b34bb178d82f0399abc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da631edabbcea6776bcd6170b30bd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c6b19e8c3a5a4e4d6b0ac60092926207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c6bd8fd16c0e7404074c36cfdd1fd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3338c31e1e2794a6fc6386e4175292209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72edb150ae7e2dee6c7fe51f234d538210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf025400f9f6fd4b36a684b84f010ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7dde98faca8fc3044597bb8d01682212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdee52230390b867b7ce3593e915764213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b5253e2c8a7b4a67877709c8177f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9df8c4bb14190d2f3a752e8a142821215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02420ac14126d556518d40447ff04636216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf82a149c71a85520b5b554a228db0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d5696477ca312b4ac6b0986f0ed79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265780add2af1087913d244b74ff134b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94424e27acb41135eb3f85beb82d131c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdbc38245bffb89e118d19566da6dc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba040db753b7c3f14c080b3e5d2db3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111780807ad2ccfd8de6e15609057552223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e30549a69cee8d97bfb11f7fa985f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d2d725a4fdeece129ad361d994c7c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ef04df6af0175f8b876e61b35b241226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947f1b66ecf12eee2b846c548a7aedd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178493294fba8b70690154e503b4da2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c407462c4c0035f4cd4879e527cc133229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed482f643928943c42c2bbd111e73d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a3cef6129f5aa5d19b2664f949d77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b713114d7a1f17680afcdafe6af4012232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0e85a49bbc3a6bf605c9abf7bc077233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7f26c87ed632653d372e2d8493e0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d18c2649584b28c142ff67a857a5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18088340a85ef9cd9491da4ff85c4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe21acc373d18b6dcc926b08446398237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc65dcdca477a9ba5d7bf603f83063238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d22b55083fc8537e05409da272e01239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36c4e1cf2a17f9ca35e54a6fc2894b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c7a8694df63acb92d51e04768eb12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b35c719e8ab1bf8114d7a738f2991242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d28f0d02791b59b175f461871e62f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f591809c71f34916e0c7ae1c7f8bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6e6c8654221683247e41754ac50fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b5036906e42ec12e2ea6e4eaa6e4b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a3d19465206a6f8058bfb68e18fea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44c091b1022a75ec9370d19bef6fdf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22e63ce391dab32ffc70775bdd1d23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cfa7e26e0543ac5f3416c4cfa1550250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1809a677b2763ca808d4162da7e82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30584132fb93275433f7c2dd869c16a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117cc9c42f430b6886f5d06423a844e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e68eff7cd55c7f8aa5ec34d328f361254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4fc454bf1e8582795c7dd8cd502fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a08bda41331b232c1a849b0f613c22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf106ab3b1a47c9f16dd9973d5ba6de6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f043f5c13ef804a7860b094c5c5811258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1126164d181330e6f7e88da68babb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73232e02585f6a0cc66a1a9e603958fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f26874653e4c95eb9ad28d6909c3fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d8765af3658a7cec8214a0ee949e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208819ce0068ebe94f4fd548b69a9deb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21fec18d1c6b988935654f5fe162a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651deeccf6de485955642e4e6ceae1fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bde94d8a9addc19930c516f137837266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a5bd823bf70be44dc9481f75a2d1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4fb810ee94c2df3345490fecb22c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d987dba9b83f5e7b3a03a25cf02f2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5160e9149dbe02973851a96c8cd65f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c01e16be89ba57a232e5e0058c420271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645730ffbc64641e7618ca8103a6b7e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8775eb1279b13f4a11be164cfa6689273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e55dce49383b5a2c65b77196be9262274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6629c340dd835a125f533f81637a254275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5bb26928df3b2f07e691fe45cf4c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e60d55b5527d8665f2a324a692a371277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f148c34efd03d2a3a816b6092d3ee22278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1db9efff3d2e08547f6febca56441279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc084416ef45c4ac92ca99c6fb0b5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed18cd1b9b047b74de17836037ae00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790c3bb8207194f1a7fae581e7c18ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113811da428ab025202356b030200142283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149d44015a470f48b3fba2c01362ff8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f64468813a54676512b80b0e04e15f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7763a287230d33fd1c7331c91e0041286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be590e85a7399dd9b6321a4bc3f245f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cc08b2a08e2194360f11ca3d9a11b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149eac36b77be8711881d881f7067555289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430eebf4cd1ae35064a2ff07cae8e3e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49516ffb40457716af451f7b495f8d4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6b579edbcd0c8e8a8374aaa43cb32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2c2e516ee421fdeb34472e1661376293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e188693c2040776852c69f7b8a90b75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960feeaf9e5b97e7ffe81b920e1c93c6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ac6cd309be832403ad9b66b2197a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a4bb37407c99053ed17394a816eda297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9501402a299b0bff61cdf34422c06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787d609dcaadc04b23f2ad85d10e16e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbf4f8129ba21c7a48aba2f7f89386300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdef549ff3b9f1a473213b1a7aea34301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5092f8041d75f59e74a9106464308b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a695a89c6c836d99f1431880f9a908e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228fd37385953ed9cb82203b8fd0255304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7f100e46a96d98054c6d862a6a082305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2adc61338e34b983ee2dde7fcff77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa516773d62b91aa0afe2730c683f549307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3747aceca2397a3a4dc7ffff04a5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f9dd0d12a051da8dc6288321b0247309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83988e104b35da6922e355af11424cc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225dabbff7df7b2b226d1ce28b39a5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e19016450bb4e1bf26d11e2b41e19d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a988135f8b4533cbd58a04582ac2dad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9117442fc0dbdcb597b04198cf035c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e9b031b58cb5bc2aa3fd8ba27135c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9474a11a9900d661d6b7685039bf8ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b295023d02af176282493aaf40695317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e49a9c983f515e32a552deafc0778318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dd5734c72471c82d86fcae6f2865b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836f724db88b1863cdf708fd6aaa02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf930426244988afc9e359a5e39693d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3480e2ded42f4ed222cf9a825827a99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b81b4dee157ef4ba005965cad863ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426d2596e99b266259ac7dd5e623de9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828734c94962638be845eacb6d7c761325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998aa431de306992795a31c0889650e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415025fe90fa47e46f26677aa6d108c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d37b7b34f53f1b1ece5da689852507328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee68cdeb0da7a5837a393bdb892708d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b5c9865d0741139f915d465e4021d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb3c4e7ed3404f04f1d21bf47500cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0e8085a2d071c7d877c4d802d10f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec418d21f2bd431297ccef3e2382f86c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cb78c3f0aaf81b764ec1d2e546489334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a92c2064d0072aaf166922ffbbc9b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e4b4fd303826001c3ceb4e625d9c2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33d95006ce02ae43316c86685c88e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d898b891d9e951475268defdffe003338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4078bc19ced8eee92cd9ed3cb321591339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39433c4f5fa7b362ffad7ecb2f4d18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da810814c4679ffcf9c0f7507866e3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd3673bf30f14cca1343b112f405fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7166aa16dc497607f42b9c289e69bd6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c650f948362bf26b26133aa75e43a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a4b98eba487fbd9801becbaf3de41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065776967e242ce4facb7f9ef9d55d48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f3a61dcb08bc4271874b9356aa9ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa926de0b3ee2eb8372aba88b57f9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29080e7d4b129847f19f361d6db60fa8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3724d2e677f4151723eecf4a522db2d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b75a25cbaf1fb653376845d7db687351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f17353fbb5b0bb5231157d52770121352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf8cd6fa8845f794d1149e91e02c71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e70ba120556fffe5290177508639b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f2b2e9e892dc8f3364c79be036257355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9e45af17d83a86d31bf2fa763f2c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def8e08239181a2f9f23f53f45ac04b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4119a714b7c364e89655c0a27281c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9d544320bcd1ca23a451f6b83f743359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f03a9695b72cf09441d14b20df395360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69234e2d9f9e80dd15cc895df74262361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa40758669890d60408b71018efb242362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12febc265db1ccb36fb58144226c31cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127462648a722bf2f619e898d44f9f4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde561bf411be2980bce444240ae8f66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46151affb591fff9a55ecd3417b098366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b2ed88fd1ce2230d0ace141af0118367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc947fa0e7d290693d479dee8437c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250f1cfc3fec6fc3e47b64cc0ed9e26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a14be8219ecb4d167ae7e0bbba14a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade07c5bad0bd2db6e8dd34327b4d73b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f27013563c4144727d3410662407bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a133f240b8d4fba15357d8d58ea4b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f9ca9917d094d581e4c8187ea06b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0febad7011d11d60fccc0ab89049e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5c2c79d6346d7e92056af915f7c04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f671bffdf2feed9e683d386023d9a07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964099f0bf27a13445a6cf75e9ed921378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99b2fa9f98048579ea327d3069a69d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913fbb3d8076dc43bfc7dda2395455e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fea6a820e38fc9e84a79ae550ad2b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41632ef9f28c28ef12a267f8cd7aca1d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c46d905ed836261d3b5b8ab1fa7fa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb3c31d70f6fec3cc628450b8483b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2fc96bfda84ef659a2a7f7c54a505385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d44cd97e35fcd09ed2b7f2f56a6212386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95858db345f57fda789cffee6df8b649387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da031de042e4a9c835c1c1403e11ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b35a4b46759bf7b9c40b7539d863d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b3924a19d5bcd940ffba95bf4e7c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fb9b1b2c26e511f0aceef76479fae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd26cf1e2d3494551d3fdf9a4c40ff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ec973eab39de1e9026833efe8327f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb7efd5aab4e198bb31f3bab797236394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa96e9a29bd8e73a7d16684bb3cfed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff9c8a2fb6eb40d91ebdae00c3e960396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d4ba44d5d84c9e1180ae7387c5943397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63027f6f2097b9ca168ecfa6597212398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8e8805dfd5276f997cf8197cf7662399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757295f0ba55883ee5a606a0d7f0994400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058faabedb3d3af9604650fadd166148401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb554c45ad1862988a67decb42aa8aa8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571bf333e87570050c449453f5b05eb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bda37c29c5bf7f6269bb52caf017b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910d2633739f0095daa940666228abe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e11ba074bb4c296643ed53f2bccca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32518c2c214501db13b1779fac7b4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33deaf2558307bc1acd3ac3f073c378408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e457b7c29096b038c88aacc8d2999409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b7299828f04c024f7dec18424e319410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0249443b861aee9dd15512775faf37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28805e18f7ce00ed99d2efb3285f876c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bfb122c79b8e09acf33d6dd4b4943413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b748ae2a4ffe2b114868c7010b909d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666a9d30f8a38b6d5f140b1972bd0a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8b410e6bb291114fa8d5173694df3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6681317bb0e9dc724b5df550ed5c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c667978c4f553bb06311179cbb52698418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053c45198802500a02779aac1f44a61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085994e263819a56b0694f02d380fe7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f01a845e6e6c4686196f469ad1dde7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd8eb979c6c16130784691141dc594422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b249793466c0d6addaf10416407479423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818d55d638e1b03c19517c23aababda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb52a052a598f425051d1ee97dc171425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a58eabbf830d5312a6db8f83876dc4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c254e3f1769741fc8ee40efa721bde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2a4a7bc4d46849b2ecb13bb861224428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9b9fe8ba5b16623bda9ff81e46903429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfff98aa471475256c2e250c7c0b88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daf99f4ded7f891ecc2920854ae24b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c8c281aebc23192845609789e399c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74417cc4bc81c57f011ec601b7a9ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86268b2f6b6510f12baf3b1968e0cf74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3290939c1a7824039a3319d19639dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87918633173625d4c616d9987dbfbb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2bd6cc25e25099a2326d0f540e9eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd7d01b761f7c0de92d12977157c3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a731dabdcb4b378fc5a0c168f71a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754501fa850d0490c491ba1749f14f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf334c104fa4a2a5a4769517daba3ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066508c8fc21dfb6961d54013877bdc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1a84282613dcb30440504e8b4c829443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fba2fca595bf2f41c97dc1251d26b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581c4ba3055f4c20f217d9758bc9260445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611f149f20a82b7e169d4e493a19ef7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd09347cf5430ca9c6046051345f6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78da1022b1b0aa82dd14cb6cf10e0ed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a7f82526832bfd75255ddcc572d87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d248820d33dfc8d227ac46454113393450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b088afdaf40c36cdf362043893a42451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8efce14e4583edd3b5be91e19ced3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87a37c5cd4222472ffdf24215e5232453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83883a42e1a5adf6f2ec2f3175671504454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655e3932c3ec613d576732b1c6e8c16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc77440b741177604aa879c8a33945456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cb6c3908f049e53d29c6ac73ee807457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ba9c06d64c8ea468f2130fa46313c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b01e0bfdae06290c612cad18e423f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937b8ccafb64050a5287cbfa4f18254460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f385717d2b9cbc9b2eaa0842dde973461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00141edaa26ada472673d06a069984462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308121d09f01c4e36945d4f7fa4cece8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123e198cb16d2b65bb4fd602cc562ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c62d861d9458f1e183c7111149d56c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aaf928f4044c7d773f76084c14db2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b716af4e974034af9080b2dd02466c0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d6e1ea4dc3e4b10dc2609762e7d44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e558ae70acfcb031f50e1b060d146d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e9cd82af584e5ca292a045f651003470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc8a4ff3d6b676347a27575e83501d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cd4db9462f9340a139eace98774c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551fa456e634e1ddaf44e2b51cfe0ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af52d2d3518b78545c2444520c83e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba109dbfda0595059b346853cb6c113b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540d147b38c7b1a8d2910628ebdc2d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25cfc24865623e6ae65c404135dd9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767ad65b581ca9de9ece3d83563d39f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f109171d2ddd8d30b96812251eb07b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b2aaa225639b9dd2ec85ed6116c86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45495524a1989ec2ae5610643257918c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3a8425df34c47321b74681bb4e714482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12dd25cd63f7b81f5d12c4cc1d7eed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6b683b959f1c1c66ae666b11bb22e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b599583c01aff6a1bd521af541a998485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc636a3d65a5c8a594e5001c1e2f31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cd72942da116dfa17d9e8d8d70852487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a5579afbf7b835521116c8fc3f13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8de109c3b76d77e757c32b864231cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f95af50793dee28a5b21d7131fec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d7699409f396c2bdbfaef29837f19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5317cc06f9c89d58e0a35dafa2beb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cb00866fde40ea881366695a21c65493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905a39397f51371dcc4481ec0c25ee9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aabc90f9e1c659971e200f5a5df3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86e40449b9ed95c8d76ef179aba21a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55fa62263f7762fc639e5f9f1ec5a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a01635c90c8cd0caef4a15f1cf167498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395368e805357c42133db946ff7ab49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1691c226b88bc78e9a7f5ef3a07af7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424a35633f14dd80599edd3acdd70c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37005fdfe94a0f2abdd71513c3aec6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85985e9867984a65268a8e04198d9cde503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75daefd320432980d8b1a2e049e1b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85603727970fb489007aca7b0a888f62505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f34ad443021d81f3dee23ffdd3541506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbf622f90635d39353be752f99840c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cf067dd65dce21c2e872096271a0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf451db3df53516e87f16c729d0b4519509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41785b074dfde3f9d631afa92d424d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c973a4c2ba3a8f34cf107080cc21c7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b30de2344b657ce13fa15abf7b946512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f47ea79568c6d5132065db6d013da3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78ef25b54a70e184d92987d7bfd0da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee9255132b071f30c676a4768bd19d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e754c9d3594080e7c940181fa3418516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733235c131e3e5a8f65795183d3f8bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14909cf43e1d7c74d71446a6081f8998518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a1397392e35da3170508d9c527e9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae962bc343074a95284f87e49538af520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bef719fb353d8090543ab95b3f7b7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b0a53be491f62523416ed7c1f721522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964a3156e36a26b1286c6789662e990523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb146145f2442a9539607fc094bb9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356f91987f934690c6959df9fade580525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c22f7895d603af55d6aac3b93646a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3be41cb7f1c673d0d4085a42388e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f973b8bfc5ea5973079eb98e945e5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2d319ec389f4ffed7a42a1f552323529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc297d33138e8f6e0ca8984d5b1c9b29530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c71fa750269bf949d215179aeec8fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f657967e91a3571834fc7886604d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d215a30a5181025575dcf95f80fbf5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae6be1cab721b7b0795975db5bfd8e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae9e8acceb9e6dc7c80a57e1f7de56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c578b25be05ac8b9f63f23bc8a5ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3124433281abd12ed2b5f7ebca954a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4bb62cdf9c6eda0ba725abfc421e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b643642d41982424b73cdb779997f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029fe42fcb6bd483d0325778f281ed8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bb2fa5db048256a472c5430d20ab9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4c055ed5ae1a01e59d232e1b47216542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d8b8361278bd362ef05252264a3d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35743f895906981f91d379b9812b5691544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafffc8109cc238283fd111b907a7f40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866d34b7a71eedbb4e86fc4a6e7535c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ab671e6a5e6a5daa5df33b3010855547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116103c2db8133a9e5157eb3924485b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f6e8887755dd5994e80746f9680ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d98d071b52e0cfcf03e26386afcd4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9018ebe450601fc10436d44e188c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d785619412ab072ad6c412069e7d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5d6b337b2b2ca5adcf13b7b69c9e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cd81724fe73ad4086d8a49bfd741d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe3372536b88c6a305e81b8fdf5737555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dc83e91986c4ad5cfc227f94e3a68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde798f46bbb418980930179b50a8b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a37693a72cdda3199cde65ea833c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528c7faf8ce855cfb352ffcfe63c521559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7483489e5f0346e284b51520cec2c9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827eb288b12fb3f77404007cca6f3d5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa2bbccf1c585366a01c8d722e18a6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7bc07f2767c4f31486bce95c1b1d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2301e29bc575dc87aba1692162d019564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f9bcbecdf03b4f0610849e2f34a3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d3d3d26884095f82735dd7fef6ff6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579299385669cd89f5b03d2e53c24cb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414e6913a5b9c133f09681d22114288568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfb3b0ebf777caa228f0601d2428e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7272889c1350b2e8ccad6abb7977e6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e5cd883bc0eb7ee6721289835739571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede612a18e64223aeb0e93bc4dc81d94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946949a8e1e3f2106312670b070403b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bee9a7d08660230b3c3e098d2f989574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaea07a4684aa604de4e7b9508ddad0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd84f78f318c6f9994c94d79ebd4182576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b28d78bfd666066dc4c107d149791577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141f4c3fde51e0b4d65de547b6df4bc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00713a61e0241481225ea82e46d64b06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760704fc451af7b6996a7a63d1bd4a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017dc8bb3537e2f1e9aa37b166eb7e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9707211abc0bb009eede81d0e92f3f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0207f4f024228ab5197f54329d84714583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec5eb8f538581fe5440e9d9ebe4c15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec920c532b23195260f699988a112e8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4158ea4048c27b6fde128a7c907bbe4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f4c24fb5f00f153adbd430d269aad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fcf123e018a94b2c1a3f57908e0ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a846b35d0589eca58cf5315855fc8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a30a1fa9b5072c9678720db0a1bb7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3eea37e7701a050cbbc9b713698114591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee7cacf6e936a470d3c7be0760754a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bd92637a0cd26c499be9f69081388593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b45ab7d5f8c6d97e446897b17b2cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946fd729ac3c8aaa740b3b7a1c2e6c7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cc86aea2a902aa946634b41d25d6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb398ee61ec53651355fc59a685309eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ee9952b29ecf68741a15477575e45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2b2b2e54271c42f85d258594e2b8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65f938cc856f93ca6c73235fdd45df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f573f4cab5df8b8c854ea752e6c7a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab3bead99002c14307373330ad64f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86ff4d83c06b7949046f3dc5bc29cc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a7a139b987e5dc66de733b5a8a4cc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a0d540c63e546ab82705cc48f4851605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f595348cb2e27dbacd1e679bc2f24d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783d16fcf69bedb222fe997abe21bb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91576b9a5c8707114a600349855726c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423f46d4ce7128d8599ff559b6c1416609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51c551a7ef97fe7e8474ea51c0eb87610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793d9ea5cc7544c0ab23a9d328ba365611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69573e56138acac45c9e1645e31bdc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85b3ea57742db8f1d1cdb75bfda255613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc233cb2bd8039c32bf6939d088169df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f6ab3b48af6f25af2f4c3080668e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef096b4ea21c839818f373c1fe82997616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d40aaae20f3339a51d3dcb56a5891617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf7796f468e630a3c5a19fef3fe052618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45520fd0c6956d0003a775f766e5675d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c51d837d51e0f0b0d381079d70656620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc5301087ffd098122c590cb81d012621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d3686b9f681df8878892b289a52b1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f96dacb10ea109a339bb62ec864266623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8358d631c92982fe65788236d463dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016596e862e7756b700a4d1fc2799762625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2192f3fe911f93066b1413870d092626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383697887d9c102fb26312f31ed1650627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e1fa7b85e693e18eaa045575ed2ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c37cec504a825045cfeac0c77cfde4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9e8cdd2a504fd514fea5f9a8b3597630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1a0688bbbffd8d12ba5c8fb3d5f6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67fd65c71f4241b46b3c57ca0f95ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183db4644fab67866ea5ab09eaba40d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570305db0681f2cfa7f5148b2debe73e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2ac5bdbc958168322324e25014400635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e76a3ad546c8ad763ad2f4c8a83b5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e567ac90c3bf4bbbc73ee2965a0a9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7976ce352fda7df09630d398037c9ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7595d7d6b0ff9e2edbd3531ec9a05c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cefe59cabb51e3aff6e370f0102c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac317a409f0c9fdd1e95cb21e96493641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1b0813813ec2163569dbd7f5fc323642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d951c0dc6c965a82314093c0eb9057643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33362ed5325fbc3a9fd94f4e93246f8e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc570767e9917053bbccdb9f19d681645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffb5318fd10dee2786d102bddd9016646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc43b86fbb5bc956c57dfe710581935647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d2f1385a469781d9c4dba3ce47cd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c315f3619c2b89d29902743668690ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a729c49819a25bce702b7e7afc0b57f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ad1356b28afead819253e339e91c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2703bf9bece450e742963ebfc02d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbc202bf1bc95a83adeff28b32abce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08dbe0874572b8dac8a37e15e9f452654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a47bb6ff7f91bb1019af8efc47f579655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc36cc00e437fe3f31296811cf9e18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29d76df1d467431ddc78b001d18f9e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15530bc66478adb591c6781532647834658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779afa7af73c2e0ca441dead69b7869e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93400cac22219cc9e06959a438947db2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c57a2ae4064bdf783cf926cfa0664661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e54d743f13f353800388529920ccbb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2fc1b25c52a939617233410d77130663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0bc87814b57645713a3835de7dd4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bc3b96d63d1aae86921424977476b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba244af997bc27b2f089c3b79037cea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802a48ad42d3ec14bd18aed76a42be2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804bfc6bb8484765995651aa4db99eb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1609aee5c47efb22cef15f36edaee0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409f74abbb7f6c9fba46997ad6a0991670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff16fb3e6697d7ca6803d6d2b0f9b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230a9a6822c34fcbe6b0b160443dcd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bff2b740ca897397acca0198a458f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e05553cab37675e2333194a297306674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea91772aa0ff45eca46d1fa7011f80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bd7bab2a31e728c64be5feb3387f1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b49d83eaf30005ef34ffaf344024a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62948e26c5cda990014e545642820491678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a206f46f7c06820358c63ad2b4672679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39643fc482e1c54cf8632375632c915680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a5406411302aa4f72412c86fde8bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe991a6a707d62255226cdf0fc0c80e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824e23d464066353f507dbf043f4c75683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2828257999a4ca8c475da3d16cd80b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890bb8bc82d74d2f1734e2fa986cbb4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28173c7dc3837c2be87d5cf409dce6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfec953d8eb9197475097680852fc6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47cf4cd0d85963c04cc625a9de12c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a532a0bf5684d528758bb7b5bf7d5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e756375b9cf03aa6e25a21610ee7b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc9b95af93995c45bda1c98edf697b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65800c878a77bd43fec5c13c24670675692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364a37a63703667fc4ef4b7356edf21693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83438719b246894a7cd6150ed0bb661694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258232323e13205f9ea4ff3c3fa4d1ca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e1d86cbec1a39d4238030f22b848f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fab38d33e05ce1d537f57a36208473697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdd38d501277450bd69a90d34c7fa5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28f215a67ccbff71dbf2b3dafff6c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503210ac44a18eaa0aa3a2e324188cee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfbcd0d7e75f8ea2ce037be869b767701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2116fbd23a5855f172d070b70998812702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67a1c78f089dbd90d25e40f18277c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de41cd0d7e00918f88ade70a54aa793704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64f84f43177ac6d3d0d1fcfabf5688705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eb475503ceb4a340b0af418d769f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b03e4f062bd9905f36c4973f621ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fec26fde687e3262c90f20aaac32c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2393dbbc4b20449215003fe5d610fc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f989483f6c08009f12c9d6c7d693f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee8595b755254d86a61cd672859506711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7f6af5559082ec8ca76c467fb42cd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4021bee463607cb530d787e14ec5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f464498bc61927c97c2c945e7e6500714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c171b316de82a98ac04f50f836203e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a1d55722c4c020242c3fb169d751f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf8b51fe923b8829aee8f395c67d1c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5326ec05ceb4236d5c3f44c89189d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412faf5194aa98395cbf690259326405719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddf4fa3c4a041ad295c1ece9854c6a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b046315e97be1a84f5bffbcccf14e40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b72eee66c67f4a956e6cc596a4957722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7f8a5d0f7c00712abc5377ef1b9aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76212a422838c7a797c5cd2c44ca70724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a337919c309ca9c08733cac942cf64d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee177b5bb6f5055eb701a3c8f3bfd51726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb10d51e5f5100a0ebc12ebb0a3e324727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a7c4a08b32e7fd5d719204fc3f93d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c667a8649f92900ef95d3920fe311729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b423dabd2bf1a58eb71427a877ea2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a2cf6aeea27f50d08ea7c7d797679731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff25275be82fe1526c92570d9c8026a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828c288b8417e8b3575847a8b78b135733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae38afc7a36a7a8295f8aa8f9e78959734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615583bd0f32cb9f0e2e936d3bf2cbf0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bd663d6dd9bd04c0c773e71c7150a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95d03ddf2e59d664b5304109184095737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381fcc6e05eb5cb613feb515e482e1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b40ef601080a50397f96291c47ac68739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e816ae69fd077ed1dd6c4436a78f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e757c9de2c7551331d73a9d1a301726741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751c2c87dfe398c6a24e216522818f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079863f2e3bc578c237fa33fe9d5d1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44691a11a25b645fe0cea072c25ed62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7510e2d5f9c74e3d41cb0f2578e394745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0b2fc2322ae0039ddfbd9f0d464cd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5148e16d7df9302da2a93683bdb87e8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b825bebe82c590a708f24993f18ace4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fbf70b01a6166c78c6c97cd045859749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2ff67cde0304f48e37d49e5903b69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178eb4f1401810c2fc916d140f44349f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f957361a8fc3d07c15e379c0ae10844752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1337b63a63d59b0256392f607fa5ac753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5737867ee341599805f374e587a149754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72218177bed775f0fff07ac9ba5d41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db644d1a44edcfd64b0fac91ece151756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc795f8997e08e546d055b742d8f9298757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748c80a24df256c7a6442b5ad77a957758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db186f3afa84a17e08ad51a21c5067ab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b296376f6f8dbbf92257df23e617da760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f77ab5576f4465a877ed33979b046761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff1756adcc15e1a6cd649fc5cc02fd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e9bbd61af45e2a4d70bb7de4490a4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba96aa9c74b792a760ab9dc3e559142764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e428e041da0cb89e22e4b49e090c977765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67e223c61f8f45ca009fa9d3e810e6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928d87305ac7203361bb9dbe3f42783767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b2896c71ea0aed7b8eac6198c9653768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f15b75df07250a45463f17c128771769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be14c0fde7438ab416158916f00cc9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a223657ff3ecd1267be04a6c5768046771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754941b53e09fa753642aa2455d4619772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2962a997a37f9d0a8c6586412535ca773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a6a92eb8a9502dcb92071e6a8b83f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d9bd69dcc26bc104f5b31aeae31aa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7800fb43c1cd5c26dc079c6bfec9bd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1304752efd0a8dcf49c205fc3531c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51a16215c6f871617b448e3b6e7402778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ea01982014667255caf83e8ea2ffb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04439a3666673652c9ddee5be576481780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af803532659104f06017e7cdfa16a142781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9453264b8896b4f794e0fd905f011782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e1008c590fb5f36f451fa613fd09783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77319fd2c69c80beb74130ec4bbcf0b7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32446227d31ab066692666f71de5fe57785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e099745b71bdbca95b343235d46a7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c579524a924a8c25e068f3fe93063a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5f9b0e7b1784894f07f3218d41d8e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ae8a38fa02c7df8a69e8863ee2bfa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f583d18b186d27d90e70b2746e31f4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73ec7d061b440286c2abdd215bf4e3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a081eb5a9e83ad0d09e7a359667203792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d2f37164c997f3019bfb9f7a28789793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d7e6f45cd76063fd3f2a41c8f2ce6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850e1730a94819bbfcad14877cac49c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b683b6643f4fb1d7a1f41520762df2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307aac47aafda6ab7d1acd22a73a4f0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657678b4fb88c8da1734c6595cae7cf3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c31219580e33053eac371ce3e2f03f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052fb64242484dd76cc16c88fac2a22800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf4f52d6d2a0e2b23d51f5301854f0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45220279edc55ddfa67b355531f943f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4b70caf3ab96cc4bd1c288ce15990803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70803d289a188e2b18f031db8b9bf0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e32982498b6c06937c4100e9226d7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd660e9401d20d62ef74bc57e9979c4d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febd62e695748af0b2efbb7ba4c9118807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5807303cd5e6c3c3485c0efc2507911808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88a41e57027e4bd32f61075368eb73809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00cec034a336c50d908b287fd35b34810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4495244dd51cdc80ded8886ba18542811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ab7bc23ef00b71b55a6c5c836fc14812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415f13736d5d51b721fb6beff9f3ec9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c288ffbf42e75a12638660b47683e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d21f2e6179744a52dd20c5bf645c14815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75488ebd57864b9237c3b949642220d1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416e89f010b36837691750ba88f7efe817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153cb7408907cb3e43079a64208bfc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5e7e2331ef1047fdc226ad2d0981a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae2668918144772e05baa1b2b660d2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed80f99e73e003f69a230271048f130821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef71d273b209ec483a552efcc1a16a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57ae4cba9eb93a3813acd274650615823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98549135e1d8c9c2a7fee2582eef8a90824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e96c79ad151cdba1bfb069ce02ac7825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa4fc15cfa247efd056b935a4bc703826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201a42fb22e591e527d276342c4523a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d4e4518f7667eb806fa575514505d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e291f0e5fd697117afdcfa5b44fa6e2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bde3c987ed12d1fa03314fdbd9415830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2843dd6e24042339051ea5fdf5be98831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643d44032ed399c1884afd987ca45ea832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5433e6dbe8781546791439b4b8c7aaf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e295391c3a69911cbddf3a7eb29e0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bdbb882ebd33d49cf33d472eff52b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6f26a87d1eaf697ee26642e66edb9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a9edf4c56c037f14837c484d821f1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f0cd5aa7b6a74427f83a31a6f1250838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71598f365431ff4c34556ff8e7cfcad839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb48108eb4026e8e764045b981e9f78840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29d356969636e968f7309c40d06c51841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cbba9d996dc7e791e0ffb887a9fd2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3de4ef6ef5d711b427deec20b9c699843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9105beef432114b9725c64b41d622844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59721b3ffe7db76bd214310384d2d93845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4c5f344e62136a314b7944666e2f9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e58a8785c9792b26efbe003a878477847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2a95625e27b4d6373ba3b50fb57c2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08dd22a18e3e574c90c4643c8c0606a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8abcf744368554eb9e931f02c53e1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54170b97946c09177e8d3c35d8597ff851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06067cc86474f9d048bbb285916570b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326eecd6845b93c1fc2c28bd59a06ca853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f49d125912960fa103d1c33269a03e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401550d13282da9d1a0b9fc8e8e0e3fc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b014010a825df8744614dfe82df7a3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f61ec34383dcf28577a8253b59c87857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3c0bd3e56cbf62a3a0b0ae6c1fb29858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6f8ca87ad02e9300398eea9f84dfb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4b7b3b7dac33dd058956f199e84c1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208af5651c15c8bc0846694ecd924cef861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74279c7d215f7da5b37a0e084b51c48862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae013c853265fbffd418201f845d4d40863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf93c898ae8ff98e50a733b9ae14d68864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4979c0cc93a1b99595a170b0ce576865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee087d77157b6e0e6f75c387077509ef866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab231d76130e6952346430920521dc7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f670bfdf053a1dab3e0fc74faddceb868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975f13e70633122f257a5d174da7028869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805511203f49c73a5fe591e88ad0e380870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a20cb2bc7456cc15e3c5ff6ffe45c3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52765dfcd935f6b554c637c3c636938872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9d1e3b2a21a51606a309653846e7d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14211c98b0318a465102f3156867b24a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf81e83469ddc05e47750aebd7db35875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19b23050cd06c9bffdd8dd0e2d4ea8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a599c42f3128a91d16d50babce522877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcf6b40db1644edb9592ea554d11c1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41891c90068b5f800bb0c1e56876429a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26833375017c8fe1e91734fca81ea738880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9dd2c816ed6f60fb0fe083e65acb13881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcfa0b493bae0c14de2fb7aacc70b2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b61a7db2563757b3ee6987c69b244a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40c3d4b25b48558c0b5930f6c36579884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9c8c6af2cb3f676dd07014eaec7ae885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0890b9e8f2e99b0fab36ac0a189eb1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305e378f7c64fb1fe22600db470ce05887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761b671e90b1cabd9c38df1e372902f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eb073db4d64d061e0046e5516867b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb07a0cc01274b8efa302c5d6d8a70890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c791a9c3b5c418d6226094e9985c4db891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5019a56495a3116dd3458d762b4a50892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa485728d99dda58910472d063c04c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e7e9fc2add4450655730d0a7b5229894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f162fcbc86dc075b16b322530d924b9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e17ee5d872d44823adc43bf219af0896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9d37db1dd348b318cd3fdecbcbfdf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ac9202eaf95d3bc8459fb05339580898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bddcdbe757cd95bcc9743866d31ac8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d611191e4708bd5fe36b578fcdd9b67900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608dbe949d47824dd612df956e287f0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f509e7c1181f44a1b61bf560d345d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2ea6b3e51b4fc94ab503ac2553a4d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e5b7f1a5cb91c03788fdf146bb200904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0978bdbc8ecd708ea3298d31da8f5db905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952f03987335480b8fdc4f3054162aa906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3813198090209ab2fcc4548a5719e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec9b57cf6de56cba523f912347d763908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde56ff2773f3ca49d01753ed7f35373909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa985bd33b9aa8bf60922cfa9cf5c4b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5448c39d4ac2d39e582fd7653c447911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489c7bcd35086325bc952c18aa39482912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624b4f95edb7b83135b94a4fec0661a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837fdfa6b1384aa7ca3326ec0c11e3e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0dbb3dc8434c151fda6bfd0cad4ec915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4179122b460879e0abd6686c3a8c169916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a9a27dbcab002dce9ed29d2ac1a8d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b6a442cb13edca113b695b6714256918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34541ec1cf322fed51a086486a289ad919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95dac853106269285286e78fdb9b3e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295e18b7e8259654578a227e3cc4340921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4537bfe9cb77de3acfa103a81bae4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa10bec0458ea5a5305243b4e37e63923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2617684a01d264ead7bf00a722692c2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ebb62fe45c1d436716be30141e926925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873edd72ffa6063f7a7f3ae8fdc1b45926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43410835dee7ec0d8b7a322465292d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f10d281b3f20efe3c70869c3a25665928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1db66071ba6467984d2ec0ab4cb770929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f8b5e79a7b2c68a20f99af39f0e8e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf22d84ce18094298c9cb72bee5583931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427906e281aff217a649582e8433d56932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b56fdbd35b9aa0850e18f15a49769933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eec4aad18b01bd15dcc71d388f8386934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c439ed1afa82f1e5a17e52be42c4b40935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328c7eb89fbfdd1aff27a64acd34203936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51bf75494737206ae377b4ef75ff239937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5161c8ab4715b07f84cb06ab77c52938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e153658e87d0e6796ba17a1d779d1b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aa8e2be179bf54f5af8dd423b02a6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461866275221406f07a02fce0219d07b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0cf1fd461ccf420f475aca6455739942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e385a0546cdbb0223d17e8fbe6afa943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be48882bf76d15a42e0c718dbe84c1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f9734fc76c7c13bb47fc877ce1a45945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caadc651609f42ead8be430595f255e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caa90957f21a3e9629dbd77f42255a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf716510576ea0a4e626f788632fcd52948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96611cb2ec53b9d117c05ff65cf248a2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd6cacea970554f33aac9862387795950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788bcf841b42491914d3f41885b5c0d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c725d7e3db03308be82b47eeff804da952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966809e12f7496a5a98a6e4b4199658953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18866c0007b4e72a41d0455d8436a9f3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4db35422a2bae8424d43f9ac6a9b93955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90cd1187fb3293f660e7ad3cd12594956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f238448944326350bd39b9b696b60a6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57c75694b1377c76e788581f094e1e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081a37447ecad5b90b10004b987d602959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82722a33dbbd1a3b76ca9e8fffd0a663960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9f2f0ac460b60a9c23c975af045bf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd37fa6e5955632218d1de8d80e4d1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7565133a6f0dc5499ba32c7d06d7b8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a51b183ccf2246bc96139c466cca52964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1fb63d10b479ac13be36f8f16ca0a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9a7b522c146eecd1261553171a6b2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218840ba2f030044c7599ddae8f6615967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632a97f3b46e9872216080c3c401a76968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd8c2f998281ec524520be1e06647f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb0b77f4fcff12972275f159409fc1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd93d0355df5234931dae909051ae93971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219584e75beef2e20b3242e225f1fa18972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce662417d53b337b0174f8803298abab973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc3c5ec826883e5999e9780f582e6f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e02178fb506656e4a7aa2f2bc7442f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c5f56af4bb5d3c5eb836fc27eaebb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8d7b691ec10c38f23f69455f67c43977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ca8c87966e756b23caebd28b8751f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f23dbeb8a8e8ed1fa08951096b8d7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da20cfe629d8e225d8aa0529a882cc980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a11862b0f51a64e14f7a0fbbfe0f6b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea647ec48973dd97c9b823492d59e09982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564dcb8d512655230225bcb3344d961983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd8e7e496cb02a450c099dc16a4208984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0277740c693a1e11019b748e67208d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfcd5b32123fae938ed44cf29bcc25986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99506ceb322ba6c849498b2217711f7f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6adf97aaece71ba02a2e3e728b600988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833bd4a9905918a9efa3d60479120e1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a92aa8c54ebc23458ea25a9086db0990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038eff22f230ba20e129fcd79008c087991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdae0bf907a6a6c3783650d48f1572992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceab24a57cd79a6ff79eb0610584e5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea83cd1ef334c4ece45ddb70f7d21994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792a518a8f73144ef60901f3b084c2e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c24412380e16a9e2206ee9bf7af64996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aebde0f590ca84e104e1e0e7f1303c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>