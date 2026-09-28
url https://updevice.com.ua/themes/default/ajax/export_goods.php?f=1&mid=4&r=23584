--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e140c3d62c080c22fb8b391a25201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf54fef526a28d2274d35566c4b4dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e213fc3a251ac4524b2b99e06cfe00a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380e6f4691df041d0ce4f58c2a104594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f5655146763ab4341030a96017c2e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb0902767099b1948faf07d1c1d7c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab37b34eca1cee2928d343bc1579c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27db754e1264e595592ed646ecb0c728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24d2c61e9434add3770859bf9e69609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e9aaa1773c8e3775ce918fde28edc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850489c79649c70188426b1d32e0fd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70355603b4a7b98ae11757250a7c9d0512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90480dd71b2cf75c14a84caa40bde2e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74092c578aedb40af52a485caa5e1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a83df08747b03cd493a44b3777bbd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a76cd69ff6a5e6078b6745fb3707be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7821ac2b0537dd964f91438a8925bfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50594edd439518d5241d7a604473296218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63a0687170264423434c1069985f6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09698e5fc702070e0ac1fd27263f8e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62ac07d645df5d5aea1db0e825add621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7c6ead8cc0f151edfb7b6a424804522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc9fc2146c78c9523b123e74b2147423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c3e5b4e81c0b6a4bb3eaa2de33eb224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e5777afcc82775535902da7ce8c6225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4973a826e0d3f4277b8d1ac2592c5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affda69118c328803aec794b172c148227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711cf363fd3b9826da6361475b2ad0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4a929b894df0475bdb5247485ab2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9def8f6a90b7ac95ceb353516cd1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ea069fce41ffe63bde073de49259c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f282d589e64bda3ccc8814e0aa8def032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0878c7e6f73bdaac9c9ee595c4b40433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257936983fb44b84b369f6984646849134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154334aee6db6df43879abd66a65736735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f56a42e57a1a2227c9beebf662c6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da30a7a42a51b5cb46a9f90982171237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6af3ec2f35a7c7ac5a1040a4905a638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f04b2d63f1714d3d50f2b8f11f25839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7e69e0869d2551a5dae591585c9fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a436cef1d53660767c65f2ff1b0f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df76fe7566814b651c7ce3d97686eae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e2392957a1912e0ee37fee88eae1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbafbdf44fa39278c7491f7850698d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c871146ec3ab7a514799a101a81df445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dfe5713471e901876c04b431d696c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e90f283e51c6c4742e3bf8b3e26f3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a5d242b7ad30fa6e2248147cc16048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05715b1b3bedb1430207caf0ec5e0e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184362cc5ea19e54afc0b407a32a16e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a2811a48688c53072a8553c012e2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d20943828b284b1d1c0a0e677ea47452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4b10a56bef07173d2fd642d7da95f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa04ff7cd4caa5aca6b18da6b4c7a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadea3179b63de0fb609ae023cf1f78d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc664d1b8e84430668477664ec77b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee408d185852ce395a9ee480da090857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023e4093186ab94b7fc4143aa13286d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfef318e2cabd271b89b8c7bfb997859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd12d3ebb42408163c9fd7f291d456760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f221ce6aa41cf4c97148c6facd14a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff2d17bf6abd675632a71244c8753e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd11f984f4f7f943918d12ca549a80163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33c2860d67c7397d72061634d9b16964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b243f2c1de0ea0736fbebe77977f98165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cc33e77304575aa8325616ac413a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35a9d26867ce7d9f3ba73694aa553a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473263fe0a001625a0876106ca20e8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5835fe55bab3255a86dfea92a5be47069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c83c3e854b46625962df967195e70070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f2e96cb38a7aa0d50ec69bc5f7fdb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d48668c87717100584c1cd881699772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a7b8d857c34c83a29905a68fb8a2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ad86dad6f8a4aeeeeaec4faf103b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd59684be06d1b941274d5484db22375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648fa6ca43d5078d548f7f38f3934e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f598cae00e2f785e734bda68d34630577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15283b64894a3657778b2eb7b9b19d678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fa88f07b64519b5f970a1111c9a6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48047f119254a2b810b9909fa81f0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a3448df103e8ca02fe445cd49d14f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ec7d52278a022459db50a274c674a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f2049bd82a15232220cc95cba5ecf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e35e64e777775fda00a2979c4630b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2391f4953e6e70ec0506eb961b3ca485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9ea479ef6d79e20e9a918c1c8661186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d63770b5a62e565dca6efd91b1ec4c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115cdac3532edc07745ce3d50b131d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928f4ffcbb88ee39eda74e74bdfb4d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d7f00902880873c1bbc18ce1f7a8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44ca29f63d2154623590010925093191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537d666dc95cbdeed1cd2fc9f18b50d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd1fa67216bdcf3bebd2ac4af1a35893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09e78f528bb0edc3f438df2f39704a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526173241807ede4d59d7c09ae0858fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a9bb8f685b05ab3d09ef39d79d5bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73234c9dceb0ce727ff5c40ebb97503b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663f6f4446e7b138e11d0ba12accde698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e926726fe004e90f50a7f57289f24a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35aa54baf2c515ce28b682b5bba13a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9ae6d4c0ba994fdea74a0e7a745dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a46b6d1d630c957326d0e332b2920102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd190b4835e38888d16b0da1c002e1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff890375c62a7dbad2fb058cb067d950104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb654d3a13c7ee981de6bd4d19aa9121105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d9e7811d38a9e4ba25a5368948a3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a811b7c5f5e3c105b481e1816eecfa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318619b249e2d928a35d1a994ff8a914108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34022a86ce7e76e7f5519507408f1869109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3b7e1296834fd195e6319ee41c913110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee5817dc49c1bd06bad112f7e2a65e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0ac204707cd1a761def12a0052f68112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71473cd236d50fda8d82607a2f3be2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f9fc1592dd1c75f4b8e2b501d5896114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e13cc298916659450fe19d0319d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30939a71a97006b2766d977886f1d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e6afe5a2388d68ac36a461ff015bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99961134785f7b0d20b6c9167608c6ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9912e2543af3a8d17da65629756b2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fff64b78c57f343aa20f77488ef5f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a872fa86e4487c54b8284081da1480121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9d55d0edfec1de4e4bfbbb38e275a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79c1dba873eee02c1656760d828499123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267c25162ff66f648ec319246ffcf7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873d25ebc55ce0cb8f1abbf8987fc51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a0b55007b92cfe7db8393f0f1f219126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b872540c76364de9035ba7a033b6be9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d883985f90f340898df84420810d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f215d7cf10fef9bbbc32bad3bc9ad1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954c2fba4942269b7d1376e1bb1309d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1358a9edfd4c7477e1591bdc0a213131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5da35a4419a8b11e31b4bd1f4d53c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536dd61c1970f08179194099861dcea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079916621a7adc581a22e1895b6622ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b9ffd354997a5422e69d25b803f21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483456dfe241ff7db22d7dca1cb9820136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67bf8789155b14a299c165d2ec7aae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a9906c34939c9910f0b8e17d655a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73893be60c093d9f02a7fc0229fdc442139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82db9009b0059a257093242c4cd330140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0235bcf6e5d02892d630052c6bf77f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718f4ca1ce35e722c31d930b3261eca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9b641b2437143b550230157f82461143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffc0efea673e0b2bc506764e913d5c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0adfcfc171ff5a063b585009fe15fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a54362a6213e6bc7071f676a1ff47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ff9091d4ba0c2c97c7cbd7078e140147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104a0c6f93f09ad4e32a9aed8e41117148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a03fb945b7ad6bd9a7db3fdf7ee4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5651368a4e6c1461703428935d592f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935ed9aa7c86fc0da31ade1951063fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1286b2db4e1c1cf57a70be106a08bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6651c7ac1095f26b3d6a8b480d809153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270f7c49dd80b58f59f51dc1eeac978154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0c9183b894adef705fc3f06935f69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874075c6f1386e75530189c7ac67696156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447a159bec4490dfb2a95de3724a323157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3103382d16aa88279e543c1aa79320d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b288d6ef46a43c3b392e2ae6e4a9649159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efdf3b2ac91dacee40b1a63d78b4b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3198d4ba79747e919730b8520b6379e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918a64587a2c235806284b0c8c46c80162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f220278ad6141d41f2a83e8b1d116163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957ab15eb327ca018ea5159e745fcd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bede1ddcf590ee0c4ebaed38878cc9d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab8a4a5318f2ef07c9d6c30eed6f7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420a79e97a7c06f338cd0d229895da0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a048bd28b0120c095baa3ae8dc9e90a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d830628bf8ecbd66ade80ec6f9e2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01161c884c822ad06170f17be5c6f386170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec59bdf0951e1beb9a9ab51d268cd8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535903c8369f0abcf44439317959ba8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b353bcbe8a12c4e31e312a3d43685d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c10c4a3848850434518e3497cd544d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390f0a94b9c2f7dbae795190aaeddd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaca44247a13607ead8caa67b4b7cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3587af52441c8b524d761e6d3f75a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a13ae17e5ecdcdf83d874eed5f605178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbf488f940868ec66d8c41f22f4062179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed674a5d37bd0b6b97ba2319a6a990180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61927ba190d68b5d5b25671f2be07a05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d61c9a97025e9deed5c31431ba872a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dc34d44b0631439f9768a2dcfc6a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc63d9721cee9289c0c04c844ae8c35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7ef4032a95d180fdc104db1219b6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2fd1f6a53cb3918f29a6242895f0f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90c84691165befe0a6df62569765c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bebf0899784fbac66c7d81f7061e87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f34eb08469efc20046641500109fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104230121a0eee49b51e5dae211f19d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797c998a327d82bfbfbc60716710c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d28609801381838f48511dcee479192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66254519fb1b1c8a27aac7dc152191e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c94e31818d48833051916e062af016194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc233c89bbc6dbe2d35fc3030827fb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0facfa4e9f7622c0a2f2a3cec4af8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bd44f52d0f1cd32b1b01bd1dc5e83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e7725b58ce9d0a1f2e4beb048e3ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b61c8cb553944c5bd3fd26e0fbc41199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa877c393a0757e3fe342c26d1435dbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23205e25cdc66fce0e76c6ce8efce98201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a54011dcb910cd341262190eceac9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76dadd5900746a2d4b0e7cc7864f1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83248eb0da45f4027a07717f1028aff4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875265482532516855b2bd041b56a9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a355f4c73f34a01f25eab9719f7e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05082659bcafde7fe1f215f288044b42207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04ea4805c4108e4f6b5ea4d1380308208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13061b197ed9968d9dbfd219d76d00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a936ca1589b74161e78249e4c3d667210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9de0b8e884603dfbed063cc89b94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93a344f989daa1cdbf3facded127a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5398eefef7358218fcc44eaa563233213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5f08382dd7c505d3cb71e8b7e2a06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0f4a92974a9b98cb62a6def2fedd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd13ae8f7ebe3c1bcc42ff74ce1626216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2c883e99d2dc5f72d044a3e4c4938217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eb9bb5e2ea232e3d456386f6814e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0048413f232f900ec45e200d361044219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28205c6ca95a63b36c6a982b358d4857220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e06f5690dab81343c2ad35b26ff34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dd5cf814bafbeca0d9aaa88120b60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3697c1defdf19048847499fe1f36f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52f7b386d0eb9b3eb1105398622e52224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4665633b298c26947090b58f24e99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1c2d4b4be4687919d8587ecd6cd44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175ca9a4c1e546d527b33a84c548ce5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382265a220d1a8225719172b7db4d9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb27a85568f2a53754d564260daf43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2327ed0d44227425fffbaae86b7ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef920309f86a7446812eca399e528d77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a5a481bb5b49e861aabc58c036a1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080716cefdcb470995ba2142b1f5aa61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccf2916d51804fc82e3aaa616c26a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee025e49e1f02d4a353e04753a4f1707235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d7c70deec5c99184265f1ba97ee1d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9822caa4b63518d87767ed1a593c43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d1de18c3425a12576bcec671cceaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2bba279036f5dabe82fe54977c530239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600e61a03418f2c5cf3554729b79507240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec1d17a575c7d3b280549ad6df12ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db804a750c478c355904143acfab43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b24294cb987e20112381f0379c4714243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5beb5517a52224f6e7a07a2428ad8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b155384b6a63904e8cff5a90abb57a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309500ae0f3941793305abff64c0fd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f9aeadcbbf8442a8b6354422ccfff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc49c757cc90f0a8497ade993bcd0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace644d321b0aca3a7d3b4cc62ca8227249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9813301d2bcd65ffe01f688000fdf98250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d4e9c64a26f15307c825e4e847281251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7674c05c9ad4b074a786c09a5ad5b2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eb24a27e4abfbe3cf5a74811d18c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bd9d119a3fd753510fb391e24a440254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de6af93776ccf4f0305de65cb86186255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f8c73717b316f913747c9b4b98e31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35235ea48fa970f2b86501e52d3c25df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbfc9e5e66ae455d6d5bfcc6802632258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1338b35feee3e9a943cef5860bcd90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7909f9188ce7bfd4224731ff600b2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecbcc118f93abd4cd6633a8d9367dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60be13f7cb885394a22eef4f280e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36472b1e85e1a9ed50b0bab1ba0dd4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd510604cf463a1ada63de7c2da863ae264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff993a6836a2533f434ce9fe2a83ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8f6f13d2ec68461667f2867ccf825266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873b30fdd78538a36a8d935ee1069c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de178824f87e18da8e364f161be3312268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860af0eee763c4809350e7f0ac878a18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece4637ade0ebccc3d4babee5d3cf5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733d9ae513d044b3113f68da95469c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db76f49311e8715b97e741d21c2035e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e3cd665b077c30a37b56462517201273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda79bf6f109b22005ae9922f3ea84f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93497b64092c171a5078bedf8604f341275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3675c38a570dddce3f61a8e1a21a65276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccc4a32b6294984ed9d5154c54bb9e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea228874fd6af124396cf02bcce48a50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f910677a4458257b99759df1fd271279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910f611cb423ed9174182dff4ce41c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15953ed8bc38f7b673815bbffd8a7a65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb47eb74212b2a3f80f18df05b0185282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e1a48846d27a1ff32bb736c8e8db3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a6973543ccba01f747d47add6aae2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e0b117e2132127093dd6957466407285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a21a448ca8b2d4881f1632a7ac89d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f36acb365961246e88b2c97d234bf8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b8b6ec625b01d5bc3cf04915e9297288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba0ee3b5462987773020c1b3180881289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc5ba5e1c1f5e2c03eb1e361ad89c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56078e0458d00e55a0af213d796d6c5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d7a338bc85ae46cec637c9ee04463292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322991de3135a3a3965aed6f311320a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e3f0f151a19dffa96695d332fda8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54a35b07ef4e60a3984fecab82a3d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5983a941c5431d13546b04cd59bedca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90afbc380fe4ded7fc883a4ab8875d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc9e65fb26d2a0313c235585de873a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a2bd2d0f2627d82bb2731e699f8a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb5765659465cef68bb00a82681482300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53516e3cd70d5364d531690b176c9bd7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552b3eabf11d695e7503a6fdc68f2e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faee27cfae35192cfa4fe7047b2645303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bd8f15e62fc82572d5d04a879e27f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86274e5c38bf606499eaf55057d4ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b085c48cbe024b6911b569f248208306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d107c2992532fc918a6f034f89571307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d77bad008c2dd8db270fdc9f316bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b6e0a7ee0120e9d0a7c57c054c425309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a89e8674e4a0ec2917ac19e05ac8f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75102078f1b2e83c49c665491b4ecd5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fcb3a98fb70e2432b65147ddbff9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b105ec205d2fddf1280d4d9966e560313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0549b65f690b8fe21a70d6941b3de86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988228cf0b93842a143f9df8527b963315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ae4ab98dcaa1adf6e78517ea7bf14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d827ab129b04e79be93b6d7cc9b77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c7c8a4fedb650c15d128328ff86cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb1313bd04298a2a04a405e9596711319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dd115ed1c231244649da99bb9801a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541f9ef0c1d91ffa883aaf0fbce0d60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b4ca3b69b9bc2d9f97f8eb8aee7e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d99188b149e60f692b53d2dcc7e3e6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171cf8c738c44decd58bc8fdddf45d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92a202c554b34f6bad71e5e291d5b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206756f06a78c4e6d511df0002be607326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b847555526c8e9c054958b6ccf96fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6094f0a19c5ead1a8fa95a2cd7f29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235413f750416e3c0c684b2a82fa854329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb0a2f4656f33b3873a2f60415b1ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839a830277c9b71e36700ca5c0d9557331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342da6a9bc33b3f752c868f146d59fa8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42cd175de2c46ddd7ec05bce1165c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94923086e1a542bebcafc591614f47ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a52c66ff3383ede77aa60e7595acf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda35985dd88dfde2902036ec50abb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749c380271974c547b6afb7af8de468337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fac7c3e4085a421016c11ea1b9617338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429031b29b7cbf35945295c40edf24a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cdc8cc49e8890c2526321b519fa08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f10d2d41388c3130d98faba356af6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c658561e80882bd9d3c7d4f415a66a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa8ce1d56f42553688ade24155070a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b97f8367ab30778ac9ac92b5c0845344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aaad8a19db7845027d45984e8fd2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabf0564632c11e6538bb6fda9a89e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe6a7a3572430a31412850635f5148347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95591e438a10cc3c9fb14537e7e67cc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a2e2e79798c3cd4f9240c42852495349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca8b6cc77aa9b518554438c4bcdf62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1ea668f40e05ba1bbcaf9eb5f09de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f66929399df9b304feb1cf41023a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267030a28393fa0a071b1e6d6c762f99353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a894297527b97e98b6c8cb92f21064354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58fa642b094c86ba6cd56091dee182355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa36797fdd934e5744800c2a4b768f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020589da021fc747523c9efc9351b20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4125044ad53cecdd54485dcdd773e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e1eb84a3cd73dd2a2c7cb94b091e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48523d7e8feaa150ebbbbefcc4711b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024540e5cc690e28fcb2c358cbc9b38f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb76b207870fe5b7a827c7d00d7c2bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5416cf7c1402307dd6ecc1b4fc760d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610d061013d5b57cef9662110c992d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e75a15e4e8b9273b5bf8342640dbde365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c13bc85027a67e2886927833d7aadd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610eba897eae31407fafe4519e848e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089484aab9952e72b4897860744418d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315fcf3d641cc0dfacd310989239c56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9eb6d6066545edb77c3231ea828deb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a353b1b3b338722633f34de8d0fe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b4a696e73dae2d68e97252237dbd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b0f80c46850695883eeac961f4fbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042955b85d4a6011d7078c7d877e21e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af340e309114cb2be1bcc6f3ef7c13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085324b83ba30e7e21d2be35d02ab20e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db1eefe525a7deb7500cde2f3ec205377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086cc6560966a9a936d9f5fc77091dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dff57eaf25bf30db2c70e2c3a2ca23379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb70130801b1ee7b433ecb658985fcb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ab2ece26aa9f32f9cac05570bae00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0b3b5223e7e56648330293343aefd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b4f487f3bb889a753f963cfccb63a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181775d73f5de1c950208a63c4b1f750384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becb665f74be7d7fc15673921125888385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39fa42859977c0916aab915149227f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cf1f024679c50846a79c4a99ae9ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7ca77b218b850bf1434a88c5114d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f16e78ef6ec3a73c9cc70604da7d90389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc080acb5decd9d95890d7442cb9053390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826e187043cef65c7073d99b719e639391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31306da9416f9ca3a55c4dd17bde0c9f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def1f2cb558abbeaf12325162d621c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f0c0f5dd0149675b455f7e0a1909b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b466d2042fa1804f3c16bc9f9d4e97395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e7abb1847d620fef4a84ae59b569d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fad18d248b8d67ca3154a4f23d329397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853eec12772d6d0c57e08f8edf41fd9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253cbf0cc735bd20aad2230bd62f22c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849d4ca940bfc5d0586a8e82a4002cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14391961f279c11bbc7ad932ae337463401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e836b16d3457fcc405501612ca1bb5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79838069b8f4104e8691f67446c5b20c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60092937b1b1a095bb20bc97a56ee06c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584d8c500870810dbcbe3c394b78428405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b403645281c09772c5fb6ee787ec0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a4b7189c6b2b196ef2effc9627997407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8e70edf0077946dc4118ab7a41542408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7af9f26383034fab7872b8aa88463409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ed3a4b0dda7cba2b82138af1a9c94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ee37f2e03b4c8f0f0c5746b2c1bd8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b138ef685c1f00114daa4ab823b51412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad9081288921f6668ea181e5142f1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93a3aa87c01fd681ddbb8caf47eb4e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4fa9f021a3ca7c5c32a55efc4ffb4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f2e796529ecfbfec5b6165eef0d94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca7168233207e0a2a2168d97c84a10417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2be52913cd5a7b8679fe386702588418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ad091c26efd45d9122c673792f7f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9a7011567b81f4e726b4743f5c94a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf39394facef69cb1bd368ab660a706421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918157ddff1ac336e4a2429a31b1aa50422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d649113635a0d3e6c7c01f337f9e648423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed088dc7ad1be5a09267f0eeea5c0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da67b1b10f19cbbe8fcbf374374b8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448075d534f9036d08d5444d6b61faed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd2c405201bee68deda79446e51342427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e7c5cf797ed72f75055c4fc3adf3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067f011af28be4f0a3f02ebfbe88f9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529eb8df17c78d20773b57448706d97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13633faa9427b770933b309348e002431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28823702801c48d4b13f86c96586a282432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6469264686805d06839e7ef20e947433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10174f076cf4380cf1ef6e06b52bc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df267e73d6faaad20835d54f68d0875435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f32d3dfef49657b0dee87af7afe3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900595aecb52101259a07129ed134ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea5fb96e95312b4906c2f878cb0f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73818ba506fc86cea0182f48c1dfcfbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5f64c9ec61660b56e5e8ab34c01b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c917c7c4e4a9d552867d26ac87ebe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ea964bfc2bfc9beb9060d04c5cace442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159f27ac7b7c5a36b1f6eced72e7cd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2834a62097f5bf8831bf6501f8a3ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e84b54e1c209243f54cd3349578af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de9676c8e0204a8ef7450d84e3aee9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732dbd45a57eac21ebc24643fe74464447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f54abb1c7b637ca822401966fbda4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e1700f3c2c5f9f3289369a5cdc76e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7970f96bcf6a581eb73e0aac747e08450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781ef0a05d096cd534a455b75766798451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad216de8604bf8ffe8a7aeba74c1084e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe2ed2feb9766f7c2af4a204f8c5e2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae65d49f6fa969a5243d9d5459fcf95454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d416a0eb9356f85b79c36cc8b6912455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2dd0c4b9e040972c611870fba4769456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd341bc04203042e2f012c21a489fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434db6d42a22ebb5990520016947cef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624302a0e571463bba5564f617f506db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dceed7337e7e0beddedc4479d6b5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1375fb8f108ff816f99febeb6ba4f08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd8232d8da530a8f0aafc3cbb30adf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5e50270722bc285a04d4293fef062463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f74efb5c3e4f5037d8c2d4e4c080b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d5182615a9535c21fb664ee993828465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea8709426bb475caa7c4523c29e7ef466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da953fe3aafab30d88bf05a770c65fb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43baf634e7f8c4d22ba3f941984ea1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635da96f4103f0ee4c68d1db5ad865c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26685e07685756c3b0bc5c9021cff7a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34456187721a458c474746bdb2f78c8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2fd290764902f5a3487fc7f0e5488472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4035e0da64c67059e89b94acea92499473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccfbbabf818a2d50da37f868099181474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfce6bbeb807dfb5c5628f784fb512475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadd8b780df4b39d71dab7f365ce3d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aa8f63e703b64483390f1c5d68241477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea76b20441bb2be2a3c6984f26de41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560cca67317b15b4707417eb0507196479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766ebccf162d0f6623ab941b607abf4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448208cd46b7c978ba9ca263a423ea49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19605476755dffbe2670651327c826e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8253360558d09af1412a57c34881b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92f324e390702f721701cca2c47933484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cfba891e6f0c92e5be7696181ca3c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc557cccbdfa300a263010a4a9d545b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac6c30020b30ca1347adafc2d7dad8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d5346dca6a0b7325f3528a57fa978488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fa72f7d3e4634758e2fd1045f95a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f8964fa74d6876ec08d4f533d9f2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2264616315a21e447f2e7109b481034491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cbc16cb8804bd1076df9697da5faa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e55d7c67cfb13ea61e490dd40d2129493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cdbc0c4e92f2bcbe50ed05418fca0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8a3afb74dada6572c6dc79702fdbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822876856950f9bc037ec36a5416240496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48ab7588bd320c53c92215730ae805497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a601c5f1c59435eeaa93f538bfa987a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12e7fea77b3f7960fcaa472441c23e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa25650da0bc5e0fd5b12e70117cad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659371262ba535b916c473e3e3ef299501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c509ae6cc2aaea00d3133cef5f287502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e23624a9a06ae5c229027a61c096f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2ebd475bc6c712681e09204512266504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1909c3961b900df4e12ce634b0b2c0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8d3cca3cb59ddfefa593d952791dd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0620267edae3ba85b5e236f745df8a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b992c534da90a4e9325cf91e01e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a54efdba6bbf45057acf4a4fe57ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816f77b8c96c5a72e69b8ce2690d186510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cad15926bd4c55424e9df0c86bc4a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c82b9ae6632aeac6c3bc2dfca1228512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed750e44886ea07c68952df47f6b97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63998ca00ea2fce22083844f1374c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15933a5885c57f378209eadbe0636345515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7b4a23b9525a1835b6ae533b7de47516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cc428ed6017554e1f5239458b9a45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666a9dad910de95ea54a435e5c628db518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bde4b5277ed969028b6a5830ab478519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54673b7eb77cdf6b849c5ebc5d4f9cc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6214dcc1eff6c9b3551690acea5c08f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd5884260df3aaa89f28cb2bc2d282522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2a119d69ce07ba7f1662ebc673884523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af822194dd3861bcdb0161423ff370524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530257f4d5276fd43ed98339a82d7cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c282dfc975b06054fc497707f2888526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba5ea96a911d8849918e677b25f736527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09740b3b1297d357967ec79466d1864528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba2d2d225bbb0cd21df641ce48d76529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac277aa88dd61a069bc5b39f23598f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcafbae4039b6ca048795e20e27560531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49139d5daa280bff4f57df1048b14d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca70e2cb7941570191692c9ef2223a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b34c09011ee861c6a88a05a52a70d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7035b2bc2f1bee1a571bbfe6ad71d5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb96a7cb49b3a93dbf831dc37b20211536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdaf2493a31047903914de3c229866537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1edd3869deb1cfe6cb9a8241ea56b1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9e7c085e430e3ee2f14b0db9963fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4f9d68f168f61cc3e56443c1daae4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f87a16ce908a97c4161190333113c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedcebe1f08cd9014de09871dbd3c58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81d92259e360057fc32978ae121875543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e244105736f04fe5267610f6256c7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e559c5c36dfbcce92241af5c508b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec06cc50f3deabc61607a1cba0f5441546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84261b776d5d9f91a8557b4e141c46a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672badef2fac9517c9ae4b98b263f53548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdb3796dc983278e16f06b93ce4c14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b138170f5a06e6a84c904169aae01f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a117b8b99c6ff052440773ecdd00c31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601482649d45765f0f127840d8c867e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2227bf65ed6abde1b7f6b90eb1964a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e66c2deae609b4f262683dc89b9f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f427274b5ee47d154aa6fab22f1d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8ac20b7b9081b18feff4dbfcc518e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8641d2dffc0bed3f0ac30a59c9505557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6096abb1b08412574a1000d0c059e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9e9c0bf29939c0e9fcb6d62b31c33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d40ad63a9c09c5444f7339bca2d246560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d01088048f754ea09fd83e26c2d24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b731d7f35ccc846bbcfc9e0529b53c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17db7330ea63d659202bb13d4e2c591563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810a03b67012be4d0352d18c20728d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c039f506882db69507270741fe90916565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6dddfc1624c7cbe1b0b2d2dcb9c78566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3668d374fc0902d783aefcebbc98784567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166de9a7f6cbc4536e5c49ea1037a3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8152506264f51ca768a404e46867b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53595b3ffcdc8c3e48967cdc073c543570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfff442c1510c771661d515b44eede571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a371144a1041ede85fefffb9c5ee1af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821677bc8a891b8771f1af18cbcfb3b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2da24d4f0cb38ea510c0b53a75322574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312cb04103d419cc5c7b36c6ac9d704575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae747af7d256741ec0a3c261dbb0e2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470c8acaa6830ae2746dcc4f4558ec3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c60783a5705411d1fab795e0aa3cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d23c40c8a14d4d8b8cebef93f51fdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75f8157cc3672222daba0c2e723f30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a907f2d1b0d6d0e8139f440efb34b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebfffb88b2ec6f5effa748647f932d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5775b810bc8f529c0b110c3d7e0b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345da5f500fe597091400770a1e816f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb23283e24c168c93a9c3ea8fcb8078585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12b2f987803aaa84bcfa338fc7d68f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311494db65df226789e5866277c3417587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc90aa775ebcebebb61f1c6dc84e3e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f7a3180873babf848ab109e1d48bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c31cb4d00b5328f69c94c7cac5e4a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84625209903ccdd790103844abc9fdc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c64d37f7527f7d57cab44cb6202954592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efd076a7b655d728214b2b08ce53fe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6a7dcfd74682d583b223ea9104c31594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b0de446561ae950adcc29af59a6b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd138e16a20707ee09b17f110a5b71b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abf0eb980abef23795e73444aeb62b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d53f3bbaa58d2f8a724161e043bff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015420df43bf3a3603ef745336ab504599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2c270daf7e2eaecde06b2ed183d6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e539b423b06e012981be4d36764ba29601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f239181edce92525cc31752b4a8d22c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d42d48e9e0ac020d5ebb8b9a9194f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cf3841f09143fe0601956273ddf23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ae77d71697b3f62a7906c310a72ea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c074128a44662ecd2bc97b9e67aa2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09996383382617a88215175c1e455c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932cdd0c34366b3b33734aeb5d2d96f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128709d6e2a7439c5c0201fd24650685609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b94f43db7d86ee3e5f20db0cf3433f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290e25d2ccf4ce6501a738cde0dc1c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b788d11fdade80471d38cc07bf4271612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e48c665de5ec3fcb3aacc82bbda3c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c904bcd6bf907b269d3e9e99f6238614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c665b9db7d2ca1b9676bf08e9e8aad8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656869b91ae6c7d289f8a6682a2a72b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba90298825d121e175ac3ecd949550b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3222da7b874b1df6acad1701c95d87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350b08367bb551401c0a48866c56274619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b202379851a1c50eef37586ef018ca8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe15f2410712e545ab7bd0cacc7f24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91066b252fdc513c9885be4b3ab5a9c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afe181f776a1ca5d93f21d2d3b0bef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c322a09b135313a38757bfe137612624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ed690f63c7ebef7cb4c27b2764e08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d47ac771364a11f2fd8b0a2730d8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f6c84b9ad25d37a5c1d207b94c0fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76525445fbc292d99a4856cd9d040e73628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d1466e9a2dd95866d2ea0653e4bc8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e2abeb69fc2d7e8f602956d94e96d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06a33bf8d19c2fabe4ff2eeaaa9db2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248873aa06bb4709ef82c323e9955a9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7afc575182b64cf0a3783f4912962633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8f1480e7bb6f90f56194b3c638938634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f0d21dcd1ded3fa3632b340f12b74635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a71ba5f779dbf675d2116a7ab82f03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76a7805720322fb2268549dc05a7a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ac22617b488e44d1a922347029c79638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffab73e665ef637533f12b9dc4eea17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ffec2edcd306c2816f46999939e35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a772e46756e3a3bc0df22ffff714c2d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38de9ef221ece70d1acb2675a9008f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01499f92d3def51f30f5d7d8abe7899e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a626da933286dbd73684c614a41f4d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a7311df90200e604863bfb1128b09645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb7e91851e8565861d55f77ba4c4d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dad6302d018f594fbc3a2c879349f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afd291ad5f21ea56143aff3fb0639b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642bbe3905d57a98a6ad3bb7e1712be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b895102efe99b486db6fb2380d546d4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789522e60a4f7eb5ee720ff32399ee6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fc1eb81ed99dab8d2a5b4cff6b490652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc6fae312dba8e838080252d0babb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743d54d9f7a5ef16809de119607e294654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e539ca51b514eb5ab224df105b7dae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b0e59ba271da8951b561782220853656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba574b97b8d6be480b6a60d3d349926657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943263ce3e284194cb98c2b842bdaae2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d837a53537f1885d285073426fcdbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242202d6106dc9871cafe0d3e544046660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea308f0e7a2f51b3f758e9a5e908f9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f8aeeebad4f0ccd9a92872252091f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d26b1e25b50719660864a74abfaf4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02c2f551c4f2b1f11593e96dbd71fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f4d07bc9ee7248c04edef03188114665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60240ca3b3223a455872d24d97067e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ee2c4f43b22207fe5f4481e78d2c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299fce6137d4ca89fa9317bdf0e4892668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820b2ce08a89bf8dd6926d0bce67e23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc82f761c34433e725a95de56d06c7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89800d96129f02836b2eba35fd623102671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54768f4b69e742c707c47471f01462c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646ec0b44e3106acf00c1c1b4e4300f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8f77b3b6901314303b1ddb79a01b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd41330e13ec32def7efca5d9a39cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b64b3fadbabb161cd5a29907ac6b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d22fecbb62a7cf6a20853c43b88bc2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1ca98c428cbae4bcf693a7d823f06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c94b9128e55725746a48ae1531f9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051b539d9271e34023d3768bbe4a6fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf95e8e81a1fd4ce7694cedf9772be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b75f4bcdd4d7497ab705480c3314b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14335d1d4855a51fa6497aa4ca226b5e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca644324f4c4d01c2de043948d6dd0c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17ae019fba0abc9f34a06d577ce37d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be04383ba119b847afc453059071b4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe666f92d86c5773f2c3c8535c9f6eea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7833b7a735f07f787831a92d4b203688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308831b089e8d967942b41861ef7b61689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9fb5835a29a1105f51143371da8bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f1f0025844c0f9cb48ec131f24d33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9c1a596501df86de92cb69e97554b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010d0805e93813eaa0c55dab5f94a43693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471ba99bda47777ac26503c2ad43ffe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949c2b9971227da5115c69190924b68695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc7939b21309f548e375dd29806cdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6049159eea787d60cfd259db080a2f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dab2a05697780aa99e3845ade8ce99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23875a88a578a762935177a79d9c355b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd50d2cd68e489f6a5e0e4e3ad7a14700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22a6c7c92208d0d0f3969779668c53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f01e93567ca8d8810b56d400d9efb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5d4949285760103842f44b153f570703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912f04e6fa7cd88e0914ff5c0c809ae704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78546eb605d924cf143f4609e06274f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922a55aabad1de50f19e9b7c6d2f37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb55caba8f7900539695b6df40e5fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bea6c8445c52b82c52607b3bb01c48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47f2ad8ea3d3820bb0ad97cbb06e18709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b909ce254e25496cfe495cc12e6d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbe36f9526cc2dfb262283ceec18e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c71caf15f710b2db9ad41bca285f9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf33af5f35f23aca3a9903e758186bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51da20c4f874bf104d3762d0275419714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a340104197a926f7474fe8330d06fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacd27ca7acefb9f77dc12091473bab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc903cfaf922f950e4abf6f1a51ff4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1b0e74717b6273f4f793768594276718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6104410d01baa833873b07f1d0e6cd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd0e64a337c6c188b50b4ce4b3ebb2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daa94ae86beaefebb34b2e23309187721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b38589f1ea38a3c0e6e18c9878c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0baf1c3c0ef6da9f5070a9c002c659723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e90850244ccdd94c46579948ce5ae1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbcd08b90525039f2173a9bae3bf34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce1e83562b4322679212b1dd207812726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16115d579bc14e2ec379506cd00b5f02727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044a4deb1a69935254b70de35100ebc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3eafaaf8f8c78a45a24210f79458c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d34c05220bf14f3fb03496ef21d8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12fdaed1dd7284a12f1f730e85d06b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a45faae791d42bbbe1d55e0de0721732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f3cec0c7f9dc166ab12e386a92b26733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626e44bfb779f782c5ddece4bcd8001734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e524b661cd8670fe655c713c447bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f649ad66e22fef1e7474c14498f8ff8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360852640690c617a1321ce72013e12737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492118d907f2fc3cf90aa536f154659a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a324aa54c3bdf7bd0fa60cf83f9af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4514d4e53d4b246c5a36a06f31146740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fcce69cc3338a7aa4280d9c68a86d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767f1a53e7303191171a533df016b67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa4ce7ba97e10c8e2fa81a2a7b490f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c137182347f175a7a067a5317ed74744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6dc690fee3fa0d6b618a09105b2713745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3469eb6823d2d7713c614fdc537912c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2580efa97cc102b497f3b1c9fcf25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534eb37141d3a386a3dc8be0d19d465748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530ba91a3fd4aef594b57921a6c83b9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66c7bc28046bb78f49d746ac12e8ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d410b04ec7b7f6b3581803310f98c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a05d8184c48ecb8d2709484567a6d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26d5b9f401e25450fc0dbf8971c708753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599611522e62a7453b86d6a106d7d51d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3674c0c8cc73733d63a1a6f444a857755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d0f34fde12b1f82f5bf6ed121f096756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6fb13419c6d6968569d7965bbbcf8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd6517011869b23de83f16cc952edc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34943bad52b0e3e0dbbf4d7f66ff979f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136274ee3848b52bb50e66e4ca3a6c21760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefccfa81d23c9828f50df131e70a3e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ebcbd6c15d17e6ecaa1b95c3706e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5caedafb25a7feadd4179ce604052763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364f6e344c96d38f10096840ca91510764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e0597129616e5bfabb75c14ee767d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d4a8ed7e824c6bbd02135d1965496766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8004aedabd2c40110660eb6c7a39763767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600841f2ca168f1efd84640453e3510768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a82e4d2eb704ce8d44f883c4cf2575769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfece51d55fa8390ffdd8e411898ad4f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305845d72376a45313df8bbcecd1f19771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17271f492572e1c48dc4cfa69c97d313772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917451eb93289ebb7fbfaa18e2ae67b0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeb0e33e6da3c0bd7392b41e4cc1ed774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d604110c22b3ff1eaffe5c032ed96ab775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf0a16d24136e4f1e1be212cbe6278776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55412616d7a2214274fae4ace80fba5a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d7e5e6837a44ba46c3727e91d1222778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3b349f7d78ada166b8285ad283d3a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf5536487634a5426a313260187afa780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17037676c8eea156363e797fc212ef42781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab87c1a4b0a8aba900485a052a56ea782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56a9609b6a5a6b7666f5b8e75c579783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097525b24d373f6fd5610d5e0c7ba0c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de2c34d7bbc529f13e625389d67977785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9525c4fd897f622be67f8ab39d034ba786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5c3e5c5cc63dbadf909b3da2570f5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd35deadb0743addec5394f55a67847788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc32310733410ceb9b152adc3a6f351789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328fda29cfaee8552f2d6400b629924790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d4cfdf3f153daf7b7a25b115cca7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b00b722f5c9dd09a2a4ebf7347a387792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b28d9660af00e3f14e587eef55636793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf99f294cdc83cb5212038181fa943794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075583eb084a167d86107974eddd292795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed3a7051bde5736ae9bf4aa2b87c0a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf18ed1e1f7c0e87f063fd3f0d4cf9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cbabcb35dc0bc3bf72e1a0fb17678798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4ca665ad6f75aa94659a5b0ae2512799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c1fe262b9b7b23da2875aa595a726800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eb898f45c5f4f5c210ae3537d0919801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ba594932157877f7fea5d4e6e5f37802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da570d876e3e6be919e25c5c8f8d7f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715cde925bc2f03831ceed529461fe6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc783a26d3926d0ac792177a79c341805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc23bac924e2aa6d35bfd206f19d00c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a58343a3a90f4e4f7130cbcf9f1925807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ba70ea97e804671801989f15ae22808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf647babe4e35b80b37f7bde56c440e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf11647a4736189cca183aaf76ebe6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266e3328e220b477c35b74890bd61f4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2715e8654a4f555dd8422af453676ec812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f1809b0e6fc2dbf4ff3bfa2c04d9f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48249b7a3b9e92b312f72130bbd2972814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec0e45f82b960c1cdbd37181a40892815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035326df139dde6e0273faf47efd9f4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c336319bf10ee562e2d6742b312aa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a91c212f627c5ab719df02def3cea818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7774f8f0ad8793bdc8e30d99cb82c28819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08d9d7f474c089ec0363bee116a59f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c449fb7dbc6ca4ff20c835a5f19876821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e64a0fac22c8139ead387ea59e009822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf05e880f5070a5014e4dcecb347b04823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6637438c0d25c9024aa779aa5b5f2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c0848fb389eb8d553b4206ee6ec87825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691408a86255a269a606d7cbea2cf63826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f2279f752123e0e2e230a5a50ee56827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9a438e5daec01a1b7dbb53eb7676a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c137ac9fe47821b36642cd4d408bdb5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797c024eea31fa67ea43f4c92d9042e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e251ce46b5d336b2c96c861f050c5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0f7e1578871313047ffea1f84a4b8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328908d4f3a0bf3aec969f7bbc1f6282833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9bad5628c34444e4631594108f1ef834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b6157cb817adbbcdfe078b9bd541c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63270bc593be0509ea33945a656dbea8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137917176978edb606d53a7fc979af18837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2110e88425466f0b18e3fa8a817d2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc747700ec6a1b2aca0c719f22adf35839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f3a17cac45b6531d42dc64357a45a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d151c6f430696a80fee3ff4bf19290841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea458edd2a5b3f1e3c45003c7d312a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c4f036904a6ad9bb122e5b9484512843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b89b9bf6cf435960d0ef1a3eff28ad844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5077f163b6006c10100887a8cfd726845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7a6532608e3ca2ed584a17f391a51846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2452ca4c57dc3b23b6cb47bdd26b56a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5f8beb969ced1772d92b8d9782a5d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43432dd1777ac429d63c6245c95504849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c12b6f0965227120c9a3d1d13a686850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0a44811e5101a549b35775a717036851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc51931b79ea6aa8c889baeee6adbd1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbf6ddd7d919c0dbc78d4e6053d107853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b627a1aadea6d4cd709714c46fc5644854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a474320b1a10d32308c0cd2a89fc163855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec1655de4ec33f1097089415e59307856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79345774e9478ae6b4dd29cbb639e8e3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f971dccf9419b282f89c0a4d9d531e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadd022480023f7dcf3d9814eff2bd3859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9680a223d03b2af7cf31e275f6f13b3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229cd4c76a7020bb3c9c68b6020383d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714b4180f9af3327578e7cdb7af07af862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd6b62a13aa820befcc0a7b532bcd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29926092aa55e542b2100b9aefcc57864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5a42bdf201c5f6f9311d3d86b18f1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73319254e148552ba412f52a0928b815866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c24442944725b90cbc62d558bb7475867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f2cad8bdc9c608e52479d739682b1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ac3485d895d7c788a8a80e763c3e1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe90911ab0e2931e6b934f8c9a68be870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6869d1714bb978f2649eaf69bd1c1ff871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a8cf48902449f73b048ebb4afa18f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcd5fd445c0e03160428b72f355885873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadc73dda0fc7cf274e2fca8133af14874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66116d288fadba6c0667e4501ef453875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1249e3570a1c43c9425a0377515d1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6445e8d7b9d9aca0f15ca9d1fc6548a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610ca2be975188555a0de1acd0cfaa9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af68ab7a8424d6e9c0d725872f3992879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50584d0cf0a17575698239cdec92829880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc31eb508ebc242e3621adc2d09e3b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41700d655a2e04d43b38c744fd58c3d1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737763348515bf86da9d9e7d8eaccd9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caf66b79ecfdb45c6f6b38cdff1dd4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c686d8dea23601302fda8099a7eea9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb060d1425e7f49ec008bed0ebcd5f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c238f3efcb501396e0c08f019da9ce9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75edc635f65f0884b7f9b0af07da817888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec666daffdc27b44dcb8c370ab9b081b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d0d46b5c5a077cbe2c6cc8911c025890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4af52ec4e21ee98203256f8ed5d201891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7283ed993d22153ea8b8fed9091a50e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f63e8269125bb4f13855bbd9ddbea893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef026c417bf9b21cb69f6dfd4d23a0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a0986c46b4ab442708264e38748c0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e3dabaffa046f8e468a21b5dcf6db896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3b4a94cc56a697222d5bfdae9a8be897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43802c39ed86ebb31cc98fd0700f9fcc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eedea029395f50e91f0160fabbe1da899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62dd96fc1e95aa4aa55598145e1edf900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be783a8ee80dd49532e9205ddd92bf25901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5cf35ed1c649f7a6fdb9e18b853fa6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe52fb77381df73a534f90d39ac4d4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad4adcabcdf61ed6d767a4b8f9bb1e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43756f8ad682119c86b206b4acfb32905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c530c7bf6f09e3f7ecb645c1d113a4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388d15bf8bc106c7799be3cc9965772907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2af6fe5d4f44090db439f9928f4f9f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74098b6ca49da5ec6ea4c523ce72661909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a278a0167cd7a6cd00c7d85a232ed910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f3152d133af540c33f23ce865f43a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34586b3147f9dd35345eac86dd4a3609912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d68e013d2cf0423d3ba4ca4e3bb979913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd2d844a8c0b580398ceb5e0e75b9c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25045329a5c9f2c324304e55522f6a41915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5376e190a7f7d5736d67a8a1c2fa6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f106cc247dd0b32b6a62a47de47e19917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff41a4d5e63c4dd06616055dfec23918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8d6fcbe400f5765336c605acbf65a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8a2ce55228787f4a4366fee050cf4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3f19bce081a05433d40afa0c46fa5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7cb0ea6b0fd99e67d0ada91e84bc9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d288a3ea11208bbc4cb1ada2f82f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4edddcbc64539c7fc9875ae1e1f89924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d434585ac7aa8dddbfe4ba29c1ff8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c903201520ea5f101ab59c8d31b02926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498fc8a90a0c0ff76d23d1d00823b89927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc50542fa72a6f3343f0815cb6d8e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead35efe590b71fb792949b0b51e3185929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4b480acc3fe945e14956a1a821b2b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68f2447a22716efedb9f098aab117c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca95ddc4a640a94e2a543cfb69c8ea932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e37f7ef30802ac1370d450f256bbb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780fd1234963450682448407cb87020934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35623b2a924c55429be1ad8db35a8c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250cda5203733b3c2a4039ce2e1c00f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34802cc77c77cc0ce47617e75475b07937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ae1ab157d28ec7ae7a3d5de16a348938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5a42101a4751305564846cb66fbde939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087a527937f0c482a436140014525bb940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd91a5f97b2ab94c977f9938167fa8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ecd2328fef03de8318b0a938ba5c7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf30ec292fb59768d8927627d192f8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3ff2d74b3174edfb57654db68d98a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aa0643ce42c48e705b0eea9559251945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a5a388ff83a68672eac035e2e4df0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154ef77e3f7e53f8ba45e9d1fc7c257947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb12368dccf14845170ffecffdc486948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd0fd3538c72e333abe486fa468dfc949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93925f3bd675b0dcf6109bfe617a4536950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466d7fa2b6a1eca05abd9489f7cad01951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a5cbcaf8a33242b0402cb46fc0a31952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462f5701d0198965237b702981abd5953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a75cc3873ff0d2f5547a0235b4fa9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6316fb400a08e9ff0ae344edd0369b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e48571a9325a01514558a707f198b6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d744a11d8f1be89326a6d89f91f4a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dc01e76f4925da0587e68e6bd56fa958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e29f9d7a093d4c9f73b6ad06987d4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713927cd9dff9ac39eecda31631f2b7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948ec243eb812117bf4593db77678cc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3c32385c451d70341e3e3079d6ebe962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ecd5414ce7169a20e56b5f70f237b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0384c94c7456981df2cdbd35d6ad77964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b705b140663a5d4429203b0c8a66965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeff649771d8b2d651d811363d9f8f7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc1a7f3b0ff7ea7edd7e8f4b6a9f39967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c45630cc4961eb97eb9005354d9260b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb855877e64528db382d3fe96f91e91a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dbcf9a62b68b826a11798eaf3d60b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8a06dbfbda9e2e1f549913b296020971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def3bf9516ba9d13cf907c76346be92972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341c98b86dca326c17b9adba3e0b5fc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eb11f73c7b4360d70a3da64a7a9a7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ad8188ca02d5a322ac93743f573c0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3893d7d6eb75a50bf9946ccde1b195976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531313ee20da3b64635601c33369e419977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d432f100524c84ee5c8a2ee0ef2a2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe650373b7f64c57ba5853d9e3e759a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79e0b996667ac790be7a7b9d740fb5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cde600354d5f04733a88dadb5cf7a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d87bf375632ff5759384fcc0b5ab5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0311c9c30cce2c3cb2dc9972c2deee0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f555605ddca0b355e859d9c71fdc5f7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61357dfe9191a81755247f8bb75309985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a71a83412a836bb56674fde1fce94f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b023199543ce767a2b2a0daaa8b15f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2197411542a46df9c7c51530c0de82988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dfbb3a9dd98fc7ebdb4b27b5e1fb7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01db4ce85950b654a804d448cdc3724990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff802414aa3f499b8b6bf7de5698cf97991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3c846ec17e3f6e9cdafb350002035992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926d60e1c2d25020d661e5673b8179a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86baa1c51843c35b7fc7b985435d6fb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50bf5274f79d876c1da1c91c8b01bc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871818cd95b222b4c5a014d506bce204996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7da500ccfff61f893ff4c9a5b0b30c997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce126aeb75ee5331e570047752d8db851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16357c8c29651ab867d007310189816b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea819baf856417ec53ce2236723d1f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f19faa332bbf804d0d9fc4072844d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372ab5bb39beae9e3058a3f7b11f8d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98709d0b14ad52a7010ef21166c27f376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05bcf08145432634937e13f74b29617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155f1b5a1dd07575292922cd99f917b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f4d2c5d18dd49e7514d027c5336219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd24aec06076948224baf9966b955e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10633b308b5a6001bf0dd0caeec7e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dafe1d03bc74d5cddd409aa8f5ac912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e08ce2f9370c2369e196af6bde743013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06077e4fc1768ba6d920419ecd94bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6b9b54c848b09238eb52f2e79ce7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6628e8ba71e96ee8edfa298a2ab0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027adb21f51ab0089a18238254af852d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab2ec6ba08ca0436994201b7a662d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8940e82d7e6a47b99563c3f647f5da519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dfc6249d39d9d34722e2b9e4f036720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f4e42549817808d04a17255a1218521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a2aabc69d4427bd1eb998b6764ae722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06089df2b19e6c5efe52c9e5c9bc8323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40ee0f6b6fb849a7ad2675a4a19d9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6594106ae1a02bafd17b13c9da8f99f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58130a68b0b52b6df568ed712e5e98d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd178b0b6ac371e5fadc44170a381e7627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98128f6bd506273a02a6fd1fce5d8c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcb9560e89b24165fb36459d53152e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c1d7d59b24552482554701985c8ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889374abf7a06f8669eb549816f64f5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049912eb50444e53c766182e6b45a05c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc59462af8b67901f8edd2336814c0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d7ab2be3c037f29655ed760ea859634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cc20685d209900ff79f0fe176fa5335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408b5e3e904f9983f1db50a345c9c8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b205688ab1407456b14669f9f0214d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea132c876010a8ac8882f2f08b057a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336acab6466049bd42c85ad2e9cbbd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f41206114bc54ffe7904672983dc6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e5cf355173ef1dea3ea031d201d8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9817a406de16764fd5fca42e9ce9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba64b8f2051b374f36822258aedba0643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786b6388635fe8cb3eaff0b08e276d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356674d262972df1a6dca8632535c5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48339f0e3930c6dd7b5d7b1a5ca7f9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a35f86a5705b333e1d78388979cc947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4837644a59cb4b4bfaaeea8a7c9c6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d50a246551c85d0892c36f954b8e2c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13cc61cdbb90433cf15667a9d4318a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe521784e6a548ea2cbd834cb8ab8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1ce6f9c79f592f05a7e152c04a76d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36562ea1e1ce747cd6b89fcef31cea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dee35c955e838ea183281c759800654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8a3974e3b07b7c82c5d64c777585055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e8a04956fcb160fb37c5bd87abed256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca3708f9607da22c448264ef8f627157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028473833c98b4b9b513098357832b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f4f8aab8e3222a9e9e4e6586a315a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446c90a47eb9e83b731976fcec5d83660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee78de20dda4de803dd546242708761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c9498ede6d8314dd08185ff09e19962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919c30b90de8f97cf4d4e6172f0ab7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0197b382e26b51d457008c8ae23768c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000e1a6b69032e66a501c8b6582fc5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b7b6e75c7ced2428616bbd0546a8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc24dd6d2cc0c70eb501e163301c0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a7fb3e2b0718ed1b44bf9ca1d045968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b47a769be97e7388c2a97bbcae762369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9200448b45bcb1fdcb3328fdc45086270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599ac862a28cf937b62fda25e9e74eb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e971f5e5e35f8e1b060c3a6d28c470d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde1d4001dff4ef46bd7b3fe1daf8d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cb9b00ca9ecd0f2cadc7a56e0b0ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7deb94e8be82c5559623b9272419e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c3277b941154313ab951de6d154dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c468fbf8e026f94ea9154c884ae3e6877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85507aebf074439e33798b361d1fdbc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8f00b91215cfe11c9ed0c656f0b8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e33e90e9e32f7bc092885768b5159080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a1c97f8f21619209bce7dd20bbb2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b7301d98f662f4c140e710e2ab9ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714a5ef0d178f1ce1998e2fb376f69783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95d99abb042274fa862ac652cd7c9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe007f6bc9a49727ab545019c8546b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342ac42844f85e3cc85dc8a01c5ca1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016fbe3e5f23e7e9ccc483dccaf944487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718066a4380f982f33812ee527d85a2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac6a3520cc50a16add2cac8e85428f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e649fabe30784bddc780cacd600c9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7dc0c70aec5a4c5d8cbf58451e25b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929cf52eae5baa0f6ef9e16a1a0c38392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5113c967805037748142b845aed1b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4694c0ae9958b0375dbc50135c10494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b230a0dcafcad1948f8ce085b63cf395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1a0686666179af67140ecc52b925496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48287611c567b1cd8d22b0f64bd9e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4710d986a283c0d8a1308aa3f499f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a9e530f75097379eae0fca7bb337599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6534bbc8ca78a6bb1986df10b36017100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a2b84e81fa19c25d89492b2b2f38d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae8722a4dd645766e7b25976b73f8a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f831d212ba046400676c2e998e5e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f0fe62239c5c96218b652115bab95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80ff504a49ae861d475a206dfc60af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59202e798f801cbcaa3627d25da46831106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721dfaf5a3d58b6f4de2d122eff482be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988d5057295cc5435073b667451f2e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e5a00d86ccd6602c7b1a5b180ccb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a13c5f7a4a8c0a55efd88a9c88237d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7efe8d993d1658e676d35355f6c7e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e5d9bf6761bdb62025e12c1e582e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917b6770eb3cec506004418936ffdfd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7900f76193653db5743a2fb31ec60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4116dfaf424736e7ac980b7d6e437115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33679f6ca02dcf9566cbae2d0fe327f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80585b2a8c51a04b938ff49fce5cfb3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b59a972e18a8c4344245e1d17c1d9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081e652296afab82700239365389b60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca706309e3e9f96d19a0446b11dc11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194ff84ee3e024c253aec33f5b4924d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089380d4be1865f410b666bc85b3d88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96e874cf61bda149e32298627d47a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aad58198f02fefbe18df8fecbe5633124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7d16efe4c5f290088428ba8962272125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a772d6fabca87bc854e0a55b393e62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022475d9198106a8d9b3884f5244bb5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132cc2c9ec10a22fe2f57489768df8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ef13218181c3d71f6f4f74e541ad8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00729509ee4b62f7de0673836bb1e9e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee0a736b7affc4a7cf1bcb853af97a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677370cfe8e550264fb68bb67f314ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0d167882dc7fd202255e9f4f731ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9047d8aef1d5b1a33d560642b6cbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfab01a14aac73bcd6b77c011f8861135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01377ff3912b39b276a242fb390aa053136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8428ee09c37abfb81a56933c7afc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a66b4021b9e3bab9f3c0da4b74ecf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e343b2bbe0f03a76433c6339063e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825c28bcaba0eb24568148357262a2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d877931c6f4b408b64db105eb23a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f82c9ab486dce03b16f301b89279f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2987de17b2d0ec51896d0ab3c45fb02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14fe62f5c12c233baf86a52c8a767b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb2b6f3eeb4989cb7edfc4a5f17bc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5931ca35557aca33de76cdb9ed93ab5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da327db4c22ea4ba9d8a715e3a2820f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e75ec83b5ff12cd3b786da3e576a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76a6d354edbb1c7f68e4fa06687bf8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8954758e1521e75eeb394dcbe7ddbdf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f26e7b65ec285c88cedc55d66a1de9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875dff7d755185dc7eacd546ce1fe56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65fe90204a6148dd73084d7a3a4ab1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaca98ea269c9ad6037acc893aa5e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e288f6f9a60e6f6ff804691dec3a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368562a564aca63a945d82d2ed1cbe0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00ad92bdf307507dcee3e9c8915608157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791781c76e71c39bed7acb6d8872554158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1e5d84fd86bd04f1a82b91bc872bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54152378d64093c5597e734071e7168160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844474db577f4d4c0fe1cf6ae5c9cfc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f99efc3607f0864671f339303a7c78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cf07cd4b4bbadb20820900ab1713d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637e5119f4bc10be26c00e9df512aea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66e0b3c7ad352e1ee952679e7ed9b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6850e1b9d5cb1d576258145c40d2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d13011abe8cfa68a582d18ca33da5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f9d5d7110fa1dbc6e95daf4fe899b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80410d72d9455d3ad50dd29e6b807350169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a1912c370bd52c4bba725d1756392170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8400e7932b1c331de86804358954637171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087799ec2f9ef5fff38fe623f9f6896172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229ac412f14981b16f46aaa99791c62173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a3be21cef6e760d4080f02cb93c37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3e356bddb10354dc19a4df310e320175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4297eba9346408fb8dc8e6b406788176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc5a27ef6f02cb0d88dbeb3f9448b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c29202e2364719570525831529839f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32462646b61ab381ba29b7978be9ccaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d945f0e13f93b91ece4ca401f4cd759180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ea10324a6741b85ae7483f27397b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bd32c05271607c8a37fd5145830a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e0fae57b0f1c266f8464a3873a532183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eace66aa7d69a5edeb98531d79e77f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d08ea4f9354040e618511c4c730f3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbafb7be68215e442b05c2b0ced6c6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6fe90d49f3332b9e51be40955e7be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6ec9fecbd68b8f5d250d64b294f76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f74158362e4637a438f1b902c697189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7141d30e49795eb20881aa97a79e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d36785cb6cb7ff33d6ce9d705c7945191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37625ceec66407ce6f7f7f1015128b20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a791435e047788f2b14845562b033f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995927d5237b6d28842e7ec2fe693a5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682f3581eaa6bdcacf632940ba11b9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b0bb6af0b6edc98e35edde517c2a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9941d79cd784e93e4f20f59837743197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a81fb9597d9a7146020cd1b4f66a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c15bc1dfdb6b5796892fedee124b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05308f686ad8a35745ad8bbee9b0cd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c00df73e50228b916bb0f8148e20b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def612be8977ba2ef5a6c6032063b435202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b843172b758a21e89112ceec23f84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42468f9c35a32e454ecc792230372b36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6801941dcc9c527d54cb42c33d82f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02470d2309861d71eea1985e0ab55558206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aaaff9fc4a8d5976fa89f80493f88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e01a5ef61aa9047511998e02f4c40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e42e6c13b257eaaf84b0e00041c0b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1094520afebad5b0369872f6217a28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c140d14fe3c1c36f25c553850695501211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38869ea0f1abe6e56188c52a6ff610bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb10cc6ccd782e65bee6019ebe6552213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b32afee2ccc3fee3d2916ecd69553214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17243a04f65e1e402d8e48726369528215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fd1730acae156ff7d399f8390f34f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322a27823b0883d571a42a8d041dff2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68917da4e8e9a3084cf63ba12bc594218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de210e521500cb9e32ffb4132088d123219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8a8d67034de920a4fb15d8caa8575220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c982c216a08c8e0d774afc85151bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40bb337707aac3311c2b9050abb8ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544f1181b1f692653d632256124e68c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22b33c13db8b27688ee04a892c7eea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6522b1912bfaaa96d1cfb344ab38f42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b6dd851bf02527816d12c58c46c48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755310584b7245b62dad2165996fd148227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c383809dbab18c3d46e7bef39d6ffa0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d70e43b76dee9e13c1557cec4e754229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d107f7dcf75ef2472743003fdb48d82230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a867a1a63dda564faa36d347569bee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc83bb87107f089e98e1842207168f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472486bf2d355f790526e71909d02d88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828827d2b07cd1f9711c8f7140e6298234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ba57aefd0db26da02c98fe7cf14da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6464572c7e6b5f6fbeedf8ca5d043236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9a696fea23370d7f5b3085748abc8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f587daedc3eb1e78bde1ebb9e7c732238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0538114ff4e912022d141c79f925f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc81c0cd9a10c6abc4eab7f10c41443240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561f1550bda6a2371e0b770ffba8b5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a88343c94b6d0e0b5ecea0ba1e163242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ac3d7537ed5926399e5a417d21fec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5c4f55bcf92375e6cc9c366075f45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490fb25a02e55dedd5ffd170f6bf225245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943accfc4ded0cf1238fce580833b15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333125f69293113699bb8f2911f423e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b7afb14a0bc30660b6434c02d78c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd928adf3a6cd9c027434eaa4a43ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098cff9db4f9b1ee00503702a8b092a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8900486a43fee8e36bada294560e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ca3d89db420ccf01410db13b3e498252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfa153c5ae3f6c9022209a58b20218253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83445ecf15cd888a44e21a3cf4a7b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c16ce83d9340243a5398c4835f1a6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937c9ece4d28dfddd91acfe067566a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16cce214a46a49562f384c4d94be66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda674638d820a03f88cfd4d39ecb70258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4a71362095aa1f9a70a53a5e6dad6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71532deb1a1393f60908065e6a41475b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7238e926303682c7a4064c8171532261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7608f07a51c440d2ad8d6aa8858a972262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b216a2cc0e2829625583324ecbb037e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3bab7e2c0fdbf30e94a767331f6ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde800f2b708f77ec67cda5ee25e38d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4ca90b7f87d355bc115faa0cb9680266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b959cb0e439c6ce5df826a613fc19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355db575a5a2818433107248a0592a71268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a78ecf9714f10b47332206270cc06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a6b1e4fc19f964c510df09a42d517270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a83f732bc971edff7cd84e26c196d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e3680cb7eee318973bd109931c728272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acbe773889128e4333267f02ada123273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8e9be33545ecfc98cc149f3ef935b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f536e543a163112198133e0caae8a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4c265a392382ea9289c652bd4a3ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33746c1b5f3805562ca03a465597d30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353603f6dac57bc6fe09fc7b749d84a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9bbefad02032ef4b6998837bb5c1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb928c2ce50a067597a80539944b7baf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadd661c61d7e2df12fa414196b63c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ef5a13cc87b400cd0b233cc8d4d1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8794a41802bb73b818714a9213d178c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9ad72641383fd9bdfd55e80920a06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064700e34ec90079958cee27033679e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280768317dc98b774ec8e2063878df8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4381d312ab8389f1664e312864840287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9e72e3b581a3b3224ec5e869017b4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ea6c69816103a28a36c143cda5a1d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924889298b0bf79e89dfbe99d9dda1fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b6833ddc522afd8389906462b2b13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4aed7dd8089720adfc88002447a072292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e433cb2cb8ea0816a9e5ec2a8b57b04293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9290c4539b7b7f6aeb1e9de27e3279294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842330652f888904fd141db569e595a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb38f641ee999b79d665259fa038a41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cb7ed5ca166c06e3794b7df77f7ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f35c7de47ce0017e7ebeb6a8e9d1eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227da73be78b1c4eccf7d106b7a0a2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee26d5182d809eaa78e6404d5af5f4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a62b73b313d2e4bd0df1cf8dc22e0a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1b9139b119a177e5253628ae39b7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab29e68e0ac9ff5768dcd1a06a27d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c91d088a4c889d0d15e9c3a1e00df1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade6734c151a7fcb05832a5a03a658305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a197fccc818965b8ab2c90d0809c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca6b453052c7a4bd729e4e8a348d7a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca53c674ac3b8548200e0bad987c506308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ba5efbf00d19781c94e3e05af3efa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80a78117c76027fed14e3b49059ef1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acdee63a0115c5e2b6abf4a3ba962d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563ffb7ef249570b0f0a6efbd451f77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a78269b0633eb5c95ccc5ba8f4e04b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e60c58e893dd3a8eae335e7fbb86e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971c0fcbd647ba14dbfec4c0e00cc83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65aee9d1add6b607f84b9fe3de5919316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6618e544e4a7228ff83d3aa4f4f9ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb31daab6682c8b1ef603c47b5e7fb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0edaa64631be8870b65f999254a87f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fdef631f5cc5b7a7a3dc7f2be4b0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8919c1326ddc2f6c3fdd8dfcff244ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a04e48c4d3884084eb2b798ea719a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d50f5239e5e75cb0594ad97402e7a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f31b71fbbd3267d68e884b8f0658f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40066d197ad61ae07d666b1a9c984b5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc81ca77adc77f070c46dfba5d59b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667f5ada55ce2db858ef2726805e9b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea01fd4bc0b1a6d488627b016e0443328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5c49b48c4995ae38602797168778b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7c8ad189457d373857f9e5e57c14f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d43009b2824b1c4c188be6dc0299e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9d5c027b956c5be8cd190b5686235332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbdc9a3464ba82f94460dbbee61c84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101fa25e8d42e95d64e35223e1b62a42334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325149398a9e4cabed9fa2db60804a65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcb50c3f97fa945da704c8d1fb8fa1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fda2c26a84d3b388ab26322b9fd1c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb0e871df1a290c3d2301e911f8cf4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9b0ddc37e2987d8daf6aad52a920b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75335c1a9608ff2d4418e09ad36e06e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74c0dfc141835c425edbfb97b3798a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e272e3276715898c10550b75f8b9549342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad2e92901a356d43b00e6712f2adff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260be4926645613b653cf39dec84dc82344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1c65b797e3c70bd54e2c3cebd03c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e41e6b49f3706dc5cc45f535d1fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a275d71e5bf8b8e89ce51af5016b2ce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1a1102deb3707a7ad627956026dca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6767ddd63913fb228c00d01e0d692e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31b458df44754496b9ab498571a6f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60219f32fa946063b28f9f657ce16200351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade1bc4f44bfd58e33e49a189fa7d37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a152da233527a23ec8866f1184e7f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bb180d252778f3694e487f437190c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd439155d0fff28462fa3c1f46b4475355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df47201a781083f8c6bd1c41247f30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f2e80ae0516c334d0336b9f0ce57c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b6d6708889dee14e050292ba7ebc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51df9610c90e0e2270521b4102d2b95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eeed52c13446e7344d30ad90439b25360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa78d498578a6f53101953f77999384361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a1c90eb753ff506a981a14ae12901362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93cc079c621e270126c54d00604835363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8af1c131e254f7f58774cd31fc2cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b5db8ac26a40736e96c7ff5d3738c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621024c1caf2adb63f4a8860f38043c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cf23fc894dd512e268c31839661a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6b7b648d753842d26401d986e0db8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5855b8d6bd77b5c8be8b7af613108d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c31483627334ddc1d1d5014f5e329370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c282c22827440db8157bcb75453ccca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd528664b6206723a18d92f97283341372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ceb0ce13c81c9b35721dbacadc7cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33098ce2c15e6a64da6f2f54fba35072374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe471bad686b7c447fab3880a3ae8a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60183144b722608323598f6dae633a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f2dee1edbb5ec7bac2e112008c8ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d666da01d53c576af14d37877dabe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2f6a4407c5f0787e185103dd15a73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc4d29c7b064f802eccf34dd95bd6b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e822a83f25e4ef8dd7d8abc0988267381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38831e1c576dc597d57487109c89a92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eb4fb1e6c5d91157a136f3d62e80a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c2c1b982d4991f4cbba21f369cf9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3081d01d35724da7f416019a2577502385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16243ab1d88404a5318f2c16b5f8d33386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871900f7ff809da495bc627428c949a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77177b61ab51265742c548eded4e35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc646964322887dc355b1a924b92b9c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c31fe30308f8404ee1c27928d68524390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c4fda1c016285d2d49709cbc6242e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb15e4bc764c01b60c9534a814d0b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080dbc5b3860f21af2ab6b2a6b79b34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fd8da8869fa1b53eb159eafce17c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edff525848db8dccd01f9734efb8b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446160dcd801523f40c3ba387bf95f5b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c9bbf321381f67c4c9c24d5f329d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0dc045e7160270a013fb37ca32695398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51537389f482678ab4b959d8ece93517399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589623402c2ce72236a931a49daa141400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45148e1bc7b64df1111755fdccc6ab85401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c831383af61f3e6594489c0c243bf01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d1d24f562e6a46b179a88c354b772403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c198f54ca0a6415867f6349c8dd3957404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c58bd547c4b2ca47e74f424a9ff13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c2a15ba3e8baf497da351d94c3fa1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a848784f806edb3b4c4290b6e5c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5680272e142fa11f81c1d49e9ae9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f26c642ea2065c379013d6cd6bb305409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69132e940b15535e7bcec5a7fdab760c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b8aa9e73631037be5b2671a8ff1e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe320fb7800659bd23e2f4c9b8f325412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694bf463687654a2016758f770d912d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4db820a83f37a21e33970188c16ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54619e76085a35f8b85e7408d6094260415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057d93ddc6f52c51030dd18e25a1045416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdd800178fee05a170fc208d501c16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc263073e2276df15ba70101386ed67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75854269de857a792327ed7a1ea10bc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535fd308c315145816015ca78d00b0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226217360247a87f2ffb00c644b5cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c5cb6c1ad778985b0958c4ce61b5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0e3e2a6fc45321540299f558f8f9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa23f30767f7389271351ceb7e79c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534d218273c688f3957d4397181ffa1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb065a7b61b21a28cf6d75f28cd91fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef63da82411e21731097798f070b9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f91a71dc3eb9463476416ceb2e257428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489a9ed42358d7cba69b8aa1a994ef4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee52d34eb07ed5e480e9b2fb7429a92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431f6a705ec543a8d4e9a04f0c2cb7d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9b90ef8fca50668573cd3d2126ca4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7c93b4e0c0ed2ec44107231149bbb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b2c7bc6ea07628f9e9cf160c94655434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf859971cf5cb9882d529d613e62994435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208affa1ca45ecba32952be0d190f9eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a82e8aa4fbc2e1e6a7d7c2b22ed37f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4e081f91493be845ca29962057e17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c97310ead9209efae2db4daa66bfd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bf23f25a50d1cdbd673920186371d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ceb31e19660e1f7bb45b304f47d6cd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be009ec58a702a0a25c009fac34cc028442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748752393f9fbd08236f0921fda11a48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792211ffc30138fc24758ddafacda2ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02225d38ba19dd044cd2aeb338241a0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a49b7b9f7392816d2ab5b834fc24b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60556237b8cd4041e5181401b39a09ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3823a57c194d7c3ade697ee0a5d6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c639dd8de7cc06c07e97d5be46114449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71aa4a4ea27064518dd8910593dc810450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1f39db100f6db81c5da846448c53451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369f2cc269a9a71e6355a71cf746fa3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52cb32879f04bb99ef48370db958ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245ac08b872cac9c7ba9a65137fa824454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c591aa479841f23280146d47773295455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419949d9b92affa352327d26527e899f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15ec3243b9299da51214a51e2406ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19968dbfdfb7a9daf1afd3e33e59cecc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26dbb51d40d91612f3f41180ec3ff9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74abb7dace04cb60c6e996d6199be58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2c9df4e30b66bad248e9a7ba8d9ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391bcbc8d89ba8e2a2dea077ecca177462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d875cef0edf0aad97b5c367615d47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9b45fb3ab3b6fa6af455a7aa7eaf2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c354f708efcf1241b9284b5266cd936465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f03e1e392bffc98c52fbd3b6883fdf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ccd87417bf88de61dda08de2ecded467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db14c5b8898dad84ef7bad9fcb9025d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9521d308d525a8281ff35f75a7cb64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98c795ed9dce9e388d40704cf04aab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970188ebba1dececf29ec137ac575b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ce203b8b9215c8adef84ac1cd1383472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae883425b1f53af4849b3193f8b04695473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c38f08e2de04430b6c799283c94202474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5c1e2ce5202ab512374193e3193a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee8569ba858733e65666673a4e856b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f14ff901b83c8ca7edab47f582dbf0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6abde124f052762586ee8709f8422478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aac4ac8f57389b93bece80a01784f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d69a7201325557eea87f11a414cff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65e78a40405375ac1bad4d6aaaab47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d62e79396bbfdd1ef79764ff4d94f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cf473fadfbb17f29f7cce12f4611f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811648b61f5fd4096c46eee13b21eb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e8bc1207b04e8d9b87f66e841dd1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99642861b06c096be3d6f4dcc222fccb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40f481603277e11d6c10755baf65c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045c7edfdf5a0f131d46624fa5fd776488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4545681fecb37fff37367a8b6a912489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80f3cfc681be2188306a9822c45543490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf644d200d7fdd07d10fab174e4974e3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf5cbf9fe597f8a0fcd732912da41b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92a14252cdcce2536bc007a1335b11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9369eb6e05c45591fc44c3a062f1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e663cbcd7d92f19f57c753b8a4d70d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c0f31bb4bf62df04db8d3edcfdb5f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77638b601dda398aa441913205a1f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626fc231a02bad4612cb2e638bc5382498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c285c0a13ee0797bdd4ec3d1934297499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d0c7eb34dd60bd8ba5ad3904575be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44af0948d3716e2896eec5cf60e04c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f43969a00fde45d22bfa86e1350690502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde20f8cf6617984605c150e087f236503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5918e23508ca6817c1e9ed40702dbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d15104004d750a76dbb541c16feb08505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24feaa91ef5659a60ebfb3d4f635e4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687cb19373ad80049e59c0601825a51507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee829a354ecfd5e1b74cce3eb4f1c8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea958385a0cf9a2dfe69ba7180f822b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658d54c0b9a76452b0313a3ae637ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0248f926cc8e7abc5c56d409fe63c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550860726a3c9d1bef57028a58d10c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cba843f17d9fe410a48a8a7c58329e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3600535d02c0c68856288ee8f44cedc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25d000b94be15a9d3c41e11090f088515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7189e03b397679b95d883da507793516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aebcebbfeb10b3697431faeb1d366517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c1fb6896c85579c6bbb8e95c76402518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb965d0a7670f0774f37e9e5e1da18a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117170a40f3d77a11c28953ca8b405a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90722e187ab48222750ea0c0581e1650521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089dd6db5e45148c5d48d2e404da3ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843511b77f0abceaadfd8b6c351202b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e744f1434ed32c02d26341f2c2e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7aa0332610464a7bd36426cb2c320525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915081981b313e8215e4f1e535f4c874526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b5428209bfc5b206fedaea4b5b661527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8de6fbe52f6840b65df7e1a773a14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155b4e66b1da339c18c3b85d7c08799529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633600ce9d9d90c46d0c1daeafb1501530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24eb41f7e31630e92c0d45b22480f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e27effd6e35913bfe9b884b23407c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619318b2678b4748fdfcedfa72659d0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780a332499f7c74dc15b6c4905cedd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273064036f4123b534ed8a71b662a5e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca276a0b3ba05e22c23b5c3afe9a16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00326963233b8ba2174d340239df0e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97784e76e1c6ff4663f3f5675a7ce873538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8ce655a1db26a771efc9241ef6e58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50338c1d31645aa1a1965ebe6bf62b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd59d8ea60dbb09a5503d344cee7c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc3e25760600283a67d55266b6f47d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceb95bea7deb1a595c0e12eaa6c14d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848805f5a317753e9380a9eb47a5d59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59ca28e1cc5355509915b628814d54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c09177f36adf6ee7cd75e3eb19973f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80500d204899482a8c42bef5c582f218547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e69bdedb630514acd6bf88ae76180548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086b52c29fa3ff16ac72835160465f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3a2c3e1e8fe30958e2bcce1bc5ffa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79342e4cd069a4652738426170646255551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f97e2cc0830b246cb55ec1fa46456a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cc97303c5ff61208c867c2f009351553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ff1819df98e6fe86921d9806d6c49554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b16b0a5b483f91c27d661dec41ba89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b0725d21aa75fc8660391fb454d8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf0a763669c1cfa0be89a5a1a18da9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916abc01c34f79c8d77fba03a3e6ad3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e7230c8b632aed22b0a3ace9f3e92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c6674c153b667857a19e7b0fb51cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790f2e7f6cc15a090848df2c8e69c5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3478f4a281fdf58894d9cde8c24ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4af2101bf149219774cba17f28a26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07658dfa997e3061848e1dd92fb4bf9b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1a76cb1aefe24a5a23a60860a0cc7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339baa82ba2a4bed1a914e712c01e05b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc952750593a64f78a986531b83cab4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc37c717e3e3cc1d70ea7d012f97e7cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5a37f9068773c484b087a48afdf19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53599a38028f65865487d79ed8514bdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d9a3831d82f6a1f5cb783b7e8442e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e225e113ecf76ba39df9307f15b2d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2ae9f4693711774e88866759e2f99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0214345081296bc1a765fa38351ba0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899edca515fb6f8168c8dc9a9dbe89e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e900eff1582a518be731861810dbcc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46517628abe70808901f3dc8f23086577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0adb4006cbba0340a47c762389db5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf47bfb883e0cf2498e9c2372d80b1c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a53d9a24066e30bccb3be51e5643f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be9e1c5b67149b2d7e427bef208fb6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323e39eb3178213b33ea03c5336b9b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff624b4dc903d97a174a6e7d5efb3596583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bcbfceb00a757f333037999859e90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cd09f7feed80fbf1a06d5264fdfd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f4b90f479556f239b1fb6e592d632586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385031f8e40f985a417cb025bb116a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fe69d100c43f8233b070f45e35e26588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1e57cb7447eb17477fe22d5edbb54589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9da9fbed684043baf28dd16c17a4e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea94ff7b9f13a43d2215f9cef6b905f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a271d78fde03c409fa1f7a6f7fd2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae55dc0a2cb47b0fb8f39127d5754d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a63ff2188aa8c0ed865549067b431594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113928dce5f6011cd9ca5d9c497daf6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69378b5409c55ea5c7a73d18aeb97b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1b2aaa8dcce8137292c8efdaa86cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21634d932831246cae774aabf3b7101598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f9249a15f07c9782f4129016c5cfb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a936edc20cbee667fa9bd99b5442dd1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3686ff772a7c6e2f718cfbce6588dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dea5e7f19676f53ff68a0fae28cc5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed715856ca630a4d22e812a4b0485452603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a048d649aa90d5f5c03c57caf94303604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a79874930f5712cf15d6ba9e381a33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f515751a4f8f64d339907081590569606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72257fa4c73a27c4cf49647ffe764de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7db00585bd4026851e9c81bb50523608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8da5df2d94b39cea6bdd227b84c9cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e7f12ced078bac0d7266e040fa516610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d226c09b8946c8f5c5e5e832ecec0f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c16cc79587e45d219562464cba4060612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18e35576d513daba5d9ec13e6dede0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451e83f3c4bfe50ea6b7d8baabfe8d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e5b695af2c32fc10d46e1b93e1842615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b50e1c28a87c451575941d9d1050c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fcbbdac3b7d81129b83ce446e7c6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11a54b8133c80df5fa838ad3f58f6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f114f85b2ed443bc6e02e415e234f12619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f642f643796cae2e6497bcfdbd031a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2e10f66a94c5190047c520fcd043d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d6387a390de3b54d8bb67fc68858b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452d6dfc6438cc6e1412d16223a1889623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515a2dc6ecdfac6fc87c912170a8649624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f6ef6715d96032256f4df62a9949f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf4ebf0f2d428c62d1c26c3564ee56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db642a249802ae6ec1be3e824e3ab6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74778d049869b6a39344147dcdc7435628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda549b7688c8c44aa4fccfa0d9c22a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b41e2772b9e6b24388b61e6de68be5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872f46c2cc43a34b6f38b8dc5d365ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f40759d3715f3df523f00c7877741f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1592b3a5cdfef0ec00ec469080762633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971f85f9217d87bb8e4efa9738f5a53634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b7ea40b54f7725fe88ad28d7bab32635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e3cd2c464e904e52fed9f70c58ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf6800fef20d854907bcdb6817a8da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6501fee1b85b48b4486ab3d6f4ca6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1d67ddfc0103db54c940214ddd0e5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6d63623094450f3be8b04fa592e3f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77d89eeb89347bf53bf5095596c3c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845a3a3d20c2bed6918ea5e85e72896642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99206923ee33bf5506a4f1e8dc70eb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d180af2e848055639f454fd7644d78644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb660eca69348dce70ace9be786a2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d7807c9f4e1fce6655ad1e5ef5235646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01a63e37f54284dbc04c0275d1abc5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20224a82502794c1670d0ea0b9a817af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71452896d69b3b7a2a8d86f2c409053649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bbef997f3bc5f035130bd22b724f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344443cb190dc24a6d55a3d3cb7acdf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033f372b988fd8c4c248f07cbfe0036652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663313813f98f268e55332973ae65eb2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f46e5b21cc9f847670b20032bbdc44654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38181b82c5757313e260c822ecebbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17176673d743e55927f75e7652bfe2ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab743b631251e52a010c12e95e9b70e6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c94b58724a9cd05274498f585436f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f769cafc476e803de69e05adc0c251659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc31711a1295e98ccdd50dea7d572f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02a7ad30807858357d91a57b7e7d90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffe35bdfb28c684b7bb71d8eeabbcf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd9de60470158ce6b4feccc715fdd3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123be408b7637b18608b55a22f1c058664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8222db5a42c9577eaff1284dd60c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40a708e6e5707fe092396e959e7fbe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119af8dbcec6267c267c387d7360548667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d4ca01ecfd6ffad3ad89c969f7817668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a9be7c7efbc5c7d6322598cf02582669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bf3de021ee435e402d4cbbfd2cb5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2ffdd33b12c86b5ac33f5ed74869671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b486f784893bb8ba63a3a31ae02c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc6be4c2758a5414340e6d2f7c0b83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a684c0e7a503b2d84ac6149828dd35c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48905e5f15aa700cf05eae574a9745ad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fef58630c6e0ea59eddd1fc1f418da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32301de6f60b28f66a422c775c4aef0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f8c2d229f573ea82e75e640e3c474678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589b08a8b873e0c066f8c315f21375b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604922113ee7cfa5ca66a292ae065bb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872045fdbe3ba30fc9999eb0abfa610b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da01a8847d9e01520f0c3d012bcf05f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdd83ba198ee0c6c5e62f80610c4c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a0ecd9983494da6b60ab7b76eb1d8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d40bf1cce387582e1bb87e0e8c23f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf2e3bd2d94fd48275b1562d04ff01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd020e76d96412f552c389e9bf841d50687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0415a6bb82570be9f57bf7933e2fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f9ad099e38cf12b84176c5430be87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f2d66c2578eaf8d2f6b8cadd152c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4580433b38d6094e000c21570d4cee2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183d3a4dab757299ff4bc424a93d4ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2ba4d3c138ab0c9cc458368b13110693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b364dcd0f45d8e65e7902cb4163c0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d012d3f72f218b044e7884ee4c4bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df479a6fa9c949564ad725d38c082b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e884a099f348cb5cec008d22e909b42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469849f69fb2c7e72011c7aa8d5a24c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5051b3d99afc28574dda0f3f840df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca79fae030aa4dab8c3d29f2c96541d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38511c9ee6ecd559f496a47f029314701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe291595efddfc2987d1e656cb1dd9e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc5031c6cdb58acf9d27dac51a546c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c4ae30c85e83b34818a77ca609b66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c756f9156f08231eb98688c0c9c7b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7f394f7e5becf4deea0ff61f98a4c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04193f2b5e798b1865de39504c129ab3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea699c476c353dd8a742b649f042285708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f532b760cdd272764e176651b5546709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eb91a628d0fbb49b931bc34a45c05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baabf135f653797b5cde55b9db18461711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2e32e52f7b6a645dabbe977dcb932712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef1d09ca18b07808f7cdf327a84f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd743ab37279d23997311b618516c028714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a207f7462dea8dc240ace9113eaef8e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132b8452cfa57546e332a7bc07bb589716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018194dd0e5bba3651b980813d78d1b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfec8e6f82f3cc9368460708b4e5c70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ec8bd801421d519bd5e884b82cafd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc33438043b01ae532f654f5262c13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e24610a708d6cdb6dec5ceff505261721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40c67a16fd29c3a3134e781fb97800722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2fd3487a9622fd6a6e0022ccf76ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec730bce7d45d1785065aee6d2900010724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaf5b7792e17b394c6f6b71859c19f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdea7bfe192512c0b8543ac510e2abb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8824b14324ce2a97344229f6dc53d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd2a14b7144685b5b55873e8cfeacf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50867cccd4b62b67d64b6544f0b1fee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae085539e3d7cbd432e8b7e26de2e592730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b24aef92ef4b062fe3572ad8268394731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704f5cb8081f681b97a6ddf3d69ebbc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72e03c5be6b7aef34d51845e05d5b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6311cfb53aeb6a41f8ef92c9e2d40734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd6522b6c27349f0e3052ffb6b16f2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15d71bc775dd91be824ff40c8c669e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2daf636b9a9e89f14882b380b588a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d50109e62bb6a7e104763d77ab158738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d77f1817e35c20e7ca33b84b86762739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703711ab7a540817fb7673fae87380a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf709e1247c13236388fe3ace271dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb03ab66b79183d77c6b6de8ca67eea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915947d502ad11e193e6c508f8644dfc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbe17d51c232339e330bfaf746e2d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb710c29d0c3a6e95f0eb48859770ca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484e7d06d8634031b44a15b4c0f2253746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b161f9b7134a5a6a3ff994e47002230747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766f605de9287935a645b259667e836748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c70598920019c895c9ecaf4b20c48c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265428d9eaa23c2664a1fcef46747cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b150e06700b55824daf96ffb4ee01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8cf10ed2ed16411b5dc12c5c16b59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457675c2ccb853052223a52a111706b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284535fdd1c84ee67bc939c1842627ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbabc2e21480451c899904a2550eea8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d4d92c7e80542a1f0bbaf7042e402756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b970f5b01b491d788bc51ce2760102757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef447949d6f1444265a334f073ed96f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102a61de434dbe05ff8a9af2d854971759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f8917a0558418039489e08fd67d42760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda97c6cab14a80332613d84f24709a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c99d14c5f72ed1e8284708edc8e149762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ed5a3c576b42edc7bfc2ae0e95d99763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee032bc630c956c24aa10ddf99553b40764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f220b37fef0af381103b7a3cf74630765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f7ce2629da7c9a7693ad10112e4ae766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39ba7f405fb00fcd3e4ada0a986af5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b645dddc0fcd8146cfd3fc93c05064768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d76dea5b4d353760d6ea0008641d93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdd0bc21e237ea2d1658c24a239b7d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96885e94903c8815dd89f70c9d8fb228771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937833d478444c5cede559c1735af2e3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf197847baabd00862fc5979a5e706773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34753335b9ac001ab79197cb338388a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91da171ead247a046bf2df14660a51775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac638433abc46205bc6a1d18bd0769b9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9417898da9a50d4ae1e1df889376590777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3102682b605451f14d43dd50a421a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc0a58e876a6491b1919de7713d14a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16956fec49d4a9cb9b9729a6bc05ec780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32935c5cd59061a270dca3b160b044781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8058e7c400f12dd2f9b00addcec2eca782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97889800829ded06ed1e7a9b4d97d1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b465edd0c93940d1f0f534d3459a7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfd88330bb53961c0e6a1b07f14703785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae86ed4aeac0c50b51a0fc2d5930719786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ed9f86d72122e428298f104d0df23787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0285ec21a4b2aaa81b5b1520e0084788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4a79011992db3a0826bd0bbde31df789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f6c250a72f9a6859af3f2a04a338e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a19269e6680c211d41d60592d0ad4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4268b181746d526ad621b7d0d5e0ef6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2cffb0a1583b8e81db836e6c3dc6d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5b9eb52fd251ee44846b5f5e66e3d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0242642ea3f4d837425f20320d1ac795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b7e15ade7eddc23abaa6ee9358c56796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ec0f48f2c8d6bff25746a8e07dc87797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c60913749957ee4d85558c72cc9b0a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2880479e3046a92ae2045bd2daffca799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c32678b46a384044a5dd7529d90bc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e6cca634b875388af4f22bf643cd0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ff4b5843beac250a6f1dbb968d6ce802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18754b9114f94fbdd1b6bb7e02291dc7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0996518f918987eb5001f278c452e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ac8859f7c87c3301e845566a19104805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c4582c60f3938c958e12fd842c7ae806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6853f2cc5ebed9cb40552c77890f0c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00836d4335e69bbcdf1dfce1086ac4a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aafb2eb8385fa2d78d33ccbc21ba19809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40123634f43aca81ab99ddca20f359b5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b530f06d9f3884f681ac8c94e8e69811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea6cd6ac1fbf47c4d2c86ef7a2f265812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e2e78a4a3e5626617a4a4f8697a91813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136f8423d4b1b392f969a1b20061a6b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176a2e68c8a1495f82d6aa7e4d69d11815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83afb77d98f927e686f785bfc2e8d1e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c27b5238de8355f71497daea70b0e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb74e5821ec15d6fecf43e96152d295818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53edcf7ad2818d62178b2545e5840e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e27de9496339b3ef952312a2899acc820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d123dadbac00e6785756846460c4675821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06776e4b4dfd9f9cd625c587f00406822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc511345447a96c527450e1bac23b2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2cae88aca9074c05835b415303b8a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761b6a1e0f06fc0e481867c86626312825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e4180cd6b5d1a32988bd6c866fd07826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84103501811178f8d91336ba64aea64c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225c25ee87249908d4156a71192b17a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceab5ae757891d9b1d28d48114b467829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e62b358eedde1fd243863e6417e9a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d64ea9423317e24333606d728148b3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb240a7fa3b5beddddbc8e432ff29eea832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f2b388d57c608890f176038b50551833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbdd0dd0229b5f90c3f62f7b716ac4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ca728e10da804b66bb4edea2c4866835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67df3ab8812aeca7371f9a2da1f4de836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b0766dd9fdd18103158b507795207837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81112cbac915b5eb5df6e569273b59838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f11950c094d10cf7df04fef1a3d12839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca38e0e622fd8a88cdc730a31d5c27840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0d98313f895a8c4006eb8b640aadf841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800423827d215746b98892ac0bf730f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554a9e48c4d28aeb78021113aa5693b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139645213930fc1e3a9342e5e458462844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86300a5d6ae4578f49c8cf765ba16f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4decd0925a6210136161feffcc0b6c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a08368e9c22a27cd77d3871421013847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a82d26b3c424d66c2fef43166e887848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afe0dc8be12d70bb89c50b72e60b54849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fc9310ae402bbc726474a40131633850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a863ddc0f5f744e0baec6384ffdba4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cf354507dfc831ad1b6a84406973f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557450e02eb3761747208c14beef006853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee21b61c01d6180c0bb2b1c91de36b7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb3eeadcf59ac3aa4645025ee2a234855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d282022fc382a22a94517b30592d503856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba292e4a04c2995ad2f8ef67632cff857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa74d23eb408894db3ea8d5e0972e5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65a3cb3e9ee4564ce70d94718fb368859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ea759038d934aae9055819bcb43e6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231248a83f8aff2574c822f6dc005bcb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569c910a5fabcf31ce782e6cf9321c4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd0178d7084dc7a2071be3beec2df863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011cee7a6b7f7ddb07fe593e8cac10b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc84e6d2b1aa69402cd91118cabe4ef865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7058ff7ea9eb4c57d083ab5da0add4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa118b60eb21047ae87bfc68505d98b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b345d5050456bc99d9abb3610fe1987868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103d21daf5e1a3d3a6db53ad91b2e09869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec3ac666ba7e5f4978677d0a059394870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d68ff673e6c3186b4077e64184ef5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deb824a0e122b883291857ab8334ac872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbab5b2882097659a20846534c68212873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814056ceeb6520206c695f8dabfed76874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75569fb284fa2dfa8be35adaa5dbd9c4875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2daee7fb97adc0656f1ce1b2ebb9ad876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866be679d4d23582a72b74753856ef6b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d150de552e91b0d631ec966daf3a017878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0e2975c28199d87b4842c15267d15879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ecd0f0867cd3bd355de4194981bf32880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df244e2eb687757118590eb20428946881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbee309ee99127e72e900eaf48bbee882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8963bac1026636520af933aef52624883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4bd2430d7ebe931fd260906650173884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599605a09e78c58725bb008dd7c58ba885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14611073d6cb59d789af6339b3986253886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a571e7f9360a2718a20ac7f76fe9a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0572f248697a4d54796bf7af615a7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ad00886caa65edac2b5d47ca055af889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bce8534026a3f97dc1e53a6b079937890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f7267a4e94e84cb899bed2a9d0260891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f950b06a7b4d31a1a6d1c388947f05892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d64ee5009c06692e88cce1983c981e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bc293a78b30054cd9853d6a021910894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb490d7f27d2a079cbf1e5906bd97e9c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cdcd2045d1a6543d709385aedd364896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282904e1d5ea48dccd31a02992a3c77897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0d15304c55947b3158997e1de59c4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9c4de1b95a7e4bf8117370eb8fc50899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8e11dae349950f19d08baf54d4f45900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50d04c521fcec28fe0bafede6d49da901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacec7f4c63dbac37d6cf290cf92127902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fff6b0b554cc6da9f3fa98378ae90903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a97da443e84e036f1cf838042918904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9536f657a24f4d8fc571b9ef83ff0d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d2010e5bfda409c2fa793fc8e5bb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d46948b5b072cf7386f1826373938907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf2273bdbd99cea84c44d0d3224652908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01b23b5c53a53b0802f886847f9ecf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985307458f0b31257ea8abe7a4f4719e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab54fe15416dbbf3eec22976ac3fdbc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a32f6834a53fea42410c2c72cd9cd9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc85485f8417a9c7fb4b0070685713913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a090557f1103e3007bccf61dda167e1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f6efcbb74880bf7dca638a2240c0d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe838ceb76a31692058303b5c2e5b5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d4807305f63a827ccbb309972ad76917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d693e39d4aba2a07c2ab756b6bed9f1918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c7c5d64ea5431b156fe3db6216889919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15068ca45a48f4bac70359c5fb4338f6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ca853ed8ee0fc7f06faf5c3d9d3a9921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0deb2cdcf34effc2a0c11970791f9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d320380db875fd07c3599fa6787209923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb854d6db82cd7750ff7d050e898ba7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079f505d8b88445c6c40c8ef2646291925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94f621a9b17fd3da29b1c89beb9e34926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade6286d5447639ebf49ccad9ffac5e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae28be72672c0c2f76d94a0b1fbc3b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d75da5a5c7d0c6fb97d7f563b78b1b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4986858c66e4bc9ef99913afa406b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a181e6a10c932db3a1b7edd338e08c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf2bf5b9bc46df124e881dea84cf76932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b8553c9e99c47597466918e1102c9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faee0870de8d8b5ce7a4d16557ff20934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73497e74d29bbde5ab73e1b49f84869c935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5261aa8dfba0e8c4d74ab2980f1a80936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd5b07ba2357f440f3299acc32050f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ad081e8eb1106ed986dec5ba66feb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d1fb53ca2a27fba2f50b149084d1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a083493b9c5566107d79a342b1777940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e89442de09723a9a36751ff0c914a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa62261bae64e707428666cae8259bf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cdcab0b5e901fe8eebbaa8ff3c0df943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b315c2d3acc4fa4801ed6bb98436c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72c897b176bad63adb500426b29e58945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721843c99b21611c6e384f76b1b2710946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d81f71d4b1a0d888277ae5d68566fa947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cc6efb21d27317e69c21dbe55abe0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912047a3e024bce7ad3be3f30237ed0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0195d59caef68bac7bc4fd4175cfe950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b668b739ad80ce3aef2e1c844a60f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d4c19b6ef1d1ddcaa2a616ad44104952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ddc86d38ebce7a0a2fbd170caec46953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107d20e26858dfbae479bd3743aa9e7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167e751ba51b4bd1df4467cf09491c9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504e73c6771ef113bd5b75a3f526c38956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d738a5392e5043b087033e6221ea6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781577b63dc0602f756930af77d06f5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cda59869b63836a22b619e6b0cdfba959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e26c06f85d26ed1733f6848bcd93a1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970359ce27c02ba714ea5deed8d63ce961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068a47517b4a2380888f2c51fa46ee9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3bf8d5f94709b5ca85c2e6bd65f31963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1e12dc5aca6a5a526b49a1d32f782964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f45e99f97f5275a80794d516b1381965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c07482edfd056a04511365d41a7d2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e39e5642443415aad2c8d400b183f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f47734c13cb11813d3bfe4279a512968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633c3fab451da5d0851dac6ad24c3ff969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f6312f224d627b864620b2eccaada970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4497d6aad744e01099f6c1498823a8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13569f5f00fc720715b1474b30f287e2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81807bb9dd1520696763acd6ccf14b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e00d9c2afcb8e324aee2c5c9c1e606974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c42d78aa82cbc462292d64cd0dc224975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94872761971a64b63039caaeae3899f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eb069df1e4d45088ffde1167da79d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41942a53396d4d62adda7e73002e403978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0005cf861d2e9556eb6bf6cc4ac6ae1979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b9454d8dedd29bdfa6081f4a242ff980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c15d5b00c48365fb0d5b37256db26e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce962f031cc122ad10dbbb1a245d225d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4db167ad3c89c56bfdaafaa45d3db5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fabe0c6e0a63413e1942c9567ab9a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec08d50e8850fe16b54a76f37472fef985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7daa529eb6abf9d44276a31e8689ef986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041547c9ca6dc2b94d02655d130ae72987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e221b25228a0b3575b3e83a56f62f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4616b13d7ba8d97778de784a7f789ec989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21385570ae1bb59c3dcfe01bc2b0fd3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b248165f58d358c54b906590980ad4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb671ea911acdfd4b3affbe0e059ce22992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d40c0b42918cb522a6e65ecd024a31993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491a4ad2b1d451fd278a282b91f34d5994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b91d7dee6a26fa73c0c9edcb432f1b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba49d7c90760c382ca09f8cc910cfbc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9000e3df0f77808f8f676d2a7ff7c8997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>