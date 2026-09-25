--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55639f00b835fb79848ec480035c1741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91155fa374dbea37506d646c3be55c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b5081cb6c6baa2d01f234b4fcde713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e5db99f5f342e16992d6905e635104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68629f6f636d84f6a3a81288b7e9b19c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869ef832652f8fd18325a728b58ebd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5de72e6b659b38fa5920ab072f2d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66725d2ae6d0983ebfa04c7f08faec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35feaee0a9167839badeee17ea42a7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3279436e3479ea17354ca04519be8e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f48616216ca10122a0623deb7dccee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5547d194fac4a0cb96da717b4559c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc64663baadd4396a015e244e4336c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358ffbfbdd736263847c025006f381c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9403bc7640022095ed5420561412b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec47eeff269ac0ac9c59dbfe5083d3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0ee7e73c1a3ea0821442c137024a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a560ad8ac29a714c2ab61eff279bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23047d86439d987a9f67fa7d11de4fb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03173d1929732062ff2e9f9fdeeba77920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147b747e112208053bc580dfc043f7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51697aa86c5e11ffd6990563107140ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daddaaf339fe46034aab47f42403e8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94090f16d092cb188059fb1f1e9db724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac10be3400e5f5e7573531c5d9cf3c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eeece96b72949cb984c72d4ea4656726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50255b5472c33b4c3f44c801f5cc5ba427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6d9093c19dd3879cb060279ba93fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f29331f12358fa0fe7f565356ccad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024d9363330cc3f7418b66de1cd06f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0534304d7191483a3a2ae8bfbfd0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023e09982a4dba650584901ea1f23c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb8e56180312d4edbdff6d2d38355433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51b753dac686aea43cdd8a002dd6a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace00ad0d567be151589f0a16fc3d6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0175f77aa0de243d48135266c8c7ca236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d184f25cd843ab1b930cec4a7d7821e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f86f313a528efe2813e0d86e0598b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb4938472130e9aac0d41978cc9ef339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0325e62585ebdae5d87dfb2c28965f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33329d0befe44ac13148d7289d849c9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1edb9c13e3f64de4a8fa362e1c75542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18cbe44fcd6f0f37385cd21ba0f17443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d594b462e665058371415ae53823a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ff94909f8bcc80dbb158a8f355dee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139fe4bd21a3a3f2c9a89c7811dcd3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ec641bbf1ffe176bbcfc5d755a9ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77994ea7efb3e62185c868acadf5807b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374309e78b55d06eedbefc6ba67f09eb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbdd59794066b4580f7ee18152434d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3766f20e9163c0c7a9f88d530be31b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddf85affd970ae1b9c02e9d6942cd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dfc781e5db11f92448d3c081aa5cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c292fc5a8e5f3d0a2dddd67273633a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46263a1fe21257b127c746c7f7299155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d705af90a8eaf9c6d8f6b9fd42e4b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919db90572521ab3109cf3a0d33dcc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371e7794cd520c23dd53ec57c2dba1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f175c23f2253dda1cba762542819c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae52fbfe058c3ad6081067f9a5e799e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428ab6e8a2caeecac01102ba1aae0d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c637811013aad57505eb071f4b2a2d262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96182b5e7a4a31ba9005c12652dfa7563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c0003748de35b24f5d7354c9d5f7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ef3f716486b21ffb6f706dcdbf92e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc51ed4928cf68c0a84b4a81c71ade166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a489797edf314fbea3ad25a1331dfa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653919572a42e4b22e11adafd8e085fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd432e8a5d2e2f210be5054fd9254f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a479ae55363074d9cee8e0cc1660570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146746c51c5ad28d698824567e5f41571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102254635e75bc2d25623c7274bec4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71adb21066cc738061cfb755404ee5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413d64dbddb6bc3ac8ccbc6ae1dfeee74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67f1767539d7100f2f09c2386ad4d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455530880578bfcfc88bced80c0f94a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a65256ecf451baa5820d7602b2bb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eafa79be4d69a9797bcb4a8848e84b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89992d5f7eaf0216e691dcf83fe9da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf17349ac2119e7813590a97a9bad6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f502fdc0c670bce635baaffc247d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed01d534c878963d11553bfd80ae43b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dcdfaa13267ef85c5f4b7d2392f4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab1bcbc98c1870c34b030da5f4303284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f26836e41fc0dbba9fff6110f0393285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0bebbab0b16108e4c893cb5ea264786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fede7d7e7c82460a03546e3b098a18e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179661cbc6c60cad56ed631daf3fd0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea8e1793e8d7040fa45cab6fec731589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b338d66d9e1fb730451cb7a4f314e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a46f9301b518e5f50eff2ad3ae8d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c3d4068f74938db1977121ea0bc1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8952bcd90a8a6a0f599eb534489ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc0adeb3205b4d6a9ee6f247d525c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911642be3c0117495ce45732fc3f6d5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7a525a2ae1f4cf478ff4110eade2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666ea52a79f7b27fe9aa9e2af50052a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e581fe32b1cff050a5bc640e374d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f68dc7cec433dee6a0b9d69b98e6b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c35e02d770f3872b7477b59bddd25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e0d8c62532dda1fdaf4e2a3274829101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cb38083f347c5dd47c54278a62a11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0011b3efb3bce29adf32a4bf747f16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e261a426337e5052df40d6305c187c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfbf074e5303f2efc75f7040d5007d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ccb6f8b25bf185d3b68ff329576a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810188d05ca5d1966c9377b022c42a0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02a98e6b0393b388cc0146651b2a68108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad092bf5da29ef7ec884544b2c69739109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e815f60f011257cdd79d059963ea8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a392e4d1d4c53649f325210a90c89f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933ff507ff3695e9bce789dd6e57f6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f1b6092bb7e4c6fce02281b26ad03113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bd01651dd4a540007966f49f5bd51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd947fe9f7547eba6158029e1cafb7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4718e20a07c2db06a5de7b75d7144116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136fc5a8d83b8ff3957147584eaa687117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7344ff526282e40cdd1996b1055257d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161c40e61a6a825c636a75e8ff0ff8a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240ad416f7af12ae4bdf183a965893e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1b318c0ab953fcc8f2c4f86d51272121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09d583726aadcc22261ee8ae55382a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8cd3999a22c3c3a20059809e0750f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad58f2b6635b5f272c708b2267cb890124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660be0643b5c4fb5fd54aa341fe64d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d99de55e780bcdf566523cb5105f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f41f8af43e05dcac89b493a062277127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee038232756d74ddd718febc7d6a02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810eeed2bfc7bd3a0dd5e11a7c904c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bacfa3212bce838aa132f4dee6abf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c50379545dc583637a2bf52f3909da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4e011f2870d6723599da5a4745209132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e720a0092798790e89901257131c65133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27575fab49bee77f47ace62ddf6ed93b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cae3fd109319c98e0a2e8819a25cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6775a1e9cb8bbcbf4b283471cc1b625136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03148bf9678d6aed30be8e49c4ff17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530150195524c2b5290aa37be4f2838d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d9ce60d90650fe0d65db4308d0628139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab983df8dc33a1c53692cb63c83a97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7732ad13a3e987a009ed81c55acc6cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b017f225cd00392044fcc467e0f5fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e3eb28019f8fc66453578062f6fcb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49db63e1133b7ac0a106c4c4bc8a60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c162ddf40a3a3222ed19fc2d62dd77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6493f9fa8b88f3dc35e1b52e6b5e2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f994fcc5403d68f7f9ac264bb44d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16aa0e8d45f7e8670333482cf7c2f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a5f9301a179af4e6aa77ef5313987149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b477543e10fe57b9907b81a4d4dc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d8f635db6d6d248836b6842361804151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cb0fe0b76fbb624e2c923a7dc1de2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be99f49b2bd33d7cff9f0f0ca7cea9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437ae1abc511dbd5e0524f78f676fa8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d839b774868366c95f6d6d310ed0f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feba6fd33a146d6798a42f8ae8143df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbe4d2e40b4d15c36922d61ca68f4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedf636d2927df89dbc276012597a63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ced329a9349cde6cd14df4324734e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea419c984e1b053f024681273b9255d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f932fef50c06e67aed28279f56ef4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a41c4f90dd7e03efc5ab5a56c7145162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052af8f604824756c98688b8a4b678a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b0df45c00b111d57d3bc667db44a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d7ab38f4956557e4de25a23f50d6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4b2a711ee9894f89428b75fc92a25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea93961e7806d4d5aa82dbd418a6ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65044aa4e5f5844089f111c526b69889168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739c44ed0ad1955e216e6d8f0e28fcc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d262f3439660f25c179be1b63a37ae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde5f4a1f79433df0baac442f12cf89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198952b2fbe04c7c2ae7850362888924172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3473925f42ef191903a4ba46c3798173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66571537ed78fcf77e953dcb7656b8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc646cdb9e1e99cdff889feb1311b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33ca458ef86477cb06d1f1508c55ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae7c6e0ea23bf327ba4fca7db7bc89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538082249396840cf18b89e14bbe3df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687af9ef95b5a94469056a71aa0059b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f9649a5679e0dac60c23593a34378180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011d0bf933ce82a3b51c60947e05fcc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef9394a4bb80d0f01ee2d2eacb66a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab8a0e0d98562cd5482679a075cf89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85977183a9627aeb401e1ab759267507184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac96afdabf14b26364996b212eaac9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d01614c0ace11a2cabd58624ca5de9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3116e3cb62352cd573d47acd8837c8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dafe4f890e7d429b0dc18b0eec9b67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547d072f10613b42951608f83d9b098189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2ce4a5b37a03ade8d6404808ebffb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd57fdfab5d6a8af24d74e9b54fc3ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739eafe77e59b7de44628c5f9d08e2e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6e11a76e4b8c792538ca89097ee62193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d2f149bd08e395aee494c7cfb6cb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abb521f0479cba7445122819d7e5af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9ab60aaf0e71fb20c4b5d0bd19088196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0fd2c188dae7beb5bc3007e0d45f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c211adea3a19e321e8355af2ae63d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52332494fe31f660f21705b59ce1f1fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d0fc819c1c3c31f08725c670151a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391913e212f95d7dd096e70f91280a44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af54e69c6142ac8d31118919892a44202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fdb4c175dfabb612d5421d18db2bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf72a8d9539a70ccf103e2c31834c87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e9988f2bb0f46763edc888c81955205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5034a981c7d2fa65f2d5c9090c1e6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad896d15ec337d0601b2e32f16a6ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a077e02004ba80f0963d72ef159a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d35a1f8f76b2c5ab97e349d683c6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af1601c3992f5047a529f420a4c706210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee306a34a48e19ac83c8daa427f77e5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644230ebb64a0f7e5a2c4e9268478f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d16202879402a860c2518997d518e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede36761d99dc8f8d57a2b7ab55a4a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7734d279640ffa200713ee45b9e990215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb07061c76a7fcef7038af65356d6c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bad28c6401022c8039165a2c4d7ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df99f9629b06379378393f10d49b950218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d4c3adc9665286933bd4e194aed5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d8e20cd060618fc84afbfc02b44a6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ed6771979c2cc14daee25fbde6c8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e1c3496afc2788cfcd9a32913be38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac99209ef35f0b20b35bf0b685dfd1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f665ab7822e5876651ae1f68c90d239224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab91a3764201360d43b1c80e441b03225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb3365fbafd89631c6069173736412226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f476dc33da9e19a2c07fe42ceb0c9b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7a0cb23e42edc08c863558f8c7e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e145a1a548e757d19f7a5eb6e04e80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777cbd80a12b04188c1ce62c5edce00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26647669ab49813504da1722d2ca5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633dbdc74260f28d8d74759e07b26a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512c3d224b126d1c8ceec96d0c835ca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc22e37564816f92f965dfad7aa9fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37519db554e2ebe612ad905880f174c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0ec1a35af4c5aab0a2f0c611171bd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d3f3686406f40263c7ceab2de6807237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cd9c0d02940e617bf33c6c1c95152238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253a6ad2312bd7b5fc0d73abc540520239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb367f56df3eccae9fa5f49d25208866240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddede5b59fe63c9e5244c10972f95b8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca48fcd17549aaeabcf5f7e8f040526242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4836845664bc6e7ddf6cc53fdca3c84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdacacbeb3f0c9999dd34354159f39244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d068fab8755814968903bd88d7ecae9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7dc8b96feec12ed9154c40e6b2b34b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c538beb550366ea5317041dc2b081247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dcda3e6c8de9469f17b1939e719ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ae2e69714330ca6c26b9532a69e18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791eb0f24aef60bf4c15a2eb6134579250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3fde16fbc6e4bbac02ba52e3f7645251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05174d1d328767d8b7724b652f04c19f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edbf7cdf4c122416cccf3b956a5939253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571a98f4626a63df664487472cce1b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd9bb54af17b8034f09d73d35cb93a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b89f556efa709d01744fdc6df0cab9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a95470aa9bc340bfa0a9b86b9926a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e46197c00a627b7c0acd11148ddc45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394bbdc170e918a4040db7afeea4c33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a9a5c75fd7976b1be3551dd979a28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a1adf9a3b4e095de7fd7d0939d4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a8b426bc2985867f8a0ae3a18a8f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b02c600e1016274058d7c1f143ac23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e16a8611f8e094a1db72eda6328e4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135afb0d63216c2d8e1671033536cb81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299124d074d85b0171ad749225e3b99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa92361cb5c1be0f693442ad8a9ff2b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35055b5491b596de41d82153f2394670268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac75944cf142180b8a54f2b9b3007bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add06c0a9136decd5a8854f68ce881270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f3b95c7ef54802c15da8656723671271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0211d3335c6fb007f3793d1584f52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48d69f4d378fb68a261ad8a3cdac66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f52977349e76fe73b4f67cebedc1da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82cc832a32d0ece2122f875bb80b56275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ff79d73e57be990fced221dd2d944276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2ac28363d980903acaa37a72cd221277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9df66712d74255a06ff737895ce5fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70655fbbcd9d78591725ea86311f54cb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd438471afbce17493a35be2f65f8121280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6718cd2cdfcf100c8224db5413851281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5d2dae89b5df576cc22e14ce5dbb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f4062fefa1ea985034c2665ddcb55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99a3f21b7a5e6d6476bc5a80d4e8ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0ec656944f1f9050cd5ffafbed5a4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d391cc3e9764c5edd281be4ef5aed38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eac73b1db01d72a032b33e4e1b6471287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6957a1713a5c8dbf021c5bb7e94b50a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37f3ef578d9a5abe807ef4d5aee5ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfceecdfb015114a364c71cea84a32e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf0d15e7fee661571c148f24e3f6c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d918c2c8ecbaaccb76cfa9f976e32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45019ce43984164dcce1ee8f71af8e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e4aa187cd37c330de7c413c190d0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6a37d9097d73582418d0b2fded0a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef10955eed191e39fbf524d91c2b9e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1021b3561b7c4cbba50a067d8bf00e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16136740cf67395a28171e2b0ab454298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3c7890d6e74d072da2914da28d14a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7050f2d0d07fe19526b4341d75472d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7271f88ab18102e75e7d9cfb291c0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aed20d07c3bf471dc58ec77ab5f382302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736c6a89f73abe4cd099600eaa0d093303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb21bfd81b6d6bd9ffa6c7a93140c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ed8e6850d65a342b8dc95ae153217305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b61b1964b88fa2ed9c47e6db0c9bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742aa5437e3330f224e35f6f02f6239307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ad6cc99cc78d4cee74360da6441b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a52dcab1f851ed25ae93ec3928ea5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71248ded59c7d93ba5e8f9dd4b0fcae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b313b701ea89adf66fabb3252b8733a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12fe53579296df9516dd7811d61843312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e7b959add46017ebadce696d67f6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa07372f9b0c4b374d9776e2eb859e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e92d479aac4954d752b1a12d374c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd668393242d516962ee59f7e02085316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52f5d7921601f47b93207ab6fe41a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ccf6267ce2555ab7e475c0fd46611318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4980f32fced7dc63e0cc314193369319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f285c8a3ce3e5660c61932fd853d20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89488a9c75a3d4c1d5185d37bba419321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cea6b444142a526c4b2950ef15c184322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a608c81c8b48539c40fec4f6f94b068323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3eba2340a3f5d1d20c82210909d44324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f6039b4ec6582654d54340eadfbd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c7d594e8e7b935817c9c080b2efb4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aaf51fd22feb56a3143d0fbceec99f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cbf80b16d1bcf654603d39b4717ac328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fabdbbff3c419d5524180af83e23e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab09aa21b73134ead3d6c5a8461e85a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f944b8cb13eeb0d7c5e60042c8683c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbae0f9cc7ca7edab036a00fd944fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991088c395dd0c9c37fa9c0aa005ff3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fccaf8b5be38db838099119fc78ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438d3064c09c3b12f3d101a3265027c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f76225ea8fbfd1c669002f7ea8e28f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a8527acd128992e4a12b7ae2faeb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648eb68cb516e114e243656db640d1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5179f145cfcdf3b6da6f3ff9a903a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d3b0ffb814406948ff3f6face14b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874ef9d3a0c3ee7ec819c457b8b0d71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde6de712dcd594d3774b67a8f0b7bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0718292636dc3db74318197b98d9206343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee0cae8bc0bbe416fe618161915ea8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a54c4097b1aa04943c175ec57c1c30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d43b9448a6525c60a4c05a15cefee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cfc695db812965f5bd485a09b1788347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c6073a54eb60948fb818a39f68a93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c261be475fd7087afeea433085954349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88859348426bd73cf3bcbb01282ff0af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e03e4be024b41f3f28d8c42916289c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317ebde9f98a5b7355f7913c2a4763f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcf5e7fe6227341da7b87ef1421a39353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cef3d59c36a2ba7522a644beceb443354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a646a777b8bedf9373ce53eb2c55a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830fdf204e72151bc32e211c928ba6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ea2360c4ae082223ed0746344dee5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78e54a9ee7d8367f54def9329cfe00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b7120a3b090473d049c790d13057b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe82e49309c3429a40c9edaa87e244f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48745e7ed3ea67eeb6035b9b589ae0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c07c49ee720428c6b233e53ef91c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891518c2d08efedc0bf8896919811af5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c73443d6ee0d5d422e17e4606c80f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edad29a7b408fce2f1787bdcb847926365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2675fd5532f0e16609df37820a288ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e1e16576d48a80349dac8e7f8a6ab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc72c04d65f6d14fb80bd60a7367bfb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0727d52eb7cd4b99900c69a710a990369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7facb8f22ad494fba276ca4f5639f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5c7ec36d7ae56dd6b3fae32ddd85d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f957b1df8b59c93ef63cb56bf8cd40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cddacb29a7211b299811c1e4a87fa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f5b486b6f92608f430edc89080ca3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74b23a33a66c734edc7f41dcd448df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19992e8467c8392ba3c230bea2f2a19a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5184ce3ae5e6d45589e8464cb0c576f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f52257be0dcf1125738a93a9ef624e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a667d79f540beb0a49e46e1c83a02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d4db2cb0f1dd39c3a26d44af09507380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bc40fa1ad94c27302b9e3c94ef223381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c83e66fd6a773925df851239f65618382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acbb8f27a5defcdc1fa06c4f9ceb24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ea59530432177de9038017cfc7ff9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ce74f6a224466ca77c00fa8439e6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a68ae9503a75f3727095da7348fdc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888096040b0e8ec46ace881e0cfb9a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13d68320b2404f004b251ec94e37bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458876a4554edc0527f42db7622aef7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a60b4a1dea86d416c12fc625e37410390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca722c640b183b8913d113069dbdd1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213642b392cfee4d0c5c3f973a0855a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d268f896156420ea70020d3469c0ae1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9268cbd6e7891adc946b24850fab30394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d48900a8b2809f275d3f763091b964395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8067d9ceadc78c1776362869bd59ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e625e5bebe1eaf305c6080a3318e6e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8bf833dbd0b57433ef0075f2d22a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c954d5ae040414e4f1bd42a48cc7ec399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b2d0de16e51791950587c557b0da4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624f62a0be2cb0d705a43f0a2e42310401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dcc0123210d880bbf2e8dbe0ecd3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50bbf057fd5641372c88871f48bfdd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec4f678d0a27e80ff6af7abb8bb650404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b933b9ff9c89da0e288d4e54f873f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3af3f24c794db1428a29fdb41eb5d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e92e9ad5fa89dae06ac9886e93a80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035b383ccb4d4e94d4cfe0d636ddfcb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41358aa8516ddd2db7aef677837b5e26409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cfef10dd36b6dce5a22553109e83f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a11441639a7cb095352499cd936c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f572e4c9a5ff4ac32b5b58525ecf6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ff69a228ce9e618af61cb7ecd6a1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedee536e8afed32eabfe1e7f7aa4a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14d9dd9acc30e13a05b00721e736fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ecf6368165873a0e846dfa25cc5b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed403652b8e251f6d93701feb8cc1fc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa93a9303c7c2258a2850b0c2bba74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13529c7565bc477b93f8e0894657e5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c3c483e1b1efaa700b802ba8875a4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a70e001ce755ee5a27bec9f7ca395421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe080e72d84501b5552baba318d5d16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf9796df67be0ab358d9b7e1837e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec06d106413f04ba5deab3c4333d46e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962700cc679bcb857a4dc38b8fe5247425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54288591356fd64b724dd14e7bd3f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b17093bc93293de5bdbd1938866e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db36236d6a54ef7ca36c5b89e76c05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21934dcf55d41f918797e3ff1db3e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438fc3949d1f64efd259f7c256d25ca430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27609fe344095f4b99d23c4531d86bcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa90b1c5355d9b268672542fae2438d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a5cab49201f2f5517d57ecce13c40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deebcc9c922b28a5a5acf407678ed6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a384904ce7e6e6cf879ef64e5ffa41d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112da4795f04f73e4e92b55e2075b9e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277016d5b6e88ac8e1d5ae157a2be9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f1a377661e99700bc7ed9ff12adea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d52f5674f7ab6a2ce144fcc5cd3e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48df08db61d60fc49628c4563071bc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe52f55cc70eaac58903372bf6dd0e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99484328c14ac5c05ff96991def3c4d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eb55c749af1ada04ddcfb9ba0784f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7610ad526d5b9dd52793d420c96bb8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653b52f761e355e0c54a1e89a1a16c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd735cf25f87abb4447c1de1c586b00d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6106570452c3c46aebf8c206941bf52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536555606a0e82ad6099c7e3792a73d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5fc14514f11cb2e31066bbf478757449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc577540e2264252872e46e877923d16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0101e4d7fdf6eb60296ef4a6636b4ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1526c50d7c8b11868c6ddf3a7c24a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405706102e73ecabe6a5675657bc28a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939c7d057f1fc61d77bf30c9763ade6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a74166d6f9a392399aea7df32635c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d94fd2c3d1a2c7f2b7336092f3d22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e78e6be458e222a93302358029f871457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f186601fbddca5b63347edfa3146458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ef7ae67eea09900eba0a9c18089c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c4d4bd55d60894c788b1277156867460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4309402927b046d123e8a549059ccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350dc059aa988a801e3dd96fa6bbe2ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2758ac74736c2e6c0985625ab8a4b53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707b0087b6088c79c33c693a25bd3a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6f0a4c1b924f03bfb0ecdc2bf8933465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd37569ef73269bf72653c70a7e182466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2454bd495572c21c869f0a7cf16993a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a622d2bf01f92b28bc5e37da78d6da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f964af10586d1263bded3de62f8ca4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86254a97297a3c56e6ce86da9e65a37a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c277de611507979da769b459c69b3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f83251f39645442b3d8f0f79b4541472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd7e877e4b77806dd6891b95c95b3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ba463a95f594c651d0fd195bd74a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff265df4bf5faccab8ec5f961ded516475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecbc3559391d1550e67292f59c2c21476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d97269b9fa7a8730c10c30891b1a3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c1704d69bbbfdd81e5a3f0eeff03e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57538fae39cb3ee84b7918f3baaf9a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf06a253413b323220fb9d37d3fa3e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f835631f26a9f54c1d0f046a8f63d62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c81931b8716b897c13ec34199e4ed9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2858970da503c0d15acfc35195c1e40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29412e99c3c2540430230a5f60214d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb285286fe8c58e04239cd8e3f82f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08afbeed65a2c7c5b88bc0c0ff2ea4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ec07f030ec599724eb60cebe585b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ce5739a67ae1a7acef5eb66ee64df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f288f55389ad60c9b8226d03f0324489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4058d9688a2ae09972f1bd5e884defb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b686c059d22f6337c504326621ed250491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a45e2657e27fcdacceb369ac28e75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611134e8cd3b27be5628e621221c213493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b62ce61c9244c45cd8c8d03fbb864494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01399e7385848d88fe4070a3be460ba2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c2e8ffd085ee0241a22c5d5fc651e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29c97f51a1311dbb7336aa16c17f35497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8371b448cb5efb22adffd482a213b1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfc0021bc28a973131007236fcd466499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b48265566786413915b1fa7e3ea70b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd11468e8607e22cb786ecef7c62c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20610e71ad93a23c8745602f7e55aa9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727664c52f931c02e4be204d433bcfbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be12732a2171419332b4b462e20eb0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd534948ed304e7df88f2c25dde8253505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f501521ee6a580465122b49a87873eb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190125110627ecdf23c4d487029f0c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f61aa1455ce5b9a1292fda1d88355508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c376628adb3876d3a578aadeb8eea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f67197e9a293b794914cec2739b59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28635d4937c7635a65ffe3532dbc094511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8ba0a8f601233fecd5aefcf786f98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298a8dc761071b5310e547f9207814a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfb6ab4952074615596fb01ebc3c41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729cbc4f7c6721904fc726c468e156c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804f9b065de189b39579d2fde1e5a1f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51265152f31391438c32a6ab8dbc547517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7100e1361e3f480ca930e003f2fa26d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdcf5e807e138bfddb926749ffda74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12201679b7d921ca64778fca0d1f7b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b42e66b01c8bdfb1afcf7444dd490521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b6f540101db2fb071569516759988522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16258b91fdbbdb5ab6099339883f3a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d01f419ebbaf7d830bc4fe56bc7003524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f2090ee6b2e5883f1d061d9c3132b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fec09c7e5901ad981579f50463e726526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbadb70222251ed4f781b00d11d4982527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657e69b7bd4f9e4d065284bc1189d8e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c685bed5f57c2e7b28d1472e54fe38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb6a19783de3fa9c4a9e6d8c142b77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728296691dbebf4ded43d8ec3a5a0f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec2390b30832092c8628b7fa733ea5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5b055ddad4cdd35e1a5b751efe20d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531d03ea87bb06975c89632b7e34918534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc936e5e9182ae51c8f605b7c2beac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc8a04172f2e99c27d1af68da8d5bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bd41915f9c9995baf68be63a04ec7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d8181d4fd35f5a78cf7b7c3f89a33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef4152f8b111979f16eeaf9834bb7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd770fa626c7bc4a968de78c1b818540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5be2716b7be043f042d2b43c71d53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f4eccf27b206e373c841dd6e81f0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3104d21d7f550451ff8b3ef2f13c981543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3d7456c4d140769ec731f81931183544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba19fc05ec94ef86b5eec2c18d637c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4ba08ddde4c9bba7ce422dc211dbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82db4a787d7f401b4d0b689b805c00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c1f8395462852ce3a03b7e1fbfd29548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030421877db8b7c4db0748398aa9970a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ec4a1d9f06c4be3364a4942827450550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec73415555d979b95cc12874ded6f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5b2d9b6c2b663e8c4cc709e2fe917552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19a6383b12eadb38f95c48a4db1464553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fab42552d6d286c94a1459333b39d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c94c70c1f94ace58519e9987b71bbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77caf1785782498609b0460939f78c8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dfd9c21aebbc5fd573924bb97f7b2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ea7840c81005a5ae7f2ac7b2b81ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bad025fe5c3b45ffcecd6fee52ec0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d26bb1723f8edfe7b3717b53742abd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5187eee99b7309f019437a5ed837bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e44a93421b95bc5125bbb216db160d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630be0245c8691e4da2dca51dd03e078563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35685575b710b767291f4cebe3224a14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb873c903391c70681bee96b19cf89c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9745d93accb50b7270da342c425a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65670687da7ae7aaf48c0a89d84349567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59322bd017bb07aa7f85288af43bef4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81909f9478f5938b14d06cbd8102e82a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b65fdc71d17fafc70333e3eb97dc6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47dac2e52d021787c03e9ef5b0b660571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cd5bdb14d319f518c537c7467444e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca408d1ccd8351198f45f1afbc3867ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efc04fa70f95210e2b15f583cea948574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ffe90ff3267191f85a8db8f909ce9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a1c4bd6fdefa6b4023c442b5ec6c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cece69a3e17c1e78eb8edde9cace604577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede970b99cdb9abd8ffc64c9c93b3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beb7e0c37cdec6b4e8605fad99aee6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c41df283889a2f5dbc1551e3333f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcac9e0216843f02037e40866fe77ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519164d0dd036497d9a6c4a4271c7a49582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987c010e42a368fed5168b1afd4d942583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ea92c8af6b78a9f8a922a444df2cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1712503cc5debb510824f4c049f152585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69d18e666142a74b869154e18ebe44586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05132efa5a8dae93a256dc734f4eafd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09023710a135b7666cd1f4da42d5161588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42465ff354e5a2283f72d55ca26db5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2747b62b6cc36d858bf79a447a83c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dc24629f09b7e7ee4fc3a5e85f652591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b34b3a29fc24fdc382212fdb18fcb8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca414b3a13f9aa5f6a0d81bbea72431593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d20aecaa785e9a18b7688b52c5a213594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b57f4b1e9f8346c6efb6af538826a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde77629e25eeea342f6aa34a945d60d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d0d8fe7887b0600fe71570ca0030f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd227e985e9fa9354df62ef23ead055598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a19d1a90b9c11d2ad620e5cdd5f14599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa066a9958a93ee509ef503bbccc0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc55c151c6617528264484eb6990a58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5759557ec405dbcc4ea1fe4bc75f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed221ef97ee1ddf9454bba473871426603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bd78d231e6479e0a50ab13b97e343604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887d198659912c6d4fb2e2e4aaabe68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef511323a6c3f4870e97168ea3f265fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f91ec9ddd99d990297f6453094cd8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27cd43592b2e62bf671dd1bce2d80e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac005afe37336336cb82e037c1ae5f4f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7901bce6b8fbd593a7bd2b9f6bf775f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a2f2c78983bf872dfe1c56d30883a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb6269e35dad2e52ecf27801574558612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df27fd24e20022363c8df0e39d292c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb3632cdf8243fc042476c17bf6b53614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d4f3f11a15e10d4e272f8f5f9a93f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbe6c79d01d9e2f522500bd5cef170616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6231e1c83870a2ff32b92e64990902617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607787a6e02893386086466ac170384618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961578cb9a9fa533c9850e7d0e4de4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf08fe874b91e873dea16ff2f2225ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1abde443a503451d241bd44ed5c4f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd098e72197b1df70aaa098aab8caf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87682b9ecd50998b28e36e29a6e494f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a69d5a97abc5371c47d07e1ceb205d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9b73a4d868abbf0837bd4a8da8fed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3703918680371a22248b526d5ae428e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1e57dbcea7472657309e9255bb6af627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff9ae17e096e367de422f12a71e529628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c903ca7c1ac172b4abb2e818b59897629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d4c66bc477816c6e1d53dedc555e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b6dd68c6b9afa6433b5d87bf100cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f0b7193a0580a3eaf8a8eeab1e946632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfc900b43de9713e099f129933a3e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983530632d170c942865fa2eeb1d354634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45997fac0ee359f266e8f8c8d1a097635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028bd744fcac9f3cfce29283adae2e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f17599baeb2a76c910ef3b8140d52c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd09d0ec11266ec388c5a8d801725fd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ca08a05bfbb5320c3a81ebdafcbb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f66d76fea5a2f6225215e5a296d251640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f152afd100be141975f61171535ced641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0856e2370d0e7a29531e34782a8ace2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d08f5d3a12147ee8eb2bd4fcebff0b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee1cf4727e30cd094185fbdbee8bfa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95caf91502dfe012422098ddbda346645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177c18a939b46c3136574fd63418c7e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7c397545e304ee955289768207688647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f561babfb79a69ed7dd266b08712bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69871aa0d60277c219edbe80cc352457649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87f3a76a4f352b5fe4d7d3291dc613650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35165ed41c2217134fcab7f27d129b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc020793a0c17df2cd2d9d683d004ba8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5083eadc7f2261a558bfbd8e8da1c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c95f721376272d72dd83243657003654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb8afa81d45136377b14bae068d31c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d118c6e5c5e89e7fbd4024603979cb8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b55371895ef7ad1e93cd1342f96b42657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb3f64ac2f6d84a82bc72eaf8a4e75658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d603f4304563fdd11adea2ec0ea05c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9db80cfe85b627b14c391cb990892660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0639468829c98f6e3808032a453cc73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6521964387e6610853fda8a51fdb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0781f6ec4afddb55cc3128bd039bee5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b1fa075056534ee50e22e6dc0671d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a5037512e7e7776c65bc3d108062d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1439cee93c2f7f390324d3ae429ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09038d225dba4423ad488dec76c5a79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc25f34f278f3234645074ef2115116668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6cf3a2c5993a6ca40c46747148ca4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33aad48763e455b40d5f437602c072670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745adf32e4b20e433724cd548c2a3450671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece1e619a1647ea95f803f6c55fc392672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb888247ddc6ce2a0601fbdf30d74f50673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5963990109dcdd187f0c36d1888c97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d552a53c516f8712ac977010861d34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c4d3c009474a34609898cbf30aee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb97b6ea6c958a681df1ecdf1ad0dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef77f191e142a1a69a5034887d3ad7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa4e93eddde544cd89f5722febcbba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0593b9b151e2cbe4db728f7bc17b229680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508766f45ca505145457e30b8539fad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2161adc07a005d92b9e86f90d134731682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf260ac6124bec800e04acda1d1f48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9767c1c6386984429d977bc0d30b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e314845e0c0e15ba076b1d507e707b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1fcd8efe2e1a1c30d82b1bc743481686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c74ab365883bf97732117caa39ff2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754f88d09f5421168947ce6a1b91f1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf201cfe8dd2352b7192cf095a67981689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e64780552b764c2fee499dc8c6e54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a411b7798e51bef00e286f3372b26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865250691f8ae2119017f4e47a0a83a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c961447af35b89d889d098afc7ed07693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50631e63f49c79d2c4a7fedb8c81eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ad292656e5b66cca013ef7e174f23695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc04b1a80de9d71c7d8b9bd99194fb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f12e10c103e48a577e2449848df64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05cab783a2b2061d83dc770a1e8cc8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106dfebf431358d1c2577584eee400e0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6a16541be0f0f15cd9c5d95af0aa9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd64c6ac6a871d98c5c02c362451d1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ffaf199b87b0f41835c5f9993b907702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c1822d1ec0e3b008369738ad95341703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392cd257a7b1d16c27eb255bd8b8a62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0587c15886b1cb5a28f5cbe705b2ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b251fb5cc1b839f59da481a0bf19b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b3fc015907b93efd065a6ee49b8f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c40d39052ae1f514942f954aaf0506708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d515a4a29cdc5ae33563d902cd6e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fa09d99a59971c63484fb5ff3c21d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25186120424df417043ac42fc69b22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568028717e2a0e3035be0f84afe341a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9809e93a1a3ed194cf863fb914aca713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97264c5aeb2f6cdd09b3276efd6052f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f77298bade39c608658d5ac0eb1a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38393ef78fa36f2265224e7af51add4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcc86e2c7fb46017851a583ca8b4ed717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d8be4c315a1f2db1400f4b81933c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b6a9047dc20e8458137461da7c5c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfa563b1a7692e773b721adba7d5a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fca290d0eff6cd04a87b3a5dac5d3a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe0a8ebbf5bf3a30f132b51965869d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3e1ee1ddccedd686ae7760fade630723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7066eeef20b86ce36cfa39ad836d75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504f61f636c16e60cb2cf2e2d4f73b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38c77ef3cc98beff0ecc813030cf2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b455ac50ecbd42035a5d685c03514f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44330c267e7699b96de888dd1b10853728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a284f8b278c3c1c528cc1102d7341d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec63b5acb45b0ef017da64e1ed7e00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115811caf06b6a6c085e4c3d36a4962731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082e3aadf9003990345292a7f634b37732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8737d314e2ea2ecd87172488d883c2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cd230eb5b6b45d353dd7ab3917949734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fa33a06ee859a4334f9736c9f911d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c66564be627e4fc90d69120e91f503736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38426c9b0707d239bc279d421f748cd2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb26b6aee4f165ba36028f5d23a4a43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd94b82197f600cde0a0ff56ec9b461739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab704b1ed6bb2348b70871e032270e44740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e993070eab6402c2302c2601e293c60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673929042b9112090a515cf076686fea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138563251c9cd1160c70bbacc1abf21f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0bdf5ef2b3139e7979ee98c7d216a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68907ef0ca70452969f36d19d471745a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676449b0b23b1182ec63f1a8ce99d48f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2cfe8543ba6527f62148621fbc746747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b99424de8d94b776db6446588cef40748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701b4baf21e395a0bb86887b2fc23a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab253834a95371eb45456828fcab4b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972aa13f569005b420b3ef9c14a1661751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382aa08a51c597da6efdcac6d6ef49ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5248a45623f7c022efa4e6bcf78cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e628a1b390b807a8b877e51cbb31b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4b4a707ae9ed75333780fb87c0cb4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2464a96ed4712b37a290817bee8e0f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32532a5d3c1e3d06c3ffecc6733dc686757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f5f6607285ef364fc3834b5affc72758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e0228fda6633b2ddb855a7a085ca1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a01ba41b58b0fa614488c9f615218760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db7bd07abc7120f74191ac2e86c57b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121ddf7dd7f9cd159b58272abef4944762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4db84cf91cd28f3b5c89eb70b2419763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753d5798e07fbfb4407f2a54f3fbd5f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f18fbfddfd8098cead5c4f46eb04765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d5d2803c1e113dd43d8c0dd20aa13766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388bc744b984fd0d713dd0609349846767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b192a08ac70b56e08f4d81c9b4c022768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c1998324e5f8e0cf78ddcd49b8a8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4017626a05b1638f9cdc0c2bc099d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d41154992496a5e4453a7569b1b20e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3172752d89f08d227b37c660905b3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebee626ea631e2bf17672508743bd6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0097b0e6b95a66457781ed3ae8667ab774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1210b045a403cc81f3e3fec1764fdc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90679d4d4f58bce34de32c6efc5d75776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219109abad324d38992e4843a7f0f0cf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208c8a4010a9564834cef60d36677c6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79330ad2f681a74ca43cc5d57ec4fdc7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e45ffe8ab91589c4afeb6f72730424780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fc5259bf756fc7a189df0f2b18488781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c587fb0a396a701e1bf9e50636dd0c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb49e981c1e6ddad870ad1fbe843674783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a3b40a0054120daf457385636366784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b32d3ec4b2186aa0c73e5a65ebe1c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3b9174a203d90d85011c81cd39d31786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d578ce0a5a0b790c4f502a60eeae11c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e131dd3da53b93592c853a9eb031b5a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683889af6e74a2609a89aedfd70c3caa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e68c4208e1094bf2f96fb5254dbfe2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8ff6d0f1b6bb219bc69e4fc7b650b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78eaa4e9995e1379b8f59f9ba48a874792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8fafe18c5460e031206707640c780793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c15fac43e0f59cf4bc8b849eec4884794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109ff8336298cd69a76989570b22406795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3a94e21b1120dba7352c435fb4290796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99a659e9b3b7230e8f5995ca1fa2fd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d204000000d4eb505bf21ce2403bad6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab630accb9a5642efd172d84de928b3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216578e4e191f966f571038fb20baf9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b813d1932817274f3c9d21b830440e9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6c06ba4a91a724e255e1ad4f14bfc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f84ad8ff144a6d9e7d7c5a56f1ca6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f58a7cc7f20a1405f1512bc34ff13e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657fae38f438eb58a5a6ae7e31738fd805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ee1fb3010a68214cba5b6430a8a3d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff536d7b2d2b4107eca8a16cc94098807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ce40f0a6ee04d19fa300222681f26808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a61695b98fe22850f9372c07582d84809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c911126158314311113ca1b7cb9e759810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a74731926cd6fd1d95c05ad16121811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12023e56c1edc5f20d21fd1a45b97b5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373dd5b3c9480032037a9ed02733194813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c625fab9eb2253c934fbabac55e73814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bdf5b27bd269c88dee61f15748821815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2a7c82675761b3c0dc5ecd1420a67816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a565905bab17c19312d6c557bfce2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c73490bb0a672a8d1885c673e77068818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9819a4bf6b34a86a860e6f1e9f1ef5b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675832fc56b93a2623e20621e12b762820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962f9b32ff354d1e279d4cde7cc2e53821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b83d60aea451c03954bece892563f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d1cc1bb566839f17210c6a35c113823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60269f7d8661177e119639aff102d3d2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427abb859815ec1fb77f8db58125741825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f799ff590d5af2a7cb18ae697ecdf6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6aaba09f974c2341c9402cccfb8b2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffdf0ac70228f213b5e263e5be72f7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b268e84d02516503f14363a37de8f65829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e692012de2e7e2648f94a8e7a8e014830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd494e21e8b9e055a81aedde838b072831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32199902063930e22d5cd6e4026bf7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883666a745e0ea0001d95f3f4d2a62e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257032828e242c4d0522d9f9d6d122a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b67ea453d4fe4016bd6049e8661ad835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413139179d4324cc5c00ced41a08cf1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de9a6a005b25bec0ec5db9847c081f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5ff5c77a77a602c51518823150463838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef8a0cefef0f0d61372e1807cec718839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf536bcfa91abeba1d23c73f38c32d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bbfaa2b4d24c444c20acbb7519aad841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab96081ed26e5ae95d6f80c38bf901842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b6b53fec684f6a4a7a9d0998ddab7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2e739fc054af0851826af70f6e0aa844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a342f28c62188764fdc80f6393eb0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20404e0d4098647192867ec39c9b5366846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6744b0b975a78ddaee5054a4571bacd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc60d36deab84ad6bbcd22881ba1a1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f6bb0545e44f2220831c2fb3e852a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5e2fa4c53e3db772879c4a1a4e911850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46488b7987451bdbf8ed8254d4a8afa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748b4b690719dd9cbc76ef5c05961ba852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0ac1b0f09b70391dbfd8df4ba8b74853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07a84117b8da37cc5c12976fb3994e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca3d9498c1a05c837639e4226c19d7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fb5d578d7932d9a00b98e9111e9ad856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8261eaca1191b0cf196fabad8cdcf5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562b5a2a01a96f68531672758c90656858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06412d28b42e33edc8261352aeb96a06859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e692169fc02a57ba74fa61eb9e953ad860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f92ce6573b8418d5d9c1e1cbee4fc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95180e8efb39f461693e3a6b1f9d516862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de7db5928c5c0d9412d94fed95b883863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05962264cd6df725a405d03dda0d2c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852892797c173766b03caac968d6f3e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc8261f2a20f7d5001aa668c809b85866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98348cdba33490e586d0f0f14f4a570867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f8f79044da96507708891f43845c4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d4dfacd628b49a6060f4ae34a89b1869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a642f492e1642ae5d582b9f3a5df31870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4b3783e61cde4dc21500383156ec5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb5822dc9ed58cb849912e58d41d18872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156b88e8e1d8bbcd4825d4351ffff9e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a41b89f5e4ac9a18903b97e87ae5e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f08e9cd5ade3a55ecdee7e8224240875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831f297833a73816cef4984fd7e5745876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe6f0bf5df12e1a98c2b4d2c6e7c45877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e72d75b17f88ad500ef0bbe2430420878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c24c27d0db2da0d8e29a86c1e6d8c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f5f2edd2f8572e28887f71c0e12a7880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2683e8af5da908d6794df8f489b74e5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a2fec0faeb3a8a37a7f866c3d1867882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6e933c07007610781446289d1a03e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0fa7704cc670f24c3a51f7266c35e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd40124b1daa5bfad4995891f02a80885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47971de93a34368ba3e95d3765a2b4a8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86755d84c5fdf5e4fc7af36c605ce033887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7af7828dde34c45d5e8a3635f84f8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f978434a8cd5f10364c2c26de9269889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640bea743c1f825c97153484ab10b29890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba3fcf0a79c5e0e11bcbc726db671a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d54032b4701c16a2a9500792a44779892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2a0bd4ab37fdaf6fc7ec75e8d46fb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e624d76c07d8174b3b323272e97076894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b24f379781d58a9492b1e323a4d9a2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751827e8e045daec08b79f40717057ed896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd537babef6ee2b0be37e2ecff9f1d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed5f26ebbd9d1d522dc3a319d7b781898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b535c16641c80a65c3f204fb38ff38899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b882fa03afab76483c3e1fb74a22f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f36bbdaff5ca9bd1d290a8aa414c57901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f55a87ac5ff952ed1c13e002196512902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caeea86f5fef3d59901a0f14a72e5cf903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f415edf1d7d2aa1cd82b2f71d57d67904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6cd537d16696eefba039e4f61bcd6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be5495fa8b1d967788382268b6f2f8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd20b146a0fef9c334e19c44e47b3a3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b3d1fe69d3393036fced2fcb2e251908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6df49ba7a8f2b48e64a7998d8c962909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbda0d885abe85a5e879d58427916ed910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681a7285aab46fd29e93041d6c3bd9b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30076acbe75c198f6147925af7edfe0b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac0a1fe90d26205c32de4a1fcf5123913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4fa8d15ada64241f541027df29ceb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50b74a0b16965513e078a744adbf0b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e8c75fa2e7cd5e5bc9e1806b17b4e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b8b7f27a4f520f8b03a8cae7d5f84917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f5511fd99397d4754cc610d2955c6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e7c5b6e9e7ddebeec4d02264d92ec919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9cc8d0d814137210982ea1fac4ea9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b017f0cc32df2bf35fe1b3b3a8243921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64fe6e8f7e005366b6ae4fd370ceff922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e915d4e5a92a0eb4394cfcf495fbd3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79bbd46c77b948e8cc93b10d82afd5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd91d6f7807f8af85c6d9407a884b1b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1d73c9fc4334e413359e1596aca38926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a508df349a7c13ffd37a5c2ea2a3f4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1ffe1da9d0e8641507b6846b58180928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcbaec0b9cdf97a8acbca35da5552a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f91a94249a1dd848ee19096a86d603930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae766b6ba115da273e76668c4e7f3e0931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2971d23425d9f67516f2d5212c079932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9f3e874a27dd4353a27d2cef0526e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6480728772945494df80f5da96f2613934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8a87c8ebaf3bcfb911d6422b4288e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8455a539183957a924aaed0880be90b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16101388fc94740f4689ccbde5e9d8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d27c36bf9f5d41dbd437696a8da3ef938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88070e045b35d49c407fd65768fb2291939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81373be30f8707c5aa4e5b6a29c79c45940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951127166b60253340b64d6b04903362941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a960076093d9f08adef581aa92f560942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821a99fb65ab80464ee5b8b38e8b43b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66eaeb6a0b1ad9936424c1f4a1a660944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45d0c215fa6b8b566a419690df3089945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd3568c5d7325804c2185399333ca6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde85272c7dbbc8df243636b32e8cc9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c99791b6e8ff66299e3ec4593b1738948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb91197eb17a8f0d40738cae3b117a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2128f832d6e09ca7efcc1b3640b91950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea81e33509fcc42c84ab054e46dc057951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d29af671d680d9f399cb8846b924e9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c84a00cc02484e2d61f8e44b29e9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418e7c0e91056a2bcc64a5910b075b0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f025677694724c676aa493c9475d7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabb324703eb567774f3e656e03d323956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30a4b9789f885ee05aa12dddd51548957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1ef402271196d3943c96309d3f33e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba8456cf79cc16c8d9aadcf0409c8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f0f48e6275b595f5d26f46c64fcc3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643a49a4008acfcb7ef6324a5bb2fa8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd40cfa4657cd65cf6be2a929831d2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680faa0dec36a7bc4997390a17603a2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a9405159e7916cc228058cc73db68964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e890502a25b200a3b677d9187eeafd3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf1754955416b38f700dc5dd5f08c7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869d2d113c11825ab0d74a7cfa29f6f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454af37dbfa2af6f345dfc19d8a4f48968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a002c2bc0beed2d74c6380116be85f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21552d3d5a33b8a97e4343664add555970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e40127dfcf30fcad66cdb4f7c2f50971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59b6b5bf567e6f5a97c13f3acd1338972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a92965f091eb3e574f42cc78fe1cf2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c028b7a30c0faf0454fee837a55c3f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f38ce8a732ac750f8de0197a9f7bb975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe972194badb92221a7d409131781b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27970042a27396e9f44d7751a9fd3089977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00dd6934760d0d4a1c687b33723d062978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f08388f076eb559e873e83a466d8c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816185dc62c6588d0b473512b3e651e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57fdee3fae67532d2ec285ef76bf2c981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b54e038756ff1209a3a41d30c6666982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef8a03e1a4b0be2372bed9d1d16f5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935279074f901133716a5d27dcb8162f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3907d680a6578c5fc5b10825a35fc45985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42d3fb75f49d470c595218ea30d27e986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fe5c4abeb932a70db45191ea48b22987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5cc53817bb69450a5d9e32fa88bf9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702ed14b0037bd44119a5921908e3a6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a29e0484e7dfdc85d75f70cdcc518f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c24ff10e3d600302399da39b4ca71991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab40be4773bc1a2b3b9c90dddf2626992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54efbe8139b5a2e1f1458b6d9ff2d82993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfd118111f2ec20e74e666d75567c6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58100a80c3675363812c5b73a5fc9575995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ece4338bed1ccf2a65b795ee58fff996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb86fec78952f27978633ea6e7e0fc997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82925931bd872eee09ab455b96b511111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff70f78ad51f193d8f0f32a163ec3672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa27a49d49a03a633d85f5b2a992243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8472c71b31d8ec572fe70179d2bf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc3477c8c7baf034d0a9a98891894b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771922b102b85eb01e39ea0de10cad16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427c9b57a4f3bfa66c548e449974ada7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c796ae2b8a09b5d30dd96bcc083fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda99117a123d4be447b327d77552c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55186d5b02394ae54cdf230517e9d15010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b208d7cdec605f627d7d9fd3a65a5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046f3e178a8d8746250d9f45b2c1db612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fa3abcf15fa302c6d9255a289805a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223a22c04b130553a2dc782becffba414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020f4909c83257194f086c12d4ed34015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1603dabdb8a6ce699b86fb0ee66ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e599ed92f2bee72c3455a30742627c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892fa68f067388e0df0573badf8bad1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0a9914ba1ee7fbaaf15c70062f70119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b634bd991eec971cc8353234cd13720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4ed9bd22b5c6ed7c8bfca48fe681b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dce3d7d589c93a23b8d549341dd02522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d045ba9ed87c9f8fedde8fa51aa75b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be1e72930e1558e5e891c5c1557cdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feea20d75b42a34bc58610ebb03e6a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759af3bd52dd061ef4fc8d0ff6769b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dc8d94231098badf13f4c6a2512ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a568d53cc222ef093e4cfa2c73607c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ebb99c84e721746568b2cbb1b25aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e29a2c6139e8783e0fa6780f5568f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc921417dd32302ca289b97eaa9d8731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b8213b0911be2905fa4e555c6f08432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab161394ff1c5ab6d00992ae3b2bb9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654eae43a8742feffcf4c08b7fc012934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe43676fcc8b439052bdd026c09ae435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87877ec674f4115609a2e5b331a62cda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24707b3caa983fe19acb029202755637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eadee36fd485c26510bf6144856bee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82c73357e8aa5e0ab0a9f20818ba7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45188e5543010dc2b8105e0493d69b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5f4d73eb60931a642d9e2d35953e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec70cbbbbbdeb5c469b580ee67abf7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325f92834a1bb2c3d0dfb60562a527b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2c56b7203d669b710c6d2faed75fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174230dea8c4b327cc5b647fd06ee2e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeeb13603bb018d74f04d007e7a317a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b44ffc6cf98f78c13fb7bf8079b8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ccbc33e41788efb7b6382a9ef24ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbb721b347d2157ccd74198f6ee3d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f864e1518c1cfa367635d2d7df955f950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e4a15c677f2fa70672baa873ebd7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4075a117c28865d026898d917045952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83317fbf31db5da7bfb978372320d51553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6c7beacaf9624e5c90fc56fbd448754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92912e9a05cc4708605bdee7912ceddb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094a4e940494dd5a25182730cbea79456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc0e7e7f197cade278c92ff6ccec2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9542bdcacb895d32f249047be13faf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b6ae40dfd99d61f939fca15a743b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784385f72227df1308b64b779608e7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bef00d9c2809c29a3ce69dc0a5e33261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d33069ea65c5e9c8f625a08ffa43162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9caa851eb398e61020b7bb8563643763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec4f7934eb1bf633e9d278ef9cdb1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92a8ae72365fe4b2fe03d616a24a0f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571577dbd0136b6049db1956d924bfbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5973bdd72119496765e57ad114e6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20a42c058f2f2ec5174650fcf2383068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a182e4d6d699d3c5c8da3172223a8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe32312486e6572837254a1d7a58f1970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3729d0defaf017b522181a3ce5f40c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59ee986ccdfa8c4c08145252a033d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800d11e25fb29cb2b1b35e74abc8b7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88381ddea5a9e14f863aeb00a966563874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afc992e32439139b6cbf46aba2454e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ec0ccc02c0d87636ad6a6441e86e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5130706b8e700aa22ec1d3a64ca4a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce6fcdf7b49bd4e18b973b973bff4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ead63a1aba02698c80859829c7638c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c585542e329229cd6e6ab8ff5cabe0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d3f93a4d48e3a9e15eff17d36c53681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee61b3bf8a807b0082f34a765dc88ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e33cdc391263341a0438ff1ab73e3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1c4a2d2c4769181645c0ee801dd0c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceac2521e906fe41b925066264852e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727522dee6c63388bfd9cd4110226e0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8799d5e324df75900e77366678bf3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec293412a7674fe834537accaa7d2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e50c7356b30c380e8c462f110125189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a907a1b403ee00b41b62e23891565e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802469a9d8cbaf0ae83d34d89514d9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ee276c8a5f0dc1ab2849284e373d992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc4d2cccb4a35cc40f8f8541ff486a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171f43299caee63071fa6efc274a91894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f0ef49fc3b087f8ed4ab2e6f43c0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ff85fe1596c635eada31407d7f5b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5d34103d20e2e3d59c9119c56b6e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a00fc9a83ed165eab1b290d063d5c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aefa99bcb4c97e51a027c60359ea2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c699b8cc15ffe78081cb495ac84da2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3a5c96300c0dd97eb7f3948a103d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89019c5c41b84020b48544f96067796c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e326b27a6b9ff738e3868f3c82a0f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e17bfcf348a83790d1253c21bdbef6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097f35467eb95fc94c37a3237460967105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaad482a41462c7b41eebb1f4d8231106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bc73869879c720c6ffa24eb35fe33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00613e423ec022623014d8f395854b82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1710d91cb28e807e40bf60d227060b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5ddadef2ae5c09759cc59c8a7cac1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e50534cfb7833fd568939bbd1cbdd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb0984a2e3059f6f5e66e388c99b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca9397ed2fa7c404076581100beae8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c99adcd0f8eee4a2a2fa4f79d2749b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee355154ad29cf92cdb3d976ca3bf188115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45993bd6dcc317a184353779f06fcb0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91894b1e4ad3dacce39e4ae661e3b6fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c14a50b12e41ddae288f3fe91374d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c96e533661895992746c82812256a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cb26f8a06e5aa442ac42ad96a9593120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67739eaa36b32dc44fcda384cc2a02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756886d78792e46df25b02639340f15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b906a3278860d76bb37d993f3bb7e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511d6778f9236ad3827398f985ec0f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24581a8c0f1f55790fd62607c0257b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070f1c5edf8a15de36b99b639a76cf6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75607e941380bc0b3f21f9588fb2cf62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d01106424cc67756d317905ce01b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc03ecf769d108d855bd57715eeda16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c50bd640851f861b719d7c9638356130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a398da0361f8b64c50dbc4341e7abb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2bfc393f787fa9b24214d4dcc0e7c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872bc0fde6ca174fed81b7776848498133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469c347b5cb66f4d53d9bff49baf2c8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c818344aceeca94d46da83372d39bfe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b5a44a95dae328b7931e2d5c7f367136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fc797fb9c07bd166497c646d48f93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec58eea5d3a9621edef8d4ccac0845138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c697b7824706c8c764292d9623523139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d5efc39b2fb7c56d08369fc055832140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e177f262b757d9e1b5dc3ab430045c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f4787f58146196c221df56aca96b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba9a9f441de3c67d06d7e4856441f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84937147e5de87ab8ccfd275c7cacd80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926da1e8b5f61df86db7ce019f92208145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9735a6240679d8c807671491989a758146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637468f75761f4c44ae5ed95bab3af3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b68f9795f2e9396a92ffddc25be91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1076ba3bf30e46305c0eca2c97c2363149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aedbf8926da3ea8ffec75bbc92d9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba24854a8d5fa122549751a9b7a7a35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619bf6d360aa202c09c80f5aec4ee34152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7b0b38ae90907ea658ba8d80f65b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2fe40860aa141048a76317dcb4bfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a038461bb3e8ad9189300d914ef154155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aac36216ccf1eadde9a8bb5954231156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3381b58a6791469ff802422241ae73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08566ab58d052f008446bb6c1a04db1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd74dc1d3b67b90fd0abe875956303159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af130930ebd5fd51ab33b9d6fe84fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b419d2d6e237e02d9c6c2aa8d4802b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb03a07d92bafab29e385e52b1d6c17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924649d4c641814acc0eea37e3cdd80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b520246aa3a3211fb13216e78c498164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee91ae4bc2c934c2607a30b85b9b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba60b7ff449d2395bdd215f68330ae5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e75262aaa647cbc199734b2e89afc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866c1433f4cf9ee9345e764e08f3115168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d683c0707d7683ef94b2b502f25bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76b31a4b81d19aa51d5511b9897dc9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63e773839b254e1c8fd79d42848671171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5684a36593181e76c4f192a7910b246172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9117dd223dde0c65b87823920a3c45173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb874607dad528e8ab42623371fc0319174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c9a2c044e3d74389082ae611077a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81d10123481117972f610c0962b93c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd584a9d887a187bf700a3b6ce59e0f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804ddf09f4947894680feb3d44a8711178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba00b68732ff024c69fc0ea6756c9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc64202113a4d8dbdd00b1ae3b45239180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1af7935167edbaf9723ff20070772181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d0413458e3c23f231be1c02ec9dfa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd638a2efbefe0165e9a774250ad3e10183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd1e49cf2f06ecaeb064a0f8eae26d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c58b718bc2790848ae85d2be60462b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07104c1b1f56dda86fa9c7428b21234186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fd152c78e28aea4ecce77a493ff2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c243a10383d667d1b33e8134c9fea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7962b52ecd8fbf793b8e45498ec0ab9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ecb1d7ca8f862d576c4bb6648f7ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b908c1fa9a53f7222ff57e67fa45bc5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c40cfa5a7cab9a0aeecc8e2e09d7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f859f8e30437999df21332e22cfc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9624bb5405a6e5c20d9978e7f19e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06585694f25a56f90fb7609bf8ffe1db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d5974a497a8675ea96de751d2a42b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b8c13f7e500acca7bcdc917d8dc45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8956e44fc3c802deb9112dd5cfa8e4a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a77eb96c3f70c6f7e644ecb949dd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32213897b295bf1ceffa1cfb03784be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6ebe9577069e679b87a773f82a8c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d663b4b851dcc26e9fe9d8ef4f8a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f444e1fa9d2045acd9423ccaad43cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a574370b56de18de0998e67532bf0fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954863c762be5b2f5a19c170329c0863205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c0be13d57c336aada50767e18c2dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b897adc57fd306ff6279a6e070ea0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6e9d41e382819d760f3410a157c85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94507d38d7f71f711021cbe4ed1d13e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dbc713ced5aa7073aa9d44894e0d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afefb7955098f2f0747e8ffd84ae6c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b8ec344295fa9c88255b3ed4f4dd2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d957fc7bbcc1f4b7430f27166b742c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7599113dc38fc49309b43f614c5c23214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be6f39d36eef35b6190c5a6d724087215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb608f2c9889836343619d6f54a3448216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04172f1eba73a3a564c3281f573a0f04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572453253492d98a16700fa37bac4c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6f483e37a781e1884a4b8ccbb7103219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d597f2185eeef8b31e3934a0d1be92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddec61fa3950caa2f3acebf8616452221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2d81ef899420232de1b24f1b5fc6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3d42e9d894ab9b29bdcffe9e6fc21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aad16864934735809516f52cf6a257224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b6af25234d152438d1b9f9dc24f1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f764573f629ad91078d14b4bedb57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5e2d1a2b50ff081e999307f3a8adf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2a012efc0712d71a39786b89afff1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865ff57087781213f252dd9eefd70d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370848c6feec955d8ca6b2f7728a1ba6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6648e39266043b6e528cb3c209dffd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e419506493cdb505db569371dc6b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc4ff429e845f42e256203b8300245233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75443dc9394eb6923d32e6968c36265234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911dc3efb4cf69260806c00df03280e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e894e956217f2459a8bfa961c2720cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ab82e6d0fce1d994041bca53741c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca3b8e4430236264a2c24207a88b77238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403cd10db8b3ffc84567080f8ae9401239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640d0befb5c546f63b27fd22d6d6602240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f480a84359b9246fdf909afa29cf8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40c7275cf86409efab700d96e7c542242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a898ce08d49bcdd93663046630093d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f084f4cc11a13845f5d1c22a0f687244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d46a466afc769578d91b41dc1b2fae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e2aaf7870d9d8b7130eafade70cb8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30065c2ca4752bf467b34169ff3483a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421dd9f15b565a71d269836c398790e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166e337e95f0ef21f8e5863c873dde4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a243f351ec97476945d4247c631a917250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d156b2e46cafeca76cb53c832c7986251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d9c04b6c87c1034519e580838e42b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a971f66c46dbbbb26e0929051cf333d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10830647e3689e039c1b9f63b8620d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008a8df23a9fc86a270c13f21773b4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a7eb180e3c2804064eaa92d0df083256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8ba67ee0701eb191434cf1036f921257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3dcb7cfed378e5b068b409e5c90ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de2c71dc4e3d842a055a2389a66298259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59c529fcdbbab0cf3d93c014d0a37b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc78aea9aa2b24ba9dc1f5823fceeb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a654ebdff3b39ae568bae812a5404262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ab2cb79064d587bf9e5890d7236da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27c0007f8c4ef2b06a7eda12f0c5d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af8d773c5659bf0869b6b75d8d2611265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a444448e678d68b8ad6300f3d06ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9719fd06fa85630aa6a7d69c247e4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01978dc1e944cd5b86c7064bf2898da3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafea57a4f832c0868854c227325cc99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fd687bfbdf5012ab722caef57cbc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81b41e7b7aa520a44f78abfb102c26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ea781972df765fd0c73d55fcea4d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbc76d432efd065970f32c5f5e1c09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e8528a90d918a2d03854a65207c14274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8dbb0f2433b062f118b16cf245537275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd2d92a670b5f80fa7d5b33e6cb22e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218381b541dd65bae454bb9573a8f5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153424e248fa720846efbbe3c239b8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f7984024df6b53e1a1537d42b8c51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c801f5d353df469bd917df28be45117280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031d4b63b9d593e07eda360efc23a4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf15ef0d633433907830a6b9bf7c7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1d841e5369fc331d707f88905f09f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33496f51cf3e3e7a601f73250bc9d78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3ae16377015e5e24cf02ab9b2b475285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f9a70cd3401715e6730e3f6421adc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e37bab040eac9453a1d307f7e253e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30276dc67a03bc7fb3de1b162710131288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdda95ce3735c215558d5d6157cfc3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0f91542543f83a0f79e7560f4e27c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ba1135d7abd04f1a82b2d47afae14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16634a320aae5ff446e24ede5382f566292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f1305a92909783c57fb40fa1e78b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d4ececcef5721b6b936ca290bd3fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761833750da78ce5278713e09364636295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73a0566686d4baa15e89333de12b78296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbcced44d808417d40c1ed89db3a28297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c419f4a65d58193549c6e00bd61ec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75040ea47a99bef125ebf7c9fc6c58b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0499e803685dc9b77c2b58bf9ce931300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc86b79fe8174eeda4d4f84648ace88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da1259cff0c0f6df1bf98e5dff373f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6a577d9cdc910f98945f50614bc3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd14a792982709746c01d91d53456c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72eaf327a7b5563a53e31a8773dd22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d07abc23408cb88d7c8cde3661852306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6dfa7afc7457d5abb50db15954d32307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828af609dd3392c2a2be8eb2e815aece308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3c413f4c9a28a7348899013eafbde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2978f2aa32bb6e9ce3264e5d7a13d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20502902f92f6e66b095c64cf0b4fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f023ea0993f2588ea07897ccf6c438312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b21c647a49e021a8f5c62a0220335313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7911e70d2e3757a4e0ecfa51d7e1b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3ef816f38cab76e5bce02a86dc54a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bdb4593a52baf8bab1e455283b21f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cded2c0407b31e7eec14b240890d2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fd3ac9f1d210602954d9a194b3a63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5633e532245f5ce395abe489310b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa7080560add1bd5fc92654542c1c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c133414be95198c8d68ab870ef6ff7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a2b70b94c381e77dc9f9045365bdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33835fa7aa828cfb29465d8a451e53b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1b267c7692c1588445ce248ce1e14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716f2c95030a8172ddb4649ebd46510325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e01b4b8f1a13d9cf4876246323a83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f946a3dcdc251e05a4080319fcf78327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee303a808721f64c72c11dfdd9b7d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1002b90c211a4f7927a4d99e9a1504329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47d35fa8954e6438c1331f5de50bd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7150aef96862040b89e717d3b8b60e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b8a41b19fdc7061a22925456df1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67efe9d7491b13f70ba5cd6fdfcd0bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f08466d52bf37e220353f2780ddfc1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137563b01d5c9a48676dd88b16d162f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab070a9505d7fb32bf152c980f712d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e86aaebe7b3b4eb661e41e9e899364337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8bdd5e4a065083222595ff9427b43b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952141ee8c21a3fccb4233491645d4c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0357ab93c4d693c83b0d4e8c3b9af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208e29fb9563c3dd42be99fbacc17bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a7e936fa047edeeeea3a68c0488d6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233848422c66060cab87067e9fd07d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22312fa2f794e3531ff0fa08f451070344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720635bd5161633a5863521519a61b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26faae053f4793d01c7e55677597f5bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeb148f1d3615dd2b1a093467d89e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f7dbb465f46820402c0a2ad6218c5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d5fbb11676ae169fb9a45b02b8794349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211403a5f6beef302c66ef69ff3233b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0aebb957b82be6ba26fbd79735f7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab437243a01c4fd77af268b09afba4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6e81671236e6ca6eaf54e3c687032353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498f6a2a77c537ffe5ef7362a8bab05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bdb28fe1a87f838116d24c32b9966355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c4b89f1341ea251f9559077a4824a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e41d3c9056ee4485d3488b0da16da5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e34c969620a28f4238736d57be6e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204d9688d635825c8dccee7612fc8ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467fcc675611531a6484bfb4f118417360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf421be34e9baed06d3a6068928cc0b6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7b3be74c677fb5458f523c0ed4767362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038c33cca97fddb47bbaab605162b65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb9b9c4560c14b0ccb191829cbfd1a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b307c05f4a67d5fab1878ca03d3c9c9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae1c19192a59c9ae6abcd5e129ceaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430311fec9f6cb54d9d51a5b09b0ae8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adee52200a978ddb03483b7e8aa71c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2cd0b170ec78029924e4ea7caf496369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6569672744530b281564f064197d748370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a73419ed4c50e77e3def1a50886d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63403568c2f7749597a91985eefc939a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb1c48b8eeee8d1b4bb6b856cd686c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4047d2477fe8a5c54a623e4445c40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9e947d1f58db5259b1ee05fffa101375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea7c62731350de9b797e72bb9e9925376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd450616c3bc59ccffe30a0eadd7fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f13a9c7364c880b1d775d9b3b582c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706d64e6c8ae75d55c08aaf9fcb2db5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdd50751a09fe814105c2e6138d4b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9323fca3924c902cfbc139d2dd1eb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dc9713b808fff2580738686592d67382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5a0bf1f6b6329bd452e120bfd20ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb43731e6d5b49b230202315248e538384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2238fca4a74ec3578b802caea4bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd504fa02439be9b8f7cc4af0811f419386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817680e0c0241698c629d3d8ccc0addf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8900fb87c6d0292457bcc431cb656388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca8a6ed4f789ede09b2456826336e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe842fbbad60b6716388035ff534e4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300d088f88fde3e1c5759ee494c7998391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b15b5fbe8f88a495cde02fabceed49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86cd53ceacb9cd86c29e2de08ac893393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dace00bec6ff77025e3323cc47afd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df27f3280efd4d3cfdce35111485aa5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f81f7c016666d8ee441c9581f82584396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dfb120fe5bf86cdebeb5c10285d6d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbb87a5a94204fed6fc012111be5b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbd0acc2b433bb06d8bb21d7818298399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0700a86660953fea1a74a2e2aa0c28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d39dc68013ecf6dfccc059762ec0ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23789578aecb361090bd3e286ab08c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebea3365303487f638eef952e6b371403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f075c22ee1267a79fb147ab9deb37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d4d506072f8ee4e4da52b7c04cc19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9ac27b23c6afe66c7909b7ac45a07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469eaad7722b914f005186a3cd0956ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273044da022fb8b27f32f074d5d6e9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb0af3f58a5d28260cfc94d14f805f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a7d598a356f96557bfd96457d4003410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af0eee85436f3fde543b710126bc88411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b06cd65f78c11e6d83ed6bb1b1072412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e639325d46799809e33ea362cfdcf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc4ed5ca99afff815fd5fd18cd0e09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af6dbbe12f215dcd42376fb1ce26dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd9017b4d5f79c9602863ce02bcf5d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fef8327879e3d943ebaa9f78fa181417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ba5f52aedea1f4558b1990f562de4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0bb13e885f172a66896fb24010bdb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01783480d6d664e93f181828c02cad26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb788bb79bf6628f53ee0eaa04d66a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734884dfc0dbe4334017343c8140a6e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58398df679660914af2d378c3f8268423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1d9cbcd703a36dbfa899c1bd92312424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9448f01abc65cfad28840a0eecec7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0561f5cb3858259ba02bd446756c83a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080b7b02a6fb2c9effe269adf18f5a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f11a4917830d33e0b487dbb01ab0fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109b5f860c46049893eb52d9e209641429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bf9f20012e920e66d2629895759a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c16638825f39d32558d91a1428e52431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960c18d8e026c46a32234989b73c15b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db865b8e5b2fd5155bc1fb5621fa0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4abaaa1e1c61bf7ac29ab91c7844b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d00e8b539a2032d35ae5fefef3a9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c9f6aca493e23f2b6833a920f6e74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113fe4f7c83877a8bebf40a4d19cf02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bfa992e3e381e72d87ed7c4d2491f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000379d7fe383bb7f2ea62d54db373a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a492a0bbfc86ef3f0b4d3588964dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e054a66994e6ab6e3c85f528e6fad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4554ff2b314f52ad749bc3d1b68450442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a71c1ae8fb524f9068643e19b8786443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8465d561a26ffdd4ab605f426bf0319444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97f1b8f961b3e3c78db323c11fda2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1c2441afde9f2402bb298c12c96f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0509c1c712ceeacc4d16dc22159713447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640855a70acd9b2f4573725eff2979e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584590a7b95f70e01249775e1ce67ca0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a000789f0af504093ad0289a524137450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14e1d877cdc1a7fa3a335ac3d8f498451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e07818ad55e0f3bcfd8b721e37f44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fb6de99941e4f3f1762fdd1dae2cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16536ff0d4b8bd3f077c511f1bbea0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9d533ccfaae8c0dd27fe61bf07841455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97999699ca13d27800cbc938ddbf28df456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce51ae71da53155580f7b4d154eeba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2305ba344c7133c2c22b0f1f733abec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98206eb1f14f26c4584e8f9792b1bdf4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705d763f98e7e2b0d11605dd21d6cf4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735533c8350f47bdb301afbe1b02ade2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5a65c4649275021b10b35bda9f8b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f3f0721dbc27402867ceefe0b021a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb67348ebb2b4aa00fdbb458489a87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c43ef2733a394a0ab9c0086c68e701465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ebd97db92cc939f38f3e938e788c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4932f591aee1eeb6a76d0adf6a40d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc9d7f11ac16ec6c213aa7825629cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f0720f80ccb5d63d8e09cc0fca18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36893cab7583e2d2c03594f473b17efc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21558f6e380aa8ac333c16d062d31167471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28240d287353cef86f78e5da26f603e4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe2b2d84101eb2b7949f78309438da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5d6dcb9ee4e5f7bb3988d2da16b21474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00371243035af774129653261ecef134475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402b0644f393d97f368d917784c9380476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f014fa41e7515989484da90ba763a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db92ccf9a9d5da8e24b615c7f898a6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8456724819951882e52eb0159e828ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87151b7454ffeb0601ea5e8e1eb66d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed57fdd3bfff42929f61912cf430df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab531093cd7a2cc70ae982f08bd84de8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55025f78295b06d352b4c9157c0fde7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddadc04c4bb90045701020704227034484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437856a4acbe4db53a5c5babe4373b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceddafd08636af377f06ba90e6ab34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d43e78443f855e039e9f104281d1af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de1e7168dcc7092abeb2b604d33036488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0b87ef1c9f2e5101ed8fbd76b7a02489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9515fb39e2fecbca79e36c244b3c1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f7122382a42942bfeed922aa88f88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681cd17dbb45fb4c582bdf890c8fdad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7eedbd87741c5a98dce603d1e83247493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b8cb90dbc2e1f1247ca1da9f211c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554bfc4b4e2a1249258515db7669ad9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06751ebced2ece8d3d240ddeeb42308d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6c55b360bda6a928d695b55e4203f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be111b08af4a7805d164f32178bde7a4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9ceacf84c21930c89c0b73d6a0b30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425515b53388fb5eed405565a310db0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175d5f077103c7ee2cbe484aaebe06c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96ce89e8a77c82140c560407766e78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8909b96a24bb332c9b3e92c46883a3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fca9d1ea31377f31520a8f2f02d78504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7ed497b59c5bd5c192cb683818407505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4ff9c3b3a540349cd43cc02b6dfc1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59d57bc484474ac308552e57f557fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a699e0c8b43d65d03b65d176097be4f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee85dc3faf6855db0db6af71ade24e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709f650f8700e679f26319a5557ffd7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dd5135823bcc3b7b6962cd906a73b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e337415ea05fd9cb4cbaed7de9f8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acd129616a13da84b9b67026a3731d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a38833a24d4179eaa7ba689949196514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982167d2cc5442fe710b2a3df8d7a24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d6c69fdeb829a3a6a464a6af1774f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fe19eddcf586f880fec650854d9f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bf6c02e97dd0c39bd59d614bc7ed5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65a7507520eae747dbf0cc082e352f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d0511c46dd927d55baa909fc57372520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d095529e6c8a6b027cb7d0a258505c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47bc049af64ce024af878845616424522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a72e93880a857269afde8158cc957523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89dc7d3754bc50151cbea66a62521b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e5c8ef57594a78e37a1bbb80ade39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777af25ec46039a99507bf3b50655a6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7860604b5626a4757fd06d609591275527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59682fc87e8a874157a71567d5cc1b39528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d05757061917347926c6382bbed07e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8d3fdab3e504925ecad422123211c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c919de94ba64a60a580aca63f5f0f9e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e1211c7b6f537aa81a8ed9d21cc21532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3082533defb87bc50f80e9e068b3888533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78de75e67fe5774c36784bb5084cccc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee67b8d3b514b5869f1d8813d379742535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fdeaaa4356caecc5d1542e17e3d79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adb03fcceed99afd86b6cc34d4a609537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d4548768439b5ec043eaf052d5925538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92548e2dafbf4c985bd1c39eac6eb37c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ba7b59ef808496e9a85c919fdbd64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa61e531c37728b01a6e125bd84692541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbaf77c6cfdcb246d72150302b0c70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0a7a20b36455ea49ea884271a47fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cfae50b11bc007d4e85090d6711de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a3bae8193fda7d4c1874d779344b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b4e05aa5c88a107cb391811b63ec1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5cbfe4dac7c50e6bf8a8de3ebb7a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4065d3ea834c8276edd1e1a7d629fe3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a41b4af18526703967021b7c5c4ac1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc462a2c9dcf898fb47630204a6b1cac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de17b7b5c05515d87ecff574d2fb30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5c74a79d56a02e719a79653791db5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381c4849f1340501cc296c35645c621553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8ce542c526c6a76cdeed53b8dbb6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e92e35e83a587e2e10fc863f14b86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2d987ff92651f8ee5cf98daa84d36556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b88df19b6719a6eb0c2c573ddcc165557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744c4241aea69ac9379e4a222f0139a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b417e440da0e0238dceb193471dd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411645c6f5493a324daa95d043545fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d959ceb02178b09105413283fbcfc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebf74f537cd3989e819a0f0c80ccb3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdeb2ddb14974deded571361b75048563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff32e5b9aca23b694cabce28d2c423564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44853b9e56ce4bc6f9a9103883d2cfd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdf43bf83a167cc6ee4b773dfb866f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd320206a16daa96c8c47290a432f352567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8098a8f5793ce5dd6fb564cba0cdd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6fd6c8cb982b7d8e64782d3b86326569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985dea7f1f6523393794f3ca5227bab9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7e3b388297d084b4be231586707af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f0ae690e6569b05db4c78d7965ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26234c5ea932423a8f45d800e138c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59099c02a7ba18851f4121667ddb10f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756a2e4ca55cbeaf3d169ea6d2bafda575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291c916126b334eccb84f919953cdd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387dd14698dd7599890b43277323415577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757203456c56c42d60e57c5fee05a3e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f8ff26bb5ebe38616bdb993af105579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a627dcc2290e4df2b6abe38879624580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01d21b9acc18d84f01dc8e49a86572581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa64f7e3a7282811fbf249bea6af6a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f19f5349d7c53fb4d3ef81a2a0be4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870caa6ac6a82d0f4c0ede49ceedfb7b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cce5081e7dbd6c61a601632243d0c4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9749f157fd6c17b822a096d34f818586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b88ba728bcb312a0c7109245a6fb3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fea544726b880807332f5e7d94a4f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837998579d8c1142c6a4ded6b466ea3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55f574238383455d963a174407cb99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1a5e68e65df4ab6d752040f0e61c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068fb045b7f305e6cd381bbcbfc7b17592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab59bf8ae368799554a3af25f000df9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b942048ff6205d71518d6c1a7918f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf96f6644997dc3c60bd8cf15660b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55589ba37eb2713f2d51f4b1bb1a353f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c2bb5462600499d3bd5798eb094df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe900facad93058f49c9977fa0d76318598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdc8f0b056e62c075ff6ceaa61c1fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4fcaf335f4a29e2bdabef769b4a44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b1c252e2d0023fe2c746fffbb8375601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e29269d4c2922aea40655ea54c3959602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd99e1611d39baa6d3ba1e544d36e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3392d9a0181c8e28b4c27e98717939604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b44cafc0f826c9984916f2f69fe085605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46cfc8c7031c642348c41eebf411e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2780fe285ad058f3fb34117a4a1d621607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea04073283d07f7152266a79be29b8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504355b7f47116ad20b19a264833a1d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7805a9f5f42adc0af15897e15df0ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5b36b667f75755ac15808f994f25b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f7c230e1e9081db52b43cfd11c9ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa4c5e7545cb68e9ca484845e09538613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e05095af222aa84ebac7688c279ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb390afc77798301428c252a4851de26615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77858f9e90398f21a4eca8ccc13c791c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d83917f13faf40f6412f4881b4297617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ecd43a18cc328534b052557e85984618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2af67d90f12a7f94535409fa176201619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa0b7468a06d0d563a76645b7a7111620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8a731c57c90da3b8e5eb2c3d7a35a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ac2df4ca28546c835fb10156dcdf6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1e3445af6c7a0a643bcdb57daad97623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a9e0e9796a87b863d892a5215a3ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5b3d5f95af9cd39c37107b3079c97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be3264c3029efc3cb77c123b4d633b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23305d4c2e6eccb03c38ccf6cf7730d0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594730b6fb8879bb40866012bab81e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194e54d280ec825681c286fc1087a76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece38c64cc54fb7e8eb9a50866cc63b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377fdb3d2e1693f1dc80424c425b9d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256ce32bd0af5af3f9e700bb967e43e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b75d6c1c2c853a0a7589efc1b91b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51011b51d4b2718c847e01103e822dbd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99129dba038253fafbe1509909787a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca0ab65123f799ca36b444bbf8bc2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c08a364ba29b1bf336c774319cd51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cd342d41099c5c74767e1dad13317638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c5c930ee8734c7fb8cb67e564a1b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222387ad6066a7a276fcaac2fca16e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebed0cb62fa83bee6dd13a6d302d1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb906faf8ace913c0432ed385871cc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31554c923482b78862f2714ddf92182643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45604c43a4da2c94b67f04ec8fd40d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18d414bdf80c256d19f7df1da48901645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0ae2b58565258d7de3dbb292d86cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95ad11b33966adad53e4f867015b4f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197df21e3e8800bd5d48ddeb0a96186e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a1d25db1d8ca05376200b32bc110a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43d201dc1d346f741a01c289947655650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428fddc97de4d44800bf5e5e7860cad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9502b5694083c7ec92403a3280e872e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccfb62718bd1adbb1f56063f315d26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663783234e4d94c430623ece67e9e9ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2d633a34c909b6fc4d2b780137c26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3e6852d00d472adebbdc41c959190656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dbe4bd8e9ba3d07e40e588e271f6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1776d879031d7b154f332fb8aeeb38658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19039bb507c9f530ae143864ed95a5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a324ebbb8e4338cb3705ae4f45185b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddb915dd072febd0ec65085375a197661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1aca88fbbb294798962b5e9ff5997662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55e83463835a65027760b90f9df721663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670b824254130d14de391511101909d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd85bb6b45e7ba96602ef55c9ca3ae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032a03eab2370666199b67002a7c933666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6796aee1c4e85129ce1de5352ce6c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cb26ae3dadb124a3beed9922bbbf7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9729040a352a394440a254a33bc308669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6dff4765483ede50138d21dc2ddcd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a747b793c30b1e1f9a82de497d0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde74704aa1e5191b918e98929eac71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b127f395f6130d50ac7cfee97c4f79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756f71d70c9638f995b2cbae4498527674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ea1b10f5faef50b407952f454d6bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce4a773a844c23416cf4b3e48b401e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8622165960af7be1fa0f9b49a86bf8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17c5e0a909aab6b81a15eea49b8999678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b2650d31c790d8f7440e56d3e9a8f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e2a22dd02943cc1901c8a9d6efa8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744450d44462bdbd829e6bcb78595c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79484dff44240e461e56d4a6c8047d6e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f93ad953142e03987dac95b2453d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250e125b04efc29ef155ce3d399bc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cec246abeaf34b54ef5e59d6197092685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d3fc759ab33653e74bd81e72acf5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76316c165f7f065f25467a0b447b5999687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c778dee39921838021f663a052030688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cb7c77e656df8fe02e44337df45f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f2b3c885761824883624e1fd426da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f90d00699e84eba473d47a37a2a009691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b414e8531a17e6367498a9b4bfa0795692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87574b1db607cc6c61018c1d79355af3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8e2ace91a32066122af5f8cef1914694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb6c076c299dc904a67d8cf580738d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d19368c00424ad21c47ce0f6e3d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a6cb38796e9246ca9e629b2cfaccb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797c0e1e1f13ce03ff2253e25ca6504698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8604e4e19401d9815d4e71fa17bb917699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a498cdfb8ab92c342b3fa43ece716700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cf58a563a10063bba7e9caec24e0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da3c28955caf8181a24ba28b4bf96702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fbd8639852645896edeb13b12a680703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360980e60e950df5e8b437e44c0f8b1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34429c893e53a82806234c286553f0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfb27069b3966a6769d62f02b6674d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0163a5abcc8313cea04ec78860a1af3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdfa46b9b6478935ba5ffdb5f6ae2a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d9f6aea68213c4d1827971a45d486709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08be24993b24ec311d435046ac462ef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b7138ab3dde6702f816f0c6762e17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17283dab545434e9ceff28fdc4f771712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737fb53592f40f9e4ee54e1c8f44a25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9adb2aec7fbf05d11f8d3828b320c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da326735ae9b9b96a0c10576a25fc5e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09512e8de37049fc4046ccba42db1d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4380f2407071a0b15bc2fcffdce22f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3625b7b3407e6012069ba44a6cc931718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e543a863b581375d9efabfd04aa09719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae084631dacb89bc697c59dbf85b1ff720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099e4492138ca1049b435b2b6515b00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8c730b0946e53d353cc43c0809ced722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10b5e2ee46db2d04e86967f2b3035a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990094f3286679954dffc2e060d2271724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f99dcc3c01c815e0ed7af53d2acd79725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb520fe9d309ea27cd507b68e70061e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e6b4db313fbd4a3e89af1655fb13c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62257981dd349844a96db09066765ee8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455b834458a61b39503046ed752a1d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fa50f45de70a550812d3f162b4df3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78083ee565c5cf211f49c94c05ca7e32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054931cde04d60921b7b62e8e470f22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf16781de5dc4288cdf8201b110e651733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171744e7cc8aecf03bb4f34aa4ba16a2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa8c500d89843bc0cfcdf39a38ec23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7d50d6bf838607de1a1b53d60f804736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851628d46182a2a676f1bc1be5d3c5a6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e610b6f5d6ce343247a5bd67f33b4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80d55df706ebe4d7225dba10e82536739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20451029c41d9946c665c573f0373101740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09654b267c48f47aa414b6bb478d09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c64ea2a70e19de7682bbcc4d57928742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec261f2920e3e3c539af35a62a58cde743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6186ac6d0b22947cdfd3b4200e21783744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75a1ea81edf8c086e7a90efae93792745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1d6c983f995d34ecf91b953993386746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd07efe6216c8f3f155a7199cf6ff92747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bd3ec66e90720ee6a0d8d4fa95108748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937012ab8954c33a05c71ac0c8d62487749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7c84e9846e91f41e90b796d334115750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2991d2af9c89678c6aedab95c6b532751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d20b76ea6339234ce1881ff8bca21752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb0f1cc7615e740732414e02093813753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9274e62be3235dcbd1019404c7037b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06294fa71f249380292e78a3f6eee48755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666a14236a20b8a294ba8662632c13f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb35b3dc2fe4e0b312956cefeab440a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4e190b52f33931ce2f9f0583a3156758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce1ffbc6ffad14ae08f293ab210f79759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d6ccc29ccc9d0a959e35ed8242f77760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690804fe66e4adc312e38b49489c57f4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7632d185dd438186859ffdaf7df85762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eaad5b453428b71b0fab456ba01f8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721d963390021098e48f0bec4594295764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae456e760d3406fef6c2385f8a8cff765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e51b03975ddef27fd6e4a566abe45766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130c5109da3ccd210eb650477317d0b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10580a8661c72073d37ce38077bac2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86f6cf8c89309312a2fa5592e5dcd2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1ef3eb237e0a02b9d8ac7c1eca6f4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2e2cb888fa778b96186fcbffb8a8e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a0f8a920c1a400b6cc038c1f61411772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e47a43ad3e93a677ed481cff8012a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083bcc807be79b63d710b95bc25729d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc31365b83220bd4d2d573a57230fd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd684a57eb2756efcfee108887ff37776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acd0ece3a88f3c6791b68b8102f948777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b1dca40260b6f4946587875e59390778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad44ab33352c9b5e3307531f134fce2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a02ec2a292b81b365df0959cbd2712780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25298c6c1a5b2c9ed7dbb539705bba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd99cc28f58b2100ca8007be912a49d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b297141c0236c83534dd148d5a61aad783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947882fc976e4dd81a3d3e7be1212c7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ec71e20b645fd1edafebe27ec0234785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01521dabfc63e6be6c1545d3ba5cb281786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b48a587b9de40dfaf2abff84b558e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e458e32c37ee601576ee4aa6629ab2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d868f6b8677d47386ec6aef727cb78789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a23945d4fdebdada6200af10c60d0e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ecf0a07d387aa0b3037fbb6dc6fef791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17808c7b3bf8b45c684e07f01f70ac40792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc86fd577217919d95b3bbd6c987908793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052659ac6a89ab15bf78bd94767e13db794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5c57ec7554902a80b3621c18e2c0b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562f7c7ebf5dc86e91e00d9e1aa5088796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3cf6c0893cc2773f418d7024f6b6c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06357a93a0325633a1fc3c655811179b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744212a7f44b3914c2f4b89cce2ca3e0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b442497d3bac559cb0ae735c9bddc74800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f2bf3234aca1c3d468682ad2a63b7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af3c03fbc8d80d181dc31d3b44add6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfcd145e3461e712622d3e35a608f5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7536d65c045e0b4165ecc6d3089ad40804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7497fbc741e89aa301c139c8ae0e5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba416c29d53ade83f2ee32233d4ad52806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f66549c385b80f41541627ab2cf16807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d10c612f1331e3ca1bb494343443f2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bff16b12a29719c6f7817907d9ad2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef03ab5a034ed20f1ded653f19c8af1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708dfbfde0f6aa45d7f4c74ae6ee09a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5bbafffc4a68173bc0edf78309e5d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a6051b77b84045e89ed1368483eb7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a9d65d817561a572d6b403638bfbb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3720e103328184838c93c272d79c9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff019555a67567a84f13fbbccc01b0e8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8d4d63cf96ab3b3d28f1c4e16e163817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2952e81233f8fcf3b910baa6a1c64a0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073513526d02a550c003e4b623fe130819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6bbc31e7ac4af417587416e8802ed820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e66aefe7186a8fbee0eb8131eaec9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68df8d516fdde57e08e094df242d89f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1861751facb0a40c473c197bb9e7a88823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c96b8a289592f4ee6ab20b099404c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830ed227624439dbc9c88bb541ebf37825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596a112a69e74dddc2d6416531990e6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80e2522cccb55d3adbd9b53a2fad8e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b594ea6154932c42a03729ce88a94ba828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d423735591a9b714a55aeccb8a82503829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25341140539d585cee7e7df8479b3a90830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab6800f6bbfdd11dff2e5dd9f89421831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02de824cb19ed93c1a8d36657ce91f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd5ea8c59e9cad1a7ef42cf08b6433833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11471f8ea3daee746297691e8fc41a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c2c1035ff3df28b139abf86d7034e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa388b055437870b45bdc25c4b2b1c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550efecf20a5470db7ca6bafbebe825837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74723b332bc2472caed405b47364dea3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34068e0ce7eb174110718f94582a5f5e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d762f3ed58c48199238bf512d204b2a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666c9e24b0bd6cd260e3d664b522c3f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865feb6f8454ae639366998b7b74df3f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c711683a77965e030e03a5628f79e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9247389a46d6f7f1b095c91cc8abe844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055598947b565c12fb0d18c7f6bac0f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ef1b00cb45a5db71f52a5263cd00846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d65ab1a13d28206fd4046d33c701c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05102ba54f0e4e3588e7456fc093f3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bca9a14acb6e1a2589b7d176e48bf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43de128064004b2f1d984632d833283850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304d8af3057e783c7e391f54341b1fa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed840220495199db686c82160153aaf1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc007273186c67b54005073bd120f465853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d65699be0dfd2ea72a4d5f9e817025854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694c538ca98c64a692173ea272bc486855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8424351663a086955282c8600a42d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41c4cb8cab89a313a018ac7b22dfce857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22259e36f389ebb9283e02333c4ece0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097a7c914a62404f2266a487bbcde1d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68cd6f8b4caaa57168a47f28fb6f2e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382258f9357718868f262a5815160cd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbfa3c6e3f6d22b2e276c6f6af657c5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac4e49427bb9334d3fa37ac1940559863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249cacd513d11658dc6c8d1a0ad7296864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5d93c9c15e6218c62c5dc7ab7db65865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10922b5d8d4c448c1cf779c2f4b5c546866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b78859a4f5a652c5c39917f37e1af5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda03e38393bb5bcfb22e55127208de868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d708bfc7a155d4e253e58025b0de5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8607601ae8adb4301995bec0a8cd28870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de1f659d6b2f33884a1916bc573fb8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f456016cefd46dcdb3a616a6ac54aa872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b5a56043c30defeb3badc1ef8ddc0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a477ff77a777151c26b429e9bf9a324874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004223b9be7b40c0d2653abe0de5e854875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961acb15a9c6dc14900be52f8099bcd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e2491a6f4643621832bb1b876a278877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36f4caf76856cd049a63819274afe1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9e417b2da2ade1de521a6ba9e631a879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc05c9ee3f33e89d9b987b513e9202f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73687f98606cb41d047c52ac7d966286881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86273c4b2fac15181937647b3ce77f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb83b9ec6ed45046082452cb886e3d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0eb4f266a02689e60d5974aa369ec9884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df852260381857802cd82210583d3f88885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad6b1cebe40eec0a2101638f45d0c0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73be3d1cb018c89523b09b7af0e5a94887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195eb1aa1f0bd326d7fc19fef7c5a65888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824f3c3550a633508174b905fd591c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0d1bb99ec5c71172b542d9918582e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44302fefb33886e957a3e398e471757b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17231bbeb2266683b7f9069f0b3f3fb892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3572db9d1619957ae2e706e47ad5d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe102bd8599c3bf08a5c354d5a7512b3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d6752b816593292e8b898903d5d94895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12487e5daabab352ef5f32bf27b404d6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e059b8fba61ac23bf4dff71742c2e17897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a375c5c49966b916a547a50989e4f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b3333e78f019fe9f787dd92de34a9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62debbc3f2452026fceb0a9ad3adc134900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e04f86e326c6e50bc6ed5a662eddd7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df444592982a3c9409ab16ebb1ff7f8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb657c543e0f0698b825bdb7d4fc7c1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d6273e496785a2c375326fbe06d01904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef56f01b0bf66f987f5a46b8941a3e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdc1a3f8258c21603c5407d5b02820906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb296f91b43dd0fc82e1cae165f16b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b79f686128095b21ef4d480034d437908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539abac22aebaeb70700c034f645969909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd82255d26081833872c4ed43cd06fe910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f19bba5f77e9870e455332d6cf74f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c001fef1758f31e9527d085919bf6d6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c6a62066115b617c1291b6d5f05d8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b11ab1a977b4728cdf3e2e36205124914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b4befa6430d84dc8e4dd279cd814d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3191a8ba79f759c6ece54377dae903916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650a09f906f48ab9f1e8b3967eb907f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbd3786ff08d82a5ae96bbb2284f0b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaed4ed27a01239b98b7f0d902242a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cdae869a3746100c637427f2aea1c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa221e43392b889b312227ae72dfa48921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1f5d890f51b83404ff21f8bf4ac03922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0283643b06c979656314194f137aa5e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d44b091fbfffd00c1e882b7afbfd3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f1c17432c1dff33f9a7f9152e4ac4925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa51b6acffa48905569e65548f1652e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa35ffbddef95ddef1def2cf0b6cd8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c199a591ab67e6111d634bc4827835928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96561eaedb646daf535f6b018614016929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9eeff6c00c0d12662059639d728c0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf918647adfc6381ef403853329e1252931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585034010f92e842378f1b254b57ccf3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc81a2a89889957730b581394a916a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a4553f540985c835cbdf88e610a9c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599cc082305a56cdb0a01d9eec634ac935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b702e18ce7a5a05657edc03721398936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b6e8f4b40d79359ce7b0271495b35937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c3d32e67746e41b3d21c8edc51e89938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd423b1bef87421100cbdd35b1f3da2f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db984c09effbf3ad41b448160cceba5f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e83ebb1232b0d09827600a7962ca0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a20c88e1b7846a2836788e88b93f0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dbcf238c1396aecf8209565eead75943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efef1e6be2683cb9bcdae0416131c79944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699e2e1794192808c95c6f54ded681a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9374fbbcae4c8cba182975c41c5f1946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca47877d0e1583901044a9a79bac122947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d9c99d495f4934fe17be7bb857a0a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d84de5345ee384c6609cbffb089a21949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bd31c91f37d56c565cb8905cdfa27950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58e5b7f006ab7535923fa394ca042a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0b6f41ce63f83e9239ad22bd2e858952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d436937c74b39e09c122f847da6456953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae61aad7368bb807523b4271ff4f6d1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7816cbd439248e171b94328876cfa26955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6012045f5f2c82aff238e3174bc6f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0c971878a74c755240a1d221ba3eb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9470de7f6e2208e516227eb5f9c10958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c356daec85b81663ad3ea39eee34bb3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc39e6d3d5de843bf2234ee9c58b1d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0b5b751f35a84eccd61b5fc83b7d6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27689b6b2dc5817f9689fa5d4f7c160c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3063e68f860012a6a6da8c609eddc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261dd423ab8a5b3f50ac49406a10c8a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea0c8d1460fee1e080275e9b45e6b1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5be42344c59ca79348b78ad4785e62966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef42af1a4cb06e0868ef2089f5ae44967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd76b0ab6edcc0ed55d1b36a9ca4083968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d95a792c3788d5203b6bdbe4a1d01969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153699cba8cfd7c9207b8eb439622fa8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf6fdc2c85779c8ffab74c45523c8d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c745efa02639100882b07739d387a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956782cab0a89615c0bdf01794abd03973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507da0d05065f1315c1d3f12f3f61f39974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711450eae143db7bac865f70994d99d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de86c77dad7120cc2a34a30fce4e70976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb570fe8ff85a24c20f28213d04241977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ac1ea87e53d2a3d2d11960235e7e5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730772bfc66283d280468a4aeb722f57979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a66f3855322196296e45c9b6ad6e19980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c110ed89ea703b46fb190e1d490f2f4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32805b308d78467d946298e50333e0e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f6969efec1fc34d71c4e6e0bf3d42983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8da3903676664100d567730677b32984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1e63adbf9624fc2c88f470495e8cb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1674397d1fb7ebc5aacbf3ba7511e66986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1722342ba47371b4de9012761e9e6ac987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31222903bd1093f9e5fd7bade22f58ba988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffd305fddef4e1293ee26dd725f989989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22a48ceccc6e23d76417337a3e1ef3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573b24b96c0192af5ab7415a9e426f9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c844b9fcfa711be1a466b10d11b41992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d113731ab35a10b78e5f2a06b80002993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41513ce81f289f1cfe131753220a38cd994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb131b4546b762bdbe032f0962ef1fd6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37599e64aa6cafe5f17bf13c6b26fcf996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e05af26e03a0c1573599d782b3419997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>