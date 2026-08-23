--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b7b5dade2e20b679018885e3cd1561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e2f73228d6d92ebb9ccbec5322c3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd33b2573cd997676dacdad07d65a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e24ac901bbe42c78d8606d7da38254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c423b60b0aabf568c8348342008e8da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a953f308fcaa04b943c42b334057f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3adb3ed960512f72580c55bcb7b897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7d2cb6ec06c3246950d7c0dceb94b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9f4a3fd8cfee9dda053fee7475ca39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e490da4996252b55f665d7ac1cea810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ffdc73894c7ae3611614badea3bb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ba10790aadbd425873fa72c1471ce12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc1b3c50ec1819656f55e9e41b76ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157f48338543f55c25b33a7fd45142914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b3b81b91e0a4927fa247ca8d74be815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655985ad23099caa3ccaa950d883518e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c20fd4652840630988549393c9859417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d261f12f59664116eeaeaab183f5a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3c2340cb048df786436cd653cbfcb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18da14dabef3209e8c1a84b0491bca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72168118fcf0c50782279d0af72ae621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142a5ad0e89261101f9299d9cffe3bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7b1caec4719a4a165ef5c163e894723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65668fb1615bcb6eab1f4271b61c8d5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661cca6e6721911f493bad0eeb7c18625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d828f45d2edd526d455d3da054f834a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac2c60fdb8ce53f56679fcf7af670627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14ee8738c6b214538de199817a9c7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5cfdf7ca84266a0740ca652992b3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62031321f244bc31ac4a61e2ef53fb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dc71ba109bca898935467d6e7dc6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8875feb1cc374ad55e181f161784b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee846857c242c140c4a37224273a5b933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2247b8c4bdf478623b6bd37ecc8d64d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b4ea27e2cb158219b7e42c2c1cb2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa4dd82e227aa617d46375f24bd18636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c225ed1b0a143a680f5967ab9c34037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1fa8ca5e92f1028f453e94f42cf7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fbaecbd0b9dd13498d4f5ae17b63a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f568d44ea2ef02eda94a7cce4110b5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fbcfef526a28831cda4b57ec576a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfa43ba94856a9694f873a5e9f8cae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22b8616832a6f5f4bcd86cd76e2ce443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb44be7529848b382857e0c57b5a8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0b814a91eb0d54215845af701eee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0e0fcd1cfe56d033cacf890905ab446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a4b1fd6b474ea3a48d6f786a2e93d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce28395e9e187c9f0c19111a897ac648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d25dc75ddf4f3a31c3d847fd786ca549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4361c2736d892aee8fbe6800f449f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724935175ce951170c91145f14450d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5115b0d206b5aee22be388e690d1ad452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b79511dfa5ee03b9c77655bda60fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1893864c2b2d578f5b8760430ed0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a4520d65d8a235d84adc88e2fb7e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9731bb5677d3d4fdb2868e94e0d348256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b28109cf7dde0ac873af21510f091e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee8fa3defb93448e94f470320ee88558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c22fb91ee47411bc2efddc999077c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30931f249936fb919df1f9eda26dfb4060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ef0aeee0bd0e89041cc1608e0296561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f202f7e6c3a01938ea14954120dec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc376185c3fe8cc5a885503e197cb7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac1e49ac6482fd34813338035b086664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d38a0d7de852dfd188fe4ccc078cac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93885057460b7fd13599c35f4d3109f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d0d53fce242dac8b18270d4dea5da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172bb0462bd0d526f885556f8c240aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f142e44bd8c3ee3fde66e798ccc31f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58223443a354c7bf2d6bd8886df8aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984f0b9fca819c94a5a1f353580acee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602285961afe9f83c250d66af4c270872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3d9269c4278533d090e2f4e0915b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a547bd2e8ac581b9eedcbf100a379974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce1780e59cdce3d0b567e5db1c74af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb107dad673336b7e2ffc1ce194520776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f1de8cf7e2c02ddb2331e7be4b21877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06ac4625bbbda917d31dfbff3b85dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990790a2aa38373e1da2940f95d7b2de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3938e932ec011a2a7e5c1b850ed955b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eb3a7587a91424a562e384970464681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fd21310f19fa9946ce248781d27d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d465514f1d724e59e61783fad7df6be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1f66c0d84864e08f4a09beb49d0e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90227ea330244345460c3ed44f849985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64086ffaa4df0c2748addaf5cae0b5b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0249f95d87f90e890a6109c4d2afb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c300429398943797961052b973ec14288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487458c0430e241f567735c122c518989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa26ef1fcebc85bbcbdb8bc5fc16d8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0327c56980b18c4f7f618c1611f4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194859c6aa0e71f949435e56a8ea9c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef92d582943b6f26821ca9a67fa61e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4510955396e3776ef75535128a9ce94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc18dce16884e10bae264ada9515d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6226d8bfd38c5de2d9b4e6269e2d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cd860dc6a5a24c34055ce57dffec597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e7e3eb48f932f0f0da235e2b0ac5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18aae3fa3e22f766d61bd3d07f058a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd321c73d1daef23dac3f83c20e88d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f924e7ee26007698eca6e53b3dfb2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d6399f1e4c8c1128b74499a7c6196102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f688087d7c7c3ef5530bd0fe46dbe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f0ed32a49e3f79b48ceba481dde37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec6434a86d20935cec434604fdf109105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ceadb64be195b11f20c1fa032a78d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c718d3e4b81f5d3e44cbe74f698f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e266524c3aacaeb6d68eac23c43bfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f2c253a410515760a729ec65760e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e1e8a10b42c28ce9a9f3c1afd33b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db17f7b7c02a32c20bb7e9322b40580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e02dcaec24f9f4dcbc5d9c5221bc1c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b621df3c5f8c05170c5bdb5acf020113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cec321fb318f55559c279fbc20dd53114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c15143cc652759fc0c5b4ce29ab35e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b65b974d4e140024a732424e0565d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337841a702eeb70e24f115dd6c931e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe14e3058dd7fee409968be50fb3ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b8a2327a29c8e28cf1bb83ae96ea8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b4392ab688125b640a73a0de17395120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef6270dd3da3601d9f8e2887110ef2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7779f95c2ea50ae1523b55f4a2e2aaf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c1ef00b388f1e91ee68b85b7013f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094490ebebe3ec04b5979011e5ad3c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e6cc58db6b1c3bf5dea5d79598c8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411a66af8ac8881e18c28a156026914126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0ab739b0283cb8c0ee7430b9d509e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fba98ef0443e1a31a6c73075be934128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35261d3a053957185dc4fc471b7fa973129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5619b95c66f5a6f06db9d4cff02204130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e21980c3bcd5f9180da46c67db3ad1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb3d06f9cf78a7df30b30de48ea649132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871a4642ce4fb17b25b88d478ca348e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf556f98117c92c0b13a5ef70f5a01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796301150ccac1f17fa89cfa0ce1beed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83592aa947438ada59b513fa7024e9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7060e4ee82fbff34b09175c1a7c0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ea94a25cf1234d4b1f0b87f8d1ec1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34904b7fc7b77b15aa4dd378fc664e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b800187b117dd5ae7d5b7edcb4a1eb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4280c6fd4e9c6f17907b7333831f4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57011eb0ef7246401f599a3dc1e1fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbd532ece3eb5698c65c59ed3fc370143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fa83201a2dee3678a677cb2d8e500144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28692e3a996bb5550f4fb606461b738145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d28369211dc4398f1ad5207f13c76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d144d53978ba69195f34d8fe2e62cfc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b11f7bd606850861ea25b022eeac9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7abc14495570d0f41d23470eff4468149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7cd7f86f30023bc03c6dca9148fa5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89726c9075906916361f928d6212192151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f8104bed88ce6bfb4e0d21f636d5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108aff4910596c92d4af3e27b9dfd3e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e685c8a5c3f23749c96cb41ad6f01ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c140ae22fa1cf7f9a35b30b9578c29155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a01498ffcc3541ebf57ccbd5c7cb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49deeca32ce35714dd8b764b65fe8c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b2841baf40a9c4d34b3c42c52d5ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48609b9d2044a2d81c501d9da0d2ab5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2e47d722a2eb9e6747261b9717553160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945719879b33c0a7e4880a8d3de1cce0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d4ad0af42cc9845b9c6d3b4e86a72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90159f6484ab72d8e19b73670926eeb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa3c97c1f950caea0ca9ede11f23b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e63b0f77f8ba546e491f64d7027a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec63218d6079b294d587ac3a39c40c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912840eddd6041ec94d9539577053a10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bc5b4c95c3f1204e10a1a2dad2b63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aac02856d4166218fa32df64da02e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433774e9c77116cbcb7c4223b200069170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84c87d4761e1555c6d295f03d1b652171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d7935788aab3f6072bed9ef94b483172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ce7e72b6bee010b634010837c7cdd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f28eddabba5ca667596229d6334989174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26304717a74a8911f2f958887cd9fbce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d7e4b0e6d588567783f0fad84880e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214681a03bcad5b1cf30db3685278c41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2aa03ee553bf77008c5cc5ce6b9d2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35cc9a7b5f6bb3b98af9c5a229f351179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e5111f40a30998dceadc3ca079806180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d92d5838bae94153cd5df187a48e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554e632dab72e197f3e4a122017a81c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2f50c8404d5ea4af560400b4d61da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cd050e7ff1e82c6c7d7ee7820bfb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019c2d5b2419174a2bc08560b852c6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5416ee75a59a59b8b4440967aeb881186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5e5ef71a1ea94a3643eaa6b1e4068187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f5f92aa32af2a783e62355c1b6f7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778935c8716816709b5a4a5b386123f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600215832f0e9b1d21eb7b7e286fe71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf37b53bd9382392b3d2fa3ad9a1da2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43812b53bf902c83f233ab06d4df30f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a07fdea96e1d4375d19bd75e7fd70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447924f4360fac1f19c2dddc6792762194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa14d21c2cebc94764e5b43ce142a83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94742dbec073dc6c2ddb58fbae3b7001196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f60abb58f3237bf685495a85744ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471e8bead689e03bab9172f08882856198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e32d9098be48ecbaa1721d3a4333ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435353bda447eb861cf9ba36b909276e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6b9cfd40fe11ad483290da51f3675201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e2c454ed155d34ea685fb93054227202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c446725a97b4d25879eb593daf2770f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec098cc14ae2d6fd7b6e46ef83545b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1100c701f11e8b81dd9f4b69d1e9d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c90a9bc27ccd07f3486198ba858b04206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ec94e8f85ac817991842724dbcaa8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b32927bb3ec06acbb698f573bfa5c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b30a77883fa872bf21fcf335f7fd2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcdc19caa6ef5234061c4d8cd8fd62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c38ff89761c770ffa8f5d51810c99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bc74ed23c85e18e0339e5361143db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446a7d12ad0b108237dae4bac6966e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fde02088d37d8270ad6d2773af777a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675b4ce6cf31e4aab68ccf79cc1e773215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba6d402cd0c7e0a5bcf8f9b6c28785216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95132e64283f8defa61d842ccd074971217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600b7ee14e6744f951d6f0640928446218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7720d62ddf72b355e19babbf0c721b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd55a91dd5c01c9f73f1b5ccf882fd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f02fe77073ef7b8ade3156031499e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b365b2a4e1efe6cd9307c78bdc91f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7d994493806025e3aef3687503005223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8fcf80a251a13af9be8f5bd0ac871224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e78084fea5ecd26d00bbecf826c85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3caf1b005c3e0b8cbad5ec3a44ca59226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ca194aaf9f2b30829796bf32882a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470ae7e07e2b2a1b011b0432eabc40f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e380286303d796e4ce31db949d486229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a9d1b52834d7fc6062a4a17644807230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bde1bb7dc085e335acf8c98677bb2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba8efa857c5a0545aede55ea0e5457232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ffdb00cb23e2373135e5108adb6d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956a9b7fc4dade7927772ad514b2035234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e29d373f30cb2d018d8e9bce13fa4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437251325cdc30c1aaa4e70b440f975236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4466350ec7a9c7a1e8332060a5f1786237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cd0bbd42e014d984350609fdfcce1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf239a1d47bdc872a08faff4825534c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1a8574582920ff6d9da8452bdde48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05cc8dd92b792b5c6d5b5dae030b68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06c9c165da2e9e1a26ed113c31454a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8237880ef43afa9b23bc0bb0908bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b52ecf67dfed8f6863b785abaffb66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465573ae301e58044c970593529a3ad1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6cbdc0713267afc87c1007e4aec446246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b0bf9dcd6964f51d7a1ecaba3e2f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867e8ca6829017177663f0aa575ffc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f25063ec9cda91009f1fda58980b7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829008aee0e2daa92e47a9448b3bfa2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb98b1bd6d3121f2c4c224cb3d2b4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84aa5dcd9120741424781961e87d2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69225c5c69edd32aa35e36e9a6b04f0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0613c943bd418a9d68e5fba96e369254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1671f04c9e5acc1808b26db92895e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ccbe8aa1238ab957f5484a3a24dcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d046f76275a118317bba3554fea35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6dd4b45139cc91d68ccccdcb5995f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5cc84a4830e5f9d71c7767ada3f62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be093d9b18925df286a3c788f4bdba56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4857509b15dab5820b73b30827f9c52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa78e1543b7f2a8eda346a158cca62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ee4739d6cbcaef906b351393fe0ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53b5fc156e4f0782c176e327bc6c91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688599f023f0cbf90b2f7ee1fab86a0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f70305b1339dfe2e1d6333225299c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a57d8fc02c8e2bbe6d7f7d6d0e4cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cab2594b96a7e93213484ca9ddfdc1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fae8941f0e64c85ae3502c5b4d278e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d911cbf6afe6651d99179f3ced3902f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc76ac056f26a535ebb560b6af471271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144234d08fc2a0f54d9bf4bf601ecb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032fcdb45042c3d8e48cb33e022a7a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178662169284b5b67b25cbf5a61d6aaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf52b2cb7f5398dc30ee588e7660725275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f605e41aaeb9b40b542220d3331e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fab2f6cb652ff1be85210df78c377277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015de13c897a1b2378bb891846f26d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25043f0cb3373ecbc5651b714070b04e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692462ddf74bcdcc2c8fed8c4b192502280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae3d272d1f1f47bb055bd0429cda4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f0e6e2d9b284f0e0ec86939aeb8e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695eace95c6b1e04d019a22f2d92bfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81eaf3b7198cfefe422cb74d253eb13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937f4e6eb1d9271c4e335d504401599285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8497231bfa951fb47f7c1cf8c2a3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd3f9dc29496d3c8c11d9913675d15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f25f2c4376b07482b41a0abb709e4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a573c27a6cb79549c36b91a6ded10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2122d9bf9722ca56807793eebf932290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f0b0f2365dac51ef88d2d6eefef90291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdce2cb7087da9f977ff64a92b6990292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7f2a2c8cf9c6a75cca1d4951eba77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fac0c0010feb5c56a476ca78c5ee9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648173c3f7a6853f69d16ac25c1e9e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d772bad4af1536c9cf8deac1d862236296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b20da487a7dcf4e9aa05230ccc810b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b56a79b5043fb9f2621798c182ab7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967499dc1fca031957e9997bfef85d73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e08178ea0b6a7dcd48ceb8f5237a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd83a6d1088769ae422172bcbcdc50301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7bea7e7775a2c17f73624fc9ab82a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13584d33e19f56ac375ee31defc492d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7ac7b0b624c55b67094a83fc8dd1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c973ae1c34a63bf1ca0b1e46964c4f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b135c708e12d77a006d208564ae6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf06c150b9d2b288f97cad9231771b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f329473cb5c8d7d9502ea7cf2f56e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2540dcdc5d2632c5e41b40d76e1ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12abf7c5a63f8207310e4207d3e6b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac5c289389101aa22fa207c5d195a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae79a6824f3b7edc5d2da8564bee09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a4abb3dcb0c5aecd0ec08d39a843313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a073a6d2bbacb2667045351e849c6fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0bd5f1d34b683dfd4415c49b806cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31209ff469dd20f853e3a1580c7b5312316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6c3690e8dcd4bc8fb7ec6cc2c9dd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb6ea06155fd7b08ff3ec340c76562318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c380ec5e41b16c5ec95a8001d6d8c81319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0f80959b6f45cacce556da31c3d55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cb68620e0fc7dfe6bdaf5fc438679321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99389cdcf0b5a3d7c90bb82941775be4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009c41b2a233b51e5e2c5f4d3b9ac3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac21e48e65f100e16d4466ae293173e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccabb493a1e7ff5c5a44d6f2479b96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e208c25b35f6512b689c6dfa668b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f92ef297456afa9d35e91ee077ef42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6256e9707c24857f9327e05f811c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c834f5b446e507f154528c039cb884329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daab00433d84c24ba03e66ac215b5a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d0ea538ab9385111e17e4ac908dde331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6385b5c9c45ccfd75e749724ebddf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776062bb1fd2e08c13893e766dccf35333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877ec199d9a40622f61ef8afc1f0ef1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0d9c4f7636753c4de30b46c5e5abe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf99dc43d0ecdd470530d96063d3b98336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2eac9e0eaffa59fc0960c56da0ab4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3001fe2f617736666c07c430e7336338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d05ef49bfae1a186304e05a57552f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a5a6593ebb0270be43132ae616b65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600c1de109ef3af1fa705161d9b4ee0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728a5b7a9583da72ec72d69f66d7eea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e92542c9c38a8bc5f3e10b253188e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d421213a7bd209fab2a2b79c6e849344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16563a0bfda42f1ce7ac7455066145c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b368373ac598cab91405d76bdce5399346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177e538f55840a9f6865c9aa51664f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edc5878bfc42385b6adf14caaa7e33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb18d1a4c5d1e3424684ca579b9fcc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532e08d6dbe0ec252e8eaf012f049e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a08c4231e1c0bf72850e209128dd3a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d4f407eee4e7f9825b31ae39e1423352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39692566644bf2da849ccbaffecae44353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffd745325fa7885b84ecbba9aa09df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da5130f5b55d0394442b4a90d1b825355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38731a6a478aa6f1651098a6d60187f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8e44cfd6ba417d3e8a1a74aa2cf53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e7884c79d393fda0b69f35daf1300358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bca391b5baca6d40a17f92c4edfbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffdcbc292b8bb89a1a7aa4f67ae55a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1b18c7ab8258e51a75b31cc997cb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600be4c5b71f9300a10771b8cd2815ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e543a9114056ed384b7e158452af74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24753eb65f406a5aab94f5925b5d7706364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33226de5f0d9c5137c3dcc4f07ba1535365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef23bbe5f0c1bdde9d0266c4787470366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc4bfb00374c2d87b0fd7c9d085c0c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d13172c7c0d735e69e09492ba0b5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb571db9add7e86871a3a9a434afc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a3d87225fc6f53b91aa6db54963b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e990d57e16569623c0aa51113f7d3b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c765c2e0d906d85c328e3aed835ddeb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4268e5a076db5348973e4f25367c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173b36c1610ed30ea237602374ac54a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d31d8d5486a081cb39bdfd4fe5afa0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab7eb159167e1887949b684a9d004b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921898555aa7375b8f06123e26be9c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c37f98f9f10aef1b3b2f9451d4dec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753911cdb26a428589388a21ca1c9278379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d07700574b666121532885a5f0a19f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a6c8488bacb68774aade7c1f5c691381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd252a17d5d1e1d73c46fab693e8d60382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e03fb521b95bc01ed70d48867a2580383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71846078e0592858b09970daf77942384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87994c3ce9633d9cf59602bbc6ee7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af028cc60b7654c3c18fbf6c8ccb0c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1605404adad124e395543fa995c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c132588d90f7f6b72205a8e969b2ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf641875e210902e1b82f443bed399389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8258786ba2cc52898fe4434c5028d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb734630465177b1c07d1119ce612aea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb220cab88df4db8f51884fbd1b0961392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafd07ada84e8442a4800a852f50607393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd241c391e8cc7bace6215e8692a34394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f017c8b436464690076b4feb47430a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b2f187653deda1196aafe7c718ba7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b782b6f91401ee43b31c1f8638fc7f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e90c41624c924e5a1231ae703eb8b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cab7dbe6cbbc2b6ccdb7238cc29bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ee7ac4ed79a7605d61807e13db680400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0400a7c0762785db554d4e9ff40ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e07136788e6f8166e92d8e8d2af99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68292f16beb9eed37bda3418b52c21a5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcad72d406cca095621514d44b677ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f194b72f71aad9843920fa40a46380405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06cb36e9e5dd418d6f3967d91ceb22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86d015bffa4c055bd4de3ea57bc32a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785abdbc5dcbf0618c3a08fc1799f22408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aa196650bb4f358307b0d6d7e626d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3297161b6c3afe5879d08907bb91243410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdcfa1175b2c709bff34b51cedf605411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef5e2863612b6f01a4667269b4603a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d4e3e6a8565888b4f8e7b112d8f67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0e00970c9cc39d7142c378c7a2c29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebcf8aeeda067d856f06f8d56e3e24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791f24dc8285dde39910e0917b5af7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b05592f328486a729845a532aaa40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2bbd804917e95437e55eb068ddd737418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad87af0fea722b1b4f3e776194ba3a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd9edf4fd80b329edcdedfe2c3745f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb430c2f73a0cbcdaf9f7b15486a9b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4533015b7e7decd32d54338102b3c86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f018a432da4fc54119c33ef6d536465423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d073d03ee13b6fae384a1171f9f95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f1e29bafa244eca1682c46374c010425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ae6fc595df86bb0226ec7ba8502e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307ace6315ae4dacb0851034488ff88427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11251d490b04a146e9665b3fb94227e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332b62fa4fc890402bad451c1c71d97429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d502d5fde57408c5143de4eab4f79d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf83827ca8023c7cdbc3b0982854473431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9cbc7b473dc2b13e3acfa6d23519a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe04f02d1a4dfd5d0ce40444919950e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ae2702f1bb06e9474d92b1bd8ec4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7232760d0d201c4b62189ee6a142e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cd40b435b658325d9988aec83cde7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb184d48c2ccdf601a893028ca312be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7c32343bd71db784c658be1462c01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c962235df396f15bf2a019bf4f7bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8537be60019b4d61a6b1791d9bb29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed89bc81410c65dd8d0be594a9f187441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7a017f60939afba31cee6b02146db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0276dfa6e1aff5a9ba8059190c7f51c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd125876fdebc649a4b099a8967143be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241831304ad169ff2d43d0cfa794fba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0e38fb88432e8d4024f5223997715446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6381ba9158ce1da5706e29d5eda0a7d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee617ac6fc3331141974d1f2eedd1abf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef9e88d27adcc23f30055accf94ca2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eef8612f4de8216701c494067c7d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae3df52468518e8ae09d77a9440d60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a38a031420b24499a5eeca6b1d585452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea988b3679572da270806ce6ee744a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414c84afe4733dc47b9b1f7fba131c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f96a2cad07c2e283092dc6564d72db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4238c23a9c99edb433ec4bd2514c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967497e89179923614a263c35a8f3da457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9d3ed63846d1e101e97ed28aa04d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d749fb0c3e809aae55092ea8ef16db4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc9858b3b0dd708d28167aeee5a02e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a08578eb15038ce0e8f9710bb6170461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa4494fefe74fb9dc95b5ee34d4788462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4644f933ae767f808fdeca2ef87ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a266bc2d7f4d862a1767902953b854464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6a0ea836d0ef51ada615978bded58465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93daea64732c444ee9bf4e78988e59466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8cad58e6af8c33c3179a669b5de5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8292ff9aa6141fbaaa7d6075f4f5674468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5a35fa8337097501548363c878e26469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6022831558871e86b4352750d4080470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4b160abe555d6fa34d966fb320c22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2870bed07795bd6363d32fb1cb3318c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d29b907a3ec3d6f260f4a27a458df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edab24e8e53df85766afefa83ad41d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a77a6f100b14e2bc062a1a8568f96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce406dc26e6ee31544c0c8e42c0fab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580fdf1d6e5e8242446afb765b5c2e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55f851b534c1b5b8a51aacf75dfb3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a951d1416e913dc6840ed1753b7854479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255c76b2bdf95f497de3a9088945162480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8148cefdff571c786e457ef80fd1b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db23c0889942a9b72269979b964be5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f594f466cfbc78c437f885779797200483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b1adea88f093bffc78d69c52fe941484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016a814663f8d09bb925a28c91702dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11083de3fa5df352d3ea769f847807a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c11fafdbe418c8257d3e278744e4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3076abd698dbc7364e518b2a5e387488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d787dc53f227cd84171630a400df1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680c0592978cbe1d2b4e403c5a94183490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8f54531fbdc9b6e0da4ab9e66f287491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efed4636545d59790c66d0d6252eee4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d65695e73fc4107d77a60d22144451493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a75e1b9fda4ba941c207ab83e91643494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4df159a9d88105ca4a9c4ea0b5edd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca92b5a7e2e58fda0b3c40965fd4af5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6230b30bdbbde96a22faee8ab96d26d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9a8aec098cbf3f7bd513d4fc8f1c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebcfae40a60c0ac3a10c59fa477598499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6545c2b3a597537fca49869ddbdf9db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac18ef934ead5ee02285eedadf4ffcb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84765b8ede706b9679e10bdf70ac2205502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b191c3b66084068f10a6ccd8251eaf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a4e04c69e01a9fb6835a258cf01c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79a03670d2a82888651c5b8632de54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f12bd0a56878afef41caba4151d3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb497a7898945adf792f5b72b5b3575507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba4924f88bf4c8155fd4b588267615508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ef0f2999730cae95f1ff3268e44dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412f239d17dc03d6d8e090681106f3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a342a3ff46efff469c9e53556b159511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e90e89487cc4019d4c81ed62774a54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab411edc8cc6a2d30e2fdd5dc3a79897513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40108a5ed75909821e6c1b29f0c03f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef292bfb63f73fad2303a51622f88db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e8d1e261ac0805bcc68cb9d5f0164516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eed12f01a584c0c0c3791b3cb44a21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa6aadb2be05c52bc4e75b0aa52c6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79973a5993c13cffbf20947bddcdc5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4edb8a1063039e59cdf56998f858d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c68c4d04ae2e94e9d798aa61f0d32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30ba81652c0148abbe23b1f9b19b7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe69e6a0e74e58455fbd32592fccada523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff792ecd8d706a707a213ec95a61202d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce419b9170f551179a08dee2eaca420525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e68fea8c31247c577516a7a164941526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98113bbb57287934d9dd68c4f4aba91c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97871edac96787a7774c177e694d5f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c6fe1979b6befb7590dccf8c5aa47529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de46fc6ae9a445946a5fc4e657017a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524e2b51ffbc3ff10237ddceb09100b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc56f6a4d04923a44b8e76cb206136532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aaca09c5225f4c051eec58d77ff07533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada92bf6fae15cb5407cff244bf274b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ef1ef3801f0e2578c658667e08760535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1044009b6d067da78b09857e642b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866acc56219bb56a703e4e20dc151d15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad21ca313325eff54a98960973d39b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6067244e12cc5b6090cbc664c3370a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f3be39ca2318a9c2c24baede9364e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ea5d6106d208c28518ccd7beaa1cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc5621b9d691e18f13207600464652542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3af3f6ca3c224b41f808c880aa156543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a7c07441e6910f14428b4c053ec27544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017cfd0588bd11a8f5afa3ad35eee2e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dd3f2c588d019cad0f9e6c01d04e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf254de8069e1c72ef5c130e787e283547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c999315a6361caff29b96503f0041548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528f52ec38a0ad40e3f1cd0c3ee6445549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283afe2d4421248a800e52d7c181d060550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1c59c872777ec6ad11048389dca10551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644600c8fb387d562f7613b00419b649552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8d52c5d3b62c404297493cc87a533553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130ef6059f52dce7a6103fb40aa8593554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634049b2f7da9cd132e32d77ce68610555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dc732c02b71e3dbce8a8282fd136a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acc8f00fe193d35f21d36aec42a437557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde40e441198cbcda5721455b2d855f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abb54aad0e5ee32f9b777c1aa2f7a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c6581ec9f94fec153113d8a8bb13d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3514502c70c7ad3426e3309e2a48ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03995afdbebc8fc9ec096307978e0a90562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150a6467d09c614556cf57431a57cf8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c6f4174df4510fd615fbe3305723c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40f97006ec0833bf881784575e0c44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd416de002e9d737b0e5aa00040159e7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9989b0c0f90a5327cca03563a5b368567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf0be93e152a291971ae02609c89e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c7bca460e6b5105587daf292a04c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250031b9f852bca97ca05ff32217a3f1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446495fbec1feb356d06f0aa3baca83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dd4b393e258bca80fd60d945bf2c9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c69a6ed88d3c96f186d893a069bc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d5fd280362d4393e326f08cec253e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d080ba6641b6e6b07548a06fdf963d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614502ca89239ab1640bdb7317438474576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629b278b97b65e659ec704b6917a222577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae107cdd0650fd791ff715d6993a8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead24801223b552cf59328184ab058ac579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b3d9e932076381f5f908531cdff28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922c9a9ffd9dc3e98203fe5dd7c2b7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ac946bb30ad0638ae0356236d7646582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e880bcce118de828c3cef685860c460583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc483d419ba57f37e34382962160d6d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781cf10f1c3fc7230b334ef4ad9e79d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f80b668751c691b381572b6ea5b43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc93114623e1190dbe0be6fbf25cd28587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ac2426e19a38dda2c23f58fe744de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5810a80f4e749808959c3b648d220589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3f4e6b328427957a713272b01b5d5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef291228398114471e245d8eeb80f81a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61f9c67943e366d5f4939a4c6ef4b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db642e2cfcbd63a4ebd5f88cc072bb96593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60183a2d1137bf8daa49ce6d4f0eac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26990d968fb30a21dd19bc9716660294595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5f5540b3bffe6975307f231b8ea08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2446e4e3f530dbbbab8a5e33a3e76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a6085ffda2be83bcda1e0004d3fec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab01cc85903f3ad2a56d1f75bdd6e20599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4fa9cc2ba0c4c0abc11ba5409e487600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbadabc767b409f77b52cb98be7ca01601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf502b644619d51ded67fa6f4db78486602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0041fd27e850736ac5bd209112a4c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd5a78e62ae93c413427e6d1175cfe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae03458cf97f50184642d54759eb632605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c80b3660c81e0d2c9420f850e26e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b70d5bd065966734b192712b901505607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44445ee014534bc190109d913aa0b69b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edae58a296661add3f019fb46fe87f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f820a291a2d4cc52910ec5e275ba1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bd5537ad6307ad99fe3255ed8ffd1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608d464c143042b5e4f2df55521b7b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba7403665687a71f3122780213db97613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429096650f6598da2b93d9a4311c627614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337b1f10e8438f27f0848ce73442f06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f38c0f27464a9ec4da982257d1f2d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d8809aa43a67d5709acb7e3bb980c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87464506e84c05b72e3f737213cf19c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9a1c05d85d20f17d89bc172ec8f9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e821adf1ac7644c9f9efee6e3e17620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329bef00bbf6665a09a0bb117620c8f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a1707cc1103fffa6b05e94f5bf63f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160bcddebda9d022e1599afa54716d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b252644de295e7b8aa889043cac48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9594f0519c30e43d1cb45a870596f2b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a29e7c7c853de0a689229c748ab783626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d8c0cb122401b7b503131a1d3ff02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8aca2696831b6730345b3335dd349628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1292b17657fe1abc58945e77e80bdf8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e428a302579c1eb6145d543972a023f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc90fbfd49482087fc0c8330e37dd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b583b4454f57a82c21020974947ea1a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b86317c4f56fef19314b55e479c4a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5437fb1d2b6ea5e7e8b5adc9401dad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892507092674823165e99c55ed58504635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da414cb08cd096999206ea5fcea0eb7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c7949d12f885df43bd90034ab8ead637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3b4dcc68d6a0e3fa17952fc491426638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e62cb3ccc00bb6da6884225130dede639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e807a158b1c61270cf6930c0d23f27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc8dd43fb9601802d499c8b012953641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27ab31d132360404f43687e0f7816b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2d0d57c901aec59f6c547840f1252643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8aba9fdb895b84f9bfa667a09336d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04342c0b3e66f227a5a0683676076574645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de8cdf7f353480287f901bfa1c7e48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1599a3c910ed52b8365e633de22b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f3b09d12ded25480965fca6ab1e05648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99d6e81dd8349a702d9f2023e7dae6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de063c296d6b7ba0ae6f81e0f33705650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94116ea397636f3bffa20f955f0075651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205be9db2e9dd95e206b1ca5388fb878652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8738ab2e7431bb45af82e1d9248150653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e48afbd33814cf9e70682bbf6692654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f11012c69e6b28685a5a464a78ebbf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd36e7c65231e2b4e3e2c98506c8a20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001793066e4f8ddc3c0e2efb8a5233e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8146926dde33fdc60d5917490dc5b33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac12287f0b4fdc683a909ac2868a9f2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46add4aed3be57b6a1ce75e640c518660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b424967fcc0030fa5e30c7b231ea5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb6b782672a8ae468b0168f9b276ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e13b34c24e5662af7cb42a893f2e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e4f484b516a60e471dc97efd0231a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874b4bbfa2a9a797ed589e36b4623f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e21d29ebb02cdefc487004ee0e7e5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64684355f2fb2ae211f1f35a1fc1efa8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b0a57e9336c2a4001bbeca30ff1ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91725264537be7c182110f56ce3a5328669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b503f1349dabb0088dc2678dd617a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b036f69aadffb40dd00b67aa0f011671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f05ca7a4a2a8be0673a11e0246082672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10159461a03aeb8fcec317d225d10c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b69d591bc21086174fd7a048034f7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c531fca0a0f87227e57b581f93447b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f22535dc6c1b0cf2737896699dfacf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35599decd3bf879463ad6cdaa202146a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77712c858f7b569baf2ae3b0600efc91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83e8ef2f1fd4e53d37293f78a9b50c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30a8dd468662866da64c6084fa7cf7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb8fb4520b46bd0d14492aaa8635ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66bc154c91a347e1f9b5849c7083fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88905b4aaf775317844f9a142c038dfa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73303d9a528a33b8d469ede6318eb9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcdf964a7a5328e35d5201dcdfb29b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de951de0168e87770ccd7c6a3154b9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2679c77eb0668bb778ddc9960aec1d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9edf1aac0df0a7570fd850b4971818688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9c582eeab12fb7c233e91aa777c25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281fdaa9ec3aa07f9e8aea38be3f44c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa5d051af76b76592e1b55fd6ee20691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042e5a3c7a80182e45055980eb136e2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891890811f696c6fa4c2cc98ed1e7948693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd98d506d8471fa64a63bb03fa3e3b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ac804add6cd13e7fb55189519dc57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d4f29c2bd919e4b1050bb3956c73c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b117d163ad3e511f2d3808be8207e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6fd2d48e56a9a151574c61949f330698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f2c24041dcd058b34e2f02c51bfcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8681292adeb33f918525180af2db21700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16bb167832d68b42eb92701cbae49a4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941475d5e584cabfd76027168c448ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6546286a00dba933374932a0df3805e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0b83f9fc58534ea154f6ebda8c777704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf560d1d0c08f1c873efcce2f02fc5d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0ac7b7c42a04ea6b8a0acbf9eb4d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b629740df8b4c3b421d749730b0e92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6b539f60f961e48c90fd9a5b6297f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d073d85ab2a02923a3ff00fd0aef0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e77ce9c97d4d806d351aa4937d101710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30e4609cb643f96329167e546b8bc9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7a80fc6310b223ad514ee920857a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ec34fc24d2bfc8a2164e75f507b50713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232877a2a3e951fb1aa637b3f044993c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d4829521b8c50199e44eda8e2f75a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb8394612dfa50faf601cdf741e009716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3ed33cee63099fd3e4e4e02ffcbc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9e20b2acb35f8267bf13eac1f0afc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f3397f2356adc10cafbe9569e7da3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fddca290a21d799973c9519479896720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c717f0ce3093ed57cd2020340263f76721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cd8d9bcbec1b4e4bcb1d461eb7713722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad2f3d8059a07f5fc0fa20fe4d474f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e61d1c304aa0709e65ef40b725604724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982422477c09b5576cb4e3b5a51b0940725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f3160f0d8acfc5ff91180248cf603726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1828a5f1a585460a1e05888a5e71413727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea2436d5b06d2f1e1d53781d8752ea728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3c06d5e6c34593fb4babd27a1cabd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bbb89818c5441616739253d6eebd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea57e29b5341afd534186c4599fbd5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69a45f705bc60a7f2589c85d345dc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c808a928b815ecfcbe8ff369744890b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970764e027e0669184882dbb8422e9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54472aaeafc5f92a6deb5b0f632567b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece28a4973bb285bd6b4ccc5ac78190b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7f8fad883cda1b675d8314aa1b112737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01808665fffd62a2f7fd5d6de66e0fad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eeb59786fca57bc87afaa976121801739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b3f682af7b779d1a6a3386d8fe453740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a652330e57c87003567204ccafec0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d10fd68a8974993896c79f548ea69c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6723839efa5c5ea7c33f675a93dfdf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f13a0dbc02c3a3e30c622a0203214744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e116e88add8b90885b7e8de34845c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355cdba0f24015d2f5f3f449b53f3dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e53816de12ce4b254d09261ac5cfda747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237610bda47ae1a1a3999c9068d32436748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e2a1c5aee75e21f2562c4a82a9790749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e993a196e236553185eb730e47cba2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744bd432a22380978409a926cc424681751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa84515a3df8d3e58fde760831e8af0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968294adee15b42291e4b7ab1f766f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16231899749ff46bb90de16e024f47a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727a780a3133147adf5d31119f656d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0be87c31173d463c19aa15e0fcd252756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07129acff65077ffe9d595f6e90126757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981803d336bc05f9ed075ef4393ce30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d31336955cd2914795c0b81175c5e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7b02dff7290806e8674433752f101760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca072bbbb5fa11645d785fa62580b4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d914d98ea3456cd61063dc1ffb39fdf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe43f566d35fbeaf7df325dc5bad39763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd2e5ad7382f52d0eed3c4e74b197c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbce5bccc1480f382cb76594ce5853b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41ffdeb226c313916200d2050a4c09766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341fe4a58a0c3b4de6e5d6e13ff51ba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3142db4c3c2905aa31e2b6aa579964768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9904b4b0b5ca252529a63b038ffcd7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0597ef85f5276c9c0f4e2bd5d80c8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786340b7c8fd056f88541e3e268c7270771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554703e4c41b935337db1c4bea139933772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afc4f6e4406d23a81dfcf74299bdc2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7871ca035b3ba097e8e13f66aaadf3774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d765c5da26da59b0139f154a2018cc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff9c311805f9554e2325c3417c1f35776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3c98c4f10156d59459d085ba5bbe6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ec899b022c2f9ae642609acae6c6a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a1fc917e8b1541794133694dd16e4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ff417da1714c4405f981ddef9acd3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df819b69149372be6abf6417fdd5d2ec781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f3f7d26f152def3628d09cadec383782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31677a22b12772d2cd6c603287ab680c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61615bb8e9cb1ee06a1a24a471862bbe784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927764f738fa1c247827aad3f1b2ccf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b63f385796ada08aaae78cfcdb3e3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250f242bd718868a2d274e79c3e8b9d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7174c4121680ec204afaa3a8b763e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b592cf66c45c2c1cc4792cd1125f990789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac3a0fb610471ec017521e94618d21790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec773bc78eb8ec275d02b0b6cfc28e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c731debf7611adb03be7cef20964ad9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808152adade7323d9e7dc35acccb0a47793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384918b5e7b1c34c4fe1540ddefc288b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c59840a299ab086ae1eda874c1501c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d878726995fe70b5f3ed6f9c917c9b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64100c9b0f186abc9535bae2548b8c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31faea5138fd27cd637bac7357fdb3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a196c906530bedcf6f6d120cb0289a1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b38db5f934c26d34cb22a2df3f039800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa3e64976817fb07ae4d7e5ffdfc4e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e0f602cc386708611685a30c49c3b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bd218b758d0f0c70a6d5dc4923033803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fc0a6bdbc27ce38928c1637927640804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886109edc6c8a994bd6259d62980f7ba805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d7f120f595fbf7b3053895bb03ce8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeb5d2a70d812bf6d60b67d00b7d93807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae954c7e45920374cff138c5d8b62592808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8c140e42b36c3ef534cbaa802b760809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2db1ec4b73b1001c5beecf29f4783810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9af4c13ae0d6338ab24d765c985517811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde65dcfa3492fee9c13d1ce583d170812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89dd16f0f1a87dd5e30cd8a885c275813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a1de64cad07ac7482054075d85bb4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd77a1515d0d4b625f9fc9e40dd9ec1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24266a36e9a3b0c43fc03fce71c2d041816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30da63b7e799ad319dc05ceba24227817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e24677195f529f10417964169941fb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c1a804231a7f873b2f83afddb5074819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251b2db1c4ed2da202ab364d15f7d55820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc47930e6bae65152335dbb309aecd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e040ef3a4b0d9b4d8998dc16fa6baa822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37f6f93ad6a308296eaadfa6f8d20e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aadb1862c492059a6f6ffa9f2b0c3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8d1363260991150f71f65022fe793825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e977bba3c2a0f61a961ad344997913a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73683c1d0b7b0c034ce5f94e18476963827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a694673254d071d5f5694a0d9762d0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e206873e34cbed49ba41485caf6f02b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0aac124a3221e0bcb61ab212ba99b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a34111422f3675d8d6ad46f1b8762831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcc004d392dcc2df7135227219f492832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2a5f4cfc0fcb47714ed4a988dead3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afff144d1fbe0718e5bf37910e49311834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8b8f49909db63f832fc9b07caa5d2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6cb19316a41a46f7a00e0006269c2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fa1e76342264fa1c0808464068c16837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb291e22f47ef816e9761a0f47250b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37369dc69319675398537bade7d4bc77839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9555853336f254bc8db98cee86215840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138de37fc538128835d34534500387d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8728250d3d28564308e97d1d3c6ecb9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c1267f4e2e042117de486f2591e04843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4206223bc8d603d07f54c169ab2c6ab844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa018601b680c7660bfa464d6c5e88ed845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf1b3bb2ec8fc78b020738899b3877846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586fa87773c21e78e03b77078886b18847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42e05a6f710e4af2d39559465464b8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ef86678d02c8e9c897245c75690c7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a1f8ce9aa141cf10631f61a76ed18850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ac7ed58eed6940171738f016b9f10851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04191ae9a5db663f88f038e7f6a04d26852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000435ab08819271a7dd8dd2a1f63664853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f369d69235f70a68ba8e63f95722932854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7806e3734da71a1254843a185eff92855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cd54f808894ddbb4a704bad5fef80856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdbec1d9b5b65b17a2e33d6cbf700c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f5c9136a596a4fa20d246f334a555858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8491a003647b539fc1aa51329e2027859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a13ff1acb64fec273b6a292bfdf8f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566b78fe3777e6ad7631b869cb58b8a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca87d824ee6d72068277f3665df7692862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875aecd6fafe1754665964d5a45a884863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91be5e7aec5e4b4d3f1f6a8d9fdefb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe227ce03154ae36a62fbb58563e43865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809145fcc37959e41723c5cfcc8d0e2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390580b4a40981ef7f7c40cbf7599eb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44f2ac3bba6d846b6ef8d6b570e070868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63d6af3dc3a801d906474a90cc3189869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976c927a38e4e463f1fcf3e9cf160a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e7094b71acef641946e98a0272c03871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2232f374ef3aef2c6884054272fac872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feed222621be2d04a655138ac14c0a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7ca785a1b8cac3f27593243815653874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c134120347d867af09e0cf4ec930c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68e3cfb0d1d5c60f26842750df1105876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5767f4acd4e53e615cdfa2e0d7b3eb877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb7a47bd673f1f2defd8c87c8f0089878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad41b9dae85ce51fcca4d999f27ea5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a15b306ed5d1fb97ab80395a338fa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3464ae2171ed89ab0290d0ea1835d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573dc8669144941f7847c6f778d194a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a07d3d6c5cdf5c6f0a2b753f07fa8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827c196e10736b76042f62b8d2eeccc884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676fa8e15392b257556ba13246dbc07885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f716640e93bc1396d77bdbd8a47b41886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92771b3d40110146251e418da928db887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b88f37ecaaa1be996e89c93ba3e4c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16289aaec69e60358156a783a1b52a5e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78554a03883e5711766eea0fad43997c890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d27ce22ee506b09646690217b14362891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe673a98ca6418516e036332777f04892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc52664caf1297716b4e7d4bd93a98893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7af9909e7987a17ec2df2de2d6a03f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575d026178c6835b6b87a4fa0b4982b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518fe005e3a7263fde83694409d78bb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e416d8ba435f2f5f75108770845d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e2c5c828e3f39a1d44286d4b36fae898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cf57a15f24a115a44e664dc7b89e1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6caee6fe5ccea91d27512c7080a142900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626edfee7cd754ebcde4a38bcd342a7c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fc68510203337b5f24bb2d3da9d5d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855dc39f6813518122ff502dd459894903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968ce0862724af8f2dee61b3b2999ee904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84b362b7adde5bfb77eda39745d5be905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbfe95e0121926f5712be08ab383db906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b692f29d6ed9020474e0d80fcb457c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dd61560314413fb37bd096a7ba7a8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46c427f6b59649f74da0d39154932d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e41457f35a1971031f00d194c1231910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20309826cb200b08f0d76d66b300ec911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd64a444b816600e4c887f2f749211e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550e53f9aa032b02e33669f80d383ac913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c36f36973b96b781bee4fa6ebf94e1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545ad4255c0f7403daf93609650b335915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b448a07331755e6a0b65e118be56386916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7edfc09c386942368320ee99d5a558917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd8392b9edae623aeb30922fba0256918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd40fbac95372ddfac65f03268435dc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d778e6919166289b622a06c022c5b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c09be9db1e524816284a0c00503614921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669109acf6c305d3f81e0ad938b32c4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be239d69194babd97cdc3fe15b937f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d0c1fc871a3b81919bc5bbccb58bc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb227b9986d2399d7bdef7b4007804bd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1530ff64dc934d1258de14e094fd6ec926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515b253259cc69ec498bb8d2ce918d7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39f58f65d0e9edfc19a3e20436d14e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085bd0ff5aec86e4d59321bee98dc77929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde25bc0db71530bd1768ca0c7dee9a4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bc1708c17a12143eb97c11850e889931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52b6af59984dc7e7759d6d38fd1619932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe22a003bb1ef8dbd32c513b60c11cb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9792de5e73f3c46c9ce08aa91eb1e9e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50178462ca0fe703d26c9a8cad2606c4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d249d452306ab569eca02b52f83fd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781a081a2f357fec0fdc17ebeea2a2d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473eeb575d1b6e52c2cb618455498ac938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ce7119cdc74a579c8e0f17bd18d07939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebde72523eae1d07c4938aea972f46a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76527e2a9fa9aa44e500081aae29bef2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143c9368aa0755506bfe199f066c8f0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02ae5a39d2145872fef1f91875774c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9644268edb6dc514be1099552bc3711944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfa124fe5b4238f6e10a50d9894ec4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dc07fd89e4e68bb6ed13002b8ad29946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142b734fb1a3badf48f036d78db279c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67436f09d2cc3585683a227d46cbed948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d671f221b51ea09af703362e560e0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801cd5575138f34fa25f955cbc3d72d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7d08ce9209e84382e51e508627a23951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450310f1c05e4297f001398d95b4eecd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437d0968e04090fb8a6f660ddcd286f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38873642a3a6f9cf894a86f88a0ea42c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b667631375ceb8e3111d208ab17fce3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7359b70858a84fe34045a6c01816508956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a84dc19c38439b03c17aac832efb42957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d7677033de7b9732eec70fff42cb1958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b24262ed06bdb3ef3c24399423610959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c448a660652d247dab67c944383db7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609ddcf2b0deb778f47c2b48db08443961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e854f391228d45c9e34072e2bf5b80962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e33e1399c691d56138696c830ef0f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e159975e4679df057b7136b0b6c339964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659e871d78b06defcef278c423afd29965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f9b22aebfbc2366a063fda43ad51b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2efce9cf14ae410f366d5b777b35d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793ea72cbb0afa14ba25aea4d8b4c6d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d999f6f8de292037efb3bccb1d989969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21df792b597b205788224e6e94a0c7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eebf605048dfcc61d8701074312b80971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a4c36503f931331b07b92610d8c54972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a293a22c532e1f98342ae4ba7aa37b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63862b301fefbe2934571f8a265c9ff0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d10ab11b4e7ab10bc7d6f07b2bbadd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1988f7aec37179505536d9560c9b07976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d070bc23df1cb86e61d1104aa3358977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295674d5d266c2803413555e1ad69f5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084eec1b72cbab35b4dd7f6f7ddc55f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84582659992c7a7a266686c07cab7562980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75526955dcfe2d71fa1dd8ecc7dbcdcc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daded9023b2c37da8f7c4dfa65a962b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d72983ea723ff47d8e838559903f7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca24270e2d09e68d8079421f3009c7b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f7eb609efb8db69702784827d0d36985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088315c046f68a5fe7c4599c736cb5a8986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf96f26cee16bea2953973409a5f4cf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a626fb2c2e6e608dc4403428eb2792e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab77c6e55f696e4b97d0d1d4a6591d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf8092268fb97d089edcf89f910109990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25868c09c93ea2b962416124681a74d991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04e80b819492d73e1556a4ba0130e0992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929d37a1b3ab13c70b305545b9932e9993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42048e9e6429a9a67b079c8c394c0bd994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1606a0c4b91b7653d0a8e24debda39995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feee4b5cb58a8f2894e245e3d38edd996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7989e485ec4e68253f760c098e383997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3af5f3609feb242aa44f320006a05f998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943d47509ff76d47d0b1f2f028475a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ec1c1cc30e43f409d881fdc1f86b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fdea88d4bd2e181560fab919d30173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc1f5c4e600d12895e55533962b3d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe9d91b564756b59127a1d4384bc265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b1e331fdd339a8080f3353c3e56f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df170ed2398169d01c722cbcf056cc647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c3edac69e3d44ae8564ec553f5ad88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469304f2e6a998a8302778054a9739189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83046dae6242854e22411a1bbe4e081c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfa517bede8c24a29d4a3339540dd811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a546e2ba2cfbc0bbea49aad49ee5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731d0d53b608646556dc25e8908db6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2718a396a8ff1d7f272868038014f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee561eded0307eec44ba17da36675c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1bbcc0097ab4ca481b5d1a1f7fbc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d859608cad373aed200a48df7605fd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a842b20b2ca58d315d88392eef4df218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10563ee08e1236e830918f15342f0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac059d64b0fc236a8d7b1a944099de520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be44dcbc057608fc9bee34609fa2a1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d1d3770277c3e200bd801e8655d7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36520909dd69e81029028a9aae3fbade23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea75e3311e0b7d03a87d955ca5b11e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c93307e3440a002d612e0bdef9c45825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2032d80c1b964cf61c61afefd1c20526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3b9d02ac7e58f37aaf751b0be912a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152638ab81736da87f5e812ac18622728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856209a2383cd64f7a76002381a354e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7df71acbdac4acb837c57d0428522930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042afd0fe0310f0010daff8c0a77e9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1aa80a304e27df32e378765c4c1ace32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180e3a433309ac0adc5f32ae479b2d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bdf38b918cc6c2f432b4351f54c5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e29026e08ea71f141e7e1a4b2c87e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811dd63d634ef41938a89e8ffe36c4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156557c920a2f8a58bd72a560f70815137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adc0ed9c476e0e473d1cf4c88c2ce938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a960cf0e27c8bf4fce9992c1f2822f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe94db48acd3a7a08d45c14a3a5e23e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5caf475f639be93a06824a2d939ad041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94905864da7b30cd258a621492da8c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328d3ea83e94628d6ad2a199e770aab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a9b5e3761d31d616ed19a6b8b621144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b86596487feeebbce59073de676ab045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8972858eaad3ea055c9403b8cf0b81846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140768412e79595c2f5b5de88060b0e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5cba82b93f3ca868cc8a6dfb582d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70a71e8553fc6ebc9fba2f6212c09849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf0df174f936d4a8d5602c95ccf29d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e3223832a473ad87e940d24bb576d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e570942876c57d45576330449304e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28127f8033741e97b0cb3471cc09e3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5179f080d9e0e2ea599afa4910bc7c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f789f499d7e93027babcdc077bc131355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e59694d18c10ae4d4e79f1c2d3ffd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f46f81b6a6d1d4f20b7ea4f8366fdf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66179a7a1a3c7095764e63d60c5c693658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b8ce5038bff6640a5a3ffe66fd9bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32582e895c1584e376e2c63d08ae9f1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee443910c819422b5aa627fe61bdd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46226ff06d4ec20b040ad52b2348584562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063b37a1e51824cf5ef373e56b68e9b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbb20ce3be082c0e3cb0fc009d621c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca230e99761d8ab29898592dbf880865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c64fab2d93e38a7dd9ff0d9837962d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d749fb4f8b72fe0288a34f5b5c27ff867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99812c903fd8befa13df153e17160068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dbb6ecf0835f4438eefc73b2d161269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb5bd9f637b404af1098dbd6d6396070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173923f442f3033a819f8dd9b32b03e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e5f3a6248e1ad680db8d0f5948d4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bebdf4ba53197a24e1d5e4627219ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa4b0f8b2729c35098aa3139577deb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b130642d89f18572e807c55d85d4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dcb811b36e6ba9c73b53d0720490176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d670362ef2f03a91d465dd60d544077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5217880f198bbeb30ab8ed16861e578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824648ae47260732fc8be091fb8b8bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb38478ee965d70919db6dd72afe5bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fbde3e0e296e715914cdb009e0a9e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bf68e4f5e54f55e80e3e350a2fdb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0e70987efb876ec8b628821bbc1d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3d10dd18274c9e3a3c6ce00da6f0284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224d66f4b05f5a840a015588d59d90a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484501d39bc06284e2f77e9ce65378a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd094fe68c89c2e0470c907e09e11587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55608f58b07826637a8c13a5fc81d2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962f61c47a84bd3a2ab6036eb80d8ca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d01e4ae67907f00aecc4eb546ab3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c0b8198364f0657b075a9baa94a5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a2a9ad83c11f4e5603ade5307e22a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebac2671b5c1d1adbb9431a7154226d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c1c53310fe425d26c53a1703cf46494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2fa814e99062e8395e5979283225495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d089f047fa56e39acb6e4bb40ca46496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fb116ecbf267af07aa03fca2eb17f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7bd3983b81edaf40bfed1134e550098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fc0c8cdd4fab0f007213aa08e70c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3df741aeab42844c83c6b293a560c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891464a05db994f331fe8fd44e830c80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c48b991865f15d0135b666998911e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282fb12093c60d93fb2464c15184c4c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cc400d5f53a401ed1577acc5e6543104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702e4874c0db2ca729d8f5729e5d932105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8f668e04676ee14e9526657a6169c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc13585eb96c169c971d539d7eaa77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0552b24d27fe005dfe46a1bd21857108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05687edcffff0fdaaf99e49d856517109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a31d76fa11ab26ea40d06b1f5d70f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3f83f04eedbd32ead5b994d3f4ddb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a40b36cb2bd1ed22e4e335f1f15c8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4adeb00f398d6fad0f8d490ca7808113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12cb02f57d06335959a5315c1a5053114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5643494a66fc3f079586deebe2c2e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190a9100e068bff303e5c389875fc52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a62ee48d6baddf049ae1f075edab0f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43369fb92c82378f2209535a486aadfc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86003e817087d9dd9e4797d5b11b066119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df68f6c00fd58a20d2382e85e5c7db9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064f73ce5cab92b25a7e12fc03e0046121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061b62e4e997dd837cc944b818d6f2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dee123b15d700ff91a281154761472123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06358cf94cc51c78378429b7e821091124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bdcb11fe98d2f9c8861f7d59e9c34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4921128437c79057322033bbd94a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad90d5b3bc8f19eaa1075d2b1926517127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13e249cf353f8fc98df4f0dcfd8458128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faf2b020122b4f43188a63427a9580129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0207c2fe73aa0bfd8b5d7bed9d7cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f5f73e6964259c0441c42b17cbdad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24207071244d20987082702367f2e873132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114477e1ded90886d6bf4e9ad4ed02e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445d9fd3333f75599c7fe30afcc30d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e4a8be947cff1293e14b136c19548135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc0da529af9dc7d5568dc0bdb78289136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ae8973590fe6d93bad56162cea706137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3892149d8fee7a79e7426e102d5ce7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7af924b6c1cfded56840aec1fa7219139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1fab1fa2511dfd1a33c675db4f0c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fb30753fc774fc358131485a84720141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42319cf38da718992e4e1910d34b4172142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72874f87adb0b4ee41b41f27142253b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c3489efd4bb3c0ec48999dd15f0b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d855589762ad4374f7c8ae3fd478d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ae4f1d2126189a3f4b9e49d4c5cc1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e8bbe0e7026c9bc267d3be540591e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595572ca9238c853d52db3611ce491e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba231f750bf6f2f64fd015935bd5b89f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f4e80dbaf529aca13a472adec07aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c86c6c1bbe043488cb7129bf5e46e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc214b3318ffe00ade2622c663b19a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b3f28e1e67ad73a997b26eede24b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b0b66959125beb924a09ebe03f3df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44fdb6fd481d7e3a1164e4a89d6c7e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d3133b34b8a9171712e06c939b64b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda24ce98812add7fc0b5165ed432912157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a702ad5c1293c73ade2462542c3107158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56708ccc7b73b57fd8fefb081ba73ef9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444711ede34a1e3388413b437f137cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dde330bb6a61dabfd93346f4930d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e893573836163bb7914ffd760fea4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d443007ca7b4c032dad9bcfa32891af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876b07f21c40866714460b65c822602164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e92ba7b4506c44c0261b72193f308c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c58a6e9ef1beee5a36c56c2fd5d166166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618496d3528d83ab51610ee2650079c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae106bcc3499c43ede54c588a5c912168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4a5b7f5fe206bfb5057ff8f5c4c34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b36285b3d4377103f3560abd8375da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a011a8d01e0401691a968f12e9df2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9190cbbe629e8f970155c2895417f71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34242d247360d206b360cab7957113173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963063a291142114ed6a98b875d74474174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c778b3b69946e6d181f36e2e8c0b0b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe503d4836f7ad2264704a5e21a63eb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d6c89ed41efb6ce9e65b5ed560e72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb96ca09941536a00f528dbf4d562d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2dc28e78a7f8bb4906969f8bfe005179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa44266e3487f74a3391fb0c436187d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700529771ab2d558a6efe13ebbf3279181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff41fc1955e21a54b9c586fa316ace182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e1253e5a64b3b9bda1a028e4b9a70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357640ce63029ec93b978f0ca4b6e2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797b3cf1be32b143191117cb5a3b79d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8d2724ba68bf6e6e9fa3cfbe881aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4cf7c8b7557325f600f5b530cd002187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d52d8b4709b054548c67b0f1993a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda18e12b6f8a5d0903dbeb2acef436f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab4d1bbfd269c4187e0e697078cbef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c5621199bcc8b614dc5649302832a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ec64ce0eac94bf2cf34665ea8a190192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff44f799d8ec1f4d9db34aa0d75f11d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4710c81055a082bc3fe516568a2c3f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac28666bf69c6553a48ea7d7972df9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e4fce4601fea30bd3913cab6d8719196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f711af85f460bfb4ad80b04af284c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16973e14aa10de1cc3eb7d2110c7bd26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11f3c4b29f03090a101d2c26add582199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba538c70303fe2478e5764130c50a56b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedc5d63375804f50d30f221afac878201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6d367866a79259936a1d608c1af91202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6b5ac75669cf386f19e2b5faa158a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d17e2860d5a334a1fa9d2bccbd87dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc48a92c6ace79a5fdc16adf7a410205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1613484eb12789aa4a819e1ae53eb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133708a30a092643096f526f5137fbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb847a170c3b0dc4c68d80d398cc0fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03ad7c1285ab779452cc855ff33db9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b01dfd43589a67b1e9cb2b40786541210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c0ea714a51c8df22af0129b5b3329211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f090337f04762555eff2d0fbfcd98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6723c097fb25731a11efe26c51fe03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f58f5913773488795b777aba87a43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6616965fb962832b954afadcd8dc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5301087b8711d63bda65b8e056280d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb00ff5dafc36eed19ce029c874550b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bcb2bb7a06b3463e9812cbf67fe5d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361253bb67956e38992854cce04e6480219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37054b7096d1d44551b634f51226a55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdac03edf0b344028605e195844f99221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3b4b9e349227f0e156be765323386222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318b06ced6677abdcc9075efcfb78df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b69fba519bd430935196b7a1a3905224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa566e6c1cb68a901a9a3b15dcd4b14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4254dbe113710628793d317c770e502226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70468ccfb38a612e3d05bc34509cd1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890f43b9f5e431f77f5e9ba5b8aecb0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfea73019d74fd727b81ca9a50b3b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec201d2a4715c02068684dff9fe02d4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deaadca8af4de6762d8b6d4f7a8172231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f058dca4d7e41866348d4b46c92334232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176bdfb15d711fa3b6db03d9b811f13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1471e1d2d1845e19f962d577663898234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2e8953bfb5a84a7af6f12f471b9ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808e08c07438608bc5db428e2e397c6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb89a86614d6acbd07d533a657c575e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49275549fdf5e43260ab5c82a2733f91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9e85ee71663a604d389d03afeceb5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b1c002f3de649915f4833e3e25a81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede9bfcc3096187a9c4aa3761a6eb6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92353d0b1ad5cf4034397acf05271b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75674916ce8635a0a678b88c557f0837243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15d83443674a253b751487e2db7919244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de73189c9d44e854c4a779fadd78f81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c619947af013cbc593c56a08dc188246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0b5a490b018b69f22a088a6241c2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed17be667aa3823b33921987ff940ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c76e53e299f7b48731042afab1d48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ed4a7c2e75947657901f2d2492750250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a6fca1349ea0503f511a69c4a774d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db7e41da12a86bc9cb6c5ca67c3a24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf74d7187b8cb82c671a6404f35085253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd147d10eb25cf20937ce88634941c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cc5028c0f179bbce93c736aa94076255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb87976e86cc6c6e1402864f887e5b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19719aa2eb4c9c99f72e00c03b221e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcf081d6ed6fb4f346a2825db58428258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1d8c713bf505079ee2f84a646fa76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e066d87c7ecd18e9757578c361053d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a845952bd8cdb637332ca9aae3456cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893442e817e8d6fc25363592ff4d703262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3afe31239982d1106632d6d73460a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada8f6784ce1e78035123f9d3a69f8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e72e687f3deedfc676f176219e94d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584bed5965913e1f103bd323b0b9dc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4468c37b4b749f722a1c2833da5736e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eb624a881108fde390589e08d6064268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efebe808d85d413d3319170538d59d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66531ef47cd74ad69c2b2da6ce8db36e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c890d2850bf7108a8d644bd4647bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27620a4daeaafda7a47f7b810ae0aa60272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848a2c49b8f5bb99000205920d0572d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508a7c646be3b26c0d780ecd636eb0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac966e99187b75fc65384bf0ec2c04d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1e01f4d0d8345d8c290945ad21e0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8b94062aeb08b08d4077251a52a89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5397905c55090e9c643ec3bd52c72b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7823e75dc6075fbb98c6dbe4ca19f8e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b306445895b9697f29e406112ad5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7db1fce6a76c5bb50ef86e12c8c52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7246f82bdc22f449c473473af9741e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e6e22c2c707b635903baaa175f130283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854374b303c180d06b85ba0121b56b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6d12e23e1eab1167b4263b1ad3b46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd25739c4c5c0e317878b1af4c55640286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd246c74f2e83528cb9e94837e94063287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d7834ac4dd6c732436ab0474e1f3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0145eb10450d4c7d9e6ccd8e9d81b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3152d8f181f3c624e56fefe8251128290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331bd8258a2ddac46163bf826d2db55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327cdd9f75407e3fe92a2dac082845c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0382e1d14eba1c31a023a9044a9ec86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b8fed19f00610bc4a92d99bf1ce0d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020cbbefaf6e6304af9b747bd0a5ddd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97965d4881d5ee128612a33f54eeb1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf02856214ca3ecee8ed4bf808708f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c59ee66e3e9a99be906a53eb558bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4043bc0928cdd9baa0d46d974532dd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a392bdd604ab34e4158d95c06fbcd94300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaffa6d4523352f9bc2de5e72aebe4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319ba5b36cf3758b51bf87b33dc10be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fa73b0b61058588b2f951935464b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f3865501b77dbcfebedde0836ec69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb65bff60bd5487f6a07b96044af04c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a92063584811d09f8ea28def7aa53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2242e20e6c857fe3e63db936d815e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ec0763ee8616ab0191c7048c405e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45be163f04510e9526623ef15e6e32b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d728179112e0c3f3b9ca2fe5e26681310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e2a6590a9062ab2d6c1b193dbdd63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605545261abe713eef5923720f27882a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900dc2668b33f54a18e65e360fd7988313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb92dd353a8de7c5a7d18968d8309e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22687ffea22926f614fd252a6848b06b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3346e2df6bb108c2d43e59175a6fb0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d88ea9e630ea3427e256b32d1b73e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bf42a5aefc3b7bdd083b6f0c75d09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c5d33f1f4efe84b3fbc83198a0ec1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a6ae36c106eb8b8f1d7d0da192996320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271b5ab48ecdc94e5e64e058781da20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1abf5b69e8e8a7e00d7e84b1e50ff322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f143786a3a955e0f09e70c1f9d745323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6c7e101894da0ea06ef7409f477a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7150ac09d434f98607db319dd4888f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e03d5a8b2cf473cc1d74117f3876f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ee531e6ae52c3389cc3f775f17ab3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8fefff0270f6a0b7c64a71cd1674328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0826dd144a3bf6ee41a4a29294071329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62557c6923a26e036a5e27b726cedf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168f64cc40ce0072dfc87f0c773c4de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb897210440ea101ae8ba9db28b0470332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7787551dc4a907c6de74e33d28078e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705692d005c7d2c1a7eb6d4c30e26c0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a1dbeb4f9000df4037cdcbfb1c9fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed7315ec34f774d0a46224065353c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffe80a41b96fe591afcc6734334fbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7700b8d07183756e1d80e9666ab0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489808d50057d3c85dc13d477045a749339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cf8100e0dd88f034356b65d3301a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e366e31b7f0870255ab99797624c548341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f833ffc5d755abc0cfb1deec7edb63342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eee0370fb14ab4743d3e47967c3728343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1862d8dea2485e13e4994d18627759344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fb4f9478029c05786cb23afc0a4db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c49f1c99a6581ad7f4e2f09a60533346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855350218b9505625744598084db9919347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93015e0f895b20cce28dcd56d7e081348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945b4d8f8721d1efd12b3e0081e224c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde3934267f2923d42d989fddf6a337350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854e372705b123a62e9824052210349351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a906efad5211e3553651f9d075f769352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229ad9ceb525833d2a893e1e38c5ce1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ceba50d8466a2ec43924c2f786b0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a88830ba61fce29f34f4a982347a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c5dc79c2ad1ab7735eeade086116b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4afe381aa8ed48aedda49dd2bb6a1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dc103a11b15131344788208a052f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cae496f74a64870cb50b5fe8bdddb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf480a76486415643c298e2ad3357d30360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91146f669a94620bda939af53f2c2b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a843c669fb8cc88ec7802236114a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caed52388414a9b708aef9416186cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dd579782a420226ceb09e2dc0fdcb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de920ddfc4f179fd788bf7b91e6d57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90dabc5e6c92f6498738407411e61b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2dce92290571163017074dce621ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38433de29444e088e9cac19b91f70768368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625326b31cb2cb4912b5d33dd5d25d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c05c32b2ccbd8521bcc8a8e9a19e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbb44f446a19d0a7c761e18d6b34a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1af09729dfe8e09db832a0338dcb5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061ab78b9b9dc5daf14aeb441336e47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc781c0327b2366c8f492115f22dabd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85caa61cf70d8d896766f438ba02305d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3f94d23327b98a6dacf9a7737d02c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8c81e497ac3a1ef2ca6bc573c2cdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccda856d7cdf39358903253710d714378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ba190a4f289eef036560e9eedff5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8821c14b00e3d80d389b580151379ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11404edf1f3ad1f64dc1bb5c152566381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66cd621051fb5b971e3edd71c2a89f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a04f90529bb861e48775697ae674c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fabbf95899220b62a29238b4a267d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9336e16a8b480e437f9062748f333c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98342addcc7f538d665e7493c5f0bb28386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b111d1ea214da41e1fe8651b6fbf5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577d6acd06cf7ba366706c804b5418d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1ae1bcdbd05eb937829f4197094cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6621622618632bb3a950c47930db4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72521a55418e9d3471c5cea69f3ee9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b381beeb2ea4d8fb07f6dcf90a7d98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd694e8cd523af889dc5453f966e85393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934205c283eff60c50e99a6b2a3ba72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9041c306545664826ff0cde6555db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f3dafa438a54d20ceb34191d3c65c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6843f842fe8d41a741800e23593b4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51248eefac2f4fd8917bdfb71e03769c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9621d78d53168c288ff6e02b4568d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2daf212a1f4e86c4eafa5d06b927b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06ca7d2a307f033b7bc957f07dec1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f7f83d20cceee65ec690b83ed16bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c0284e51e8bd4804f0c13e9298fd3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fd7b557aa826059e42504c616a96f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e05528039597c0cfe5597c9a24e02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a1d7f2f8dac504af2e94307267156406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5e11e68a56b485ff86b7a056d0f06407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df6fdcf6968bf753247b484f99502f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6432f1c25cca125bc3f81a1ce7014409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cff52a504efffd5ed89ab1c90739a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c935e806daef4157bd11fe1bbeb9e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba619e934500c8560cc25822b2a0ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e535d6d55d05ee2959549ee7fa3fcb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969ac58002936f819d05def084ea23e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9770de1cf98ac44f8a215b51b1cf0b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cda661053e1d77fc1f702222ad9f53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538e591c2880d0a160440d94194eb98417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43668b7195a3e71664a5508212ef3e7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12d0c3dd0c524c712e18c068c96e5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b07c7c7251198b819b74a7e9d6c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02dc567e86d2cc281555d908357dfa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30622bf0886483b4db8c406fca709323422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86767d75299798ba0b9a4b95108cca51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffaf5cd0354d4c7c26a3b0e26f552a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837a4cb514dcd299a69f47aff2d6133425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa480ee16c5e46e40eac126f3a83276a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddf8a10c6301db5181c561067ea816427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0534108ae5f853b2b6ce6bb9cba1a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea485bf612fb3ef876fbac4370b81cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974f1ab6e7ba63a3606bb171ff941db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c2548e56bff11f1efa59d690589c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e52b9b74ee0720d50305860efda21432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c2858ad96fa71a4e2bd8477fc1968433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325844f61b097dd7bdc6dae664e96f78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345376da881f66d2591782c12dae27c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01342e66b6e7609dd22a559d9f76cbd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033e3b6fd58387cdfc19fcf16023c0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f64525167548a19fabbb0b28e1375a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42ab1af6d521018ee103c587b501c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8adb08a8f43e6f38eb661266afa083440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f92110ef8414ea6c59d7f7dd458ef8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b12256674e946b24c44b479a225df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbfab6f99dfe4c22901f55fb42facb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10629ea65b2312f7378862b1318df570444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43a4ce219913c7a54e9f8bd23d0a96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749d45aed0abc243dced3d99826421b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af63237efc8e2704bc39e2d3bd644c2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f37a3889621fad4513eac8fd87754a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5684f2df066fd4d1491ac032d64bfc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f713ff21da9e60750eb57b631b59229450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c185411635a9c8bb3c110bcfb5c43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4d66602e64f8fd86e60e20729566b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b2664e369a5f9f9075bebe89c50f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fb19693f36e94bc909045650f5719454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0dd7d50289356f4a8ecc30536eb84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec3c6def90dbedbee2eb944e252339456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba8a81e3410a5c123b7b14031e6d17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09205b5c8cc057e59c4af0307fb20d47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccabc6a42de2549c94e5bf8344e416a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b8ce6242f66913e3af268755adfa5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e430e9e1ebe17e88aa312846b151a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb40a8aaa33842f47cc350b30c14c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a11d70c7657698588203097973d53f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f919782b29c217f9c8468b21b4a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522bc999a64f524f8f69e93cc881b36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20567e5f14b79042cc65119bf44cbba3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb285a7b245b14b1ce7abd13a09ad36d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e8cdcda244a6bcd322dd748032eaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ef2e6741cf047356504fe6430d137469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbb56bf2d67683786cdfbe90d0cfbf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9534581283e63aa167007e86e89e04471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c88e85255bf977eafffc92f693b8a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4e7003e1c3cd43c49d34d8cc599aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725f0bcb2a5f551b8f60c76b2892a2e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407135b7eb2eb13512a2deb42ce82bd5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818b402d570b7cd9e4a9d0621c8185b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e9b3d2ceef359ac6140f7caef72c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e3c04b570c3b1e79e6fd2fb9f60d5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a552b37eb01e0194ca2212078e3b49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a635d0d59a742ba65a89e54b33534480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd59860236163255ba26d9dc17153e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987323390bf36d573198d9323d9f51aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4d831ff4d6e0c4357e4d42df0ff2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c3d8319878b0b6cd62384b2423349484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674ec030213b28a3d8857d5c1acb103485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b1624a2bbe0335dca800138858a70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ba1343979a927b5f0d3681c8d5d59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07db40d43cbb8cf64419d3d0eb13f67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44214970d187beb07ba55fb56a9cb8b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc161abd63ca16c9283b3582ed0533b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d99a31adcab01104e1beb8eea714f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98e19e6443f199ae559528ab7b86a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fd16dfa48ca4e4adaa414f5b340c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db4cc81de412514fa066ba15e5586a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b813dc95e925a74dce9c3c5b618141495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e73614ac3fd35149526d68baa9d94d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94195334bc6492da59536c4b2e90c998497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d101ce28d1e534cdef254a8d21fcd36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0b7f82a1105de4f42a398867471c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78071d64773f0115c3f186d7bfd45864500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcf4f6fcf6f8a450116aa591f51831501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bb1fc85a97b6d63b4840d6d36ad1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3c31615eb318125f0b72b18ba481e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcda4502e801c3c2208ece0239478b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705514a4ce3c9410e62ac8fa83eb4e3a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565afd88378965eeeb13872368ef7083506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0023aa456293cd88bc0f88be587ccb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83148411e808ba8850ff8cdd1da296c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a660b2dcd9483a878af52b07d376975509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0ec48bc69d6e0a8156a43bcda52ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98835648dd7d04ec7261544100ea0c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71e57603333a56e3d29c6a719975bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153066bfb22fe5a02a4e6745e4dd2d89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1c107ae30ed261f6757233301cfe5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6ec2c899576c47b02de5c32ea3d26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9866b3531a49948a4f8bac87648c65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089850cdfacb04487de135f7daa96fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35031a18c1a3ef576499dfc77514a157518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f3b8d29f7b0ef3bc5770cacf38264519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f30cdd3868c84c61e9379611d40691520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d0c3c3ccdd0f3bb6f8bd7a9873423521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c85c474d6d79a9b3bc70c6dc4a343a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f1e5b85bec80c082e369c330e9289523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de05f43362a35b80514c8448f07269a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8f35f48903425dfffef024c2468ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96713d801456873f4ad589b122d03732526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0de2b86a40a5b43bfe2411d6a8dca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8677a9bf1b4b66332cc1d656a61aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47107cd077f3682e6a33cffcb9fdf279529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62210d318888a49af6c1ba657c31f691530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14b7973d500c698f4d8ef5faa528a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416de4785c104c2124bce48e77c4d16b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f160aa6a17fc13f9bcb364f8d089d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b389e2434f4abe9d4500e2d33d3f4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ae4837e5cb02a69fe5dd0ce87e638535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c24f3cf9dbee5ec9bb4a627e835ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84925c4cc75956adbfe680e70da57218537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc33e1151bac1f46356d4563543f15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b836f50c58040e9028f80ceca52a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab8d669a490352cb6ebe458be5ccc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4161e790049accafb833cd63c685736541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c70c0f9513cde3f8c38de0bb33a96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa54ea6388ce8ea230220ee889ead37543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977085578dcbb2e92cc6fb93a39a20c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd20412a4ea90142ffe0197bffd08f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089075741c355a70c24fcc35df8f80e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f457b43bef8409681bcdcd35ba31b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867282667550564097aebe0c0b5ead1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd600190cadd6d1b63e42374e22beb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192caefd4f3c97dd5a884033a1a1069550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969fb956bf2a72d05d0b89b1812e687551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387df4a87174aa2c1478b1abe97bc22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81294f9a54aae9f1e85487ac5337b1af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24192f0075d743227508cc6f59fb3c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640b40940d029764e50c9f317765188555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6015cb4b94e370cddca2662d92eaa63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94933b5e32a3e95011fbab89ed5273b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f6d0c7fcbfa210117c5373ce0dd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df5fc281bac5691558cfd829478d42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad76440603f6a6485106d1f4ec04dc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254fe15b72656f8e210f954638af350561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518b28b5246bdeebdebde03dc410378562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419f46afe72d84d42cc0df85c419d45563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f50dffda51a24079b84826f208933564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e2d8757c3570914432177d06d7e39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a4c749ce9fe17ac93b09e39598e33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78152a2652886d11f8d37e244af0e94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b80bd642a08309040e92adf8ab2f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d892b7a0fa580d82a61f99f21505d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc0e967c4034db24df2a03c9273a0a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283bc675f4777a7060534ee2df9e50c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54cae7d03dff2418d0d2a8822e5837572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c85d91b4fa4861e1be48b2e96dbc5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc18d09a9d9b77241b8e36d5b8ee7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9593dcb5b9438f6e4098b03d2557b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8546f1acd07bff1f446fabd54fa7d8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61697b7dafe36c0fc33dea4392eef0ff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a91104bef410d808c6e4ae4a3d54f2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e04edb04a80eb5e5c6017b97c4871579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757a42373c729e83a0c79a2c42e1ee3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0df213a62f6068032309a54e948d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b990d558a0c59523999e3540846d6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab423a6af41b0497379220e90e60f1bb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8c188d7b681838fb50cd8f01f09a8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094225f6ff4b031d3681b3a84bd95e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d64a60dc993d607afed44fc0525558586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e35eb248cb89a0de206dfdaecfe0d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637fa378b68dda1c1341a487a3e6f10588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140750a628ab5a7a23c418b5569a1664589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02350f4ea2627fb1e972cf7967bd8a20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ec389135f5d5df9fe3e386587c8bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc5f32827b702c20b7566d892987d3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266601a3893e9d115406b09959e1364e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c267b4623ce03d85871f15b387e4d3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f0ef2f3a6cc23893251c3d5511813595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ec1c3457e17e2f9ab43755cf80956596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857741abf9245187260f45ee0a4eaa9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cc2d19789b1799c5bddb97376ccf2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071932be8476a6ac93735d889f995c91599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc8ad8fc62622c2b9d62ce58a120f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd3e5b39edca1b7e41668088931540601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50125d0c56f3d3e64b3f8392021f8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08804c29d2e15d6840482005a4999ba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff9ccbaa1f9d49c93e480d279f2a50604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ed97660eaf59ecac38a09f34c14ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458c192bba5624ddf481e35498e4360606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c443bae13e62abc802924d1bb27fd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c418f408a5f677fd486da6eb616140e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c974a9125e6099f27049d297feb2499609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c486baac7a3718338fcbee7b5047871610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06cdbe8529b0ead04eda8699154825611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893ddda733396082e3466bd93e9050f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e290a8fcde915f96b8749a3177106e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bf33d91a7a5b9e9c060a6785cf4c8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd2a9c0c141f8f42fe0d458fb9e828615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bed5443cf4cc521d20c9a568b2e785616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728b5efac2e856542bb8ae5ada86c27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79fe13dde0946eca52a73c7aebee3e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b570b30c7cf30be1c7560314e69c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db946573bd8edd4defbc36a37b2e0852620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7e6d89f7c7c1757d1724c5dc8363c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b695acd580e18cac51713caf36f4565622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db771d4b95a8ad74e4c55c1840f8ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc973d73f5efe8eaeabea9b7569cdc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7ffe94d990b1c24bd00f956a97de6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1e764b9cd2a250012252de1eaec20626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1bf75f9e9bce45d8eb4de2841f4c0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f6c7506157340bde8a37cc3513176628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe36401ac7a90d3732f3cf73bc62236629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df799de0183ba48f2b3d9cc3fb2f9fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7629b03767e0a49c76e9a5af1ae30c1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e3c5b014c64eab4461a334efef964632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ff8c9f0f98e35ecaff234d212c1f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f92fbcb22b1508582f197669d4e566634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2878b44e9a150657b872f0fec243021635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b224e6d6b4cebf2b9415acdd06705636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7f1769c1532c055f51a79a8583a5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f44f8c154f1788e57907fabce57181638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43606e93113616fd5b3ae8b1372d58c2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49c09ae5d9f5a434734e2c7d88a352640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2289cd1257c2ab20a2309b90f0bb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bee3f8d6317a5b272a2bce54ceb082642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683f08b49fa0c558f2d84e15b94b94e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b658d2a8acd9ca1dfa3246113bb07d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb823c264c587a0e3d4f9238c18d92645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaeb55cfb5226eb92364ee2c38cea8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63845b144706e526ef3416c642ec05dc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eedbab5657e77f0d51b7057f98123648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a6243117329ee222876714d670863649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7222b2acae25902a991ab6b5b19c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea129e03c377b42d70dbbf10f615aa2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9fca0c9a179287187c77b560fd158652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289e14d00656d0d7b4e1b26daa1cf7f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0de6efdcc63a77518c3c9f558bc96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec4295463803684eb419090ba3a920655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40208fd132f466c6f8f4551000edbc00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6091736dce7b30947980316d647c58c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c18f37c1e2585c2a80349d61dd719658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ef76e5dfb1117539ff47403fbc162659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b542693ebb1cc6d1cb8de94f90896660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161fe21be31ef2d923dff5604c4c15c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc35cde92c2570aec2c78c8fc5fdc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88291876ebcf70754668c0819d491d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5eb060de515aede4232dea8cf9ba1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98025f29112fb37f0d6d820910222e5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d17a6cba85d6beb41c3447b3773f4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd40e73f5dd9591e83fe061aefa369f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dd67e5f3cd1e092e9ff80a4e7d826668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527039bd51c564fe233da71964e0c86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a0a2360f9e0cbf747e30879c7536a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131c1eebe16e09ec0c4b2c2ec7e9a12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95045d54dbd113958f3b3701e5a9f18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1f115a26da69cd3938e0f471dbe13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c49574a1148c89b079afa86edede7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11833223b7722d9d7cd81e40742df10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8109b59aff4e5a3f66dc412ca21b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17b37eafceae50e4900d94d767833e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6dd8a8a690ce1633251bf333d0f3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d56ca916574d59f1c557282a0640cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c305f996961828a4e6df0b171a86af2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e52aa426a852a60ca5d8907bc6dfc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0b3a32e24424c92593b5fac06fd79682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771389e54dd5a3ce63fc1336c93e24b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79275e0c845327daf317c55fdf976b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cc86d7b16447d0543a78c64f1fb71685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53bfc9c4ac9f4e014aeb596356795d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0a484bd0f2dc70e9d28889c02516b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ce9321cad79352ba2e45989f40b96688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c00df8d591ec47ff738e8bdd8e4af689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387986787883c4fb02c2614d473e34b7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d155c37f625b15f0aecc4dae434d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31de4940fa66036183fc798bfbc6fee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fcd71a1e8a83bb20243eff1cc9fed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c30ac23c5a3d1a35ac619f88c7250694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde58d14093e7efb1825458bff25128a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f6cf7d717d07e3e22d2f720f69241696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a724fe4e57dd8927445b38824327e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e974e50f89f458c5d6c2f275818c2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6411eafcbffc1f140bf9a08c1c8e1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd0687524b3841ce72349983913a5e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a2c0ed4faaaa303eee3540dcc368701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8198d8549e5edc50612be62e3afb6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c524552de767b98dca39e22db1a3359703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cab417154c2a4c6e5ef0fd2edf6034704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9b50f3828ebb715007e20dff571a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d09da60199f501e02c10fac0050c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185040bb28a6c74f304019476cda287707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349c7991023fe7a211315688fd16b9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccc23053caa6570408f9e6daebe05c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01098df6c709af59129485f0f3294c04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad1d094ac8e5b2eb09945b79ce632c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c877dae76d54105c9c2b5662d334ec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da285edf1898f8e18cbbec355e16ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b1e4fd1b1f41c6385e33d554b1643714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4060fa7022b3d00aecf7f7b76df676a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a6a637c076f288392fed0ac33c909716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e2f80500cc7ba06cd03c39d1e04e8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4b06562456ddbcd6b078a3db93ced718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4ed34b6d4a7f13aab51851330978c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d363aabeedbd15c4af281120e193a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6ed8a97f168437a3e3e744e15aa7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbea526f154864ea547cef99823cde722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769ff0b70179414576618f34621d9f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334271ebb0607f6366bcf7ca1405e6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719da17524d70866fa34b05112e926c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46452b878371df8811b86e4aacdbf260726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d787ab01d77b140db048017298deb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084c4d477601fd8aa47ad3042d8a076728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39b7ea92de7db03a425d8a750c6f12729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a717728f73229096c8550f354d5e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd359c5a9042f6760d6fc83b8e0e66f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fd7bdd4717000d3f053e08fecff3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fed4212623cc31828929fab4f8e32733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f4bccc324cd946c93217184cc3baf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a5753d55e8678f38a29b46d6c1187735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa61968dc06e23e78bd263125804cb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640fea5332145ad55370df1339fa942737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0049fb74497016999504b40f02df3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2917f3e113e810463a279842a17717739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f728b0b8c2f297566f45d24cb2f0d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e40afcc5900c9cbf659cc9cc40c7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e22839daa8c865f6f68894726e9ee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e5e61c96cfca741bdbee821efb224743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209397ba61249c6f381bce0bb6ca0e18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0153d7237e720231ae5543f8e7343745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06296a09de9883f40b6698e454a8ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dfbe1f55bed0274294d9eacce90bb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc196be3276c7ed9b4853290384d9d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d8b1fcc5555a741667a8b69940983749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7083c64ac43b2e9f4798caad508db750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d9863e850676a9c745daec5a5fe80751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f3c607f3bc0a46fcb8a1f1efc622b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53338879176454ee329e2f63e312ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dcb7c81e8d621d82d4865d097a665754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4106bb7f53769e63e5a4b96b38609e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a3c2ec697972830a2346b29b54bd4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a82e8ae0df06649c9aeca2334254cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df579b9be153cf7bf297efd0455e98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599be77be0face5a340782fd59b48d4c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8996506ea1365b3fd1425a8bbb5c9b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf1d89d34241430b5a5a2dd7af1060761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d30789065f53eee24349bb30764e9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e384d7e4ea8d4973a46e083fb4ac8a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ebb222f82a237ffa3ee71e8404b02764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178d1db95b9b981229d45357f5b62bc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc5b49af3b8b552c967a639524a3ed766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c42ffb7e32a9b32e8643bf614f071767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2919fbbc3c54044d711923800dd24c2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafc8bf34e5dbadec7aac4dd114144f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b6d27bef5c76d68fbe25ac36ee65b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fae394ab4fcd1fbdc4b1abe711cad771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03575fbf652bcae7466255e3fb41e839772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bff9b8aed3e2b88ce90f0ad0dc861773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8c7dfdfa304edf6a9480f4929cb11774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d504b925307bea344daef08142ebc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b4bcd97b226aa6d771d9ef06ba088776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be60a9626b469c55f4f54382440d16f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28b9f74685cf4514f05adf6922ab5e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51ab732ab27185d29dd8594c6485b9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21543acf87def3104bb8ab741dd6ac2f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae26c107aeedd4456e0d091a7cb922d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c565fdc44cb6f977c5c30f28b391724782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466511caf3b9d90f6ecf64e574168880783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75b15c49427577c978a0987c51cd24784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410700eba96a50b405a1cd43ee89f22d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd67d06e94b8e19554024d5421d9ca786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3ab0cc55866e1fe38f96ce0b15113787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383e6e2583453f4eaa0431c123ec776788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98874001ecaa2c0a113211302e4c0122789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04c53bd89b45d66b3cca955db10ed5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ace7fca3bbf5a96c56ccc3b956107a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfafe1f5b9bf66b61c66234cd114c50792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c981ed760060b448e2db3c539a990793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5e674fe69278cd4399c577e77c6e2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece9c838ab16039384573df47b4df2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f2ce06cebdb3eb42848c15832c8c7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df5d41b7a5f8543ba399f4c256857b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d5d71afec0a2636a3a7b8fbb942c3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779575ea2894a9e5c5a1513239202e1a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdb745277ad61e440f6796487364b6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc8a6427e9513e47e653fb52ea161a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cdb7cf387f392d45e6afb907c5f40802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c298a9dc0dc9e523583bb24febc47803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bbd7e0a566070a31b192aea26133bc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc5687be8c6c7e386b43afb739b3a4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7667b23661009fc033fef085ca00c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678e9615d8b3483e32b4fd921a489e8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc53765c5a6a52218b7d799e8faf32808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87d2a7aa916e4484b174e717fa812b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0656e026a49a8e218b2aa3840959c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b928b82441f5946cf4b9ee1a8a84605811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d948947224368eca4adb561f70e94812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2084646de891fa9131c4818414a6fa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25436bf65bc1d151b15ed2788d1119814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61460d070b015e191f3941a5448051815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34051b71f016497042b39ee07b6c317f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b79d769d3c8f1c4946ff513bcf99b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad0a481b7f0b4531ea4d2ff9d55cff818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812115fe9390fae58c5922d95384f1ec819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb330a3cf0deb86b4caa431bbe04d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e44c417dbc94f057b1253f0a8b344821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76232a1fe6ae1395a196c9cf3a958740822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178214ff9c09754ae8e814676675cdf5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99eb8466aca833728591398babd7ac824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d28c27702592ffc1c5b106f6652dc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562d286ba8d645f4b24706cb442b955826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b0b31f065703e2765513ce723b12d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84a6b0274d20c9d3ba886ffa35c4e4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d1eaa7f34f57d4ae99782793a16e5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee859210775586f222b9d091c11d10e0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737c0bcd56af3ff1306e31f4b5a0913831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fbdff9f4a9fff7dec4fb202bd3d8b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748d3900715811e0e7288b88e146d38833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb538cc2f3b11832768eee005ecf612e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b568c84f760a795984510717fb852cc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23543554a65f07f427588754ff568692836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638d6e70a855e8cae860c4c84ff1875837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5d9d892f2e0e590d8989145d78bd7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc118657466b8a4b1f6e92a54975a72839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0fe66d145b0cf9a5f4840673680df3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e24bd0a67a9fb3df83165997a7bce2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601b63c2441bf22f55226c3b153dacc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd20c575414898dfcfa19c21325720b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22459b639a3cc742146fbface8300be3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c386eee72add56d60abd69295a1e45a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb007538a4cb508bc88977298ca56c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d431a4c6a5a41c9599ba2fa18b1d45847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad17ba163ddedb77c34fe84a6fe33d0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a7c3321c1ced0f6b1fd7c7cab9be5849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80734cdd44ceaf2b75ed07bfab7c7ff6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26346d1a6291723a11c138a889c68e5b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40822be5d61ddc13f2dae32200490a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bda3d2ebd148b42eb9899c83fdf43a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9736561e871f6bbba5f73e9fb0116a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a959b3ce4c5329781bc82df4641071c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f7425caa7e6ccd54ff14ff63bfee1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91d0d916f50256145d05629e5ce2d0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aaa22f79625e13e56c466125ae752858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429baf603ad080572d1ecc1af1e9079859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bca0b74531d7d93bc7a90b9c93016860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b5f858a5145a0c7be8c7e1ec9a8aa861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4578dab93b016c8564ba173dfd44119862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa57aab5d76400724e3e3ec2df77077863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b6e2ed0aa10e9f037caf3a9224156864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea990e6ffccf968b97c6996cb4c919865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264de9e83ca6dfc5da7e1900041afa3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7ce5b8b24088f24ea9ef2ba62a5b5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dd0bf61c93d3a2901443ae416b8d4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff234ab92382b26ab31155ca48f83007869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b0d802b80d4eb56a0ae33490ffdcd870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d80789d8c962e994cebe067f5f74e2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68815037d964d25bd71835c323d4bc25872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b1e6ba373cc5eff9ea118e7f70a63873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bf196b9cc560827153c5a4e4110bc874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef3839f385a092aca404c998b7f2a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255acf1ddcc3a707cfb82c2f0f95306876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f2bbdac1d0f0d414273abf990d325877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c06b06908a5f3274595ddb8af43a4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01095acb8a1b74efa2e4e817470f2b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541701106384cb24888a6974da707bf880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b389a998bc81adf7f93f27048695881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049d2e2a3e57a8d6c47294b207f027882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c3cbe6b2dc257e92005a3cb71312883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c49f2a87c19716803b755a0b0b51f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c2f20c629faca66bad21fccaac2f0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c89a332d2327f2d068adbdb27fd6ef886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d145a2554ec98542656f838ca73040e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9c1d7e3ecb492dbe7966811615f0c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fe07a29e518f3c3625ff1037b4482889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3a15548a74faf264d76110d59c357890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb74d9ac0fa23a94150683696c68ac4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329146b3c36e6f940d5da4da556ff8c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68f732bc30f281a42f0086ce34c3b5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62c03af7a8d965967863f263d44f2f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe7bfe92a21180400956e50983c8ba895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069578edf2753a0813c86e92a95f57c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560599e845cf2d6ea36ca61d2c7af682897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e2118fce4f007a5dfde591171eef7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a66016cc6c8dae09129b24cb129750899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c8727fed0836c48797b3edb40ff78900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd969769eecb4294ecbbf53aea1a60a6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d58521d26dc62ee3fb6b9c48582ceb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cb45ab7b93cce37faae5f67dd1c5a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6edda6365b5627b6ba50e7629762af904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78f7878001edf6edcb087e7fef62b9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032168fcd6d76882ff2fdce6801f276d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33508087e5dfc7d005431d6807825510907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332a9e533cd68bafd71e60654e1c1c2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabebd290dedb72f2df1a034d09c448909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c6e99ee5ec769d85f037e9716dc31910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf245e8128e9fb167cd45332b7ca17a8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad12a8215226cd7d3f1525f7fc08ad2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c8407b9b1adb3cb47fc7ba93f60f8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944379a43558f0455cf9c7853c9d694914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e3bf97e23b4e7bb822a5a1ec2d516915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d38f8ac671bf268e22a274e8e5a16916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3f8af49e2f1f4153caa7ae70e76b4917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf5108bcdb5a5e976faa91e683c8e0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794fb893736a0fb968ee3db266befa0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b24d61c574d3a2350d9f12c068fb62920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b39a30d4e2b0d3138fb8f0affbd0d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca5defa2c112714538d96b81f19415922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b4a99102bab43252ac0d6f412ba56923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c91a8a7d1c708ff307d712660af7b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63298edd6a10873fb98d02982283ff925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850465b1ac0a2a963613950ff8750013926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c094762c474084a3a19cffff389e86927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b5d79d4fde40421c690f2fc97d909928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a18627e1ab2299c60c40ef5f4f50d3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b5abf23f240e9ab2e3a80167a36e8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edbd6436ffdfb21d1b4abbc839a2d3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39038bb9c90df5a20a03f0d5a5bac2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc1775613661b112c55fff69e2a3db933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626b75add4176072e75c8437862ca36934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaca52ace01470367d6960e9f156af935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce3e052692ce608e5a10beb22a5fa7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6500e7cc1cbd42a5ed83c9f1f12ebc6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ef8e98c98a4c385f16b9faefd53be938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732e1a5f6238e6c83e6a220e18e051a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cbed55294e6c3e2a8a2ac316d42b5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6de814baf86a0323ec64861ecde7e4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14b29f572779059b0450dc6ec960ca942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc57ab7f478c606b0e946635e9c003e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d8d77c84104eda3107cee8653947a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e786510353e4edad8eb931d3087df1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93a87d835694fdd96fa772cee95661946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a24e90b76e2acb1a25a8be40dd50a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2544e2c702a03c5a3bac6ddb9ddb2948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326261b7d110eedac616c956825e4b16949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0ad166ce8b2b78d1bb9198bc05ed0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b3f454f36d6e92bf50fb37486ef4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648142007244ed8e0b983aa70b3ff081952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fe7ccb917d8b133596ddf0f6818f6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a077b1a718504e70fe6daca338c04954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed605069c168cde6a8acbde7a338bbd955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1993207485e8c0b998e741c52504b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91472a7dd73f7b226b417294b3dfb1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386821c4d7ab72b1c0c817c9d48a54d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31103295863cc23bd3b520224c5aa68959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc95320e22f1aa2efe443250eb127b3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d29f59e43b3800924f0984924f1a2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79106ec17d0ed6f6e8b781f1619649962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0404e11fc7982e8330cd387cc11ab31963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac216cdbb588b6143b6f9e4f5b3dd8f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7d69ac48a0bd393483ed0f2edcc23965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6006e0244806cabdd350b3cf0c982966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68040335e56d63bc4f39e02b50f0f0b5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ffdcdbdc6596f3ada0ff8b0f73b3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462c24525bdca65e61b784e7c1bdc94969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a496542ba0179228338232faa8ce970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f56d1d88c7ed07530a7ab49289f54971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea062e10b41051e0d679f806dc9e6fe972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e366e0ebb64ecbc7dde14d53a07f4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ff16e6ecdf1a6ea28389efa2a1dc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a162b3f079e2625ae122e9e4b1113975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5693ed2bae60e32a6c3ed0b16c8cc04976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd413812acefe51e8793fc5f3224859977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84303af17dd737f1e6c2fc6cfe5cd9d4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b25cb6ad4d6e2320c48b748807b949979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb0bb0f1cf36507c795da50730cb37980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc542274416b9daccdc2926062d9d8b981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789b1179c2bd2815f95a42b52caf12c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7b2d05d4e4565da802e40a582b4e8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db19a2aef316bfc8a6fd5ae7ad87fc984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295025a9ef3763d8700f534495bbd150985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ce5691e9f5bffb6a37fe066b75d64986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb33febaf88b055b58479577684ba19987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f624cf6ae1426aac1a4166134719f988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eea21a9ce469d495013763278cbd21989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ae4aed14402838fa661243614a02b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c68b1a27d872fb92e5b846d1b28b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bc5d44720e492456010c6578adc71992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b4c9c0331f4513088f890f32c971a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfa75d2e23c85f561fc26f16c1491c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbddff3a29bde50d7224a81db36f5e7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b0951b94c9f8ba9a7ddebe7f37c6d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcda8da257556555fecae354a19ff4997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa9a256c980bc8e0195ee8e4771ce6998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>