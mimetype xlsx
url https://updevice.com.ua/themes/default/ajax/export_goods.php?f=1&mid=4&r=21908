--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710f08f8594651d55b988c5e60e44431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84f3e6570612e84710b73e396b6d272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912770aad5968b26d0f81dd7d99db8d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7879a39277e88e4fd4bc404a30d06ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79022e734581c3a806bf6f432bf4ad85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05242f833d1e94dac49dd8ea17f8f0ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c90362e7fa5f0f8c8a659342733d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c91ffc2118c4f53902489233a6dc108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289d291b330ebefa967c2cfd03f61dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac99761af59b3b517cde71dca091ee010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4774b7f83a6ce6ca8cd6ec01cd366e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3127851df0b6f6869e8ab47271c17112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea168ff5233e265cd236f3256033f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6799ee5e7cc79b994272446cc3b9a8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86920f88355c100ea709fd5eece29bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef283d1190157e911e0e7685f477e68016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ed8a226bbef6ef7d46605d0c1fca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572028b7644fb1dccaa976f2274fb6ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1e98832dfb971701859f1c3bfafe219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dab7e46e4fd769315493cfa66e532f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5215c0ff53b0bfe9d8849681cf904c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986e6994910e134ea38c93b7acf0ce522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277f42b2f5998dc3bf3252311c05b7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497462b69ce3f026485de6ba6a47dc6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bc7a88fd3f9f1931d959da206e84b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ddfae54b45e85a751c68e133cd9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b6db304e2da1f40c6ec8d4528e8c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b6687b7f2498cfe0e54a016bbb05c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f0be284465d68f83195c681bbf73f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80229adffb306645a0391e8ddf6c033330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d501d703c858b7ff911492ab9f93431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d825726766b9b6c901f32a49b17d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dfdf8d29e469e90d38578bcc0553833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42466b2e4fa8135c4244f48d24fa2b7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947d147a059203a7637b99835f4a4d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff7bf62c5382fe978f6d4e0455b6d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43594d3d835d63640e110a72bea805137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50b07bb188cf76aff023539cff53aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d13a49ff9236c30331920e3893b5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cab3a42acd4e744c458e616f180b6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b69f24b809e209add7bc58150bafe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b99e84e091a496e45ee556c2f2d81942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc89b9d460a608fbb38cc380d13619f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcc3e0e164113c21d6f976c247984844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c0c09fffca3c927970590985cc3a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c659ab441c2d84a72054bd31a186946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210947a671c283b009275658549ea46d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bcb3de3a42929482b4b368bf8a5a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92b6b1cc7e9047a3cdfa3e586cddad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6041584ebab28ecc3141adbb8477cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595b8b5aece272986c85aa10dd18a3a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb54c98dad2a061031a15b2c351d74352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89aeda5ebb588bc63266982a1d54c9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48923ce0f67454afa84849373127dfb754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693a6c45a3d419bd2b929f5c16ba43e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78003263b49df0d70a7e5a2841464f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6742a8b9d9f19fe18caec7cdad512d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafc6cf3d543c33d40437213377ce8758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff02845afa6105ca19536846c01404459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467de9ba53bb636431431b21019d4b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e735b7259ec2edd8674d9e1b8f27d5461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be32aeeb266f27dfb9496329a63ff5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee2d8ca761a8a0dc662b9de2411b0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb5770e90be5f676079376ad915a3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baf6fa1ecc9271ffeaa63b83fd8d0e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba5e10177518e256bac9f247d9d70566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bcea712620ce16693dbdb03d9a57d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d73980d63d7f50be8a0e9768858068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798134792780e4b226274de65558135569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6c6d74cc86e99ed9e0be68874eb5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe52fe79dc3168bdb902fb003afbaf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6c6bbea67699ffb99800b5f8aaeea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137448b5dcda897eb53efe015b6e1b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963390443f27e634add85c63988fadb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d441e65ddf29f458bb678fc53610a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2f7db15993ef2654a4c3c36aa4db776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26224b23cd080b1ef4688c533dd8f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7609937dc8de40237593741405e3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4b663d826ab8387d5226ee5412d4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397a7f40fa6a328e5e1cefd8236a7fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c6838ad6d02bb9800af971eda553c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cb2f2502fc29db85de341c9a9bca682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0530309c7395c80c0b806d86fe4bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32856bad433c8df00b71bc8530996784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aac8be3ae4086e2efcfec010714b5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773632ac0ea49babac454a625b1a76086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3d338c644542d7b3f3fb785dafeb687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0de037b28c507ceb69b2a56a6d5b0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573ad3dc2a0b270fba9590a7313956c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996e454347ae69d8582337afee32b3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b253bc279c0b54ccdec8f871e971fe291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858ddd15c629e65ec766ed2bc16bb7b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57e99817aa4b9ce2152ae35e7b7f6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9cd267141a004ff03ecd0f5f48b23394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647e2a45d85d23970de5b9dfa487d4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bda919a9e2042941fa4a9242452c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2070417135084a2b3894f137c8c64a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ccac3712e26445fcb7c179f7d2a9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b429a81bab6016325c438cc939d5dda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dd3cf61fe3755d2cd16509f84f4ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b883f1ff7383f9184a96d75eec1cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15deb319e150b1398d57c3325e826b02102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d3c49cc2dd48ba57e24fdabc31414103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c03178e1cd4488d08813f0a870d38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2418439030aaaf0bc689fc22d22533105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9b477e3dcb6a8a23e9c00241d9f10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660e262593facf0dc6b816157272491107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11776d3efbb535aed53b714a033c55b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed96da1714e23236e58e590c7077bc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a438827d9defb56317edffb751d4ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcd04d792f31c17ed0a504a9f6c96b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c4f7af9c79cf53afed0718b6725e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e34d88ad67f0d2844eb369412efbe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec27184de0d3b8ebfded93ea8fc3ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9f97e8f5612f7762c81f4ec4db3dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470258674633be5325bd2d8c91f6374116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a8b5f41a37347b7ae28e2b1b547f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05968cc625819816a03037b1f38d7de4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb071378f87a46412decc88b7db53d1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec845be08421698d52139e9f3478d291120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef9c7a509e5e1b68fa0990cd27cde3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84592b54f97dcd30b9d0cb6da0d122e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d0fa9cea1745400647c16a911c117123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37ff88512de526d8ce763f5a4d1205124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4c67f4f7b4e6d4407699633e4a686125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbb0b729fb8ea8d6e2a071e71b8b13126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5d4ebe7bd54b14996e9bea5b089d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2fc72ed939c94ff3c38d8423e011b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac7f8da034ffe9adfea84b549b0498129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44097c70b9f7cd771fa5f929a456c574130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5d5689fbab8cce479adbd5dc7cc5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdba5980be8e16ac3702f5a168dee1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b30bc42a242ac60c77b10540e6d83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91c14b5dd61c4afdd6e32ea600ca93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd18e935022dab6272fd95380f0671135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e010e267c59dc0a2c979936aea444d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa46f0b7e97680cc3e246c9da0ca8a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b9851cd1b95596e675be69a5f161138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42034b64629c8fcefa33e5fee94fcf0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066ca793bd3efb76eed706ce1ac9996140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89aa1ffb96eeb6fc266fa4c96537fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15edf0d18f9d5a8086a27d2837a8580142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055730f349135eb9b4fd1e4b01e52e59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dd9ac0ec9eaffbeeecdcec16836ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cef0325c2ac366cc1b55ffe95b0a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41993980224a845aa3d83730a59bb4b2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b925ead4625ee004678044446d003147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7e576659cf5dc36dfb223edf3ed8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935185604ec76dd4a6578a530d35fa8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afab75285b85727aab820365796a80b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4e6ea4b40b2f046908d4942bac022151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d55d9669060fccba0d04f823a1b99b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2fde6527a06f5f29b349e294e721d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f75c5885fe92b1825f78c8defc30bd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07323afec33122dedb884b118f6fe2a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460388a75aff60b4e9226bd6e91199b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d96043d63773540d328dc7157d735157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd2a7a9c892a92ff278a07e00b6dfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c291bdeceb7f3ffc6e3a2b4c72ecd6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81368fb46f9069a0b1d8ea106f947247160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88a950de01ff0f99094ff40d157bcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a011f9ed805c8ba39d710410df6fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fc8a23f7c25ad9d920fc9913f36f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cf834360a559ae5c1c8ebae517e25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aae7f26b33ffd7d707e28e032f351b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a4a5c346f62750bb912e83a713948166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb73459c9138035e2d5c271a625dd1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95461701ae22916e31703b27c43ef1cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da351f44108d7d8d78ec0df95d0b32e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f68bfb152dd7c5719bd8ad0c3f747b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d915d3d02812e9e28a809f517780b0c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af507ed696dd5f0dda6c6a60b90e0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7119c42c028ee1048ffe732cbeb1a0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc0392bcecff0c7a7c1f11f83b4c27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab18558c5d7f931b72fc1b5b291d5d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1ee45cee80b699d6259cbefd8b106176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09667eaa8fbe931e37ab8d56a1db0b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f578b5abbbf581b8ffd9a99eb6a0d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8169b818f006ccb8161c34237ce7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fb423b24f11908b742a83f11ecfab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1860bcb69243d31c6693546196d2ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fb774abdfad9b99e4ab72ef4c13d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781c2da91669f3e9fd8a53a436f572d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f254c5ba5d1d6b2a08eb4ed0ff6c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a6defd1c848f0b343d6fcf3aae8db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730dde2ac37a348cb5eeeda6d9d7be8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c54b56b8d7e4553b2ac0d35a58aa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b388fdeb75f7c7fbb1911e13a16bb4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb654c26863f5fca1baaa2d367cf32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f3b550ffb101a45197bee1d604036190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136632bbca0168ca98b28fdd2eb420f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a06e02b73e5033692cbbe3c3e3c00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33597115e06d021b50f0cb5bd2827cde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4ccb32ba299c700a5a05f2dc4dd2c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b842e239ed6bed5bb78873a7d9ed06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f0c5010787ca861daaaf912af6f60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cea4cc37021f520ed62bf63a2de5cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ac4552225a75546362f0217ed4edc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574c1a7ae52107d32bf32a51d30990e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee72548c8352720eda806cf0bc9fcca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6098917a66a4273fae49743f01b0c10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4ee04b8b234eb21f96b4387252fe0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e795cdfccd3c39dbd584c15f9629388203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d8791121da3b2bad4e481c8422e82204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44e53c3859bd35ff8eaac6bd3ebd37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab180fd4dc9e546a804e4717cc7179e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c725225d86223bcf6af94b2044dc6ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f10f9067593d49eca46d6731965f09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216ec352115386b905f00f046bd1493209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673e7dfa9385a0425320f62b25a445e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f41598654a0f4936e3e48edf794f27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcba4b430d3624ec477e67660a2f2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa782e8857f45d8b77730ec08989c5ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c7ab05fd6cbd35af4e0f33da4522214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111aa891b551320a573e50340fd72edd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afce737a16a39c4a2ba033071f486d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2040e38ada84b2e74d16d499270c8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a526ed5615b17cd78f981f4446f871218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc7bd1d4d4c434000505aebb24ac12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14496260e0cd19b359928ef0a9442d46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c68878301c60e3160e44aa51f7a33e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf48461f21ff977e095f265bb0a812222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4406de8490c0ee8cb4cdd65f8205de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b789cd5ed0b44415048c3483cff66f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373a6e3fea0fa07956306fe368ff194225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070d1586bfecd17d611c77a11419c62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ee214354323023129cce610a3cdd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57b90bf12f6e36dae9739ff859e50c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252c591c011be7337a3465bfaaff512229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679831a3298894079317380b8c6b73e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe649be9a78ebfc182e177c1f6d7142e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8297c4d6ba10b6f7c045e0a174789dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a957de1531ee93dfb1444937b37ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00963f1f250ed3376c1d9bfd2cd45c01234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071944e453f8fda725f45f84809e46e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f5b097a3f0703d71b081b98879a64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffa7de4eeb04338be406f05f22ed27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba048127a27a399109783c533d4693238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410d8ccca1bb9a478ee563d185a5c39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba0df1cff2877b6bc0a92e0feb8855240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f07939ca60df84c36489827e4d6300241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1547ea61e2cea3126c025ee0a7a92c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d07dc59ada4368d41fc0346dc0137243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53fdf4bef363c0f6e3ae0ddfc3b1dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c710895096b2592037535b88d5a4dca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606ff64674116b83692eed7f70d3745246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bafa5ab73b80f6e032da04cca9f22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bd6f77068d8db87913f2e01a87188248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d64b544b343fca18e40486365f92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc553f9da829afc7144469ec0bf63ac9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fcd0ee570ff4409b46435c1b4d720251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1042b946b45f3244a6a5049ae64bf91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71b1bb8a13c31142bb93da6e18a6b3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a77090b23fcedd10a665cf36016704254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2bd5a978d0d1bf5bc29ae83e145a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d4abf18cc01a2da972f99a6f7d8a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec5f6e30b17fa6f12820929a892804257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd53a9d06b4f27fc097cc3c0974c9ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d0c369c4dab64d146f9e5806fd353259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49671b6e46f9224c4ca1375c5bdd812d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bcaf96fcd5520c9a85055df900cfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadccca4a10c9f9e93c2cd7a149a79b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f39941fb831c8e13570305c9034a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c0d62eabf9d9a8411d1934e23b331264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92515888eb1a57b5c88e81c78464bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbf41f2aa6c524158596a8cc2780ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130aec09362655c373efddceb33db30267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b4787fe6c3818a3ff94cf402e3b4c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1c333d45304866019469b0b36b707269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81fae7405632305cb4d9361beda05e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409757e145925603bd10f4625f5e59ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c216a34fac8733741e82906e20a77b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2f57e049a29b41178973ed5d86aa3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67bb56a1535ed84bca14ed9ce7861d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dea75c1eb336970c590bf8cc0f2e74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220655ba6db8eaf718f37b5907cb380276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a540750416f916a5bcfb15286c436277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9664696b10d524bb01b5227bc45f92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102fedba422b21ca1be79cd24b43032279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747ac4cf3fac4ca8832144f464e192f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd0fe3bb4e06a803119e2a6e2256ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d93322d46989acc7ecd134ac740710282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65d669f73e4d668f27975b3a0fbe39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d7231466866e02d5258972c591cad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283cf4412ad939d9046efd4a5ed2f89285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33210943813e0d756a5e23c1f1a667d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad30e774d3d52c004bda19ace1340e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989d4d893648ae0709812ecd5c75f08288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94a62357f4bd3f8141b662158166c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6289321b2ac0ef9b35d181689f1fb10290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648993f33fc844f77bb84a654849dd68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36c58fa8f96a3ddccc01dfcb247576292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3bf06fa943b4e54442f6df668c8b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac609f2a0e3be68b37d166707c4f220c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466cbba1eefa56ce3547c94e2834ac4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1910a291c55f3e5a8aa9426874a542296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1f265f90fbfa6200899f389360979297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67aff1cd0207a93f8140b2fd5e468a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deed0177a836c40ca41c1376b52b2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ee1f5ac3f0775292d86fb73490e5c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb99e0c1d51d2eb230c5b53e5dbe1e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d40ea72250e87f457ee384364c87302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab297c98e4b23d2afe55829ea03178f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ba597fed710c20f41f622928e278d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3148d31759ec1e1be923a761e36bfbc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f431fb2e49002a56f3ce74771d85e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe505d422f77ac6ccbc2dcec775b5a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128288f4e954bca8ab4cf562ae35f3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac922fa189a40f0f3af62b9daf31d5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a1ba86bb1e81ad8a0955df2fdbc73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b882d02e53363c3550769df9f27741311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c115bac18ad5673bcfc2abbaae6466f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b755734773d22648f1b737d082e2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d12d989979999bed42395a04240298314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257633b9bf4467bfc1350064c67f2a91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5469d443d4cb43c0ae7d484e017096316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aa54bd33811d4c7a332cd29edfbe9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fbc68d1cf8f0854ae08aa455c9109318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb643525a3d6d43a58c6053d5d1958f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da43f00b79472c79e24c622eb0b912320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7c65e8763fd2fa709f52400876fe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4dba30dcb1f55d05e37bcfdd14859322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c33b27e5dfc9ce33d8f876cd4caba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe91c9b38808990e621dd77a92c94b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a11327b0e497b563264452e68e561c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c690aa711dc22d181b36693d52789326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c613edaec067ba8c6d7ce7e5129f657327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924075f20b8a37ec3f2ca219016f733a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211fdadd10d76db7ea07b0195d627b2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec11af5c47dbb04c5b4f86713b82ae6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaff6c0c8aa9308274fbd842bfa4dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16140a6e2b965de6f66650096933bdf9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37aa907981d30d3b16254f5a0d906d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed9310f4a5ae9bc54407c9fa4660f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b88162e7569be4e3652dae56cf9a63335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b08723f0b59fc9cda9d6707999770336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07fffd2cbdb1f3f051f670b75a96c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d3fb49cb678e7c01071be5fb61a1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040ed7b950275d23de531e13fe801fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281b5fc1c78e4e1919bd950801861e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187323690c6dfd6b057dfb0c336ab70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621edd6752a2983569cfd5ccb3fd4c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cf64cdb06526278307ef0019f0286343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ac37975213899d0c0205caf9248d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c934b9513588fd4b0cc38fc02bd224f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d84c3663c3eb43d9127f8dca02c3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe091a4f0a1b15f0b03a5b3953f092fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e403ff4efb3748baf0085dfe0ba82348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ff87077c26b20c5e635aabab20a3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e59a78ef40211a40ce7c4d10d3eaeb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d34daf336222e654670b4e35bd3dcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3047aff1aa2dd91b7971cc82e336113352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeea4de9f8b9a31fa39c394fc79f66e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed5ff3549a0b36119b4a5897bc1d09354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6b41b9366e2fc8418221000626a85355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece5d37a224ae6a95687163414ae65f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1ee2cb62f49cfa8598fa05a3eb41d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39431bc1e74aa7c1c6cf4e44d7d48178358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec85063c3e118e1d2cc05a720ec3c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e47519496509ea0cd1529d8c42500360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136707b8c2bd7e09347abdcb9db0552e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82f8980b3e12f79900f9f2e0afac91362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad1b33972e38e030da65bc2193caba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf04665eaab6c0ae8f001a3b9eef7b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0e58eb7421695e2d0e32d45f2ef8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9746def2fdbded74943187b8f93b56366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb333131f4bc5ededd50a5bfbaa87367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8e9c23a7295a4e2fe481a5d85a0f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc195bf7237770efaf4f7f58a12eec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef52d7ec7959bdf186a6ec324a62ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7be3c6c14916558fa010b22eef3e56371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1dce47c39c844a924c1f1356f44ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88e3f2472f610abbf180fd61558ebf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf53faed139a07449b1537e888c9c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7991b7d66de9b1f6e702884020bbe45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50481c6e652fabccdca91504b7363a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcf2dd511fd4a941e54e2144586321377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb505561e9aa63439d726082c552b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b42c03a6487a7f99ac3e9a66409b29379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b90b3427a0ef9e619e1aab25d4258380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba2e3eabb012292dba1bd7dcfed621381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc45ab154cb3c59d57eaf0469b2817382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e12e022a3f239de9b503cb2f61efc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80443c02dd200484f7b7aec1d18a37384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685b42726dc3849912a1bf67b9c893c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b1cf5cd74860dd2b5d2da57f47c92386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d0d73184c4410c510922b44f71b0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ee75feb95466dadd26d3304abc130388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d44d4f209eabff35eb8cdfdb00b49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce85869fae3aa9f206026877e26b17390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8ea87295afd4ee928892672ba22c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01efc41eda3f674063d933929ece98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223690342a7a94fa6486f58fc192b963393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d0d49766d33118340f3032d148c04394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5484fb98df7eb9fbb7d1c5850fd08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c50fbeee92add3334ccc5d13ca463396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65130a31325416b0aef5542ccb638d17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd3e27b7de86c4a2672503a7914ea9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fab27a69d1396b59c3734896b68761399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620b498657dd6786468f9c7a7122036400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f669d3fca629ae91b7329bec3ecf7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbcf9cb45c3b50f2961cafe3793136402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd15475d5d74baef7bfe83536e4311403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96230724901584cb666855a9d44a9d08404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c03dad9050e375773e8c462217e15b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b7850cb03ab25e81b093868fc6bfd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da5853bbbe02a728c9a5ff3cecbd4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cd8d66a387f44c86fd0a4447f4b3b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ca0e8fabc2209aa6f6970ec4862bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4deb46dc61a612f6ece9de0336286410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15409228bd1f93f9c8e130541edc5a78411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3565713daa5dbede12c1bebf46625412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bb0d4322545e93d1221aff62890c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75661c79090aad37edb089ca8e262cef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb96d3f43a307bc5adaa75e8df4656415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c3eab0d3f8990741ae4009f77bfa5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824544ed0f9326bf974d00e1387012b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29017308a7e5105891fc0ad32fb1fc65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee00d1cf27a5e3fd65dd2b01709bb3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb4363474f4a0dfa0a038a44803f5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc97e247893aec04391f5553942ae1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d6bea412f06394e19acd1c80e00d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e517015892c504c4c67eb90a47e11423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1bd9783930cd6adee47d259937599424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e087f6fba9b62a7263f77faf204b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2b347a333f4c5a0541270676e3272426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f6b49c503ffb02ed567dce49b4aba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58c7896fb077f551ed212159b706dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00525c72822402f665cf1e9758b26e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dab80ed98d598da46903cf729f10c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a372134a76584e413e69d06382183b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc930535444e1f086000f1a6b69de13b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5161b1c4cf07bc7b8e042b0b47314433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8625fa136592e7b878169b2376afc6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9f4ec6b03876b6e067770a689f8c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f2ce852ae0499470ce77ab3987cad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72814967b9410634e467808a032e3c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311e602f58ab713d535dcad9264f2ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfbcfe949ca78f2bbe38eaa51a8c74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ce682ec433a9c1924f15eb174031b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dadd943c0718e0ac3d2779683a1c2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b514639a8f5f51384b33f10aa8868442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90dc044f0ebe1b23e6ea8a2dc21725443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b74a1832dda69813d18a8b3bc6b9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd929cf9319a14ba6be2058faaa9ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7d9bc66459ffc7de18265e77ec805446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf89e844a1aa84f3f925423d56ec75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985f5efdc09fa37e3fd27bc19ed2aed448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ff9e0cae80fda501257fb61e27afb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f2d1783fe6c71b9bae7f37dc3f4ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cffa50d694729cbd238ba68c7b475451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e2d0755ccceb695dce5196403b7e0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a0a32097abb478e2853d279416f28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc729b13a3e9096ddf7d62de6311e3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6331e24f7a3a7c588e4c991f8e4d50c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1e9f2d6a7df155dee185e4cfe2e2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdff9b4b552dd51eb2d0a435c8b9d49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe4f399092a8f1991c6ccaa0fc4456458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071c7b196680e3c1b4c9f253c9ebbed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c4db2c856ef0cc0a4691d849daee5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f6638cb06e07aa3cfdeb9cb71972f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95638e336125c8a514f9dafe4290ccba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf179a3a159e54d0788d02071b6a3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6036dd68863e47d7b2361e13864a6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37718340bcd6ac81141bb4efb723ae2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f9f5670f5a477150a43b8cf709c55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa45c2a2dcb4d983c48e8b13dd413ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdb8a9dc74fe4a3dfe99b5d530f1af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b048ca630d47126c2f97494bebb8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0983b503a4470f3383ba70bf8545d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d640a72d022435c81f659b34327f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fda606f88f3f6571dd04ce5dad47f4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72f23a882f90efbcf6cce575285fb8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049c69f1f3ec50a38f18932c6b4c7b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e10d25021c004fd9ab9b634560e34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45ef68eb67312663ca342461545bad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602281739c3bfdb6282dd0e89a2ccf6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa646f39b49eed68575c1756f6393a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1e3177b0c2b82dcda2be7dd4b1384479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33589addcf8cd5cf90ee52ad4122f0c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9902356e3fd2be18544601011b1c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec28d1f71499769115144aedd6a9b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c91281f4da0d2c0c9aac945d8bbe5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425f27d3a40e24814a826fcfbf68768484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfda2d0ebeb2b2d72cf35ef37bf30f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c057ba41540254ad038db3e2616ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7fecca1f00ab74a6a4a901ca623ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890312e1f60476085468c7db9e695355488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a883e61fa2d0aca695bb3b1b2db10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724008181a300f11480609d0a516181490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b0bbe61268488371bcda0df688d4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73a93ee4d6ee32e5b3b1322a1d63ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89a6a35d7be900ad7d14c77d6cdc9f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fd2f29e7d1061e4bcc5f4f4595dfb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94bd58820aaca1f7798d8c6cd45289495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a43ebe8cc99c78a6e89ecb20ef06fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1880c6cdd3648531240e00794ff31ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed861e8914e76b6776026ba1c6c1a85e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877d5aa3ca2644b8262c28b5bb0cab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380f37820fd25adaf65d26875936bf9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885240a9f9aa43706d0d8c7cf36d0726501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0ffcc8b5498385877e08e274854c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d9691b692492a82cbbe022556ed23503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f36ac017c32a7e922749fdb51fd835504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dafb406f48b5b69789c8d5a2c4ed8b3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa51971e7ee8f805e7b8a3005dff129506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aceec69e827ac7ee494d5a33ee343507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8447cb3b5f3e7bc42738a41c2415c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b11d4452c82c786124f7ebfe6bcee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a76d6f74074be1ee84df3a0125bdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c211a899208cee2e549717abb368250511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bc4c0449c279eb44a42ecc63d32aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739f9eb362142dbc040fb8c06c6c099513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afe80a3b288f689906f30ce1bf66ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a173e357355295744ed179110395f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeea88532a310e4bb1c2927ad14882e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3715d44452469e5d78454a7c4b73b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52a017f8846bac7c486b1688ecdfdf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7399e819977a3914e98cf5926a6f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea5d0d4cbf8a6a5fdbd146acdc671e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b904aac31669a7e067ddb38810eb8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b649ddbcdec72763621a6641c302115522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3f5f9e87aa78797c12d27964d1ff4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ab5cf002d502603d941155ba584d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd023c77092e95acf96e7eb7de8e64525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376f8c91e6efcdac08ae3c266d36cc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0cc25fc4d25a9d071a6aa90ef76d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ec1cc857d7327e09c25355e71fb51528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35087de14894626786b7b2075eda0616529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baeb7bef5b07cf939497867a3a2c2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febbc2fdcfab4068651d68ab5bac964531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985bb9bcec126ec56112b05b0ae3d9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d1b8c5d257c5badce3cd6a6d26504533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0995b42a443a569ee1e267a2d8402534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101202d557e57d1d9f02d5dda2a2a53e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce932695ba0dfb43d2115c095ac7a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbddce229b3d353925e5ed565bda2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25635f3efcc28341f532ce1f61e60a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b211ce5d8e35ae4083187ade4af64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006636fe48c08f792e79693ed1f1fcfe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d46fc58f859e2167f0a4fe5e6f535d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5910a531c98c7b50f5b5a54289b270c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e86aa55c67d1380a6d9345b06872f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf951d8d498b2d2456a01a4c0227019544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6246e5c20dd96c8653919d2439086b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cffd87f8e88435fe8366112e9e057e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6363f409bdbd34ca9feeec5d3fc5b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab14a0ff64e34842221663350bb43b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474902902316b188deb59899a1f9ee6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadac952165c71b23383869ae8a0fd6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d7d3edab3545597ffe7ed9976f14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bd83797587262ec733c60e26c88ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af6e692ee0f00912071fe308477cc5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf552a7fed4d54cd269448d39fe9f6f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058af6d8dd09f1b2137414f48cda2e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccf1a7ff5616bb3da2c90a04f04e9f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e12dcbdccfde594cc3995030615ca7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f9243f96804191bb96f36918297ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891a388d66bc99f2a4f9efca8b8c817559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf9833b925cc743b1278231ddcc5ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886323af362fb2e7b71abdf0c8a17aab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f1845ae21f9d0ab83d48d98ca915c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf7f115bcfb1cd9c5994d958e7c289563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbbf0ba8a9cdcdad1b68168430d5c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999795c502617b3c1d1361c8c7bc5f9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65c16b2ebba420e8f3dbb57af0529d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db0d36e0efe744306f2541a296e4af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eab110c9312dd3d4f49dd31fdc154568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac267dd1e79c7f2b4e63cf1195b44a62569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8ad9df68d8c9760425964a2a65fdc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58b4188ad39bb825438264c1878057571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf7b5fa2482be22b050cb4db931fc8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24187aa1cd19f10cd219f7aade03bb91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9343cc86fd83e67cb6a392c0f23004c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa622b9913b98fbe4551acb2a780f3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2d7abd769d4e3438e39355560be71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7c7a637a8b8a8c5c476c530c99163577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b9f9ab9f84dc0f62d79ad3b09eff7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae265d4f3c678e44254279fa6a0e023579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e47206179adf74b80853919f5ceab7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8250bfc5ec244816a183081d9e753e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63b279753425671f9a6df5e3f3c9f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d096f301d211e096823247ff41a6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14611509677e5cb05f205ac1442b6a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fd54ac7e22666e4598cdf17f9f5d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f258b825a3ca3a5e5c3064c273026e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33274da47f57157648de70fe8d37be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a349e75130613055c61b453d1d4c57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c631ce00e0cf6707d2eabf4b04e4c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0af4f9e4daef1cce4cbd62c8ea73ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b7a44c5130b3b8ebcc51c53c388b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afcb518ed6555d99f2ce2449931475592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dce292faa0bd817600a5406699a4e0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac0c6413eafe72137f89a7875efb8c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0d89bf165298fb24096470b5f9163595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565dd3f9d7dcd59fa899f37f07029af596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423ac1ff97884a457dc551430583963597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6a235fe7672c562a6c63c094270c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43e06debe4ec60e5e9f46e1ce536de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fd89e749b70687655a93ad70485f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a65e67c69050ffde922450353cf8bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa892bdcf4eeb8b3b9eb55fdbd5596602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01468145d57cfc2144a932ead4302e1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bd9d7ad0c7a6d64e8e81f4e1a7901604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322238bd5a80849edf3e7c594d2d398d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d347c5ad5055b19be1a70863b7a93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcf1e36dbbb3fa60518e66864f6ad1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d98e3299048266c480e246df09ca7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522a0931b0bcb18b41d55c3ddce10f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6556fdf58a16aad83da73cf3cbb1419610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af8f41c1baf5dd8e6445bdc3e9d211611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf137a26d9df5e789315ef13292e10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851845b6051e4c09000c54371ef7ee94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85400ed1b97f09c9c2e551f0a5c7f363614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e039ead03889ee7a59961e35b885f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cc52effa5ab440864b2abbc7702dd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5533525b79abd3f601fc7661745fe3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7aae38c8c2dfe3d0720bc2937e068618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aaa66f639309f2e3b4e650449e05d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6a70490db90221911f46a3637425d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d7ad31374b0c4ef3c8ee80c06ab22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078194e28d62a4122503021df133926622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec89496d7ac00279ae89afdc76d958623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c84df6dd141cabda9e0582237c2885624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efe3bcb0b5e4c65c5148bf28c32ffd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8422f04b575fc7a4c24cb2e5a9b51c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303dfd57e6691dc40ce684b65df02e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450039c59f7821f396fde9b514cb6f34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae0382acaf94a8247883a311cdf481629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a12c6dfc2117fce62fcc1b1e9bebe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad60c542ca216a6b1aba0fba29fd8fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2995862cfe6238e1195963d0cebde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67028282ba10c90b2e0dd3d5f2833a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa0cdf861d83fa2659d68a589db27d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae02322316b77687c4304643f5b0920635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9aa24f12d2ba0d3e2805d02f0e1c58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df2a1f7777386877d751ae2c235461637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac78822daf98044875d550801de325d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68af4930fdee62a80ff648ef817d0dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801464b715c199b96f9a5742fa62b40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7be181a280512edc284f2c2bebcfa2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cdcdf6b6781ebdabff3014809562a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876e55fd7b735e34a4e204847583ba4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d539cf75434820323cbbc1608a261644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fbe9aaa526354819cd9567844e500645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4b8a4c33bbc198b6f480ab8c4c773646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035435fb9e889509a68ccde6a05631a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240dda06dffce765e200477d2a934bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce809735653039026fbefc95e7de5a8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b60b76d0da0431bbe72fafb701bdc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc163f9d4fc34bcfa75c5095dce9657c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b361b7b2ba3b49c136c425460e154652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c607d8a2ade53fa85c2d5637a61b1a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b933d28572e17b98456e6d7b31e2b4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c48445689b26615f474fa236d9ef93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8c398433926f02892defc43e681b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd5b3e611da1d3b851c4ff06bc60d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790e5dd10ffbb3d1526bf13dee74252658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102a15e903ac55e932cee1f96c09a2e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5111e11f0d4659090b693b651ec68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bad42df4c2b70330d3eeb74c375e7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2e840f0092d2f89312b3e81aba7f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a98434af7edf555c354f6d84077ee8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c86368bda875f3e6e41dcab7fddbd5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793cc4ad9e7e3a283be4566d7371067665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcc9219b0f18034bf5de8360df3353666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151896ba32f4a7ff588887d8d743423667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0d74b4c561974a83f45051bfe86ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b5782bf27063e1a69d165c5b16f67669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c0527f685c1c514bfabebd70a48d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed66df3565d17847761c29d141d361a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74232c40feaa0a0296b9a0ceae359c1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42994452339cc4fede0f67e07aae29e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca70c24b0045bbdf512154aef1e6207674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f3c7889e9c99cca88e544e7f1d382675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4f3ffb80b48ee904abed142a01d18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47190ba86c9beb9ad03f5407f8dc7f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8044668e7244e3ab0abc79741bfb6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01137ed83679501474269096b8ef1ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309dbfafd1a0a73bccc3331ec18164d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de822555177e5e190f0b448ee2750ba1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81412a2c029e72e2cfe2e53141c944b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aba3a5db38738fb886f2db6bf71f68683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b947d09930beec15c66fe7d115d6c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d998aedcb1fee204d360d499b20cb7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518d37f4d1331e043bbe47b0814d142686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7977b278c8ff9d10a07c9cdfa02c068687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c52f08b24b5b746b5ed4e80e9c5373688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa680878d82130942a626637591367689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7b8de764db010c5a77d35b345187a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f24ab1a0d65fd64e5f5816918b31d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173d941661ae072ee8a924aefdcd438692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d3a3adb9d0aefcb244e179d2fb8f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be840ecd012d3bbb83130204f384c870694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d4b59bcddf84cb6c421de92aa0614695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6bb84d208d43bc18f8bb9cf4711e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15194206df71709b4061ec75c2101fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4071932b6376d490f7fcfe7e883f5bd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a51d02a756989c26b828452278dac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75159993801c5a0f1a69765ede577799700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467236b9ce2aa8d8b7c148a31d4b9134701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783ae2f11e9f9a7087c8ef1d67686f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed8ca83205ead6a8fbb7c3b03d6b4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade50703c5201eb67efc43a389d891e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5950c7bd175b0a304eb24e85ed4e838705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef31a00244b849b70e97f9c88277d97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649bf8ac0cf05f1ce4f089e96b45c0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f663a1708ff01a48881d7d1c59115f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b3fb24ab07059621c4a4928df5b7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5a4758dd4fc77929e9d9b172f6a18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a25dc35ddf360243871a244e3e6bf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7ae69ffefad00669574d15680841c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec49ddf6062bad6219c5c8ef529112713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41be51a4b5901b02561fb71076d5002714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15595f4a8e33906d7f32da8734740b11715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36deadb7c4ecc967058d38910bde2110716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fd7623b3d2c0b7e45e1712d789f78717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f963fb1f8e9e142bfdb36028f66b93718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1762d8939b5cd80722a48f77e2e35b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17158a986e9e2e66530668b5681a051720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c83e536a39e7551e155110bc86609721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481c13602e36ce26061bc761db516e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035b4520fccf1cb4fc31b8d03bdb57f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492d9349caa9ef26332cad3d680d521724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d312a77fbf48c0c82cef275d315ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ef79d32b556ccb73aa0cf76fc4f59726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1d76664b51ec29e11b3a9f7db4fcb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7d24df03fa11e4ac1303f95fec1456728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147d2f9c50f3f079b77602a1998b986729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ec07739adbecd33cd0b7bb8fd53f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b994f8f0615390b5ce43be702dcdd9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3248dc77856e00c9ea6f9c38779a2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecb947c5cb6ec1618fa2903ae9f0f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175e0479fd3f9bec54f0be8f93b5893734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcd1c613cea6c5028af5b1a5cd62fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08432fb32710ed7abad0935f37ee2f21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827107b2abd2d5fc48ba1adc84afe83737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354dd9ba11edca4f38e861cd13fe7d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679b7b34d88063f72eae70cf8734504739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46593a82e1c4f37ecf806a8c596e65e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36331610f79c731dde2127ac8b995f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4fa11ea99323db36fbe71374d7724742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63232f2a872ce772339b2e1aa440996743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbf5d13be4f09e596fb96724e2f114744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922db4afab234829aae565af86f5a7b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f810fe49e195d7a0dbd3cdbd2698ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af28ae395f4bd0199b608cbdd2dc2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e4ae9a90ca77bf7a16fb4f17732cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fea6459d99b6c1f0a44bc30b2144a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a244ac2309f2b80d15a10a48b97f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e7c72b2a67ffc6547fed81cb10490751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c076fcb92a5672a36d857ec044acb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee810b0709546d827a04c0b56b2182d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d987fa26f525c2998ae2331157ed49754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec104acd457eb7aec3b3020b8e7efcc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fd7caa9c36dd3693fb254cfab6639756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58206dc55d07e12b5da1a0f7b7d870757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a12f7995c5cc0bc7a235e7c92fedd7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307b49b9db98c5f10c749e0aa1b84d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bb538ed2da4b5273b0002819efe99760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c87f0a4f143b1f507328aa631dc2b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4aecf0ca7874ef4c1d782465ffb34762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b0c0b41e7c94b235fa66f8791b9fd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f35ee827d133e8a787476cc864daa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca239dffa6d3f8e112ee0d4e4e6708765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf844cc246a4f63495d3a34e4e0aabc5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fd838e59dd42a3cc7ad4317dc46f3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a905091f6fb20251e86752059951edb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0b9c1698a9faa57696e942b9f82b1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecfc1757ad825b2544b6355ad9573e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2d8d6d28a3c767b9832c81a218a2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d09793ad49ac2ecc06ed683b1a58f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b2536e46fd1f1547050cba08bd9a0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923529e94450cf7449909d0255803dc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c4e24daffc201479381907429ff79775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e3bebafcd0302d12603ad53fc892f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862c13717d47d354bfefb2d24da7885777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7cea366c6a9cf85d41a8fc31d029e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858c0be2b2e7c41205225309d14b683779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d938835011f1549b801932add3d9a9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc258839df7b9449d8fe8e8b414f0fdc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a221379df45d49a7a99dc3b4cd67b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1542be09bbe638cad158044ccb40e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dc00ae33bc373e58f4b1c0406c20d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c0c0a12157672f51f48e42783b3c0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095332930fb031c453d9938cda55b01786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f7534171053648f0c131fc764207f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb0051956a5970fb8f1e9e3ecc6fb6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b394a975d7e7fc1ee37590cc21427789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d3441f9e113ed9f0448a532dfe5c1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f4d1663468041dff5a21c818a4dab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ffa082159a12439024ee92a826f20792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc67df980e50c58be36c539e9f2d83793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83dabf40e05ae478f624af62889a57794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca483dcde3f9f69f56f288df8386bf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a097a506e9db3a065f71744a4844796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a53460e1af578077d35b8356989953797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae690fd709855b475cf0d8e8e033e84798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36afdbff269821e6c560c4a9cf5d035799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252416528c13729459a6170b5e6d7e0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b1d09138a1e017f88f58ac982c79d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42920ef020f43118b3a5d57c36dab26e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b3b4a896a75a1349756a932cae85c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98085d069b2e87582d5276fdb275dd73804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac94dc417df5e4c9c063de01cdde3f4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c435d472f8eddc5e74bcbc41c0197b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6d1c59738f3e1dff2c503509b8223807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f62a60a4b73b3cc24047f53a2bf766808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba35c81f197ff4dd23415b4845158f2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb6d862912b78cc4981604b4f34438810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfc20e266c2dee5c56835822d080a5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ded4117ecb9a4804bce991c0b083dd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f6dc8538670597dc488cebb814aae813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf774d89f52beab8c607a2f8a6c1a26814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcb36c27b0411bebfbdb1e66a12ce3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c051965b73670c4f25a8c8e7a9c8c50816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b94e31e04ae6f0738d18c85f60dc8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344e5cbdbeb8f9d5d9f8313c3948eb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0fbb0546a585341d263a7cfaf0d15819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9fc366356270cfef541cad6811a14820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfa803a860f92bdef7a3b362a9cd5f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e44cf1e1eae0f1f2c36d43ba435041822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abd3001525833d2d2dbfd29f81df4a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eebc5f50161a8a95df47ab999128b4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2f687724145b79f307538f33f1689825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e807c644be562f77125744f70a86f0c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f1056e15923497fe7603d9407c1b5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bade4c9aeb5d4dc2fe3423b4a219c2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff582625afb054dcc0cdba268616bdb829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e449249bac4f9ccbcd4af66dd0dd7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16809e3fa572f38542e42ab84bbe9d6a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d632aabf17ecdcdea172a77722ac34832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020edf462d651d4a50237386bc0875d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe0dab957641acd8e0e0ff0452962f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe66303c44c337ac995c98e4282c352835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c3878f14a8fb07213cf088eef93ad836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25620b72d6dd39bd2fbce46946dc0a27837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89c604c7ee54c0d42e52b2c158e5c6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f07061cc0fce9b3385dead8f7114e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef7f8255a56d44ec2d120074b40332840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1777d68096db93e09f0b876bd2f7ac841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddaa9e7e2964a0c235a32095af12f7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1721d7bae3115636f9c86bcc3c9589a843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcd31cdca83156b2cdb88337051d6e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7d2376c70e804526122bb6f35f2fd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2e63cca8bb69338d97746141ea24e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790f63717f3ab0e175b81f7c2a25f15847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24a3f533f8cd002955fda1bcd2e11b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c11bf3e3b9de14fa0357d3fcbfe3ee849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563fdc89b91ac1dc46cc8725cc9cfd3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373e7db48f51d53c9d86b1b361fdd03851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513640b084615266d1c9f76f458cb88852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562424fa3e6774d11a5624ab29fa0f7c853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564dad428c2b3013d2d19a77321ae7f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673b0890c2831c88601c09782d26fb6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ee101a5d83ebe9f53e17484529faa856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adeeb3fa88416a7ea3be3af9dc3576857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afd4163d34e731cedda419018dcb33858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f24a5c6f11ea2aa7ac26de8bc8c3b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebe0b64a5a917e45390e4f0b81ea5e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15617ee61b81a940acfcd79b6651afd2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d85b155073c50dfea2ea2293aa20f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925b6a2fc7a84b535500d487da88fd2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0ddca65b203c018f07400565d2a58864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28e8126c1d23d5b2af4aa03e5a7c9a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fdbac5f74f87f7be9d5ee28cc5b38866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d026d2e964998a6589027531360a8ee867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1dec705f1df91a71ac8e55a452540868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09be88c20b7bad6275a68c33979f4ad869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fa1fbca4f320ed9802ff6618ca8b0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c4f41291a6057444a2f329ec3fbe0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b73738fea181711d549f3376099f5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea855e9dbcd825dd8c4d6a37ff62f488873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0cc10d77ac9baf8fa1b1d45242927874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b0ee4829a7626db461167407c9ca1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30267c249ffa9e177e737dd45e95a3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69f8d6b029576a4cff15f3329942c7877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74122091c6c8471b780ca3c6188858f6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d5d474816750a43ba929ab1ae165e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17b41fb2dc2d3941978e76d1c17f0f880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7d19993372c1bd2d27f31f302a0da881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b19042bb2d0b1e9085965645f03710882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3de33bed41e7bcdafb9ffc9379746883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6cb7c4c6f8a36425e9856f61bf756884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e8c5fb2eded48da7cc0ce31df7c81885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013301de90243dd9a8b3b1dfe4fecda886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25395148b1c20ee43442cff5c40ca244887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dc2d6a32088fe9f2f12c7370038ed888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018b76a7f725faaf928ce65aa32cadb889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d865e1ddc0525080048539635c152e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a790954cf26913f0996c981c6a9a7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f4b9d146754085050daefcaa68d6e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6bf40d96c31a47265ea41989f5a35893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942a781304c3898bf8e933e3fc8c985894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a073bb4a21151e286213819db5a4e7c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61845855e2d2f5aaf014e3de51f365b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4830c349f03874c04617931443862897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593df4e0338ec23d71857b173697fbe898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3fed29955e5f9758e65a74b254b66899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34171ad6c4549e3825d67b3637913ce3900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159fd31739a9cc98fb0f5a9b7c9b0f3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9b11ff0bb4fe01912c02183935e26902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad52d02be9beef6b30de8122739c455903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd01033c00b7de3c03e505264d231f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8729ab7ce75593607acbab8c94cf6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bccb1fa7e1297f1a77b790ad4d19f0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e675b42fa95a0822e4f36e6ad61b2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f11ce877c9542385b00d580ab68eb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d664218401c8e4e8776a3014622e69909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed310006f36ac86563d8d0f8e638d2e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6486ff9ae48e8ad297c9cf669c4bc9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbbe9753b044288a71fd5d94771596912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac468905b9ac09aa761ffe156b6ce258913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c5d911646ea73dde5e6ba89f79efc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf2f4940367515681b6843a396ff15915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2667a5ca429165c87a9dcbb5bf92803916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983de2f74605a3082cdd077780c22bec917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649c601374221371c130deceec26edf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd157a21471b91dfbe274f56be5b01c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3a8418ebbe8b37b123b8340a7836920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70546c20eb8e57bf29ce7b26aebfa6b3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3e1a62b21fa41d0b02738bf3a2a4e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90201123362a5dbb14c63f5135a6cba7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273eede8a113e5956eae3ebdf5cffcc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd44833638dd70325274210fded0da3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e9d3e2ad595a691bdb9863c7fae0f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02798a6f1aa2257d852c456cbb39326c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdba9ef57d0e8369ba6ac72636bdef928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705604929782c08c9b0ccf54bda52a69929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8b1318cbc17bf2bffad400f962922930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982e6766ade2ef5df5361110b30b542931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c8a463de790e6b13c78e0a1795749932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b0bd7d1ef5659bfe8c9a8b7bbd743933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d28f8f3f02d361771c51e4a8624a78934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f0b0595dc1cecef91ba0aadb0f55d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c9c470f9808f707355c6bf4bc8485936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4630aaf0dd9a383638df0d7c67158df937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4f9ae17d0a142fd786ac7235b3ea2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d81fc4428703ecf8107cfa9ffa271939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ace0d3b3cd56c3093ae94d12d9167940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d68c7a754e5864c359f8c587f9d02941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749c22f0dc40213a02b1683697f411d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f382fe4419527502f91c10f3ef298f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba78ae9b937e42a4bd4a91ed0ab074c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67419c2683fb4b74cd52e5f81e3fe508945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53698799dd6599939529b5076d381f72946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122f5b2678a09ad6943c4d833d1aa1f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162261e9e14142b90c2cef39c1acb6c0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bbdb31e28c7f42fadf482f2b60386949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6af582e61b58b02c4fb228b5d2eb6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc34581aa5d7ffdb437c5765a19bf23951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2373e56957ea311fa88e1b31762f7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb13e2590aee5ea45dea99d4f7161b9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb56fda1e23ac6f5d7debe7d5777279954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a0d0987525258ed5f2cf97890da09955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd194036f6162da536c4a1c0c9e067956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4dd8eca3b3da4f88e65a4738fbc2c7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5238b1bde3626161b9a4085a8de3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821d18aebd7fa03c5fae1e7ce544914959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759563a88b4f97a796b7b2b8abd07db960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c2961833981c06d16249f2318bbb7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711a3465d7a3c0b6b2f55b5bda32805962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c77ad7be4164e642879eda51952a1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e2a1789dba002a4e23b1a0942c1be964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52e28df46833cb571ded207f3b31ba965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d3a8ccd5a401537c96343efb20bc0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73c78b58b24ada3b4c1c1bc92b1d8a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafbc56e6764db10f14cc09bd518c1d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d87aae81dd09691b0b86c7188db19969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95ea82f7d949a8e11cebb170e5ae61970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d250708a9d1fb76c0e766a7a8cbd73971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714e6e0c8d375649187cfd600d305a3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe698657a069a4b3241d75cfba0ddf2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220923d1ee827c7ce5ced9870013394974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbcb670c1efa82f2c9d21f2e948373975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926068bfbd33a594ada37841936b584976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2028b2cfa5d4eb4dad4eedf87b4c3977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb981e6994c5ce82a40f6959af1aa3c978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe77394f091e6d19c09abb96ffcb389979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbe7f687c5b86b1883afbfda4fb439980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17443a6b9fc1b15a62d5ce6de4aaf36a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008225dc54a1743e84655adf78e5e98982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905dd849b7268ec899b19d58772efa01983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d186c59db320768d3de7e1057a021c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57141e606054a0e4123de4bfce64e5d1985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efbeee754c1a158f9da29c2d034080986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae15d55c81d39304a046110522250f9987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d97531ca3aef3f253868f6f77601d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bfcceee90e3e167a354bf6db7718d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48decdedceec4aded1fcb4374ac5daf990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff753a90bf8a3eb6cd1e5f44c56199b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5a132e31fee7124501c6b6b382449992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a64215986bbd5f794b7726434aa78c993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43853f529d46bdf03e47ba670ed72d56994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa17985635803e99f147fe18d807ef7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f2342175f1b796345336d3424421996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039563f08b92ba844f8c3ad8558c76e6997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53784219a181a84be92b6715e22d5be5998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73e0074da4e45f89443eb49ce0eaee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b75d854ec19cb78e3f8f4895ebe152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7634493889ab18bcb20ea77ea13033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa48f15fe66795c902d1a1b3b809e14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83f1bf055a87f29079e3bbebed3f4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e133725c45111853c38c4c56d867b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89df314d19be302ee1e6a6a7dab96db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c8628382e9c18696e16ffdf03a0f58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedcca9253238d34be2e9e641ce46489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad173327f651f2a28c59364cbc050a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b6fbf837e5ec580b54b708acbe9c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68545aa66414fce010573e3c94ab7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e61b79f1127dfe1736761a6d76ae613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d8739fbb740588761bd08c1f51b3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57daea9f9336bfa9104b2c88f0121215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf639e0f75a8780c6ba2e0183453114216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d0f2ecf64d164e223ea9484b7835e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9dce495137d8b77bba9cc829635fce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe484dab35e1706c842f70507a359d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f7b95a7b375ffa1a4376f37afa62620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40594c2d78ff18d2021d66aa4cdadd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e706ec85d36bf50b0a796be7813bc122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75275d71c7b48370d7c4f80a7c0b935223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f213a80bf5a82bfc5cb5dc0297c20f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82198d26905cfc58b19b32f12cef335125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd670c0a39d11eed58361fb82f1a08b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41fafac5b425962cd01bd4d6f9e4bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f0d14b0a951bda13f85b2dc361ab428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e9212afcfdbd117e5e1596dcbb41429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a99016d56e64dd2e644b3cb52506330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a246db5dfc7a0fb3d675a95730fd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a4a5a1dd3e4093bf8056849847e4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eb95ec8ad326fb7fc78bc152eb4bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959069916c7220911d257b786826ef5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70a24aac84a0662d79a878e811723135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68a44693fd9402fd6f0508caf2ebac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68276f55212a7a6858218a1fb00e3cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7ed42da8bbcb9652c3e901ab540d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b41117ad74e1d9c792680e7019c7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa75979dbab0d97d62ac2dfc39470340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd2b1829093bd2a45135556f56fce041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb4eefb76e0a0bb6f5d85072090b6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5bf64d3161a3d3f86f71117a36edb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e5cef41c51cb491fa6af2d87d578344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7c601cf6ecded26ebc0e2c562af3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a7b0ac6fd9752baeb68069696624646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba659ffda7ab7ea90e81c3195fd0a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abb436c9d9ae5c94e724d8e12834c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb36f69eaff4ccab4acbde41d6fa0049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b44b886e1a83ce102e22853b62fa6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d882a56e50a11d9c226e82ba9171fa051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce857842964fce3c7aea4506db7a58752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcb495cc73b23f66d39a2cd8533c9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a982061208349c1f7dbd842a9bcbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd7a7459882dcaaee22f9842a7e11455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae21918beae93e6fbd44b2839a5a6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a3ac98989693f99b8e7958b0bda0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014af59271ead8fc52bbdee4fa88b36f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17649267045666b8f39db0c5a2f71dab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3c3201852a5c500b69e5a59b4db5b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bb1cb62c389bda91348e48fc330c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a11431c3ad1533d268417ba87351cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536642e6dc601eac9086cf7c55071fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4777231e92cffc4d215b8611c1e2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d48b777318810938f0ac0c6b73b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f2dd3cd6d7a1c422a517c7a20ddde66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fded292e001d107457635e2a5f38867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3af63ab6a4ed49694dfde6380c2db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45998d4053bd6d24dd0905fe6585d3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075d2a98b5425c650a7f1c2b2991f0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078021b554879e2639d83390736870971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fe2396bbc61965934bdb4eb7f8eb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3348be94f145f635f8cb2590055cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bb66171fdc8dedd41d519109e67a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9a09b9b665a6da4b344e5a19d1a9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6edbb17299865999cef3abd5c14f9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14643ff28f08e337af972b0c84d6744b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce8878df43aafdd8715b7905adb87178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c8350786bb208d0bddad01fc7411079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf235aee5fad810e3fa822c79f35977680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de974e72924421d6dc11609f8e19821b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c6505fa7768a8e632ae4677661e7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7635f9ec7e9bde0be28f2bd5fde6a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbf8cbfdbb9950f364d2d516df981c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81740bf3fbbd69a84a569eaa9d812b5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb14157e9206824af3329de256cf6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f024788948810e4b7385e36abfc4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8025cad5f19ed21725e8a031191caaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efe1fff240f6aacae41f0dccc141b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab9ec5c6e66632cdbf0cfe28887f6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f1a573caabea05e1ece092662431791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2306c7371f5082fe812884157c501d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39094ba235d171b12253e1ad8160c3ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caea2b4e75662f3b27aab9ab516ac9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409d857b066adef9aab3844c5f0cadf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8876bbf8b0602a5886b068f0dcef5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac69a955b12befb27ded023a8e49a0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba51397aced60be2a7b46583ffb43498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19240ad2ce82e3c19426459fde457299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaec355064feea3533ebbdc569b2a3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f9903330f16c372a15354f721cc31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0f283dc38fc47ca7cbb2dad28bf88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264339b5de307ea5130624b3f4d82857103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5203de54393832532799db6d9d142e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7850573f9b8a560a1bc2185505c97c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28b0714a290b73e2954618ec3b0585106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892de2564b3beb51f79ccb5684b3358107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7d7d8f4db89325aee7bb4deef543108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017d1c785c2f2887f918555dccf88da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4d30b6144bd1f03938736ee54bbf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54f20a9b8f07769ec79c87b47b34c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216291c634d01e032b8f98f46f389a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01bd084393f90bb09409d234152377113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d9098521ca26fe8dca8f70c67168d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821733672bb242e2cde43d7a92957bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060559fbc87d4b391b8cd927abae9cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f4ce1bce4b88a97d76fe7a105decc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca55b8af4623ab76a0661ba99ede3d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abf84f1f2a8d5b98e28c9b6224ea54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50770ef1bdc2cd09e0652bab587f0f8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d560971a59c93ac5a4cc092cf2d77121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f65818451e4afb931f6b118ff0f1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ece325a6b41883e80fbae3436744123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4930ec9f177aa42fa5986c5d18d0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e98122ef89fc4c5cd55dac2130684a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9903a4b80bf9411316457d764df3e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1917c78414a02db76947037a4a58ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26016dc3e5bea1261cfa693adc35004128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9545b5760a954cb64dd0289d662587129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cb261a5fd23099307097c06893bed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea3d152d86caaa65b41519b577dfa6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f71faa471626c7ed518bdc7833d55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848b0ed8d89e672489c7375780c3f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540146a0777be51d81110e81b6009fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5825e713fa6e03ba34ca72cd0935a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc9fed20577ada149f46ea5b61d7ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305fdae93df96700527ed89efdd9f51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9bab6a9e6c0c13ce13d77218c72cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bb5c8cc762670b0146a51a265f215139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869e162581fa325bd6fdc48af3f7fe3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08e363328ee7a06c4c7ef3b99cd325141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbca9ed691edff69f9d32a1e8ad2a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1e8ac707168a31e778dfe804bffa0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35c51e1465d546a24122dea3642302144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ca46324ebbd035125740ffeb07cec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69164b50f8adceb25b319ead38f162c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e5bda827504cd61190bf21ae8e85b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12171245e81611a9afa77cb111c26c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad4a3d0bd2288407122bd6e054dece149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc63147065e691c105219f966471a13150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e45a457bec050829863e72ee6305d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25dbb2e4eb577006f310cf270b866d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36618e3955db7c3aae1e15819a17b20d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c8524d692430c18c8088a1785ee2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0b25c6fd0ffda5f58236463380c51155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af968a12d6a1288f14f8bcff08d29b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765acc2214270a02b2658252b3a735ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052c7b542625b22fb794c233b4eca35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7468604087978fb9c0af4dc9ca9e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad3e1eb8aca613dc0d9d14a9e68af8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1021516947c3fd52c9be60ca56f71e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed4b4e9ef49178058903556dc74c5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c439714ecf7b5ac24ac42a184c61d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9998762f63c28870b4f271bf063858164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303127fb278df6d840674b98103677a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8042cdf2979bc9611b37b5647d2153166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d885edcfd3689da45b6675a3df19f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed594b9a94470527f6ce0062fbcd9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91148643279b6fcf2c64166f6a837ab3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f906f6273ac917087511a6a3dab04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984358b183ac06e077008b70b7710f80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2b7b537eb05be3537c48269c6dc69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9187c4dc7d50fa77ec1d6d5824a0eb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76275a39b52fc7099f70456a14e91eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d188359c8da182d90b1f6e9ff8926d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88c85ec92fa79649d175410c90af22176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88da609080135785fe029bd02e5a8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2a4d4f6bdf696b9a1b29ffb079e82178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee526e85c5a4e6247235c5e729d76de8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb0728b15dbe0911a1852dbdfcf618180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6491a1f1dc497ab7d25afd5aeea0b3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08f7e70443e86b31e2c1f2e4b36a5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22414d8fc54c44bd4f4088394f8083183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e4a2900041583f52a9ef357040f86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855609b0f624cd89a01df6cf7147021185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a202bcfe4a8d7fd18a0fb22ebca2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0feff3da026c1ed0e9784d5d504fa9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedfb3470f35d1173e748367855ecab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3666a73d07f9fcd2b168865a64da768189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f73a6e48064ef89975fd3104b79147190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b5e6ef7b5e75c6f4d51230672f41a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79001ae4316551b1a73d80cfe735980d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3a28d60975fd57b49d5a539f2c3f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66c63b3462427f52770094d49390bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055be5576e7066a7962944c50b716de3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752e0ae1233d265c75c287f4119174e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04db8060f4daaaf53149c29499bf5d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f74f21db90333e984871fb6bdd126198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9f346a0a7cf9d2fa1a3a33aa9f625199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bca822c3450c9fed34e9421c47c0f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f241773bb524a82bfd60367f6402b29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f245cc4fa59f0816e2041af863fa17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83716899f8b09e5fa738f29246850f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f20b7723931f723645f3ac2c7f2090204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aabf36a02272017f4f6a348cc691a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776ee43306b8ee041e25fc8d116f857206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eccfa8bf3cacb75fa23a53f314b74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd208c5c063a190f750b3a1d4bb76d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca614b32bcc39e355a7c4e4f6259832a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182603b4e61c09b0651869be6d4979d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca0ca5c2a5d8b83fcc70d4d7433b13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3b8b09eca46425720a699760bc609212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bf51720c5599d786e91706eb135ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2e82558f229be1ceca2a65f6f6efc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84a7ee85f60502dabd0d6df93c3ab5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033ae64227f751f41a6f10ba8eeece1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94499c2cfbbd6ef3b8b87af2c352004f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f81245e81d5bf28d3ac8997c42fae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649fdf7b9242d9b6499560d1690ac55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86debdb5ff62df304ef3c3b01b5efe7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f1811721166a09d01de52e2a21d0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6087a42c2884bdda160504c29353300222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf07d021263e40c3f915d549279c676223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a47d550da8de84947574a505074f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6bbe67dd567eb47cc037bd5abff15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3e95b41c93110734809c455bf239c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccbd2e7999bd5da5e4ee9dfae5198b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144dc9376a9d2789d1d3fa6fcf069e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d33124548333a91fd7918616b6d7f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43856065ca5685d51e71a83053706537230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cd22fcb8e84e380d85a8ca22470e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0e097e6f0754f420e7d80082fb86a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951ac1a472a4a09adccd9e94e7baf60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685cc8ebe122db42d29b770f7f6fa07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f38b8d0cd471876c10437a9406cec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c343b861c342dae8f52a8297ee61853236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270acc3cc90e70ba1a0167544ca4b988237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322db517e3d6a8c97eea68f7ae4e927238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b115f0c01162c1c67cc411af0292c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623b76a8e24f493159284e1bb4d925a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3bfef35498aa864dd27b0b7c874e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef756df097326b2da85967a0fd1259db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ff41162ec5fc686d87c1d422ede30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e3e3160f563961035641ca36a697a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43decc36c89686d2d8c10f80bfa60fda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d6d9c1c81357f3adec8c0f575edda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5b8478d63c3696e892f97ce74a5cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a98bf2223734f591b41beb001c189248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db60c85577424ef7139e5acee508052249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb0dd8b750ad6f63f8d66220629423250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb77e53c29208fd4b3d52e3376e587d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763db7fa9e235e84b1658c8b2fc1e603252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05274c3053010ec25e97f949d063c6f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5cd8a8ade97f416f7280863f2ea3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09976efc96ff0259cbb8a7b21d6cd6dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74214cedd756ff1ab0b9e524452da94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c9ace9d68637a09ac99a2a4308e4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18965d512f1736db28f2182f4b9185258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cfac827986b634359f94b0d25cfa6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d28665e1f669c1d68b35c93a08217260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c745be5e4674f9678345148ba53a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464da448dbf64ed9f95bf630a2b5a59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f27f97cdae73423237c266224e0a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9355fc2183b942a9075b4a68b721f55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44876d4d5ae6ca951417262090a263d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748899cffa5d0f8ddfd7b8595c4aa10b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d40a07c7fd7cecbee6fd305cd5be6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237c9de14f38feb93bf24bda3b20b3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a0453f96f5c0f11d05f90b222756d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab970952ec3c0f8f0a5b440a42a303a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf1f5034a8dfc47c166af99c40c00a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6309b3e76f928f9ae2f4f02b7c11d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd8b043314f553fdcdaf29d7e861e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c2e31cc1d1d1c2483656fdc1615ac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2774aa3fd687d7a05d389dd275332275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864f49c62913a2618b883d5ca738403276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622726a087048d5b58f9d07e0a0ee58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45738679fe5dfd3caa23509ccf452d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc35b00d2d6bed4d79aeeee448e358279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb83e4988b272ef5bccb9827d17db6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c21cddeb3aa45ee3a47e5fb9041104281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797b456e2181df2cb13b3f3afcf4a34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53694c30a97092f619e69c380c0c84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f4b6e9dca7bbdf4bcdede77d57f01284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626db05e66ac27df2a7218864f86aafc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89008cd3ab94a3f7a9bcdce7db2f7a53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0af522252c516c83b0e9f0ef4d7e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca79015b2e68be6166d344cc4d593288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18121ca2b37cd5a0a9c7c1ebe3b53b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7da2f7142ce0c50b833bc0d0f044a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55c3af8aa32e7f963f6572464cde10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8345a78d5dc4fe0c896f365c7fa9f5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfbf99b75f8c70821daa514efde54a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33045f2568f9e7766e4ed2c916875f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172d8a251d540e51ff9a28553e08469295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64fc74171424dcf44d1dcc03c2866f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891d549026e6ec7babe9fd30c5217ba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c3fa330e993b6dc5bfc39b103aa2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dffa51c7814e145713b39ff5dbc35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0265822bb23e8e4584cdc92001711c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc13e635f3f0f169717def1af1729f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31cb601a77e656dee9bc135c3907f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93133cc243af69b8d5e0a1393184856303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27284862876155184630730a60ccd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ef6d2b51eb39fef2e246d84948d0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09090f4f41523c200a307d1046fdc93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e47d57e73c3b48c6b2c0024b370d01307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc024c5178e20357cd7559a94d0f8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fcd7a1b5242ffe7dd78610a22471a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323d3ecd7a970a72553034486ad6bc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66575df09277659e03db327685123d95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49637238f93f1e84188fbc202a770de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236456aed62567bd65c6682f7155b4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f290c7266ed57d97c3afb8b60df8c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59e76ff8af4cdd92b7a29cfe93a4b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c7f94d57b765b1e72938156e3d491316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16065071f3660dd4e13c9453c2d24e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23d80a977b115d1b87223f577fd25e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5fbafbbbfa742960886c35b94b82f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849926787baeb413973ac4b3010754c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0757ad43d18a4cb618e886bad950ed9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fb3b1afd98423fa8cda36c454a059322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cff1d7f02071b93f69ccc7e6b36a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ced817673e2819a4b0b8242f073268324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da1fc05418ada217f081537358ada4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac3d2c4d5511242760fb2866e4991f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2934e0b19930a9b841148c75cffb7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c61f669e5ad5cdeceffb31b5124923328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e66d6e0cc6e6f117721b95e623ebfd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276a5e2d335d2ebbd9b5030de5b8568330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e96753d7068c50efff745cb737f27f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc0ec6e72ffa9d3f890eeea7487f20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e83e4202039f70983d1b15a97634f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451ca72e402ae31150851846f5dffce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db56fc20b6775dc9c4b06d4f1fffa1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1491e1980e5b1c4078bdaf2e517460336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bc3c0189c51290db077b4018b9270337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329fd6927d7949677eaabeb90d98612338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff837888e907d7553b68f92d98518789339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4833c55e607d0cc6778ed3bf454f1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b748962c43710016c16d2573a810a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13382be0ec370eed6716eddcaf4953f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77a812893e1606c73ae3c6b7080e6f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd08cc7d6da3dfa4390d74a9d690e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450debc5686fdec8e2087e60b8ab44ec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ae38cecc807a581293307da061083346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bdb6b1055880353232304067c1f2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1719bc56433f1aec5984bbe492578348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9586fcd0046b9639e6ef4cfc25e9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e733c988e53050ad81c9245f03f73e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd51d161233b22ee0125801b8af966c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d83125a7f6986d53895f0b28903ef5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569e169ddf7b66f3e94f5ee997c51a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b48e117c538827f8f1f12dfe81ee15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab22ff04e0fd7b9fe80f75696ec88b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0385a3e8a5c99aa5057ac80b9330537356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae881d14f102f1d8009a955d7100a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2ab18eb9e67d749e8aadc46e150f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36ed11331bb4087d6e329f07f6a67a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4473bfdeb9dd2aa227494b4634f8d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1a9e94f74c3e9ddb2245946abdc30361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5a6584a651e173cf0670a65d9ad3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cef3559ab4d57caf00c24a4de0a2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26900f4f2e410151d14bf70bd54ff2f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8110d0cba4679a38607b643d368e3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7add78f0819a0fd47d0cb791f03e43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2f5f9c23005af425dc67a69e614fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da56118f5c9e590ac1a79907ca2e9ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d820ca51dd4e1224a89dafb09115ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf002e655794f6bb2d32115f3a459b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff19a1d8711701826bedbb4b860faf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87262c6732cbf97f98fd2e2577e0633372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d2992990aacd726309d1739742095373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0deaaf855930bc6814dce1f755a94c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d836f51316518b682f69469c2a1ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13f0131e5e8b288eaac2a1a93952d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf50c7e0aa1dc9093fba908e64eda6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f7935957b879033b0dff7d3defde378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1655f656cb08b1b9ccce7e6b90b4904379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08139b447363e6988ad7b366feaadfb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a003550798cdd23b919988ca49a3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500fdeb6a5b93da3de38dae95f6cc2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa6f551416161e1d76beacaf4b4b94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc159614a2089eb1ebe5f8ea39652b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116d9d1833534624a7215179b378c80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca61c57967e7abf8ac7a2d78b4a0d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184a016e045812710f81768508dac2e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739553bd52255da425b1a96a831b8d6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e84849d9ec02790cf69327cd819691389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5b27d676cb8e0f80849d1aeab0135390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dd4b70f031ce6b9bc0adca001c8e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70233d7416a988ed0c9362b146010f00392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5782a8918bcd54542d4c2228a6804393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec563b185a0924b7e807fa9abe76ee3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb70a7c4ac5c191f8f9393c1dbd3586395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd1f01395e68d2cb1d89bdac4a10de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f4d24da5bc60c3b562808afda2647397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56194ba430463ff03d124a2ab238e8d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628d87339df80d06bf7d31961344825399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10073e1fb8bc64a080b1100c3effcfe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ff7ad8059c6a6f46ae8e5082db78a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186842aeb46dff455ab1376c02b83f96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b320ba20b4fad0b612ae32471c9c7d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be728b767e993f670ede1df76ce41d94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9617104a1c274a03ff626a70b6934405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a2f438f10aaf61dcee8128e79c15e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa260bbc4379fe0f41d032fcee73f49407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e81dfc068970df10fc8639b0d971b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a312a6ef9e122c126873726c6e5ee409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c189830cf734e2f91a39f60464135410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7559ae86dbea9595130e413ec3355411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89135bf3e51f2c2321d6b71cbdc331b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0a3151142fce3ffb36beda856b844413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91f2118c69a205c1519175aaedd7f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5181b7513c3f1db417229744e069e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf62332d7303db40e68116cf0fd6846416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93f56b299f7d086c8799fad1a55343417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e3c89fe9401c30d53640c92ad2d80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac84f64c255f05a05107fd870b674e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947969e4680f62ebaa72994bc653777420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423baa28a508f15eac5f9cb6d1a1b30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a4bde9aeabb1dc80ea265780cde48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd891fe5f6a10e132f61f62f55a407423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51b56a74dbad6fa2b6688278c8579b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b50ae885a0e24f19c78f93d4d161c3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742507f9786084907ca68ed8f4781c71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab610a235f42bcdca8b6fbe533a014d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f479863eb761e18f7a50a28ed9846428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838ee7bb150be9368b4f9099d09ad43429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef6730e3eb0f2f5f407a63163ba4b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa3a44adaac3388e56336e88c87063431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ce26a0decb784dcbfb222e75d2e16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d8cca4b47fe1ab7f9a652b59cdbd4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d85db671cc1acac86f0ad407f9f9da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05634342a9b21aa90f297d26c3ed539a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313dcfff12101fce960532f456dcfda436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a53d183ec8d1bc61f61d612265f3b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc27bfb0d1594f11e8aa162a4e0a70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221cc6d3e2feb4c61586524f3df1930439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85dda055485646d73e9e59cf9a746c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6483b3d9909b8c8a9394ee2ff58d30f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9106acbd479104bf2b0b65e25e43afe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45506c73b43262558d9afebc07f24f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01f7626d658eb6433fb8ce9b027264444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d47019705a3b3169307be9773077a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb279f4fa6611b541b0b2d47649e4af7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cd1807a5649614caab05780715937447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7b7e701351574dc672c762bd4d26a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db367eb7e9e60f4fadfe40dee239fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d733aae2c8838d5a1135d0251ea862450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfcffc158f38c1e14f78841315a0e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4d1aad938e1c9b4ecf88217601eae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e440170bc8e1e0900063cd511ba01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b9fe2cbfbfa5df73e33c0702d8cea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713685e249db97d030b6dbd24f6db71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c8a56120b56daec63601773b57acc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82107400422d18039eb81acd955873b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c04bcb67b41a535939ecb0e158bfb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ae817fd92ac54d9a83c7dd7fad238459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfa7e286c28fb3f6328662fa02fe65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1122ee74839b8e4a9ddb936361b38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf067d7609452700ea0168aefa40ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd792df5008458b48e4a25ea4d1dff04463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8e4607d0cd2fdeb5596dba157fa26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb490b0f8f71aa8b5b5e2c65dff51f29465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dd3a3a2973474fd14341be67a53fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015651c6c1feeecaaf8e1fdb7ddb839467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7b98c9efb3b5f338cba6f95cfcc80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b660896917e1258c1944d1a25a347469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bad1cd46e05bf7d082bfae43cacb6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8e68e8d2dd0d3081372171f150c68471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132267bd93622b6a87696b1777883ef5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d969e3cd42d3ac1a2f6eccd3f1d27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99137e9a2b03775d01657266cd61a63e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41b4febf4420f8172ad4da436c38b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d98b76d6c4ddc75c35027d907d9eb0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057aa30511fafa87be4be012d5ae54c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb8339073957e6e49ef81ef7239479478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc68be53ccfa74beb3e47b25fd4198479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25677a58b45df78e32a268ce3709487f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817e1b3935d82fee3d38e0f1ca72ed3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5138f41d855a54b7f1c8120c096b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f825c6e1b6b58a0e9e1e07f5ea091483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9e9be089601bfe1d53ec25f2a93e4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a225b7e8a19dd069d51f42cbdbaeb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939698ef614314c03d1e09155143a17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae460005257d117f954d36f1c334deab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c585ad43287ae6ec459e14923ef9a8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e388e779ace703b0a6ca9d9ba75ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7a1157faaacbeac6bcb59c32a9428490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9094532a8ffe2e0d3c6116b60756e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428f4dac971812b5402615a893068ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b85521e7405650d833f30f3821ce34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d7c101cf7557308f25446ff5af6ce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1dc4231198236bc723b92205f87ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80878550e6835d548cea1722d96a24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b09d07b262de36f6ad7da61de74a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3a5d1b6716520c96eee2e151cd037498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f62030bb56e6345d33d4303c1c954499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0940bf8fb3351f0c356db6935e1aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a9e295f51092c0ae707072853542f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572b314d8a55b2b2433d0773336267c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b015e669e56f4c9dfa3cdb3e2704a1b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afd7df0e678ae31390d8958ce90b17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ad368d10b37d29ba97110f67acd5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e69cec1754bb12ed75eaf6eba795a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca26510f7029e7ba0289a09954b69f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b8c8e34f75337f850b326fb70dd11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f897b9fb4a2d8967747bcaa305927509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5094bf6f4707e699280c18dcaba2f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691e523bd79981dd3ee1c9bff946905511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab3408fb043c8c378999bfaf0117d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc3fc09c88a5248a100f2d64ce7ac7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61341c5176f564970c24a42af70eb762514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035c2b9585da963e68d0daa2b4f4574515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6ed51d88c0481bb2256a47f50131c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66189388d166cafd03f6373be47c088c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafae166bbe87bc93b5fde4bbf6d4f3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3312c6bfeb87a423430a49cc1b646c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecffc1a9f3c9de61189bbd82f42da8c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b44086b5a5b4c53df3bfadf72bfe2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa81f5c6a362b1064b23cc143f042d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f33c61218d43d203900589f2a2a8eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc9031b901d8074cca54e0a44ec79f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5deae86405a157911d9654dd2748a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e516414486834f00c2881006e2095526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52e661fbae6052effda69257bf58ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f5bb5a8bfb6d4f23449503c9c11d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6c6d6908c2de4571090096577becd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1df34511d97bccea926ca1c61addad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e639cb3b985797faeab01fe6585fc5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cd71d84ea7796b51072d1ded8613e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187e27e59e71147074458b0f4ac792c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d25c6b4da4f5e31b3dfa713f31be4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dee32ef464875dd5e2112ca12ea0a1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45fa1f3046ef013c64e2e9d3e0a3cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b75d6b42419d111f1a3444657bbb94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bb4174e5aca4073a9263afb979c9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af96cae432f5225de7a8e45d4f9b45c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b04bf9b5e29b388eaacfba0624e2ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a735719f0313c781b2503a7e1584b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88d026bd953161ada350f708c364a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21f7d0792977f6b482b8e1becbfd35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f7dc3444ac25e45644c9df7f594f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2a8542574726f6304b358c5a8dd2c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe03e6a69628ab2f861cc927209a357546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5eaadae03a9f3138f826ad86b8b5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db0c8587195ae0456917a1c8bd1da3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0fc14e94167be33e901fa81368562549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff307bf83659f7e5c05aee6574bd1b15550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8f273efef6989ab6cefeb3330757d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399115212485cf7d396e65dd6f0906552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ed32f62ea46f38918ad40f899e64a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcd4d0238073d809db2838d5b89431554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6a2891114b55d2c17cd813fce6987555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360160c9607cd9545e65861499f3841556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b5ecf553a706fbad573bd79adea54557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abaeedcedd7c4f9b77ecccef273147558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d79db19403d5c73e7e9313b6bf8464559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181522f2515baca209cac6ac59504a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732b3ac372d7267edb5ff532245d342561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdc8346ab49d1056350a9f1aea767d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23546de00f74b7d987d5d8c3384f7eae563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8ec7799f4432f129a84e1361c5e49564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c29acfde0a39432329f4136c53e0da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51199bcc19fa4f159a4c56cf2975c63d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151b29dc04020d1b99f88379477ed82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44242845c082fe01087ec008a9f66516568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f0bf6cb80a99b80d384dd17d80f94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f9d7ca753a9b651bdf5714615fb88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca537c08734254134a6abc39d1d6f5d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943c5181916267a43d4ea5294b5dfad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f273d4f0f7af9d21bce4a53e8165a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2425930be9494faae31cccba95e22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4695dff8847c2641c8a325548f05b0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c493642ebcdb6e179e9febf47259af4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdad358b9c4287e922e2a48b87b811577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8d7227418b4547c61fdc480f98949578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615df48308a9aac66e54889b5078683579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356a27c4fd98d14dc9f4ee2092b80b2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d31d6b0e0757a5391fbe40d890615581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92717bc08fdd4810e85d59dfa850835d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eed9cbfb87c7b577760e0d6921f23a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d206035adb40e7198aba98a3fea2b1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6de4b58af6cc2281713c9f7870692585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba8ce394fa8133ed39e60e4c39b16f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf181468a4dac7f150259f2c8360775587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62b11bc1f3fb203a6df2e039741e22588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa2da9c67fc5eced41adf5f2f189b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29c62d7ccd491402565b173571bf63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193dddc43e3fd1517b1cdc2ee6afb2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9cb459d998adb84c3118161c8f19d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19525c2035c95faa9622aad6c96db0e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0e4d5dc9277af6b58d23caaccc9e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d85ce1857ff810f760e6b16f68bdd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3067906bc161fdeaef62d96fc8c1ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131da1eebda3bb21b78894501982991d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63c5b536099e804b5b43568e5faf55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf55e1a96dee8a03ee29fe61cdf51d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573638bcafb8cd95e2edaf4810bcc3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da012164fd95e3f00ac3d1502121f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab9ddbb7fbbb75c2789cb7186ecd39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd589a8948c5aa939d9caaed804c66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671c7487a4589b8c4899520a5ffce79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9e7d9749d450770cf295f216923d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676f515f303d286e4c220bfb74f6eb9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ce5dddb05f6fc8ab0787e9f7cdf4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349b0bd877d05c4c090c316a939fcff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729d6a2a6f164262bcf318bb97e5a58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdf5921e0e674bf852b2516295d4aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04e955ce11191c9507a3959023a80b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77844f889bb0d683da33fd724c7b68d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eddb3feeade7cb1d8c3cb9d0cc286613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025094cf8198e2e54bbc7d2d25dce2a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb20a61b22d88363fcd24c0be710555615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fa88063082b6271f2ec9149c71a3b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2d9e6cdaa035238bac31641dcb223617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437bbab7e9381bef3e4dd163be4c750f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341b4e9c45a37bc50add901859ed53a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc6bcb6fdf6c05bd6c2d3aee00ca75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650ddafb53e2be55d95f343e181a039621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b27f61cc27e72cf7627d267f1b1bb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdb5d6bcf3705aa21c2d0533881e82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa455ded3cab2d0c78f2f85bca49bce4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f92ec3c57e0a914f67a5d4b57b7881625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab190c4c057e22e948477f28e9834fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caf1c30a29a9c6e5684373f26fad09627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddace7aaf8a6711ea01d70658ed130b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b904fa7b87029cf5fbf32869aa99f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6cca8f6bce3524e8b3546b3b6cd11630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a3600dc55b445220c665b8a86aafa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a770434a7c8b4f8f5510357688b729632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcc24c7ec0db4e8fa66fa9f8e81ff0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea12a142711cea1bb80686c15325af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1456962d3189a50b1f6b951e57da191635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71931f119a199f5f6f81084b8e61b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001f9fc3440296998533a33bc3fd940637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff552e7c455697da3eadf71a0971800a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137d2b6b6f439607d56b578260c1da5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd76d86d623a6f6fe0e1b937971d20f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218568a0f328f88e5f2745884290bb56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e398a61d682308c497ad0e1bd45f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7123a86398d45d0ecadb872d555f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469de6f62a249c8bb48031412d227fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdd419114ce38f272d79d96011343d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881ec44ec38020edd6ffb5fa76f6683646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b056cde2fe55545d1ec76c1e140df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23602f82f01f854d0116b28bf47ad2e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedfbb16f50805cb5307bf8508d2a23649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c06bd710579e3a8d275774b723e78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d4a68faad68045b14f23a05a929fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f85ce62b67d58e021cc53e22af432652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059cbf1dc7a6c88092ad225854e9e35653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa20219222109813f87ac9c866bf2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c135dd8135b06dc6856a6f746ae321a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603b935ad886492560ecef8133bb511656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aadff9d6d6af0d464c832be5de2d17657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d540e567daf4f2faebe8cb9ee7723658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c13584bc8dde94dd919eab8973675659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef7a379dbd866e56850a5eb0499fff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5576b0cc56068938e7bce9a9ba8729661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69e4bff005cdd2d92987ad755ab3bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5d4f03c32914813607c985afa33a3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bc1b640cb5baac46faf258f6111c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384593324a37e8295857103814e0d01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711f65d92acafd9cf0ce504d53076db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156ad7586a32a5b6ea8aa1225381883667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8110ba25e8de7db2e474f18770cfe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f9c9a3b7bbe17bcdf40d267d11e9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3434599efa91e6e9249b0ca607ed9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67ee0cba6c320c0a0650e8c4dd3356671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b323653ac3865e323243d21a42d16672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fcbc8daa47b977285423dac070aaf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89e497467e7fe87f7a0a4b9c1a0eb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d0b9eea2650c639ca1dd66fe8067675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ff9886c1f496b7debf711349605ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bca6b1135520bf2f667129b13c316677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa9a8a6668720de4af4c4b3e1af5cf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1fc0e96b1d163ddae9bcf4979c1a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3b3ba87fc1d59f8c88e4bfdbc63d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da623571e25d9f5367be1cef5b23ca8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f4e5776c2812f5b7b73101a6ad2ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6a879bcd606b63b54f9c2eec46d8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf8bf17492f943f69666f56b8b026d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68d2dd090e8cbb1bcc3d9897fd2266685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e406042b376a55f010a982fd1f3b259686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a5698e45935684b5cf79295ef7306687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc61d9af56cb925f36723f769415254688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdfa06e272640fc99bd3a323fec7f7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d256a39ab282bfc1dd78b225ba7396690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ba3bb12f03889036d4a72c3bcf8c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3e3ab03374102b2b15c7ff16f6535692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2cc83114a3cc5061f7f1802d5181c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b9524fe7929abadfa0adcb2dafbdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066de97203fe7535b764b2100276abde695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92e0b8831580bb7ba5588c4787478a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621056a8af6eb2d9c7e37e095d7ad4b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfbad838bcc09ea96d7fbe2f4e7c8c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e507a5f19148937b87e9a7f5bbab162699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5f32f1dca28bbd98f3a8e0a7f2d6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68c6247907bff8ea25e047e08bc84c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc28dbc78c1156cb7ae1a0453de81ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b4c22c3e0f85347748d65a7e8bac9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bb637033a17c7fad8fbd0b0126ff9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec284717d3a13b5bfadfe0c0e3b178da705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4965b807e285bb87ed089a53d21c37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167c5c681ee2b14e632ad44c0956c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabe84ae1f475154a7c7b622b14b9b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7332b79ee5f98cd5038b10ccb110ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6151568e5a41991656daae70a57d9b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93a8a8d2ae1dbcb89f3064ab84900a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb099faacb73c4ac743cf3e367bf2a8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973f1711dde3a450fa7ec80588139a2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992cdc22cb4ed713093ca79b8393977714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77da347340119cc08b6f8a209ba52c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16df3ec64cf6ff9d588af0ae6ea8a2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5371cfb37d747a1dd1793bb69282b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54689493b407c6c453f4c7ef067066f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8576fa7d8a33f780050276c862a6550719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536ff43a3774918d7b72122362b2c79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a66703b7e64d6fccf03a207b3a0ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b804c85886d551097481ff707cd778722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a07a4f975c41eca192eaddd112182723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d6987aa6148ca0b8de2dfb10a3a0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbd875b35136e70322b819976c2374725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0369b7b4076a3000c20a180b56b3480726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6254f89b690f05dd3ad500161a474727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8bb0c10852fd8748fe60c63a166c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f276e4dd41fa0960087f05b109a4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13315556f39726032a6789f8620565730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8fb1d4843115de70f4295a8c9a977731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508706fbed9234785cd2df0ae6730820732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6207ba5fed1b09aa5b9e30bcb4c8555733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783459a0c7390ec0b85882b52aae2e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5867b5aed7f41649397866f9a75033a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3744fe44e334a04780719544938f36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2c69f3e40839a9c68d8d7278cbb33737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475b9bcbdcd5706b2296d0bd2c9ff16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904142aa1b7066f9b430d540e0443c56739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0407b2e4f00d86356dd8ba1e51604740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc770156fcc26a81ffcfac1ceab066fe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d51ece43e1aa78e239d8933825a382742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d15104f2d55f8a131f057d584ca34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a322c7b4d962be1804221b5e9e5da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5faa1425af39c1851cc097d8cf179745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fc8cd656d91cfb5e28c8757c32e6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a5f34306c563243d7c18a3845c2f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a216cfb4675a012a087cba143dca08748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f1295a38f937f0db9f4ae8015c004749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1336b38461c5281d89953b154620e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2bc5b3229de71033149fe4c3ef3d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9bab3b4a26b96075c4bbd54f31531d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22514a93dd7c1b02e222b0fbc70540fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dd2e991cb6ac449e3bbef6142998e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227494af5e6d05b4f6b56e99f1d0b66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e0ccbf64a8765042a4268e5cbe105756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a82e3c81126920134e368a62f6efc8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538382fb5ba014aee70b5b9c2f93162758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5491d9467a2f9daf0b99c640794d5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ad0e6d98be99c12dfe672b9cc4054760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a46cc5849bc9cf4741be3eeb2a47a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543f89fbfd4a2fb83e61c13dccfcc13762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30174e9ac1e9e5004fbc6eb7df939c1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a841edfd8d52e0c13d51916814373764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1d60ea31cfd535f89c8259b494a37765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238601cda4227b6b76bec6c13aebf62e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f85760b3739a6a359f3a916d9ab1c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1af058c77c227ce509bf70f8261c88768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6896f83617291fd7ce22089879ec9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2fabf38c43dc192ab735d1867a2ab770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcddf8ff27edf42070d5a67de1dc36771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db324b9e7f401f3442bfdaaaf5c94b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2970e6a841dedef0fdf57b7dc2293c4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9d514bf8fb6ed2ec4a8d486cf5795774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db02f87fd70a8b864342d72b8ae47b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d81c12b4f5a7e720569bb97bc0a9b1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074b7b7f02eca188dc8ba6a087b75d7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706db99cc1a1f9e252aa42f29e817d4e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45302a622e389473bc9d4684504939ba779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2074b142e171ca188edaa27a6a2ef780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b743e466e3d844e87b14d4bef30bc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b88159c4691da93bd4f82cfd07ef782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a37fae44eae0a6ea25853565149b1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0331c861e111a63ee095597853500cf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563be1aa0e5ed18d48a611d9f0e79c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8333348f8015069a97848e823366226786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afce88b84f43ff0d584b5ffb72abd4d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e349c51eddb2cf54e6055fcd06b70d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27635d17820b7d37be048382f600678789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b78c98e773dd3130e3ad0dd1a3fe4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a84002196e72dec39a88db63b04b4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133c102ceec8b9c736583658761a0f5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9895145cb193a2882f3a0616e5dce793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefc7cd8789f81b5ac90764b5c1759f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f51b084e46fda6724ec01a600849aa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095de437cda24bc6d426f45c3071a65e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02681df7d64774aff3de6fa688c43e8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e670e9b12717dde5c1b6292ca29247798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d30ce3867eb33879d8cca24c511501799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc07fafc9ffbe25b9ff827bf94d86b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86935ac8bdfb56cbe22da63b488c196c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945557e90456769e770234cb58474391802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166e06032b96218df744fea95e02646803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f0f26e34a0143c91b470a87fbe646804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427d62c3fd4ccbc2dce6db691cbb501805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972c8705e7c70e57aafd387ba689b5d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd37cba89bed6a7f2b986afa50e29c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a83bc28e0ccc475ddf581b832300a7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806e6bcc577d3b9bf91c90ca08fc00b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24baf28eddc27286e838df4b53c75719810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05601d9c1883e5f821c229556dcf0364811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650830bca9551eb33acb27ae2a6d7a87812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118a16d7e68ead8c1246206a3930427813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef5f397cda492b4d1477db4f0ad419814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42d4db157eb952d4ea6670a2e25396815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366aa12b5385b9ec56e37d189da9c1a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6107c7f594a810422be925ffa55fd3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6a4c56a8de26b26ec2c0201a53611818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d0198bd40bf56d213b912be7bfc6b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2b248e35b19d6b3edc70eb92b5a10820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3481f2791bf0b6a28ea9d224be287821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce8826bf8089373ca1246766a9cdf4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686be4278d276f61745103202463d425823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd974d682283a0a56cac729a58381e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0f67ee142deac69e73b07145c8302825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9f1bb3f10421de0b228ab19ead335826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b07297bda99ed1aee52059554e1be1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802ac37cfb9af9d7a23b4dc5918faba828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef041714b2c5348323a98c5293f4c2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4cc73373906a2b99079d654d531d5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a79fc30d1d0563c48e6003c2be28ef831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce076c1c4bb3efb9537fb8a118b682832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e9da9a054445de196bb8c02748526833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a05c5322aadc19ba445696e08e0b2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a552f4e94620eef3d3eadfcf9749c05835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f824cc5626291e0a1224ea96ee711836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820bafeb7062c958db5504d15ff25574837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840cd9b7992489f2306808161d07808838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc25b4c467b53b9bf3273e3cef7e574839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60830d1ebda1d005ab3ddc5a9468b275840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7eea6edfec6c4ebfcc5c59cc21af21841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21773e488e6ef0f28b697b8a14b69ea5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf2b9ea268f47750aa9d8966abfe17843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7f4395b6845aa2e497509a7f17f61844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fbf3854e7f0c33c57fdc26b55b108845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89179537b14fed73bd12adf7aefbbb7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eac2d8374e93a8c25a6694ad4f1abf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d25ee860bf44969d44cf8083d7a6bd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6883b6011c0e25f17aad28438fa95b1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5f45f575847f39b1edcd47a05b547850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e71800dae4e41534b4457e4680c156851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c86f2e4a1c57557d4c7d933a591150852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3250b26edca863c84e7a5fe792ab0b6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f92e36e97bad0a7feb8442c193e49e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad208f0ce6c0fb552952bf5c762ecb7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81fa11cef8cb0e9a0004545275f435856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d0b404977defac2811a559f6e56d6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d510cc353aa523994c819ef2ef2e75858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131805bb91b12d77e3f55151c4a957f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a657872d654ce202c4614d1a7e54e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbfcac8979eb76ebdf1bd6b214de4d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d5275c5e41fd9c43d6c280789e96d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba363626aa5f07217f319b90206ca4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6763fab912f2d585ea1ba5f5fd6ea864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468de57efb3fba6c6281a56818044cd2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fd4ddaa0056c24fff269f7bf182d1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49063e7517f05601b7bcac65424d68867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa623a6cbf550f63a48acd06019081868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766e5f8241c01ffd45b7f07fc55a02b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d685b950223f6fb54067223713c97c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f07653f16e2ac142ae3d50e6bdac55871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cebb046f7ebec1f7822afc49c325f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c324bebc556b57a9b933afd9e871d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521764ebdcf74989ee40e5fe16ca8d41874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d34034a816c10d3527350bfcddf7b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8071a5e1c108214161351cd9cd2ec876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cda065df5a75d2963d2bbe0f0160f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c566d1e19c9f16eeaa71010f69bba4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e55f0d18ec44a226c7af48da0bdbc0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681afbc252d0c13afef5caaeac4c6777880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e4378fde557d448e6b5e18e426155881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c68fd934c8294de318a994bb90b31b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e587e52e01a3017a67932c00a10dcbf883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7735547f547a18d0656f87780a03b3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c56d2618ba83f6dec8909938698e56885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbf4e50fd17a963f7592a3b0dce77b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c65c92676d944c76069af9e3d22df2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5fdb72d3200797ddd25f38cc3b356888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04e71ce3c80626ba99b985c861819889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34669adfed7151a038fb278faee3e886890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a971b329f4bd874a942e71aaeacdb9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c23c23155c455ce95e18dc081479a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b17174d62be04366648f63e9d0b0f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39828243b475d2db5c2d2d3524ff96894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eaec3fde4ded52f94ea1e109c58f7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5f16ccb05b8f3585107dbd5bff4a9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1dd414252a6e42b39a4de531f3222897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc21c810bf9e09ee23da616bef00ad2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5486c20e7c04a3905f7435397e6b438899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f6b08e69b434820184bcbe2841c1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5abc0205050e9603bea3a52d24da37901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7029fcc5a23605b5ba302743f53e50902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd3e78cc3a1741fa08ef40869ad9d1903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16a3d82f842b4fcda96988d887cfbe904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c145aaf7f601e7706e4f522327cd2a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c511010fd491658d9d41e2db2f46926906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dadb8bdd609b32794532e68aa5b2cc907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133af079dc110851d4c0ec1319f2a48908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6b1fae43d898b9eb41620be3f02d8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4381e04c02ccb9103bf81dca660b8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8811cf93629112770c3b17adfc31fe911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638d599338ba290b2580c221912340a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78032bd4cd348c6c82618b4c246361f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1edcd0ab71dcde33cd6e161bbef893914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e09bd844979c4922102f5db21e222915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94844dbc2ea97ca55d0e4674a085894a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27f75ec1d0388b3eb3a49608cab89e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c023fcbb7b3e14777a57945868e356918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b7488f7bb5e4ba13d09c61162aaed919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab630ffb87633065b3c5dd276f11034920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701bd5a2b5a87b572d79cc0c0c66891921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709626979f68ccc0171cc2ddb9b9ecb922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a70759dcb2556e9fb0a8291f7ab7a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88c6c6274db935cd1242950eaf53de924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0abac1de304df260c1804e685f18ce925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc2b15c2a9600fb69b25e85bf75aff926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d60807f476bd220593f06ff61f824927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b293b3a20f1792f0fac26f97ad700928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b0f5f4127d9b10c9849622ee1cb807929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad72b05b611be900eda5e13e661148f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9d9aa0d9dbad09e1aaf4934f5d4c5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d4628e2b32bd3a3890ef3fbb709a6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b600ccd1cd96bb1fad7b84f08705ae933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688101f6f49a12139006278d42e09724934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af39643003e258d7589b6e66dacb1d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec5291a3032fd451172fdbd12d1ade936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802597c32af1c5c9ebe7d0cb907c59d6937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bf738c56e8f0ae261e3c57c12b7fa938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912900b83601f9c59016d642d87f1884939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c857844a62bc2d9332b2476f8df22940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da23874354ce9216d7779a9df9fd5f5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291883e38e2ac461569a7a16029cac54942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62132358289c01495e28d6aa5482fcb8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef00a19c089d2f9a463489bf0d6517944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130aaf660a6c62299e41c06aff658ef945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570af630b5805ebb8b4127c2c2c67353946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c80b74a693c3adb20bb62caed7874a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7c5b74ebee8ff4ab3b4d5b310023a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c112ce5b5aadc7cc1517b7ead05bf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f91724ab20ace27e0a6ce10f32b41950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddee82c77719cbe25966df551eefe8a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1400d74292900fa3862c5992da820952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5d1bb25ba670141887b699b574c32953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91026a5cd06286a61b1c8e9e44a3a6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72648dcb6cc9e2ef2fd4718d282336955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092540c59fd3c7a06752e7a5cc5bb6f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48817792da072d8ee2e21a7f8256e0b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda1cb3ec3e35f971950af91c8b903a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0924804e5d6ace17decabeb20cb7d3f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddd1434c8ce65f6f15ecfc3a63443b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe203e9673cb70347b3cf79668ddec961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7a6d38564049455f35ea924b15d18962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c169913875c2845df0a9bff4fa8a6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1831746c4a8eb41fb417e8febe376964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7986e8a14e35c8505b0eff96301b1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77399204adec4f2c49029f88c8d8c421966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f663a057fb27fae3021a971ace39817967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610daa3d54f49f15ec8d7d55f5e49da5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a24c29fb8f74c8a188fe2682c46d0d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476428ec636220ce8880957bcf1f4b3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3bea22640dbbde95446a74ce893e2971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b26fea4e6105168a81d54f969dbfb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90c4c5fc468232ad8ebe439686be3b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f19d147ac00e0592bc19ecae697b7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4131a7ab7ceda18e794f3198e879334975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daca28993aefec393fba6335f05fc8c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd442761b03840bfafb9775bfc130b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26132f44dad61d9f3cd2004c307aa59a978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87830304e35af6c95817ca63ac25a04979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54910be9e843f3734042c7e3f49258c3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb3190632b73781058d8903dcd124e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f1ea167935173875f4cff6e0f2ff2982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445ac01886f6060e2678bf145c852e6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ce5706249fbf6937804e904c0a484984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5785511651deec50f4b0d505d6fcbb985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ec5fe44fbdb0f6db5d8bca34bc4d7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380d009684c5ec11f70953983388edf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98cbe3c6be27c5490c373bb4857359988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837edcd626316479d5b2c02f6c645fe989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35853e465897deba04efe50ccd5049dc990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2ad5aefcc46f1fd898086b4fa1429991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bfff156e1ba4fac23a66d2cedc5b3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4331453155cdfd9bc57230686f4bfe0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623dfd073f731f64c6da5bc8ccabaef994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9e6836acd5200b4361fc16777ec05995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eb173aad319bbfa915158a51b041d996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ddb95afd76cbe939229716d440f61997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b617ac1068eb2b2ad15d1f86f41d5998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>