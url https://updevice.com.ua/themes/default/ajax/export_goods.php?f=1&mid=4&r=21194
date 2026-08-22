--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af5393f5873520d4012dfb8f575cdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bb43ada9a5f679d2915f82935bca32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8d566609b3a739a96e889152bee7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec032f7690ddc5093f5e53aedc1c0d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531991f58b376289561eb72b022497c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21c6758d33d531d791507a8f0e43d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de3bf8ddd2664ef09ccc0c9a0f20487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb28900add014ab789f94673049b3af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659190189eaba87b94fbd904e41a1d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b44a00ed31be28f0213139f8287e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f01c230eb81d3e1002bbf62abc538e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0bb19b6e568c355b17b6ac6d5222612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fb8aa4a9f414f101c2aebf196ec2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9153fcb6ae29e99e0e19e7d6b48299014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b5e58915ee4d9cad8bddfd38f130015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f6a66917c3c0c7f52d5b6c61a8c1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe61b40ed7143a4b6c270ed2475f0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a926e7cf1c11667eae5580afab1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46646ab1f59494fae16223e29d09eb2919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faffce8ecf19feca542110665f0c8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf07ef7bb2c8d68e8358c8728effe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b0e44b140edd7ca9d1c772be1501d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b21d9cc155a8f54c83a16ee319ae4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c85a64c4da8326f637abffc01a5cc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80a118de4ac8bce83245b26ba12f0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c57762078a9c6b3e975afb89794f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c47e5f4cd6b06317a85cf75e4ffd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f1f5a095e532b2eaaec0d068c66c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d372d9c33ffc4c6ad576d92411bb76329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047923bd4cae1ea452a03512b12475f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ec24436ca67a07d48f647d72c291831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1373587bb8b0525763490c22bf63532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42579bbaffc8eff6d74cba1e00e006a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849e1f49d664c4fff1ce868eaa718dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a69d1deeded3117277c5ebac5cafa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc209ad936e2eef235a1658397b4c5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd89555bb585829c762a84e1979560f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6a82f68be358bd9f5f38831684f6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd5ab415a3f9588b7b119af004e6b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018092d93117334609d379d95c16aec240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbc361521900cf05124e64e91e8a2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84680d30a785ccf04e7bbab08da05742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3da790abc60d13b2b2d903be7a9aea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3605a49f3406e7a47eab9b59929d13444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b2b9da2059d0be4434f46c51d245345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234d263dbdbbda513c41144b0def34f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5c5e914c248c731cc15e75f499f2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bfff4d4e17821203f2bf120eeae1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfde5eb6104fe96cb5d7d580fc9b5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f683442198643843385db6cd3a7edd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793aece84d85c0a1715d70ca5d25b78d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b0e994e84380a55e84ddbb3c0550052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f07d22da11d39d2ad21b5e25ff2a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339eb5d3dc378af8864b05427eaad1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642392ce59814f3a1bea71c2955088f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99658d445c004ab3c0fe5aea36dee08156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae863955c7658dd1525dffe08a82b70e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7f2fa496de022609bd7bfed66d77358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6d70565edfea4df3504167ce7d9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f2814485bd1aed2ec020640bc42dc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4707f4b3af3e7ceffff981bc0b381761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8cb77d42028f79a4f3bdf67c2bf7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b248a58e9c20f6b8af5795051ca2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313861996f01cd6024068eba76c2efc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fad725377aa1387da4d6f519ec54865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c48197664382bfb8f52cb2be24ac5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a848257a83ed6ee59e6df28294eb7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f464084e10bbdbd10f410129eadbbb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abd9f231bc18dd9e5cc4a28c9eff8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035d741b6f2996067f15236777bd2d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4313e86e2df9cc370c87602452b12771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e099018cad4f830c940c2d76b77dfba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f37adf8c24f72c3774b7960473df973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136196d2d77bf8339d51027a4e5943f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa253cc2589a811d6b7b28f4e1de6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b44a81e6f001ee459241a8d47b09976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3fa21cc38d9f802bf27f3e909606677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebe556fbd42e8dfbbb47040ee79e7378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503a65c93b8a2d08a5750d1c657335379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c8e3bdf0c11320f5178010c044e7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607f4c7d3772694f766d74ddafec51881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b845ccc87420bf9d78017d1210f8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6167999ad8af76f3df38accb6c89ad683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d57c6d88a14080a9314c42cffb74084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7524af01d1dd1d32023fd1d101fdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a958133aea1e8517132da11fa942d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65204c70a7870fcd7bfb3a51e88a1a1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a18e73c3a0d074b97b7c7331ff2fd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25a04ab1766152b2b0837cc9a984a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe11fa94f8e2f3141f98350932d75e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475657a40d7818a4e5c24dd9f789a03991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666435012a507c17bf2c8c130979bf892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41027d2d4ab084d133381bb698886f5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b071c17ea9ca0c5cdbacb22d0b0a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206e6d33e11ea5ce3660cb9da24cd4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171b4e186938f02966df472852d419796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507b865785124cd4977345e79c54c4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54806dbeb4ea9a789c8dbebdf870e9bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa705f08c0c3eaebecbb21a8c71e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b485d586cfb4913425f433b57b8ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d1cc40a2a1de9d5fdc7676ccdc51b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7f4f8aa964326f7368a90dface895102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ff91ac170e37e31e5fda798917ff6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6e9fb8cde1fad1b37084d33a891f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d08696fd303225a75cd75bf1bf0638105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c578a5dc7db58b696cf0da302a7bad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c620830597fcfbfc293cdd13c435d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2d6ec367f876425eb38506d57951b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8a029c6ae33efde87d6168b95572d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e456a0f721ff2f280f8c9bbb449c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e723e1e17531bae3a8b6e25834a849111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc07d8096edc27815d96066c0344b7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af262516684063bbf89880a4f6c1d329113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a73af4cbb347eb87de0a3bb8ac6c82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698485a31f47f6032a3e0a1173009ff5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f39162da1182381b6aa105b64acce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b9aee87a44fb3c84a813eb7a0445d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15cf68940eac88868f4d1e282e378d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1983c0d52d81a1e87b655b181ca09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b353bb94ac1af064586d71dac102641120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2758497abae5390c85d7c26161187121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a96b10c6c53fc23c307363d69994c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436720be828c7070a72dfe9e551cb3a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87908459f2983d68486c569cb2c8fd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018c38fca9a58236d1efb8010d4a0ee125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d55d7e9ad312ca32f2562e2ade0f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07e6588c7b1a95a29247678d39a70b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c7fd827e3624bc8118d124ed1aeaa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390a8cd29533f9685ff6bd6aa25e69c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3f25da0b6f9da5bf1d43a399d75fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd04753d90505c155be0f71e013184131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a462ddb04f7a18b858e7518adc93db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75dd754960b8de86966340ca71997e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ff2deca5b79e87ab181fbf0a7e2cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1664baca1c27c42e8993c0ee3bf07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3333c36157f41b4a836d0f79243ca6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5437c04f527b5f0424bb8cd6a3f1b35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683a9e185aff424454c6d8713172e0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e1549c5d7901a045017d46b7e857c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc80243cab06df5ee310780b7f47bbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f1faf8c681328365c3f1e9b04fcb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85228f744d5690db24115abb8098dfc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6dd89e676ebdb9d74e9f86f178e4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b66bfe5c2b4fef4343b5c0c55a42b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b154754953500aa51f5201f4ed8bbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5d1a15cdf755956217ce52ae04275146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e12cf3c3dcf29fa56ba9bc04de8fa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01829c1491b59b256e6713c0c20f00cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7a32cd522c5db53089de1d88a8c9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c2027f98a3767b2c193fb05b48ce4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49334a4bd6a7151b2f3e02d52af842a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245b2ba79b5b15cd98418dec82351ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff9dafd694a80d6f02b098e57ed856153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048e5a9539cdf748d8ea7437a78d583154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d4c20da5345213349216e833a76d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f75e21f3cb29401cd74fe0df9d9a44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78690069a3fb466406dc5190e592ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5817150565b150fcd716d2e3fb929158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a615ecb775c46ed3de0d87a9271af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f2605dd3adac6181ec1db186c49bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e45852642b2887d0af08fb03eb4294161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8aeca3d18765906579b272a7a919a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0617cc0fe88b0b7af83f597da8447f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173444007bcce05c41abbeecb7c8f97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2324d34700caff4da58bd5d5a61ba6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87794b71758c7f07cd7335d294e0f5a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08870f62d606500776abf75dd9d9dd3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734baed5037eed624d1104987b16934168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93d0fd2f5377c72ffe3e47875c7120169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9f0faed561310fcb0db56d166ee0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588063328ebd3f141daa64aca8838ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ce72c20ff484fad4596a44aa474fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b09eac94fdd904201f595016d6a507173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743b7d780fc9865a6afd16f8ebf98b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2120a3780ed64197a70d5fa76511e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93889c59a47f69cfeeb595fd70fb0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea26b4debd395215d62f46c28c35295177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68ffb01dd6243c3641ba31218ceb0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a96be44ae12bb364b7cb17cbc1158179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39126148910d48924807e11c2c2001b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35204dcad1613366ed90ee25172623181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02148bc13a30c6bc1ef0c875b5e59ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999260d1e4c4ea9fefd9ea9701a97b88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dde935d498c2e9a9986c3f43168ade184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5697287cb87cb99a37ce7f754c41e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61953349dd1e5f2f5578adcd09bd9c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37779c2dc8468c94623e94037ae1703b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed6ac2c1dddc2225bcceed2b02f3bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a6b92e0423350386649b992a7ca6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fe216c9b052b280b45ee43234301b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21339cda86597035137a875f313d1bcd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04b5a596d2fa6b7b191cff1c3472d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fe03422fc3a3e1945e3a93aceda8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d688984b1ff363154cc290b954b1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b4d77507006bce30777c3ec29ab25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bfa4d1a1753d0866f9c1ebc1059d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69ed7fa2f4ad18b55dd6b4781d6d2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a52bb9e803d3a9f7abe357c99c8b92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9deb712e9fdacc2fa26ca7ddda5a1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b637cb6eb2af8e6a3f939603952dc17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644795b6c4ee05062154fc032aa2072b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc340c0ca8b217b7c48e5ccc4d1f94f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215584f3c67d12b02c6034d3018b5b1e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d61696c17be8dc0a867c8fc5f7b14c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf5c6343efe374838a0a6947b2cf21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eba65d6679cd17dbe015e3e75ff4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30b43556c3eb8d9a3c91a81d01d44b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f8cb6b775ced7f67c7df08d130e6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc87fd98ddb88c72f64c3e6fd53fb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e156006b74d8d4d356783ab4d894ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85ac7656743284c2a88a2015b812be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34269715ec9ae19354d8a22afcfbc0f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f488c7bcbadaea938ce553086d23a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d45823feac0d25c3a4c2a363f2216214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d28bffdf0b87246d90260ece036b02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b0a6088186b82f58999266621c039216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909932a26cd7bb1f349932b21042929217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4751e1c1770e6dd23d5ecb88e64cb3e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf44eb2c2054407a33e3f441bc61b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fa1a629ee9ec422d9d25f65986d0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880889fd300fe7e33602308ea25abe5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46210dee301725f33e180d7994ceda4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea6b15d1568369e62f29e9250ec3fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f9480fb4d22f7159ea89c8fbf4d3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804dc2f368efe4a5d10bf201466311a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f32e025f3bb7762539b3ad1e4faa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c172cad653ed4f45603ca5c699699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f4dc6e91514e32b606083e6870288228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15bf2628ee674e2b716cb1ca889cbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58229f7ad17308ddd674287058d75c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc22fba7d5f8c5eb60f667beaf0409231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab31b4ab93b7bbd92979566cb0cb8cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5987e20731f800b09868a2d46b2d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e9c14b05b1813c796d25b1cc124c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f34b326491815ca34dae8d9a767bd5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68aac176e0a26cc9c87f397c24c30d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ed8fa1d25f0131114fd68b88354a9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954934061924fc10ef61f460b83660dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b3e774a5993920c54d0d16390536239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69208953a7175fafb2f7a7503420e54240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ec43e7d108b81325fda3f85b3bd64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5c907909d776fbed036f096549fcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aeb27ae50c150f326d887c5d9fff3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9d27d72ce324df5e353e9e74ff5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4885a9f06d400e16a61d981f3ec0506245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751837e11ce9aa72fa49f10bfe3a03c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf0ebbeacefe239e76a6cb3fd49cff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f3f569c042c1b00e533194f273fe2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85130e5c717f9067de9cb6d201a1f51249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec0da164b48250ee6c30e4afff7b96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9600583d56136638029381f244fe84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca86966472675b6095ccfa45c2d18e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768cc3234c02dc429eccb66960eba97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd517aee98131545444e10f1e8a107254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbf1cafb581f945f4bd89bd154094c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a488cf7fbb911090c62795efba7ce9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663faa57329b4c44676321ef721903ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49c146e9bae6904759c9ee22f62a9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37648ff7bff65c1d84aba32eb68bef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2228026b26781ea0f44d15405ecb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ecb442bbc726161fac6a6754c1a18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ae596ee6a9f2d188de85af740bb61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e75d4aecd334987de9155125e9ab52263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528628fb97b81f5130feebbd605af91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb827387c21640a358a3c4e3fc362e01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b899ac32f22bc696146c0adaadf395f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2612c1aafddeb6d563a874ed7e10eb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679279ca68ef4449d3f3ff635e3f24a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151ebc2ed4d86cc02f667d1819bcbce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3f72cf833ade9b51fdd4cb172a613270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c3637ddd14bba95de903249e13ae8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48d3047fa05ae364d4f2222fc1c8d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993648da264f106893b7cd62f50a17a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc302fdcd3122f4a47c7888786d6eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2206ada37bea1c065899b2a44aa97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274936a0316c71dd74fee9f70a9e03ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15bf49383bf97c76fc1d1038e92815277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c1a6e24d7ae03102ab9468fe9ce85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea31419e3c5ae69e0cd29dd97ec6f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a003fbfe6198c3340fecfd156c292280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84207c11a72fed582b89e415f5e8b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16428662dbb87c856db4ff572a781e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782ecaf8764d276595f7fd697689f20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fa23f89cb3c5c4686add4dabf5ad6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd216b61ba357a23336c7d96faf087a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b716b0e1dfcd67cafe1df80d8ee752286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c59725895427ade7e9dae9e42aa9b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52df472ace0ae9d7feeb82c80d7e55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ec86faa32b13e8fb42efb4e93cc4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe4e7cc6ca375eb74a6c844fc8c519290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8db259aa78805dc589aa845ab9cb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08bbea2667204aaf1e9ce787e35b65292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ddf430a08111247639bbca1a67288293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7647a2cabf21493f06bae1d51d386294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6eaa8b5860867ae6b2bfcd2260ebe8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ef48edb3c09f6fc14a7142c32b3f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d5d75eb9b3fae1fadaecd03a64d89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97410900c0ab64c55a4248eacfdf597f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd0243a739fc68190fb6aa2f4fb18a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9933e7f035568c9f1970a4accb8ff08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de0b254bf4f987721ee33cecfcc618301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ae03cc8f8bfc006aa18f61aa0a9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c212505f77af803ad28c50bb3436ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf0664bf720ae12dbab32e361775a1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6340801a8175fa9f1c8d2a3fc810f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de428c15281fae7fa07a5edb213f067306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93c2df19eca0b5aa98049fde419cdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539240b9a7fa2df746ae9a49a3a19f9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84c7df9d5b44330daa852258f305ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71169f09c08e5bfb236e3964c23f6883310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74709dbc85d2ba8f55dd581720bed74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94679413196f9ee0fa9dcc1fcde9a738312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6bd9a22450386b313fd42b6336307313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38a9c345386c2eabc3ef79ddc90580314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f6d335322cd5dbbf0d9680b536968315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba7176b9abda2254c3ecf281df48f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2aed7d2674f31e39b99b392076341317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa52c91001a897157963eddded93235318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82048f2ae8cc44865650db9a163e9f4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e995ff7f25004e396290a89fb1bb924320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadf00ae0dc082b7120b0c088db0878321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dc934dee3f0723e3f13edf8481a3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43781e5604e21fd1ee64b128800eb604323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c47b58b02dd87aac8d57e5b5de628e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d842f1a9643b0a9d69bc039188f45e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe8c62759f261a0546ae2b962672e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734317ef29e737e34bfcb6da56294bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678ed07e0cd5db7c31549ff6860fb20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5861e0695868d9d42169451c1c284329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f78dc6fa11cef09ab373f0e9accc26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4327367ac799c3292194c08130720331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e582851604c97fe2c0c19cbfad3515332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe88b38c569d4cb8ff9730eab040fd4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c8bad1fe5e69270b745d75ab4a4a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2813455e711168a9697247f2981752335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3713e70f5a86518018f6737af1738336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d72e9408903c4fd1feeff1c5529032337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753de988059adfc68ed49137e9a3fd8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78329816a93036ad8891e4ad79998da1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13601f69cae68e792a97c55aa205b413340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740be8bd48200f293d9de9849fb422e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d67a0bc6e01865edbdcc47b1ea8382342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13ef9e89dd353abb86ed0bfce84fbc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaac48c2f9b9c25e50e6f101e62830344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2715e6b3f227b414f854f9f16909fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735af5b661b856590a826d188500c6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723da15b4eda812c6bd21258ee50fb86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b79baf9f7539130640052c5ce6a6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815ea5a542d14a9388927830ed77c45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a59526e12e77a635a6b42b87748bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1698010f6387f339bdb16630232b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a891f0e66d9dac81785a4f9ec6bad7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b02624a969cf9cc8a2306587c1af7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a050673bbbcc2070f1a839e6fef8853354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3609bfe9540cb673adb988a70fddc0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48098e9fb4e0d82d8d24b2763b2040da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5641d9d750557ae09620f48c8682990357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ee2c29d583607748434c66ee99aaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f84c34d1f15d0f652fd41d422cd27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dcd7835c1273dcfdcb5ab02efc1f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cfb447d35e2eefdcab62e4c92a42f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec75f6cbe85ad8bcb7fbb3be2c96c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139ab8cc13a9942f5eaced47b03ea95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99b97012f2930ee5b79798bdee0c22364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba37e7d2661b985c021498999314f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd293067fb90db70b02c14f3a02cf49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30575931ab7477ac0335800bf78628da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3826499361bea209ace68ed53244e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befbd1bb78b1df46ad89ffb95e69816369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f21c113558f6f45c1907e0452b1c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef1fbe77e3260ec3d486d28672dead371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff5054e84bd496c94fa4d81805bc3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a66b03a8b5e2ffe48d294b8d319b95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ff283571b8ba6d2e5db0597fefdcc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd8e7e5f7a7f9fd4fc680e9a30322b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5603004014a4b78b36ec05d0e33026c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b832b22d0e668be522d0653d8d1329377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0471cbf6b11ee90ffc9989b851dafa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb607c71f306efd23b5f309da7c99245379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c834fbcb805f24d84ef91820aa410a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ab499fe252f074f4fc7567fe246bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866666e0460ceaa9ca014a0d6e064ea0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76f32b4909f4652fa96db8525fd7cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe990d8504f4568b42f4057af64b0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ac00f52d75c47a24855363436aa6d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bdafcfcbcaf2d70a932426b167d18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0224a6a019ec1f3ac76cb0d52043d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677f92fd2438a2205f828e345591247388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2a8cae90fa98e3f1e81ffb230a99d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132eccd0e3f17c1ade05f4f242fb139390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e6f4bbe5a7533e9db34a908d1a568391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16440cc9dd8c57ba88fd736a6ca65bcc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec587d96dc8d56b867bf63b107ae9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96bf0bea5a65fb1167c526dacf1bb9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f907e4baabae2646b17a577f6e5be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef5197d7fd0c588ef87d9aeaa887da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1c6055fac335ffb0ecf50f8366e68397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2bb062a2a10ce5c73056a55b5bbf8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5e0259301985463dfe0a704fae2fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727b9bfaa6ddf77f34a69c774615892400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f37dd617a280bbc0022c28e5ae56b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54f1aaa209cffa056cec34efa29681402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446580f42816706a874d3b692aa9e98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd072a6a2341d2783e442481f9a32f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a6af48547b30fd5ebb86a227318dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81253ad0bc417713ec193a3b75fe69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9424e98b6ff4e51eca37e65a6787657407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6652fadef9bc2e4805bea6166c083408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c913180b9d163954fb9817445502e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ea7b6add498ccb0a803151faa7b6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45378c9a70eac0bfc5978a1f3d6e4ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301beae442ed4a03d19510bbe25f11c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44932ffe63d9fb88ac810dd34079f596413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd508c4163d2a3b80a0eadc2f6ef4cd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc82d7c840aa1d38472694efdb2cb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cc5d6fe6042831929197f64e995e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bb8399b014397506ac54347bda5ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163054fd3d613e43e191223c7828394418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3f3090894731b78d974dc5f039006419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed9c7e2397ad714cbe942560730f8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e9786da93bc09efc9298095aa2c82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d06f08d55cf68881e01b1a62b1b620422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3c8408180f5677761d49fa8ff1c8d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0cc81ca10fbb1de6cad6642622a42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23c9322e8c026a75c8258efcc232d7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa0072ef560207886a48bceabafdf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e1cdce05c6f3588d243d231a2ef5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce280f7c603cfc4f573171ed32be4e8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d211794972b54580b08a170a43a765429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b899a07d4c27e14e9100f7f15be71f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f1dcad08dc9f44ae9c1e82c5eaee0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460bf91d7696877aaa1a96e5166e67c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028d8a7c1dce36b3c059079e777efa5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a14dc6c36293a19cfe869d1df42e26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0ae09e25d8d93b62ac45c97467795435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3e263051d064f536089acb119c78e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e4dac650d76f7670a0ece68a2cbf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a699506cea41e3dd9c80d27ae8c1ed4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ad43689a8ee776bbbaf6876e71e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216c20ea892cda49b76ec0949350ac1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e80a9c1474c002281eb3b82344836441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad773c096e193e07dd4d42251211ffa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369ca34137f9b4b6afe78fbc8072c32443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd75099b8068aa0fc61b81e67d01485444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf122142b6f0d41dace9f932ab444c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b707e286ec1ac856cd8c39e56ed61f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8e66f351ee288e0d029f1c542335b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97449cac0f99e6f79000d9aa992c6b5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c29573135a5b389b311ae1f997660449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b8a1f1e902193342bbf7e50a41f19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383c98688d622491aa51a29718295c9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb74c2e12a84ac523b66c2b1de4d8e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51a641982cf6a9578e700db04e9abc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b302577ebe57f5de484081d37e329454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a35cd7fac4f456a3984b0de62b2b71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dd7ead9d8e9bcd336b7a7dbd0bbfc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45065c1ac065edfa395999affdaba0d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6ae495761987af6dcc8a595bee8a8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216fab0fd1abd1e6c6494f778bd913f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3e2988f0b8d40a1330c19ce78b08a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21db2c77602c938c12888161f926a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118a74fa635128670c93424ceaaa9b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ac4a6cfd5c581ef27d11739a87adf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dd026bfee94a4a57fa9079d012252464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec520818059d58fedef946a37fd3cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb55e3f03f34f593e33a0313ebac941466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d514e88847ff9c0f8eee1611fdef70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848abfb8291d5c9fc9ee643473366d59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998202d39cb11101da0275e54bf9425469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b550ec8b3d988b5b25895545e6abfb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac3008ff2a96444ffafef08587bc1c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b74e372555c6d6f0d97246b76ed6ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996110d075de7f8595fa3aab2e26d0f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2ff4a615f8233c53bfcd25deb9be5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d668cb48285d7a7efb06b3b6f1b96475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306e3b680060e9eac63cc37d0ba9b4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584c936407278ae1a574fddd51c89e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d08e1052e211873bc092c8d039701f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e50916d1113dd00d506058a90c24f9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7573272d2f1b52a22599fdd9a6bfbd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15a9b3dcbf3e5967e7ab71c35d7fd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb68575ac6076ebdfcae19950c488c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cc3ad6d826e5f0b62373623d201c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b2a4ffc5286f63cfd6b7293fba86b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89d6e6868de5fc0dc8ed3415f11516485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bc22138c84800817a8958dfb1e54d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5215e5132eaad27e3ab6dd81d48313c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3c1c02310d6dd8a8676aef1564585488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6382793cd675f229bc06cfc814e6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e2cd4d1855b602fc0f0d1cacc7623490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b309f5fe9c65653f7cec204f9bf911491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08331acc20d94bc06dec72d602692a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a1b77fc5df6860002186dc10fe25a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8d0fc824466c4ba7229df8c812e29494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d826d1ee8e5f090f0c5696e51f2d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e8f71c601b90b1d070c9ea9fc14b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025d42793a293ca83258ba9fa960024497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7a07118774367209aa5627166760e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cb387c920b702521cddbd2d34c700499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a848a33c45614df1ce09b3eb4a0a6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ebfe20101df6ff7533d4f480de7a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957d7e0db785e45fe9f0aa0525320aa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5fbc67e9774b1d8f5fae5031c180d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea432c5600b3a3c10c98612389f3819d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4edd98374ecff853acd308dd80a0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f47ed07fd3e5c3f749461e97b9abb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583505faa58ee138b8f3ecfebb7e2e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125200e41a243d6bb8d444875133712508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4621894f81661427a778f427f645461509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89c5ee1dde7acfd443aad5ab5e58ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e16c4040e9f8d232684e8da1af5da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cda2412467208e9107c76e23bf6956512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c2c05f661e762bbfff77b04ae56ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50178cd50efd2be574ed6397be95b46f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83f7a9b4cd558316cb1ac9d7594488515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c98bddaaefab844c53b005fcf256fd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd62490ffebe23e343794fb84790bf6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e6a7e8ff986084e060b39b36943f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b62a79709130de7203437de486981519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc18119893845f9350639ebc39b7dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff49d7e83ef9cdb6334b42d914a7bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6fb5a22eb85c0b92e6e4025b3bb95522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f919cbd0f08346003e124b29dde4402523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f46f94c93b9c35597827294919b4ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806c41cefb7e5c4d8c1adfe876a021e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb3b33f7a06936963e4c1f013a38ee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde88f1be08c327c3ed3b42a4c3d6ad2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310f318e61a8d64c4bf40817470f58a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eded1692d30ce0c4517256feb143fa3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15e9d207fe4878eb91178bb97cc58e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba22eaeb5fea7263bc5ae1bd40ece75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6cc75278204ebbf6150550c2bf98c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e7db4d74a7cc12e2fc9fbfc6034e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2962639efc4c076b80a77e25ae41e0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6d890db52aa7ab2a28a4dec702734535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0c4849419e0fb4e00991cbc3dfa76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d42af389de6e933680c8f454c79a7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ceef3e428ce155a767087413b273e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ac2443f6b1c2917ea0f502a9c4138539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75e4fdceebd252513c1011b51610eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73187ac46c73abb56bf07c3b5af3de25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dabf5d07f756cfe9edb6c2c9863b87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d262b86818a6e6663a27ef84864edea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7b192f06ea7bc7e696288192493bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beb7e9eee08f22af16060a398742f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc560836f25fadde9dfa8290d179514546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90efbddd11ef601c13118ac644d218547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a9bbe3f6ca6cad48b59211ca4d07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a57c61a15fb87720a424c91bee6bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e2a6011686e78a9777675104bfdbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed45b57cb0072b29c459cb03151211551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c86198a659235e908509bba1c4a35b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d447436967b080a630b4255d38bd94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd792fe212754f1e868347b0c3193c53554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0520c34140eb069b0c93ed652fb4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7e58e76e849fd6f9a3262ae7b4806556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afe0d6313581f02e95c8c7893c2302557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7358ab40d3eaab82f992e5087fcc3a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45749fdf6fd971b3174d6c5a3e39f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c92e356bffa5357bccd6f1b77e5cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1066089972fbd761bff21689db2b58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf918fb147d388014a9af062e615b68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027586da6e4bb3a8a2bc0dbdde5f22c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60ca83ecfd8bdb52cdb067b3bd88b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242b46dd13f179e7373b68eaa3f28d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3b2a6b5dad429ebe69f1579c677f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f18e4dec54a9f954c3dbcd337750b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a58c08c29d6d032953f6e15f21465568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef30aaa0990c6db85b95405f633fe3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e95478a1fb7e66a0861977be70abb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404dc42d7f76a791f5547f76580967d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d4e14e9fcca07f963724714815f36572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326dc4977e4e293048d9debf69b193f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2945c723a378c1bea3475b6df61780574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34995c56d76d7dcad6b14fbce16f4db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178b591a90537d3229d890ce5ab5cbb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4908d72d195a41290c6e1d456c0288577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b0b77a58e7ce3270aa4788abc0335578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f094d794f89db92f4fd99df30009a29579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ebac9c668b93314a93ef71f84c42a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93238383778c6ec8982bc97f0eca4dd8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509040f6816036b1508ee392b2dd24da582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659b698b15c8c367f8fc288b4cdab1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509c433233db70a5b727d463e575810584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c54478f2539bc2441cacf0da54817585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd964cc38f469b292c49494a25bfa75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5095bb46a6807c53ef6ca2cd29019b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae5060967ed78529fce38c0afb826e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503cd5d0a2561a2a109bd2f9cda002a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092069591673f9a956f1ecfed2c6230590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0dd38cf313f8a9775b90ab77296433591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c26fe0f3ea7e9c06c4c5df63b437be592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0dcd346f229e6dbeaf02cc6180518c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00611c0246fd165db76fa1670031e54594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8de9b3282b419c7b3470937180652e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58e4bd636d5e0bc43eab816e821d2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511055d0023ed9492596deb1eee5c6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8179a0b9af1beb807616accd9932918598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f64fb3a0a7e63a74be9caa3c073722599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd0ae5967f7741ea988bc73d41b704600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaf38668cd988d0437466e9fac293d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3de77f3f0180d9e08dc8b69e40d47602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb05ed853012f08cb3a6168878349c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871878bc9f85ffded91c2cbf9945552604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6f6dfc7c12db73b460ea572a2664a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe18d3a5e4453ea88a2c94003c987a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024641173c173cf206487111ba2eae97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57320d31930621596bc49cfd51b9794e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5067ae15181bf894d3348fb4a5e2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af0cf719007ac2884026dcdff8da2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041f33c5533d3f9730cb1ea64f7541a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cc27c61fdaa7b85afac58e23c4841612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07509de29aae724a6e1af44f5af77b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6df66a8d7bcf0a8a7ad81679f74a78614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20df90865bdc056fda6fe0c4430470615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17769f22b53ef2def3486bc5008a53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167bc8ef5facb20a1cc3f9e3d2aa293617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b0b8cbfd38ff0c07169897ef08262618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed36aabba9f9db46350b37358bacd0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4f12aad99455f50b896d5490ac6d5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf68afbcc2ae424956d8b56cdf92e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad00c711fef2a9b528d8478bf97193622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a217b57a5ba393e055ca5ed6b94909623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f194d76423ef35325eaf368355d62f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60637fd50ebc45352e5b1f21e6be95c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488ae3e8e467229bc0494a4ef188965626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228defb0917d58c516aea8f96860d636627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea83b17417c881e0eb92ae7e1846a8c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99637d3584fa60e6b57b5ae8d76af47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a900ea5e476d0b42fdf34beb38ded630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeec6f867c533e2a57047194fb8028631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fde7bcede86d1297fc0e1545d4026632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314dcb6d30cbe3ec11fba13b5fc40f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4058684df1856b13eab36420b035f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c51e473d7f7bff572aa3af2d305db635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553bf0f164ade4b755dc2d325f08534636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097b4b04a7eb8fa2f3ce9258a1cd420637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d4f4d62e356b6911e647dac3debea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156acb62e26388fc563586e0d8710ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813c372bb9f6dc7575be02a512eb949640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2948bbfdd2f4d9a72e93a3afcbe99a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c784aec3e639d10d7d984be2191ddb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657f5cfbf09987acbe9fa0062421196643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f35f048f312e929e0220755caaa55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136a53662f4eac222af3579fb5df84e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a13dd0a7048ff66cfd4d53038813a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfcc2e82c715fb9e3c185003fc6e92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5319976044665d4383ae11d71573c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8de2c010ecec125dae1ed44330ae0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c815e59487eef27c95b4a108927c274650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2a35e93e64f9bae1083f5901cee23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48fab936472d6d744c51843d2e30a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda98bd8f4c5a07ab347c7f41578450f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4afadd6f7dd8d3560f0e8b532ae94654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e981d2d6256892ac8a25456033542d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6321f2c22e6f2d3015d413ac556c17e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62401faa5026281c07ddc48916934fb5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b678ac9851c5d8dce35db306ffda0d5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9585810968520ae6d4c14db6dfdf96659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765a6f7504a7d3c4ec43241ab8f73b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48048799e338b1747ad4cb3d919cc36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a097af91a47de11dbff71d99a3d0f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198b6e9b2d46190c2e0a8399817fd64663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59490ed038e92a8f6f075cc36bcd8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e9317cef9fd7b46a1206b630abefe665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ce28e9b87a4f4e851d0ca4e473f16666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cc4b6bf9e0d7f8744ddc01029eb9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95279540cadf8dc7b4829180b8915e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00609d4e4ec9d4325bdeafbe39c69e4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9182bcc1e9dae115d7a3951038983670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbefadff2ab2fd4cc7f5a0e8922d19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f917f5aef58e79797b1093103783d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e48f0beb8ad352cc09a0ada8dc7a5c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1133d49d05607d6b3094db6a6eaf211674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaae03ee7772bba8419fa8f882e7af1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df243d05a791ccb9f9702b31e2f21cab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22dac7cf5543893d087f8ad2e5004c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65639b261db851a612cd4fcebb0c74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2fd2214535b3eee4b976e873dea4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc63338e76dd3c4cbc0ab79ce695cc2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af18b3b4ef33e6e47ae8f18ca202c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad86e72da8f40fe86b771c3ee2c466f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d05389a0c99c2a21d6511cf9f95cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e5e064576b4827e3012bc84984f21684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429af472c3ec0f680f3940a247f9811685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c1c85850ba021850fca33c0b8fc26686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a22547e5c3922e8cf480c2d4f5f92687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb4c47070c18e1241bd3d4636fefd9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ede7fe743d1f41906b7a8bb382d0c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f636a6f4014b1e1d5a9ae7e31d15c61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe60a06265f3fb8d96e6647d94c065691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03b4f44220689faf663a2bc0cd16dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e621a0f489bcb2f404598fffdb564693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4431752871719c9d6461b6a896f43694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df31d5642a5dc9d29621aa6ab535ad54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dc4651be3ca623390675324a5ef7c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23dea26996ff95e79fa73929326219697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e39456df227fa7034ad04470e67657698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc93537e7a22367b605781683c79e72699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71562d8e9a5dd986604b4005fc7ca1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fce8fd5a898c9ba32d055732cdbe79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a962bff6c2f9f257cd001dcabebf0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4235fbf4220abd042c59ad7082f408703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cb60986bb326ca5d04f4327fe9e2f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aede50bee2430d5b17300832e6aae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd766e2beadf54ae23af40bbc34dbe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34629d307a8fe422d7ba2694ed1f0277707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263d83468058b45ad4aa1f1c8339a1a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032d179c371c8a7e6f4d7e874c72865709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829801716e65db2ebbc2dc2fdbfa0354710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357e58be17bb6c1b0959a5a50b5b5a1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a218d27cef775ebca4c03f0c707596712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49592a56c1eb35138dfbb238fcdff84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b6799e55d9b727456f62b13e6d83f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ce44a214c5fe6d0b08c511484b13c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9ebaa2bdf7e6f3b9d6d77908ed3ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737946c3be8764acc2da5473302eb59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205e06e21cf17001b91156a3123d17f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a664fc86e8030bb1ee51e9431db7e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d8e091ae6f7e48b5ca520124bd054720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f74ff6ae573f56cb23e4d2f439094721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04526a83cf849b035c7894aa61d5197722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd498ebb1825aa92b1c6e949906d2b98723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae9053503833542ead6ba95ab4b1ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3582cbef3c2ce6671d193cee9913fae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a33cc715dba682959b51d9fcf060e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce2d75d94a7b76899b92814be00550727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589141e738ca6ffc6763c17050239aa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244d3b89f34f11a5d9450a0f7ea81b9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdadd4caa39ea0e5cc97e3194a313a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cc08faf1c288272809fe3c0a5289d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10c76427d2a5aae4d330b17109eca2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c804e0a2a363cc46ac4b213feaee5f6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf4fa3302e5258f722a20f4a5d39b1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875590b0828c4d2703687c64ca8a82ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a06bd596788c9f607b2d42be16b95736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920bfed06c4daf4967e8e99f5823d41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2219907846d6c00fcfec7bd67c0521738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ac905d3685676c4b3ef09ac740cf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f632bbabcf795260ef7a5b6615ac558740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f03c228ec060c5f889f4d5d0b42d7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b001d364f39422917bd8595b1c5a29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a11382b43cc52ccaff564ccaf2a85e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe8774f5ff378124753e55734f10bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71c7c6fc892312b41faf1d9d29a50c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a220dba90c04724f3b859d8cb2e0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0c7496b3df8e6aa49a63b81da605c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cb67a1fb2074d2f1de786fa8ebe2a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720ff13ff19f0eaa5d9cbbdbe736e4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e341019134d31d7bbeceef016ca0d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609e0bf0ebd918a35670e0cb78efc1d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0191c0cc4a34d579880ad2db7ffc4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73469117611f504a71d25d214e2d263753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79219a28018d20bcfcc2b7243d87475754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b7eee94edcf6c3b8460844c2bff2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d95563dae184bb2ee800cb8eefc29e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a86b909e3844ad88612aecc1a15c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb69e8dce596bd2166550a274c63e16758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86326b58dd00637fb12de76cd26e393759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0057c31771ccb760b7cd08540552d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89716458e00f9f6063b70964a239db761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262bd5d5a93d4268722592224a0e542762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7c7aa2c94b21644c4c2df2fb774fc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec74dec666f202495e6b5b81eea8d8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49680bfa97c1078056ea34090370a0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74645ce013e0bf3d8c7c19098f62ca9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7ec0b72cfe6a481bc375406c62887767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252d16b3313aa5177df611ee13aaf08768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57df1c563b5cd27619ed2268aeccb54769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc3117f0576b9b155b1c69e42ca8dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9cf87b91ad06e001f47b8478d7494771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32385423d82f4e2f12a823b9de2c44772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832dcc6115dab588ec6c0d47f490f75773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a8068d54a23f405171c177424eea9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c5738629cdc2c99eda4a52e2a133e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf4afe3581eb63cca01efd5c284dec776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d959297aad54734ff0fd41a2d045214777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b46d49931f36a4f7ee22835a93665e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa99c89afe88cc02f993d21abf50dc5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1ca0356f35bd10bedba9bca390a74780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b594b990ee39e6c4675407c36f5e6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79a9d2ee6733456dd048c7b2de4646782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d675c4de06191d20fe4957a3c1c2943783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c11a34f92a18214479ae620147156784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650f23415cd366764246c4086662cb3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b5c6ee6e79c900a70a162a75acfa3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a10378b86f103669b615a33dbcb26787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658fe6e7506f36c5f33cb478aca7f86788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609a6fe148991fa51ff96248e3c8f70789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620afab5160e06cbef60ec3f6edbd90a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253820600841eca302b4e23372f1f522791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de21f093baeacba837e5fefde606f3a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36cb31c48520cc6d9ee1c18455357a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64ae37be7b57118c58b4849514249a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d0f36f0af9a19e00a5f281d9f1fb4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92affddaddff583f5bce770aede690796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4480e6ae0a502d5cbfe27f0d82d6d2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e4496100f3ea25f392ef02f0b8968798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb808fcee60e74608e4f71c4037abf4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c053925d37424cf3c73d9fa8e6620800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfadb0b1067b8d34d4a01dbd6bd72d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd843591a59af0c5484ea6c20269622e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356fc3cba5cf5a82bec8f8e94f1db47803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73757cf7cb767157dfb192f8752956ee804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7364d01eb23727a2045e9a372dceb1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44d2ec303ceb432c8e3bc1f7a6d023806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c698df19e70c785e5a6be7e98fc3dd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780af0ae49625ce925473ff9817c081808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee117dd6d6d3ac8ccf2d447f26b999809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e062f15bdbfc72fe196ed04959c6f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e8e221591b67850ed4c6e5e64bbe2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35606fa010c575b02c3adb98b20060a9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c8dc55abac0a2a58b0701f1e84e02813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b137d89178249e999c07b9cfadd818814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb34e7b4ba7a41ebfc6e77c9577e0d3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90354a3622606b960e33b7d53b97bf5d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf461cdd0fac5740e515af39f50b03817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23415d2a166fc02d8cd9aec15e363093818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af46eb4c5cf32f27e2505ee17fb827c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299bb3aade78a5889b94b81e931dfbd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9f96e924ed8ecc0674d3e177ff659821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db21a13ebc68a0aec89b76e9532302822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529ea8e1d57897187c33310614b719f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1611dbde978cb300249757080ccaac4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b6ff58c79aa0cfd065027fde05df2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4000aaff7a47a047a739360004addf5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daefd68f57a450808d98a9e0ff05a64827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c0d4b227e512325d377a041b7ab32828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1949f59fe4fd668dd40de57ddf29fcc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf64e84c8ba7a1ac6c907e959f6eff830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae30b6194e88cfca82583f6ddd79e9831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ba5d9d497dd3d7831cf406737fcfa832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583de895c601efcfb64f74bfe0fcb7bf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5635b54628c6c26be78281f0a31f6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6b86ac33d17e66e50965d5271ef89835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351aafc844eea4b9557a23b46226f12836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5ffa3e41e2244b9eb3a62f458fa55837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308fd2e0aa2bcc8f17c0cbcfe721904838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19421e9ed4dfbb5cb140468684199e5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098d17462c751022e03e323ae9cb980840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f2de7f126812e6530cf8862e5448c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259104bc9223638e58397a792670d070842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fe6700a7e4c2959a5434b522e2d78843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e7844e3fd68619a0d841e8d6999a3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68887ab19c7929e9d1be5d8e546d95b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bb0d342b4df54acca8c43967cbe2e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7334e8ca867309bd2d98cdd6a09afef847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a09714edfd494e10f7e1b1b935fb26848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869686610f017e6d92af803361f3b92849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de3035ac2bb4fc01a30279e8da0d38850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a516dbc7ffca2a77b41bba3274fc62851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ce44c57d39c50311ed52cdca9eed4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698876a8a6a6b9d7c2961ea218dc2d2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee94b67615a2db6b4f195285fee947854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09614c43cd6a0fcffdf6e9ed6b1bfe855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38759d7b268f5aebb4c480abd2096d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124a0fdcce0e860e71f5ab08706c8f7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fd4af614f067222ecb123cb224bb8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c1c14fa538c80bdb07a1cdc17b479859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdc359a56e6573a0719268d3801925860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7254f01fe4f646813d36375a9868dc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649f6467fea379446a7ea90cb3c702c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44ad16afbda7fa4f82771fcc0b3395863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56753910d491cfc98ad44ea9718ef2bb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f1adccc8cfedf33c72de0d46004fa865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346416e245dea977e8250e05180f617866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb5286c4384f6b7233b5ae9928c9d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15adafe78abdd05695d1f5b6dbc930c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee1ae19d5faab01f9b81531b3ae042869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680026c1efc3595bf72629bdfdae8c70870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcc081d0527c1f22583e31de01600a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f90735228e41e90f0b7082ccbf074d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470a3ed0b1562e2dd16467055a53766873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bf8c77d17147e5e14e5c4b6d14cdf874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629067def618fcd1fcff4807d6a1de2875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877553f79151dc24fa5deccbc5dbbc876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920932e784fb0e94931164642bb7954f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351b32da389829aa2b3eb1025b09ba6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7065a56f2331eebc130fc1acd21dbc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da26839b0033e722c3559e2315e397880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b99cd94fc5316dd46aacf79a0208e4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec33d5e4cf0c93a61fc1f49e86833f882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7cdd6e5a7ee5a72d1a999ba0a5d25883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33404c7fbb77b405246811b4a169a4a6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b4d5ca30cf51c99af14d45bea2653885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e898aed50686bfb2013c72ef3f4f3aa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9662edc554972abbbb3402ca364efe4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c966891c74c58ed29b9b1f1ff92ab9b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17424591864d9c917da1d090acf712e6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85751e854a952dc5e69732e8311a4b82890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281e2bb2bbcade291743487964f8b66891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0ded7b64d067cb5da8482e953de52892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c353b20738e8d1c09a8a10c3183a17893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c2a258c12828059294721b3dd71d7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defab0ad66ed971f80b9508ddf0716cc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4d37c17e88644f9da201c4bbed787896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a488066aebfe00cf82a54584df0cc0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb2357bc7b63ee87e4b78a413319b9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c7f2416f24c74f5bdd79098c7c08899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41109e20eedd12b4783828a24f51c161900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b7b88d64c4e214c667fd0cd9f7c51901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d871b3be3c90a731f9ec0f66d16f0c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f26c7fa6575e42509dc373a132a090903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22f89aa735d676fcf68c05e16feec4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82c37be0ea1302423d7456b3820a17905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2797ed6e4d82dcce987db821cf4512906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735f5c13793440a05ec1b39b09421f5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d241e4aa824884bd7f0b5ae4d21d862908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440ec25c56e4078371ff22ba2b8c711909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd549195d9fc07ce4e547ffa8d50df910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6d5febb65259eb10770d77d145d0d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20df06133caf2310d37a5511cdef4e7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f81fa06fd0377c713b02feb6f756d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e9fcbce4533a39ccd43ef08b9ffc2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636108141927e15d450ec0c1c98f70b5915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee196be255bbaa72e84eb0c6e1e765916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583558a64fbc065478241fb4e796cc8f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9228af5368131aaada0201c55a623f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7061af93c4e6aa0f3edea3e723413919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6ad1ddb86afc41c8ac17098835b2a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33937e4ac71f63fc0059941c3849a23e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f716a88d75446931087aa2608a0c72922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70417164c51dc3a5d1b8a5b4af491c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03fdcd39f43217fb469f761611bd08924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d2cb6f2e6a7190948ac5681578c7b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1326849528efe604613b0e8d3eb7de3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28a72be8c315134224957c7e1819e9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c388397604eb863025affef70df07d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c446189dbc021a8982b58f7eecc869b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070e9f2bfb13e09ef6e366b63132269930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ddf825577ae3ff93cefba871027bd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa824ee7c20f7dc5bef3323d89f3fe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b83e126276585a07f238d1c250cedd933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ad79009812c9483cbb4c2ed935ed1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9568466e6ff11c44b01da8f3a7dca935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b07a24969de01060e7ebb5be87f275936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477c6bdfe4856db4de92cacb339bc2d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75694d4486989aede82310d3d7b264938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5cd7eeb54c0ab30a0fd2a3b160019939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512eb15ea2d93b73485a5af534275f4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15f1c7cf9c1a7dcae6d9bc0c7824c3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d049870fd5f25aed1973d4f40e62c8942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3e46623061970c1907f870cb0f592943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44ae183eb4b64ee620afd56fbf9f49944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37f0b268736d60b3def7d4e1bb04cd945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098052a0652b9258dd58327ed7114f0946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb236e41cd617931e5666706154647947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0e103743359d99158176a84f446b8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdba02e36ecea780e240d830fbe35c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5abc44aa5dd2acac94ba74fc9368a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaa56a4a2d034c79a44b282b824ce4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd8b8be614dcf8d8c552bea578c436952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafe479bec7c625251c97530968d618953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d33849d6bf6cd7cf160ac60aed14e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce46368e960999124dd665d42259f3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ce92c8c7bef7a23873742233220fe956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286869679fdcc6ee5e9fb9d9af41a107957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09719b3fa507e167a653f4b4d0c9e454958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617313d88f4d8ea4e6b0296a033c289959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8ae0aa20a5f2483bdad1fa0f63e7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad45d4caf09f6df09f8701b152ea44d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd058aae27d86db80b849be3aaa8d7962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2844d8c7b41e784ef7ccf79ee902d00963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53700b80a4c483a853d4eea25dc84902964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f457a0b492a260fbea8cbb773cb8bc2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9f18bee1160238b046f0251c6105a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84b1e3eb7aedd4ef45a5b037a49750967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8192309db0b2e91eed312f1f1925ea968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5197dd5c47b77bc6ff863f787a53555969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008b1303023ee2bc48b170b055fae0b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147527ff3e6c5329566cc682b82714e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e55343a27ee89876c39f3daeeccba972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c2de4dfeb40c28ece235807184f59973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaa3c3588d90b9ded0384857eb38f3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318f76e49170943263caf0cf31e19a9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6578d80aa8e3c41d49ec71087b1ed976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea030666ca123b6748dfb9e788c3c4e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec261384f8826b4f2a6fa5b5c563169978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dab5cc3c93f5abebe5d59b247c9724979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628776b08560b6ae7491116ca90244a9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d924de0b7c550df8a94fc2b35ae8f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadbe7a4d551766499ab58a3283376c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9429928a27a559883f2a80a8311ea983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7338f69f36bff183a895b05d92ce495984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d245db26c5eb209de4d1646e019b7985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b41adfd7994e4ba02bb10c9113b82986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9a0346de20af052b061a9e430195d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6777f96eaccf0785caf1530386490cc988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff05e1a37dd3f8d21072c6547a8bde989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610045d6aff60d71477fdab4e1f9129990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7203809b3e0af995a5c69970716798991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63765fad6aeaf0c0af994bdc44084433992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcb7219dc1c826a2682f0252d5c972993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c42704e5566938f445f23608e9cf7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86f7fc89a2927480c2217d07b4c3f7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf60fd04ad9dfc82e833cd6cb1465d0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38946865d18f0fad11f75bbcf4a03c997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69703364c86d54d60a953edb020cb28998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f4e744bf69e32789cca7b193b79cc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63131e5307fb623d9b3c04e210f69a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c4a4aad51cdbd3d5d3c77936c615f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8c4c3ff33095e7e9b1c7addad04cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951755bd46f724ed4c72ee8f18bb7b845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ad30aff39a07572471035ffe8813b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a0900b475d36a2e8d5cf97e0933957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82320f9d66e3905ae6e451c48709a4ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac67ede5758fd76eb1d68b18312c9509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb34bdafe9837323867fe6bdecd49e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18b51b1a72438415cb7e9ed3b7765611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ee2dc9be2fd3a89b064ea7a7cb19712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd7cdc5dc12497cb6139b5b6c2909713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb26a3ec99c08991b82a8790a29e36f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a779e281498573a8e9101ad607e5aee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d395ae274d08b760d7ee75b1a17a7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d806fad807ce37085283b31e531d77e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b81210d89211c23599c103975cdce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff67971a528202a1c3208ffc11efc2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80da5d72d5bd486be93b82149effc8620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828191801534e9b28b841545b32e453221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cb1ccc90d1264573dfff3132a006622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96498369c25613f7a3592e51a3ac079223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c3e0cb6303d081875803fa9e147aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a28b7be756061dff06431547bb53fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0fd0483ba8657ade5e0c6ed2f995326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724e6a28daa3bd5f0e31733f105bbf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b253c271f61b4f884285c7825d2be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444293e991094af7da378f605ae9ed429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4221d2ad84e1c504aa46955192c0b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86441bbc4aa52509fe68ab1384705b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1218ca38e49ddf754cbd621ddd2c99d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bd1b71325b160ab9d0e749182333533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889e49f6215c51d4a4a6f6918bb63b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311f638991f2edf16f64a6401fab3c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11d9009752aaaf3c25b99cbca3826836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e090dce2e911a9aa4aced48b8d03437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c0d57f3e692240039f86b41585b2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcf6e3390491dcaac8691a24ca3e2f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c7658d5f509365d94a7eb8934cbc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893032223510ad72f31993ae2344e7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2b6b78278caf6e81e5062e19037b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc0882c83b0c8e6f0c0f20b0cc9cff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df7448caab7fcd1a44f067a922764444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe852fc42149555ccc9476c649300a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf928213d83f5af295ec2f3de29f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e9ea596b6f170ec477b7df2bf395b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f02bfa6d30fab854ef609bb288f54248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eea668ec5738ea3d1fffc278f0ba049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dd912c6108e913992d58673ecdcb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dfd9450b05baadfa50e3dcd24164b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f962a1b8f03802c5fffbdc3a1da53e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e59e644b966945edfa3ac35fb7e44453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28775ffa917b6ef23a19576887822ba254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4bbb67cc1857524a0ad38283fa6f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb278418852c72cd4adf8322c1b67556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e34d0d2606af0e749eed0ed10cb4a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bac65dd7cf395cea6e0a399507cb458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b73e13d4fbaee312f04b2d178cfe2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac79242f0e322f3f88b96857019c13a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a592f6219c1d6e85a5b07d33252e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adddb7daa11e73b7e6ab522f159ceb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca79d3183199b7d7229ea71bb147b4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc23eeb8f8b65fb84da429be421593464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0281a4b7be5155731ed1a27bb298e6b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3ae59af17ad2928a1d5e515ba3d8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71523cd61bf005303ac13e285c7a37aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec16ac3c6d01451d61df8d828937de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c813b6c44b47e838e8444cc568fa28d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f488ea8ac904aad2690fab2b99fc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4c8e29ff89d7d3792dc70df6798a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98184e58c0576dff58b5f9b8b675e99272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031045da87891fb656f49ba7ca56eb7473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992b332dd962c6ba3c34f292cc7f39274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aaab7306ca5568cf03cb05e5154f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97610e6f676954bb9aebb66a86d7fef876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cc5c5a4082a50cc5ce711937d735877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b821e67b9cd1f5fceceb9f9420a8d0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9146e2bbac0a642ee66f44212f705679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e42e14fa181096653a792d0707fc2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf44e251377f78793cc72877775e4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179c7fbf419add44e45867b3b6dfffb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47718f058f8e0303007c98ba7c7e9f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6033a667d318b8401680daec9849d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d5222c2c89dad580d5a3a98b4bbe585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c237b0bed4f641b6af1d9232932b77c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f45d176f101968545593e8006a10087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fbb61f20811a578de8c71395d12ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9044c4046cc209ecf5e9b00eb4a6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c5919bbfb42070efc8b0ee2031edd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c36488068d42b14b2dd1d3372d8ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867477ead8c4a8bc8c6f9d5f51eb364c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44131652b8b7067c81d71f05734fe7cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9323916dbd44b0ad5e45a1bb2380594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b567859aeb49bf18d22e72964bd7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c197c571b9956be737c30b146865d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1e56032c62aea5a8098b3eb14910497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a89abaacc1faa897847d9458c7b0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fcc3b5eff4afd6d866bb689a8823a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed858474477db86a5375c27ce967e29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65a733b51dbe08ad9d639a75bb8a60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec919dc316c0cee6f20222457d54ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a17656e639fa5b58e7c60c87dc1544103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b857c66b09b0eab42d039c43feba9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aea6ec74de4ba9a2eb5954913b0cb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0817f04c6fb8ee7d1af88dd95a79c0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09d54c877e914c097f0c8f311ea3e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2edc1ed25e86be845b04d78292b345108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a4a737efb417cc43f15d711c9a93b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd9d1d86d07316a5cce3071d2403da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa931fcf0966a50313a1c2c26c24fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21e7cd162a95d93e722c8ccb22457e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a424da245bba2f756a75e1fbabeac69113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26ed54907a8fde4a364d77d7b3d51e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885f130f117ec3e832ba09bcdb98b68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74056dcbe2521b663d3ea4bd0036dfb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae5ef93564635764d27c22e3fb1981117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b91eedd98993354dafa8b1cdf91cef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c06d6cb57a3790df27b7d2ee0e8ecc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7721ce856e1a136a1459d17e80515c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d735082f796418a23007c461f37d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6289831082021cd2978878136e373122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192436da85a9f1086e7d013ac615fd4c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca05e0663b313683dadbc0b496332d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f7a010c8bf072ff9027e707493558125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965c688c7b8f981243fa25c081b8f71126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8c04628443f8b913dccca187fd47b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48552b3573a7ded8799c4698ad6ecd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9821fdbc8fc2485bdef1e0022fb97ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa81236a424a2f20c37203b5618c559130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8057730c36f9146b9004f0e7b35bd2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3ffe4d6560957fafc21c2b2eae818132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29336111589420224f396ffad1380465133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a5769f7e42f12acbc9a47fe1bfc8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba09430b93f11a9764e829355ed8bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa021b9ff9a364fff84dd4d4408326136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bc121525b14ef7e88ce9228d0a8d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a3073e689672d8b056d8f46d2ef12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095ef51f5bbb20b201674ce3de8ea8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac35a6f6580fb224869b274e9c31dd9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5476560de13be765b6acf6d498d4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7810ddae948cdb11cce99d44520580142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20e5174cb6afba096c425e23bedc8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e950cfd68709c4d108dfd0eefb48a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb9040acf89f3e6f53110e9eeaad4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9d3075ff989bd6386395931148272146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0b22ebed595a2f6a850467f257bfb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd419e7a2874323b70286ec4e509ef6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e781cf8274c097d463bbdb233c3de149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3d0a44436b732414dcb0b19e71f27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddf420fe5c5b4581c7af13c3125031151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aac8de5bb274b968ad107adf75ac7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2858cd45bedafc81079cbaaf793fde9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6462f57f405e05c695bd3dd2a5b5bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41286413c356e1cfb24ac30d74bf70a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db1e36682cd44cd3221cbc020592ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dc01ef1a27d6bef169c04db9427a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370d18b40684eddd89a1dc854b5ef7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a2481ad17c32dc1757e34de5d566f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78f50bf0dfa0ea9578e722f818940e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92668a3e1562799916c852746350c18f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098781d208a101581e426325ddf3c41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c89cd0a055da16be9315cf0e19bf71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f485f4662e92a2a4011b831056f650164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913222486fbdb3ef07dfdf8e8a7601c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b4ee47e985fb42b595398dd148f17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f03ebb83bba2b01183f7330023813167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2ff5b02d7d7e6192ef0dba2bb3ff9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f619fda5f255a441b68cee2acc263169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958819acd2f412596f04c17c29a160a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dc6259a3d8a94df2fd9bf4931bea0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06bf908776a4371cac8302e29fa431172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672028fa5122a2ed62aac34be7ab37ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac9961db167a8886b7e803842b43bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d61cbaa50a94fb896d39756e37031175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb9073a023f50d3c95c57629c59a1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599b2e8bcc6277178ab96a983f36a8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fce7a6a076c1825cb14fa5c8bb488178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cb34e5898a29d346fdbf2d489ca8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5ae9fd7e059974713e80cd18e9cfa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f9b743fc8c7b33b7e037d73389e2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601768a4f65047f192e7724fa7500e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da23821c05375f89c2773bc8105d97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5f4a2812a2549bd3ac16fd61443eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de204b9b706b9d9499e9e1b7ae4fda21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caf35f3eb0dbe26780a43816f351dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17647564475badac71e02a69f46b7279187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607529a5a15de64fcf229beed3beafcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634b8ddc3105a37316b8c46c697f7b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5b285de69164dfac793dba546fa76190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620051e5fcc9e180669a8edca5f116e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1ad069461d3d9530a49be3d0251b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122119151a643fc5bb493b8a73c4dbd7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acb4ecc9769019ef82bd159f9120bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c3c4d9c2aeb43cf75143000fd5562195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80618443a629af04882951094d1ec10196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c019aeb0fded5d2faab2ce6879c640a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce75fa29ae3b592784c77681d66d50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8c5bb4ae5bb74127a8da7ef51b968199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e152f2cbfd38be8100f3b3a5c92132200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c6e1550a73a4afb76f85eadacc22e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cfbf48335ea906f99305162457edc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb55772896b202c73066058a4d5e42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5d8da641aaed5840e54a11eaedc39204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af16cc364c0c027b42be20dfe02334205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfc7d9e99c7f908eabebcc173924dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4df0da1e942af5404fa1ba87fb03be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55dcc5f5a989560c7c3e4b71df9966208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8ce58d16028cc29d4b1ff93ea6766209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaf0a11dcd1e134f18c8516ee0f310210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640b03dc82d6aa24f76e8b9166ed15d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8de651d4bc121ef2d69d39e73ea35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4c8662b7ab703a8e15a764ffffba6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858650c8aa5635ddf661ca8e52858a2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038f2ffde859962282ba230371e55c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3816c98f4b0ae7070155163c936ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09efb2e38f95d45691adece98800c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd168ddc90010245cba934e403702f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe981af3049f36ce666949248db739e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced54e069c733fb9ea3b54525d9a77d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db92a40c2c54b1f9022f8e5384170f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d427954733d316001a132c04b17eb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b8ca8ecb0b1e9f3556e33ca10556e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0748d0e9ce71a898974cc5ab06feb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640956b30cde25312dd11d931869b68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4552d8783ecb898710cd53fc2405c41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69ed2d761296c5a9f4e8decf9a63ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60615861fa9f65e5a15ddf5c41da9a5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee01aa94a446a7104855bf5d5be6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23cdfb8dcad05e559da58bf43d8a2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d0183e6b4da4e90969fa50d51e7f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ac823bc0817b44e0ac150f2109775232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa637ce97621df1652143c40a3d89fb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf280a12b456f77b70a5400a2b808a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebac292708a469c9ff78c51fd110d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799d7157fd4ed4728ae73cf4160deac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3dca514640cf52ce839e322098a64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eb011560531d474c4d40eecc93a95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7649ac0bd5e827aaac63d57075fb323239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c937c5cdc3c2b9a9c2bda3c8b8d524240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e08f48a38a477345221fadbaba60f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07e339b671b27257116e6828487794242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec8bf327858eb1c8203c4f014cc6e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb612a4c43d4c3f5818cdee9155d3b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc03f0c941329f3f877909b31bf0014245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442242a4ed467715b99b1c11cc0d5a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8229a80d15c9d44980712f4c67f6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84b0bcc9b5ba4b2b16e8b75ed7f6c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc03afc3b5bd6d205304c3f1219741249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296a19fd83bee065d049a53c386a985250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22475b3b66d31eaeb782a4cefc0ab4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f99ecdca32b617352d6dbb8461bfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac58f9ddd02439ddc1410589283bcb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfdbcc2dcf576f4acfd84dfe2eb368254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd6e1b237ed5163ba759cbcb2b56fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fad43ad93292afce5f5816641a4bf5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581a8add0b024095c2ebbc5c9b11149257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822b7dd08f151083b6d90ce505d83c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ce3d42f1f935ca666ad6b291066d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf134cd40b8ecf335291a3ee8516f04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d3dd4a5c7e729efb02082851a6cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d602c10a3c9ba9b416c43134183c83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718421808f8ac14324983b87b02ba3fe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edabb93ebd2f69e638bebd12f9939f3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87d8efaccb070d9579872f67f95b2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cd234171eb19c942ce670a6a6fb30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1206e7d5ba7d274332ac4d5719968cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a7f2662a8ddc087757444daca0f5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc50f15eec3662401c289e072b9c631269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff61b66e0ff7e9e52144faee06c9ea5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90b38302d760db206021b6d5dffe6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69394dc058e6a73c5e5eeeb38b1192ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cbd87cd2b59a744b5d8bfdfda3d39273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5a800846330331aa524477c22c7cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313376388d7a3fbde8efced034b217d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf74df358ebf968a418c9eb65e6250276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f230d8088afd57bc070848286bcb76e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f318afc4d29bb69af63f87ddfbc4c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe860d8a99ae4a46cebcecbe5fddc3c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0b3634cc274ebab091f084cbcedeb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb024673cfdb3c1b137d4fb19c2c8ef1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff063da9ac2fe921d7c887626a156081282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e358cd1c0b66042cc681a0ca0441f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac58ca6d9425eff8b46b807ee9ba610284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054cf225c006d9086cee6574359a99f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c657ce97397b462d326fa1e96676524286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f7a95be78e98633a75751e63aa8b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec2d7ebf8d140b8cf1012979645778288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1074834c04b57ba9b1d8820d7c7cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca712f4ce25b33c3447f12ecfe9af63290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7df66e0d789342c909ff019ea8967a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec46329c6ff716bf770b4bfca899e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49d27d4cdf1f74db9c15b5bd8419d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab6cd1b67cbb2f8ba4efafa63978c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a36fc0469da49cff79edc208123a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dea97fa364eabf6481f95fd58e3fec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1938a1133363c93148cc094944f8b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c4559816ff89f86092c300eaffe9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a728f9f87d35b289bd2f3b42420f06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91610c747f73fd886ac3404c1c102a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fdbfcc50c30e7a83591b703fbda9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad342754790fcceeab083116e90d40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294ca2f066b9a33e8e4c655773925e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eed5a9c08342d0b6b2e821ca17510304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df43737e037ad8271d96aeaac4912d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c3f0dd5aa435856785312cd07382d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66ea4c758cbc6594988bd0f9a366cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86914b32cb537a6c34d8732384f20dfc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2160564f8423b4b97ad4ed58c3202309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07166b12d6672f7ba6663f548971e29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b921abdabe35bed2e98217a7d62e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c92e8b81bb317a96b6622ba2ce9f6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2f397f2abd8fb6978a64c1b4f7f10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae900067df61b5114fb075b37840094314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9c0c2eb3a6225e8eced63f8af1b04315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b13989f31c71c8f6bdf9ef9d4e770316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0fc8d156ce8e1c5af533b967417e4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b276cd2bba435f9b024480deb6f465318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7b172d9ee87102c20805f4c2d1895319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c4c6a8804093e7ac75ad5e394913320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4340afd9f1fe025e1f19b246ca35de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b31f2a1034411d70a82ddbdeceba85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19602618b52144302241a6433fa7c03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad49b1afe67c813e58111aaf1bcb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f491ad603cfe38116b24853fcd2cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374328a4952d0eb6253d92c2fc965ed8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3ed9712b85cb6d33a216813c17322327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4deb9e94dd76d4ce18e5cf8c63453328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb42dde6821c19f457dfa33c399d9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cd85b185e54fbccc401c9bdc39d3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995644f55a7e350b03fca6ba910ddc4e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c64e6619121792ec1ec30ca5ac256332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ad57585354b081b3bde60ee988351333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df802ec6284f57f080398880417b99334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1196ff44339aa7bc0cf6b15c6eb180d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88d2ac4f47c62ba122bbeef22fc3ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593054282969e849fd61e3b3b1aa9df5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da0cb036ffeec13a4703f6a89bd240338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bdefd1c0ddb9479a0e73486a0c523339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff2e41c0726764781010f0d97d14e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc930fcf8ac6488ddebd0e9f4a9dfef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f45b8b092ed6afe00e746ff3272bb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e139f21be1c7e0e99df149de3fd35343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ed485c05a46167aebfc35579a83d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21466b61feecfda7b85bc77c2f4403345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbdf755223954175062e0b5d3eecc50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039ebda8fa86d2433fcb8c7c11b623f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e515d208b2ea6fa802455d3ef0c6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e4213bc533b8498ec15ebd3253a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ff25c3b6f252c21049815f415dde6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57954fd5f512f8ef128b47a9d2972f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165687c78441110257250bfdf50a1f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e7e29c5779ca93ec3c2a4f720ce36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99e786687f0faf6d49c1c115d6c0f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384db66aa894c41a06aed9a4b7816c55355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1e1fd271223940b49f4389533edfd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995804d073f02ac83147a20b1beab5c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68dcf07ff82373a70da1bdb42b3a69358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57279a8b450a9e9ebc4472db0762c0ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbfd396e9d88dca906852f95aa605d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887c04fdbd7ac48a279958531b586b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614416ae282137f909286cce19cc869362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c081ee21014f72ee976cc2f44a0b82363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be50480c014e537820964f04946d36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ab352ce35f06681432372e9f1f684365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef74a2b5ba2e7d39f86c8fde208bd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2956f9f69e6e8a0f5752b132a3609367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c7349aae8e42de51fa1a92c83884a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c5d524866a09702d66e6837b0c3b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45d56db2b31b1302ed27588b105cab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d340f65cfa71384023f10661ef8b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b507c55ea09530b7e21638e86698fe9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ff2ca9468534af75dcaaa883a0ba1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21394b757ad49713e1067c74ca709b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df0f2ba2e3e57af1cb2224ce2a10b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3c474fa01d33af259b0bb79b9597e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d0f075d0c22ca2392cfb8c98a6905377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4cf5a21aebaafe10d2508b8f1d50a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af58ca0d1c9249ff4773192e52ee8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5e7ae2ffd0b609bc10da02a14e36f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc246b8a65a6a8a2996891a6aec78122381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1731dd238c1c9c846df460ba9dd57d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeca2e37d76d3f846fc2a039c575da6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad66ff0523921ae517dd207586e9e90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aeee38b43e4f05d27d3bbe5e4e3edf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45811bd0b4b323e2a3a69a0fcde2404386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cede5dda9e9503e5cec77985ecef2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ba4de8a679c21d7c4b750205adfbb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a8597588b9b6d96a7abf18dcd5fa3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148b64f2b050eea7e7fbd16265381f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089e362030c8fcee2b6bca350e65b89391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb19d12defb7ddf2b8ddc4644b2e70d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834499eb639afd0fbed05063588670c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cc36022002c2f851c7a5fdbd76d43394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9d1b5e091850c214da01aa74e7c3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ea364682554b2afe2b48403cd6392396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e43474ab15899fbd9c05bc0c49dc8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ade25aba83f532992d39bffb7dc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b01aa4abdc3c24d26e02fea174949399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704e838daa4e49ba5749de3fb1564a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b334a4ee1f9f3c6a5cbc50afc99d0c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf0efdce40224ae21de2d21f1bf193402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c1dd0dfd7c83ca5aa9694d36bc57b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5a17edeb893778e70d17042dc6a18404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2db0b04e2c2eaa6a11e7376cadf69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c14d552b5f4b3bc10f04e068802b57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13717204bc32d753177cf79af15f8ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861dc826afa8d14e8ac26cf2ef7802bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd71f1dd8aa552b02f9ea190fb7893409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db610073d0006cf4554ba59f922dda1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c137b73cb0f7656f748405ad7e2aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feb72ef4a20a382edb8747f7b82469412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9716d6928fbd1491e9fa8f7245f51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2881a54f87b4300390a4774facd9cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37770c4c33f079d46a424bac5621879415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b9b72cff1405157d5a805939b59b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0317b0d15a1275835f7cd830dc00fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beb30cb37592b42f34198a65af2a71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5382499e0c301aa3a4235a0a25b74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93e303d7c5922677c32ef6c2848cbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0b6928acc0c7dcb117155cb46ab25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629ca7f0cbaaa6ae825aeae2d20bee2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ed302bf5ddfa091b967b9fd83c77f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15461076a2eb65e648357681f9924f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c4a5bbe91d17d5a518edec148108d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac9fc9e41119fb182f608f7e98f59a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fcac5aa93c485b14219f381cc1d7f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31edce756f4f69a6bf7274546c8ab0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa335f8f2fe08669c4f46b8bbb22dfd9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b02bded12200e996a024b3b1dee80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008f8d6160f11012b4ce3f7bfe913c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3594c7f24ed03a715ce388fa149fef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804927184a7a3496b2123dfa658f3d69433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb74c44c01df5f99b2637983b3372ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3730a623721c35de8e8ebaa6825a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c550f90e956ce0b1b28a0b2562a0be2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e13321453d7b8f1527c4ccb6845a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63acbf1c7df2fa7aa8d4eb87d8d64e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980917b8e7e153053b473fc97f735006439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce6c75881e8dabe7900c08b79638a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137eeb114c1511bb7cb9d45f5422d5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c62185e3a2a1171a7c9a8307f257d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1765c13f16a9e0ab2c89fc0e4cf656443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41a1a4dd596110f00a23ff5719d61a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5037ff5401d674ed414b793bc69a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8bd42c0182e9e30f9bd0271e52609446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbf679810a7736bfa9863a45039843447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821ba84f6b8cffacc4677de84f6f4bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b41d7e66ad9e5b4391ebded1d81b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4724700bd73a87e959eb6e5d8909ac4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf885e6b666024568b977df5f2796fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65911a8cc71ac82a03f134ed3953ebf0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13f1203fc7730c39480537b2c8d6e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df797aba05e93d4963b16c85f304eb4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855197ecb66bda5402ffb4279cf683b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb02351d8605b0228e9a87d56d59574456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd53521b5b40b0ec6308e8a08bae714457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d358e3148d89d72762ed9b06f2751ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399568e8593422b7c8ea348fc77de35e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236d0fbaac30841c9cd2cfac2056545460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c33e7d2a9ab40880234c3120cb4af6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9dc022bc9e98f9994d366dfc29b54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229a31534713d90e02229c98afa9fc1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0e05f24f4d295110303ff57a9b592464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339c60acdc54f3a912852be0d233324465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384674dcc3c24d3e6921fd77e38bf421466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3641034861f44bdee52b2968b1329b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd981c4fef6927e38ac67894dbf36f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0749acfc0000c52d2311e25d180e717469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5527c4fadaf79e2e5a2118af652af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504887906485a80013d745d2e18d55b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac73e8d9bdbf015a070fc68650e3ebf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cfd05f0eb06abd5e387727f2474b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba582dd3832ce0b04d8fa44023ceaad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f951928f0f79680198ecf7c2a5a6312475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb969d6c2db6ed4de0a2155c3f6b94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb46747ae1ba8f9d3ab81ccaf11185c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4cb810548da4fb4cd20d6170ac95a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbeb338785d5d1665f5d628dc1def1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e39d1ab6970d91c4c532597269d43480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62428fd3773266ceaa169064d02a0c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b5d1ffacab857eebc6df36058bf46482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92793392b6e0b62b533b8d1f0417e66e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5607661584e4e47f0a530f3160583fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30836491154a41ffa1c7c952ed29a713485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163784b9ba4f394357a25f10ac934277486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7bda425adc6566013c4bfb6360ca7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043960263428703adee3d9ce982e771488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d267c9b22efb91a7aea24bc3a143895489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfed9c3a6a0eb4f25434c7923373277490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4b4f448dfeada85752de00b3633f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0168ef82ff73271313dc5f64579eca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223733d379566339fe9cb90aa7c712f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7796d4821c2346967c2eea3e9b96e2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075f01e588590b9cc7c776cbd1608c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545e467dfe0d3036894da49e9e9cb24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b4d27f1d9c49f8f29d000ac1118ea497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd034bcfeb1a4ed226e13ba1d2c6ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29c7465ba37c9552ed37af1dfb821f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac128386edcf1b3f0b3ef6abd8b75253500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118f81a5103ff5d182822c7e2887e1f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbc89d2a73a0b961a55c124a705e62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c28d10c3913b08abc73b1c447cb20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e96cc6ea0bb4432e1c1f27321c373c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6261533b4be846e846a248329f6443505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf91660b4d5a889b8f46401ac9072c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebb6d2f0898214fcec4d82ae0b2d11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9371a5c1ad8f6a7a5052ad9d77d67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de38abc663d83c4f69eb22a3041d79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b731057d5b8a4974c0ad58342cbd6d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37cc9304e6cba009f7893caf3a1811511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470d8a9d7bc2a509269f9aad76a1b8a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958ed7b507ebf34127742e191c2abeb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf749b5258ac9cdf0bbc39b10359f320514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04d7b2c8c70bac742c3f4aa74091d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1af0d10f73be86d2fcedf135766ca2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0857bafa31b769388c85a2e08c749517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498d62504f3f5ead6ce1ea364e04fef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c7d83791fbf28a3c648a964cccae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eee5c18026485c7ef010bc092ee09520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbfd88b0d1e17b8c5a2b9976fba68c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575558dda1ff87efdc6b682dc310f6db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3002f59194198dc25624346f1f2a0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b484141fc0a1c9a479dc00e9c56102524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13580ea2e83da65a4280977208547389525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577c021c21328ef78621acd2eb5d9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfdd3979087c4e17cb04bece3ea4c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb519baa6de286e0a57b968849cd6b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e055348e7a79631edd4bb0d496601d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cb3628f0caa328d1a5d89e3d48ca5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d94c82b6b8b7d877e41c2edf68fe9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd5d6ea7340c977cc184c55de6fefc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d71b458dc166a733de0f517d55a9e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c97db5656a97c1a4c2a6c6ff256668534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab014caeb7cac2e333e3d788f97c4638535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a414caffbfe4ff3311c641a1d28ea7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65963c0558023f2251af59b949d627b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2e0ef271d874e3739ec0aa41c433a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a819e2c5fe5143a949ae1e256cf3829539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b721f7a2641a229cf50d06a1de58fb3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735843fafe6323a71e77f73866dd46a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71267aebdd389f16582efdc23f6f6c80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af7ea73476dca1e98de252d6fe0ea2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f73dc983494ec27afaa3fb09f1f76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552abd67456d1bad22ad181a565481ef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e8c46180941dc8954c1447bff64f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b6733d0d52c196338e0a7558b447c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb71e879bb3dae0b93b981da2daf80548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bb01fc6482c0f02a36ca00ff5f7a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea83a1a9fb452580877e76684b2269550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f7ef110dc00c3f8850df5122d86cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25759a1d77a2489867c1e5447a035ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bd6ffa578ed745414c80ff528eedd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956e997f3fd9bb16e4b47041bd10449554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f1637ad32a4daac53320cb4374f06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be17cc5751da93a9324abbb53f5ec2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8c228884ca5aff9dbc2f26a4c50a2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50f3a7fe9286d2e2b1a6672de92509558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cdd0371d589654d2b61f1335cd9de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda7ab50973707a098ad84c7444a0b4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffc1cb2ca439b69e45146fca6b0c57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a98ac6d34e3ac8165afc6a90dd928c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64849a3601e847e67ad2cf497211ab7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02013c9a65026239169401e4d8c715ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372034791ca13f018479e9b786e1ed21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb4b8930ba0e6ad32bb562ced328dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d659af55a5a8c1364eb9d34b6966500567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e9bf90743897aecc0bfbffa48c0fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b5b6cfcd5603087ce39e8c91ccce9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590846868726723c8699b5e17f95974570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c19b924a6da0da6fbd20431b9315d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b727b16ade4aecf6ebab4e4304453572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08db1f8b744c8dde78c13a217768c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982e9de8c3624679552fcc8295be9dd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0df889a81884f11e733aede820de1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376501f7faa4769dc8029bc9d1541029576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fd96db35005dfeda089cee47d714b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be6ed98a7c36becdf41ac1977bf2a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111d4a817a327e3d966864414b0c6af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dde870e00d35b576fd0d37ae28990580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363ef61df18f3555a89d63daa79ba3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edbf575777512db232f269c7d0300d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2337067ee103e0e032a48802d1084583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceaf7691dc169f341430a735733821584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b22a3d3eda01f35635849eab1affc2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4eae248b864473e887c691382d412586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75411cdbf04aa992bb529af8c194b453587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4381364f112f0bdc268d3c53a1016588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc430367741794dbe04dbcfc170877e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60da690c29252e8bb2873ace94ac7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38078db4867333c5ebfc7ec58488a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8745668e617f8bb5545e436026059592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0499e8c6ddd878fd92bde3717bdb1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60f1d17af9cb884e5d3714b474a82f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f192878b5e0317b128a8538c7acafa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e022aaaa5e9de3e144487de05c0a47596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e7801574fb7fdaeb1b2bd7c7980f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc1fb5199f52ca9825c87e1c558fbd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3fff2f82cc84de9e93d5d6d2c2b45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5ace4a339ef90319746e5d55273d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b861871b77139d6408cc5a705edca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235465f3b93b263aafe792d9768a042c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54a7bcdfaba0d9cb2762aa29b2fafe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78312f9ef006eb2146ed58cbaabed81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b681c43bf105094f0d6c6aaea88efa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01397cf542ba5be987fbc1ac20bfe5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac172ff0171665e3c588055ce45059607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d42213fcc5696b4cfc4f2d70b9387608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc03bdfd7b2810ad2ced14427172b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa55fdc71075b0f95672b244bc5cb9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddc74bd45273098f420f8c8053494f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7746f44199dae59c0c2d047dd51da74612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93042cfc592df98d8da4506ce543fd20613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee1d42e5fe3054dfdac283d69207ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc31e2c49e90a6f8ab0fd3141eed82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bcfc6869ad216f32cfc8d4c9d35f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529d6764ea15644bde4cdaa306e80a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810487b7fb1dfd1c9830e371fbf7e40618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddde78a8c39d9bb6c0bc4a0f11500e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba8e6efa78f12b7da95194d855a753620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e97029aed28a8ee6ae09f7a1dfb5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83027e6a59d5e917a8bb61917add7663622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9e95879a7dfc4bf214e6abf91e186623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6901b5ac3cab1ae8bb9147ae21808624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199965792cbb4453c4742b7b2ec9d429625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdea1a16a969c7e4b6450cb04db461626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e47c6b2299038ddfb19996d93b69a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9d94bddac06bbbec2259bdeaa386c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c281ace80d83001d84930b0275cdee9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1796e09eff5ca18f3570d9f193140b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55953d54e23f9436f89ea77b8059605631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fd898abd8b9718fe86f11f607c94d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2b31a0330926823c3affcdfe3b29e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92848ec0ef1a5d7ec0fc26b3d80f0f6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea961d9b0b2623d1c755de0d1dcb71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a877870ae64c9e83d3fe3a05a814507636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb9c86a79f56301c40d57fcf7a22a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a59f8a40be560ad1c08591f3b9f2ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f6303b147e9d6144f02cdf1c5eec5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8490fa2606aea909cc3ddbdd50475ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729590e31b09d73225fbb6828238aa5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43a83230e7a6b2626032d31b519b37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726edf5224e8f69b3e5fa6e0518998e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de3ee076b9ba244f073eae362ce531644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e08ac02c1a2f6caac7ec124fd06917645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94496c389cef26e3b467a8fdab7eca00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb419099e66c0ad60f9d0de5dd2f9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8cef819df8452fc462fd9929f7e2a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b2445630d43c7a871191c23711f1d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592fa4f902fb3972dd5613c5de82d4a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e397331f78a22ef039de67051754e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b024572815fdbfb70da89d6d2b6dcdb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b541b295f284a9fd4016eb0c53317653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b95fae3b5f8e4fa73479b18f88fa5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e66334bc165d8b2e705cc8b4d797ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e53f6b20a20f3dd8bb509bffe906f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf933c0dfa3006b95bd553ae045f84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2d1c9514aa2a4596d655a4eeacc50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc15e3d274734b524e2403054d1b01d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b082c57fd1b70906d3e83d2ad8a7d92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee8ebd70376aba38e1aa3c20a5bb5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6a3f67b039b38f70ecadc5093e0bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10d0df55acdceb6f920069a823c801663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99b00e4f7961c76a1927ea713fa333664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97427381c1c530ead0ff11b2c886d619665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c08e61851e065d0889a25932e9747666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe199deb94e203975a75cea9bc5de4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa1dd4ab45dc9c536972a264c4b644668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198aaf546e97f2516a9f0915e2b1d1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59efd0d922eba580a1ef2123fe6908f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56204bb633155c4f276fc1361ad6cda2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575ff9eb21a90e61185e4692afa8ab6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03cfb73784db47a6971a609857d0f5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60e72711180c1b7508582a417b8e36674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae93ac099b10c61e8f66616b2586add675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf5505aace343214395da07009b1a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd337c1498624d7389258769a2b7cec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b9ff536a867d68ab471e2a0fc1adf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2337047784954106661ee3ab5592124679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9357d2fe379e55e4fa9498e124e81c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f01479962e07dd4312764ff22a0e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c55b89662a312b66c02c7ed273362682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a578cffbccaa9291ecd9f577011e1f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062239b859675036311876974761542b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5726dcc6a526d1730e0ff084f3e2eba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1486ddf2339f30a41e3cce303ec50c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4daf8902539180a4d7f42cc5b4495a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ad670f61248c5fe713f3303172d3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7cc47ecd59310e86431ca2e69d2d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c825a910ccf875cf6153448220f86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554db7945ef0e9e267eaac59e963bdc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaa764e1964fd51ed183ba9ddeb07e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf23433313d67805b4ee73148ae68a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434ac33aa82452e847cb01e431c671f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fcc7f824a8f65ea76d53dcd826926695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc66f7c8bf5e8fd9eeed5598f180e06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a53c6d4b5c0174810fc445799390b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e018e75be2b909be3135a92933690698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b4229dd1ed5711162cb5bb9ad18f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93f23542a691b54ba84233562a0d9d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ee7668e1e5a4b2659e99f36bf1694701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46cc35c1ddb33b25d3372feded0ec4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5fba95674ee36003f81f1c8632bfe5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e863c9ca0bc9d8625baeab4696fd7a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e6d77ecbb4d4540120d613fd95e5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996045844d86081e0567f03066ce096706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52710323a0d777b6c096e3625be80bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deb836c16af4f0984a320c9497b166708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f5a087be43e190ab5a25c2c1e5b0f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a41d9fbe4d7d2e36947fcec0e71d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff1f545aa1144264c88ff43f3dc45e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30aa4d2fb372a192a3d1c20ae9799e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e8d3082f4f396c227d81197384e5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95f7abab9dc659449fc859e99aea20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab1dffeb53c5998b3645846e43c6e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b4d37ec6eb64d8932f0b0faba6b50716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd91815134dfe9808bf93c1cebbe92717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f0813979b4d7293fc87eb43a1a06c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf931133a07144eed8876a130a4828a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7206887eeede838a1636ed9e459c58f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0fef65f217eec2d5c40aa41f07c83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ebf73a6df57fae5805cccc2402e03722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e010aa09aa726a55ddf1ce84ffb1cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b749871eb2ec0675ece63ecb603b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af285aaa796f733ab4daf2d473c9c2f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd0958d5e2f974897983a48356e4d4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c3f7bed5c58454597fc90339f3c64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858cafaf658ce9e94ded83f25bbbfe1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf970acdf2f3942ad0d8262545b7eb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb225eee5f6fcc38c5c46ce02cae9587730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad515a0c41c04417e2c5906bada39f10731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa26cf027660cfc92afd695d35021c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b29954f1b9eafe77d6d60cb2bbdd0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27f2130e2a02da5c23314eaf59bce5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee2c72e9cac19520413e19cbad84cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85babd24f119e8410dbdb0e04c7cb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b8115b499aafb37c1c4c6adac7c5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47f234c7471440b24d507c6453346c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd94b8939c79759e5de0015a5b4652c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1599153aaa405e662d4730d35299f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857612bd542c714d421b467f78fd217741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb60b409005a22ddaf6ed3bf44c82de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715970b0e8e813beb5b5f0d040d5639743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a689c9c0efbbef906c2a202c98a186744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398d90fbc7d16bc793a1abf0b0f2a4a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd14976e0e4c5f1c7a30ba7c4b45149746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29298a98ee043d3218d822b4fa698555747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3347aedf419ebf7f2d876674055fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717299d9b420be5b14d214294a77e32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e438a3798d1e60245b21051be2ffb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c36ebdf8d0cbb588107f002ad5e7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955038b265456bdb0384f9acc47565c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba90320593584ec40c0670477f357b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fadc5e23bc936af84a260017f8404754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd1b7284d7d94340e92d5d800be220755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a531e096ac8a295cd4f839b2b7631756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10237984b4945f51a5a6079e0490bf7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28596e93aaf976d6853162cab8922917758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f675bbe4011f6a8df6ba9914c564e8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa326733c549a5d8a6e123d5778c74760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d255e7e8c61064e6f31c620394cb4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcc5fe5ec2ac81878027dee2dbf0d2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b042dc4341991334485a640e8929a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659640103e8a42a928cc19be570b8352764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce036384764d631c8fc27030f8b1a6e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376a42c7319e7f942cecd98e6acd80e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f806defe9f509cc537b185b36d990767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61593ce75b29727a0a117b47c916041768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8872f5622fd7afe39bda8d17ca42c6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c61ea653f19e96f9f0b9a5cbf0945f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d41c46343c60fb40fbdb794831a317771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6a3584967320ae4d05b9a15946e62772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f729a6e4ff870a385da5ffc9aace53f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e7a2f03449525387a82b1097e537a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378494e7d180817f79685323125adf0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5e4e2599ac55f980bf1b105d2c813776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f01d36dfc770b181346c03724c3063777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add83f537c2b5e3e858ec2f03d549f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44168ea551605b9570f2c1b5804cd117779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb885ed7c58049a9799418376733bd13780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cbd916baa8f6837072966083db803781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1b589a937457f558f644479c192c9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6b3125115250c9d2027283e3fe37c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f34d8a9a118187bd11a036fe1caf52784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625390bf33443fe591274e6e73f2a7e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e377c151fb7d85ab5769721df04cd8c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386692b4cb5cf2daf63eab8388c552fb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b09efa7e719d25603a55575776d77788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f74d502abd6104dfa825c5b5a2747789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a66997c8c148f62366e1bae9045624790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e137975046af3681bbf3622636df95791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d051f254c5b44d0c21c6ca9a1806a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87578dc49f066ae3234d0da58cd905793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af0c14efcba448b544cf6655376f46794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95508d6a6e0d75e2a1e75ab5bdc4cd77795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb1d021bedf7bd7f7cfa97c918f93a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8a82528267f807968b46c025104b9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1dfdab79ba361afb18bb61dd01af5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b54b9d1df962f9be3df62005d643d0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca4e2d514dd926303f087d080c21e7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c3006bd9f40fcea3ff76e61ffb65801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb8cc4125c66451eb8271537b387bb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3fcd8e4b07773946685883b255f62803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3087ba5dfca1f3891a227deb3e809f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247800f30e5e8b7d093488de3a83828805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342b424d6762ed1a9f9d8f55aa706dc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a75fb2e35a99e16e4e4c1ce469506c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bce301f9b4cf609a6171da61d6dc3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae16a15aead53c7a7c94cef1081cce809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502971441ed60f0cb229b5e4a10a68d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e01449dfdd42aae3e1572be53fadd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f60c7db76994228ef5e7eb49b06e8e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5a5b54a76f205bda66d5e0365bb85813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a40f68797f792e6820b0792a06a296814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728964be7bafc568c2b73789969a287815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0025ed56afd741f7c9a5e1afd22e191816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c3b4cdb4cc4f1f4a8466fdd625d5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2f5ad87324319001ed5d17dcdfb30818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0f1416e9eac0b02b3cf69766aa4c0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa8a7143d6da6206a669ae859cce7e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a492a277d44e2c5d42ab913b1bb24821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd37884df8eb50c6cac951fdedab02822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe50b987cd67bb4659b2fcc6c30e650823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a816a6cfc0fc52e05f07023acd8f2b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d473f20354a3e55f72c6a4d0305bc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550baefcb1ea5020d03a3d87b99f1a28826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e359eb81be65d8f644c4a96c5004850827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcd09dd2fcf254f97d0773f2a84e5c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58566758a465daaae4e501eb39b0bf83829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e626259ff15128e0a77643307be3fe830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f835cc845533960ad5cee1f9224e5f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc154ab04bdacd920eb067c406132f21832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf7457627b6c9b4810fc9e82924404833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1dc52e04f5ff04bb4808051aaa3c4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3927129565ef470a4306094f9265dc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbe3c89ee776b09f043dabde139c69836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117af109e669b93dcd6dc11027787de837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633bdd16affb896eb6073fdb64d78c1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41275037f6c20cf9a7346103b48e6c71839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7648da405be0d6dc5ff2ff595ea5e2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f991377b7841a942c6aa5f03efcff66841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc53ca4e157f60ac4ce92badb3b7de842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb52384cf8eaee25dcfe2e5a1d9bdb6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54961c12c046a2eba28caa6d22ce08844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc1a669984171ff4d2140f74850cb0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46b1db46af9b137dc618c83a7fb966846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876328abafc9ee60d1cf9caa3186493847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd536f493d2b16b60a63dacf8ee139848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6512a9a71b073fec00b9e0b4546506c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f7e379db099f3b983dd74f6b4a035850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32528b79b90c498d513eda397f7881851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e406c80819b43ef962af0fc352e3d7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d207f26453de6e4bfb38cd14313f1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e6403cb5ac676a35daa1ec85c370c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9adbbe3f4b0f8cab4438298c11c300855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b5614f1d52e3a5706e3d219e6436e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd39aef340ef3c4ea9fef5c3e0094d9857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917de6ca9fa7233511c30de8272f33e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cc9930da71f3fc503435b6bc85f7b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcada0163413ebe603d4fa04d1de0d7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa05d86f79617d4c70ced876662de8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b27a967171fc2bcbf7941cc092bc17862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59542ca0af6035faaeb6f097447b97863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cb51c96ac64be7f3581eb8852d8b3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dc5d2897c1fe9e873b4ba9d23aa77865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48766a5d51dd612d9d977cedeeed230c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0b545447dda67ce6e58b88061117d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf60fb17cd89c7a185426edb4b527db868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01254c2587d660562f9119878087a5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5632bd22c60490755fdd33993d72f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc78cebca75f930741939470d907c1c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e649521489db1eb8049f9fe317a9f3872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e6008d4be0b83f6586169a883fcf3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52414ac4ea6dd1d7508fe261b10f1d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e091a8790ccebfa286576d180de741875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da46f1016994b1b5e77d2e8588c11e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3827d612560037e28133a8483d9698877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2855a515b0d6e8706e740a3053c20878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ca6151380230e7b4c615e355b6d3b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33e958a4f2c0c6efd53be9ece2bf45880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b58c311aefe2a625b3ed9543c12a19881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e09e9afd8117d87064b248b7ce4ab882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695d80cbadb0e146833fa701f65415e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1232d304ced1eae6689bcef29014a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e4117232cf22529068a4986740f30885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e38119f61fda577e878560d2621bea886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae51c10bf513436ff896f2a65d91b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e56639ceb2f6dc541335a4f1011d10888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8ae819a78e7318b7d58609a671f84889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ec1c0c31136c78d9c36bc872d2422890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371acffd94b6f198726be41ca6fc503891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5079a8d9e08eca3aec988951af3964892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f2aa939d97df15f07af4f52f9ee5a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a1d07fead4738211289210e9395ec894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3925cb84683e4f106dd406570cf443895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac52089bf46c5f701239daf3133b35d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70fe88cac5765467fc883ce83d8f13897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e4a7865a08b7710f9625d621eb787898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91e4c11bb7be5e281ad35d6d3b323d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cc61f7a636908df7adff2d48ddc8c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf7e958b12d87c10ac26743b6d3a81901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faf21062118ddc86faee0fd9603746902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c01f4a7b8d812cad66810d388399f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f97d26717129b6421ac6b62b3666b5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e944969af0e41cb16a536591284b02905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b2d79a24bde73fb389eb3eb108c2f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af46be422d6adb47668f0e0c71eb32907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16873714cb102241812c03c480dcd15c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ef713856681a0420a50f963bc0c9b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843e6a52d6936d29600d4da100ac54a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537807f15217fc0a9a3daf01dbf56074911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6963d01fff365c64687be526fbc4f3d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ef07ed63e99773b29b5b8a66c90ab913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82089529854df56e50c072ae677d5c73914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092e283e5d2bd10bb9822da380d3d50915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880af3bb18732cfd9314b2141e648e4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d094d00b883c6016c0a78c4eecb7105917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13384fe2cf7e5f77835778d727a312f2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa48c3b2aaa856abf37d2c2a5acb495919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12073f3e908c4a44c774bac5e54326b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d92b7aa376b918f98326a6b1b0d1f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f506e6425f08088e9c689dcb39e769922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ea1e8e881e63cdc6986b87865839a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b02b80cd62cf993e948234ce94f3ed924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d602d5951867c6d5dd79d6974fb7a60925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ffd88909125054022c07692341603926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b486adb62b9973f0904ff9701aa613927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b91a2a2d609566100b089ed1992391928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4155014c546d9b2c7ce7820f1e3ed929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7e33010f8e01c7127c00d9100b96f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cae0ffce03f7c96ee26270ab87e5a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108776e36c487d594793dc7380c34947932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cf199d6fd105cda4e6c1f0f713f31933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e118c77e078dce07611d92095ad029f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a62c52677f5214d6a1eb02d40c8a5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b98d081cb7fd84288ab8315ac3fbc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f46cdd9f59095b60dc3647c2300feb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c4df74e4765a8fc91e3aa869a6ec9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff99526d1b5441d43bf2191dc51b070939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444e328d6fb2679dca547350ec76128940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0599ed55b2373d1bb8401210d78f9da941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64693ffe78e5efe8463cfa722aee230d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def34785cd01423c46094c7d5899e3f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca3042d85c1343bedc40a7c5e6066944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c16efc3e95aea19b081d2d79d0387d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492034362bf965bd44ae3b42d38566e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241217e96bf904737d98a3b3eefaaa2e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe67e0b08b169a9c7769528337a3be1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231680a42c6b5f29f2220e65c3f69a3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a95dc2626936691207e470154fcb2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7229080b430de88faf68278da914a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be556ef25eff6904bcfad30d4ccc721952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce322e216aab6ad834ef7d14568289953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db4169bdf2c73139865ccb5ca27a91954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0646fcd6621c880ee752b9b7d99a8b0955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e541f647fc7feb0b79d7a256eb7cd5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc7202935c131fcde4f621134abed7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d70312cfd755f83e3a490432e53e78958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96d47f3421cea0db9e85e5c47ee65c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece42c60b482337fb94daa015ac3fad960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b3486d62deb47bfa761608ffeaec2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261d364d7a7af7ccb59e6f91a21a24962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb666dc102c5ef0ca1e83d2b4953db963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbce97e38bd98a322e2b0bd6696540964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d7d73de22ecf7dee0a1426e6292f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a42f6d49822b424a3ed91b54742b4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc1febfab76e24ba64f0380eed3e23967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f85cdffc6b53ccb08750f4f9951e9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ec7cdf63fc47299bbadd2f9528c65969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfba882d13631c756dad9d195c1cc3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63747fa949bd3c031e1e747a45473c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada30b4f9367c70d36c9b51e53f943fc972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062213ed6c6529e13e3586318dda24b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcec38e84b5ad2c735d0ee00ed02128974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442fafc48a0fc15966f1bd01e9dbe1e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd1721c4b0442b450727c8ea1d1cc8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6589cabab2141c36a98cb3d5a2afa977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0e532c084d22374ea1b9b18f9929978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c96f37d278db7923234ab09509c675979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d036c753456a96f4f0c32315e295a87980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e2e36554ea974ad006be5e17f02c5981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e367913d2e9368879b713b449b48ce0982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b0c04b0e3055ad9561e25d1793e1c983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4bfea90d04a0fe61897fe463a1d18984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a895c638248e126509412b4a6c5859985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e790c6097cebb662f0cfb68ec78868986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659287b8a38e1c415af79370c6e2f591987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed1df310882d0d2067d671cac69cf4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57353e5a9b7e9cd2e0323c785190aca5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370e9a006974d5b4142f23cfc239314990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c856747796bf59fb382459a0af64384991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46238ca11a518f3ff5a0dc161814a6992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d410802bbe340b72f1fd28459fca633993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b5e6afe5f01f3346a0d809dfa092e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5204fb2a3f8a74da0e9e2d565730b995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc2c4d99dd0e3e1293f87fb4826614996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f4d6fdfa9fc17b359925effd585c1997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455af40bbaa1cb496dcf96b6e6f083b7998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>