--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc88b0707a80183153a36fb0474f1591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c49d00b7e71b64351711590ebd776f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19363150f18b7a6aa9cc92885321ee573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61b4ee3bed77fa11188099a90c13834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae05a239ddd135fed36684b47d928725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c10a5b9c22ef957f65feafce633ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47414fb38ddc1427d1fff6fb82e2a9d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24002cd02135f40497aeaa02f920f6d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3f4d0b82ecf0ca1c20b899d317e3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838340462bb88b6e20abb31e6986572f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a027c899662587f8c645b858c7bb6da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796bc0f381d584e4631443e12fdfc5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc14c9c36fa59e1c331261664008da013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b5e24ea048a64e98724e37b28b90714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9454f169357f0affd8dae6c9d2a0b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b649528a9b425d3e1dcdd6e0574005516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bf291214fb5c220eb04ccdda670fe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91186f8284a8b01106a58063a16948e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a66194b96292575730c2655f442ec919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e777caf2d8a1c6ceb2ceb52a8efa7ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6854105f674ca89efcef32c5125bf9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912b6e28c143faeb2668683bc9914f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19a967853d0f1d337898fa8912379023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39017092d71bb65ad90569ed4d12a2ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697bd9eaf659c7c216a83c6f79e1a0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b5aaecf9887c41bc7ab5499adf9f526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b5f10c57b9904b379942dbc0cfd6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901b6c783aa1bcb02431cc981596eef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e026b662f93d060436aa004ae39536529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7885ccbb9ea77f30927f8b225c2c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5bc3d89e19a4ee1c7d754b467c9b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9d31411f49084b846239ceed25e8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e35f4829c49299fa3b4a9eda00d7db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bac58079389ad684ff00c87f1a4b8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2347ed5b5b78c55859ed50518191f5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c30185438d5c1bbe5f8a74a0472a6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d546cb31196833a6506f62a06270e2137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a51b7456f50a36854bfe35cd33fee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a5301ef53ab70bd65a5a4998ab7a639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d887f53e0d257c56b50b377dabb7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60554c9773834702c9e7f942a7d77d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1337ff12bb7dd44f7c4e40ddb222ed142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b9d67219ecc861af9ff89756bb65243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561089016f2af084d199cd58588700e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2e6982d2586656632918e773fa07545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4680ce4e52b530973f8f9d3fe939ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16fb028ce0711bb08d5964b0df5cff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea125e451398e0cf31b28fad5bd3b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662c68511bb763ab4338c372219056149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5be66962eec1cb30582bc475d62e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04366584790b0722ae2e01aefb8e94a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7512c3d529dc63b9f7490a959dd10ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34aef9f4fe0fe49b9c31dda163aada053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3684e0796c4b032d911ef0fab635754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29164f22d971f12274249ba3e67f2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073e2be8df19ca603e24b5f9557c2b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a91b7f3da3275dba3225389bc9ea6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88c556e84b24a5c2de3378a0286c3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c18ef413f27c79646a43add72589d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5de9e1479b01506b62d56e90a5068360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8579f754ed32938ce8c60d5124de461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd45d059321128c7c0a2adca3c5b09662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801dfa90eb82830f606194a56c9a1cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7620926c79a8235fa361c41b06962c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe6268cb107788a8d2e9832e43e4d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5881abe452ac88a10dc3b41f1ed449c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21562d9a73747273897dfacbd65f093d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc1043ae25f63e113622a30908bc8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62061a101614dfc60df1e4c21abb128469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e146775782d9d33a32931b6882f6c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fff7176b648918632dac78f66ce3d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf187383fda6ccf243a47b2f7e9d1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85445a83abd82a11a958e8146a0365f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3163237480c94cb007962ae4f11cb074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6602380c7381bbdd128e894e7febb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe28a07fd387f1cc2be0e22afb5a8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de978a479a529092102a73c976326a2077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b85456f6d070c344328b3b6f1965c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dddd023cc0be2653770bfae0a9394779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87333015969a4b1a4723c1d4eaab0bb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d77311c81d48128288df0909531ee181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f238526799c6e1967f5df1f7f9a0d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f614631ab8b67177a740b1a2c5c08fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e9ff5e34c2b5fe28094d3ffcb790a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6839ba0abe8e99a7c8fb8660a77fc6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5caa2617d8ac4f0a52e336cb15adf586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534957b535163dc4704adb9356257a8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1fb9fd1adaf3c0012cc87a8b1fe7d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc48a20cee6446af3e6656270c701a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a6a7d79dd38fc511ebb8adf56f8fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242e8da9a4a391875abdb42346f835691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f958c7f710b4aa1edf6d8116940a2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1008db96de5d127098da5994dcbe53193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2d947425e22be6af6ad2e360d351094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c11bd50b2cae55fcb8151d565f55395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16d05e91e684c944dae2c16e40906f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f46a40705e080d7cb964298cbef30c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a166b0d76c69d4cd76fea9f724bdc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda2a4cac64b77f5524e1ac93af353499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb6b1ef2ca08217e8ffe98249dea1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68420de65a1fe2999ee53b9108ffb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316254fe5f8d33631783c7eaecfa002102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2037a2196f029976b33e71fdab82c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633eaf49404c1f81a6bb9e5e45e7a33e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f31ca637e559adc3eb8bb878bc06f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405450799b88ebe1ae1b29f776d9d56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865de540e013fbcef7d88a136d3515f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd318270f7b97c970883a6edb877ee73108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a30571f3f618a1377b9985d5c65acb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d3291faceec8d0cac3553f39331f6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d20fb6d1eb730357fd03d47308c250111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3878dc1e5f25c1bd141859eaa8c8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99532d8bfb3054e9719d2216286cc84f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdd8b2f76eacfb5458daa1038518c5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbbb90651601cb7313e997e37aacf3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08178de5c2f24268b54fa95b32c16faa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303318d132a81713beb22707be1da905117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09701ea31f85160ae56991f0726dc3d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f751975ec788a012107409f04168a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658547696f467b8c20d86d13b481211120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6e05a7b9d91f518f3f2d504f4d0f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad755f1ec9eddc2c4fab9322799ffc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883c95b08bae649e96ca57fe070a3ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747f24c0936cd12147d54ad17ccd800124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad012446b06d986e6966291c76a3d1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199ed7bde7d23b2b53f8460972217f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51426ea3220dca72391a74e20312eccf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b0463f385f7873c9e1973503f74a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4780167aaaaf77e11bd73c3293f2f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73882bc0d352e21c18aa7e056d9d60130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ade9932b62f35b6af11237eba076f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d79a1d377e6214d2c600b27cea152132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb5d2476a3690fc990aa7a94b901c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6181d660926f4a811fb74cf63dcbd1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cc280af9024fa86c6de460263c446135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785a314049166ebb0a2e665499a94ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a6073236c857ec1658e29a8b4eb1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff743ecc25dcaf8ef3bafb6705f423138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fba46d03cf308dd891362423302b8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57676ee6c92fdde5758270ca883a48140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb152f5d1941ceec283009b3a3856c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73926c564d391e84bf6087a53b82d058142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1712c743ecee773ecdd5d7f17e1b51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75e2707ce51745d7cc905cfd961b12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e8bb04620ce9d13fd6de5beda95c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f8e3fd01bdcbe4702df05887da8cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0bcb1a90a7e1fb4367879ace25ab5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c66588bd3acb405e702807eaace2f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac9fea6e303f091eaaf97d5e73db3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d802aef972188bda162f9790761f84c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a37834511c912abd17e6cdd3ef54f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dfe4e788d9ed6f8e5c308c22c5fe0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca6c98f34537c8580e7b0d30a4b8bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefcde50e870b9d303ef681d758b5fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525a8f67858cbdab5d2ea1fd390de01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2d3eca5d4bd2777cbe24af59d1ac2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a031a4ea56ec6c79180d6dd105b5e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ee7cf36d33212745d22d5c49dd758158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc257c5626846358c7ab9c9dd84dc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414f50e1c2f33c743d7a26ea1b9efdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a6125887287d19267cbf1a5472ed6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35adefd180e6605c32ca09e7b7ba368162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee7f97c932cf00db66dffcaa4959aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d16f9ae65f52246c17e8fef27d7864164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ef431ec6ea3263143a1e84e5d3edc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7f5fe2f4e6e890232ebb529de8b10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac2039531d172fd1b33ae6d1286027167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96697141c0193e9186732edcf0267409168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c77af680bf98c3a931ff3c1d46b32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c6e4a0a3ff75f91c81018b562eeab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29867300b7361634e0c2f2c5d4c3161d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96705c4babb19519211c1ae83c794d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfbf627413e62fbf087ae06b0a19c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d052e6e7b0461e3e319cca4151f9482174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1391286cbba6a1498c7bbe09a3b27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473ccbbb7be6038679b98064dd4acea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa1b713055b4e4c18095414e949942177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8469d21066e72554a169a6c445684178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983a65a14ff1d4fad7251386ed7afce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd192b4b030f539f28006e32b49a7f5f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017d2f27ef9476489bc87ac3f3c4765181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864aff43c056468316794ca515522f81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3b6280c5346631eed81f970526cc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc261565d0996596fd4f15e885d93e73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6404403c1eda3725d96703d53f9fec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b84c7160e92547714c9ce98f4d6bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65beb4d9cd009091e13bc9a9b34ac07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd953c961eea453a265931ccee9ba95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fd1bbe4c47907b4c74ded2d72af85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdde5f6363ce39da6b605a732e4457a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c723891e239427de8e5f528d640f4b6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc24525177a6c2f70523575361615ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24af066c3319e3bacd9a4002246f2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4dfa0b4a1e494594c18c825f54050194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1502e6aede4b74e9e98c7a88394ab84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2812881e464562e5cbb1801ee9e04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94233fc90cf1d837cae69604d9b333197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fecb32bd4739fe4e0eb4a06512690198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca88468088826794469a176622d20e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79a49f96b9fa99698928518572b33b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f286d6fd8654eab315fbf5900e9fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942f30cf12b4c07f9413314f17ec46c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727323117b3da0024a14b6318cdeb2d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d5356c4f937c0d6468c9a638f9103204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006b66540d7d739632701884e7b4cfc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccee1259175f34a099d295f475a7326206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa46231046dadec11b5c46a94d09bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742512797ebaaeb20d725d32a4942fbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84426ec95eb36116342b0fe5b028895d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d88f8494ac000f8fb415ad277a27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b02240fb7677e98a4e50b7d8d6240211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a307149c276bd423addbd51995aac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58237c057ce7138ccf73e447a1cf442b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d614b2a0a09152886d1ed4389361b1a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0f146528b6cc7fcd63451d2719bcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d238492ec5ab3c2786f0b39460340216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b17c63cdd277cf4176f8266a9a381f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73f0fb6764860309dff437d806df0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af25796009fc60b72262bb670c3954219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1747af7aa40b35de44f78eddad15b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3415d53a9165fd9bdb9202813ccfeb4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ce02620200096b36f4c9bced22676222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bbe4caa290d63ca4c906deabba88d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565069fcce2a8cb4610df29f7bed8b76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a61d6ca649ebc84e4386dd0cca819225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeb4a6cbe9bb9ff35ae648991ec1e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe7550b6bf6862953acdb4e0512e1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407128640c5e2e842170c3dc0caa5312228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc6de98626c7809245169f774832c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d41f0cfe54c65275d65e04ad9afc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23e89978b3f5babc0ea2469f0845fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e06e085e892fa7e71bf7980bc66e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b758d34db407d9295046b7bef34cae3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918055e1e51b482da35fee3ad54530b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e15cf2de70dbfe9433036032f786b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13834570e2b0080b7d3f0ca948d2577236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6aededc2c95be1455b3230be608b60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43588f5850fefa6ce7e517c7bbb3af14238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf57e42fa86ce4273f7bc760db6df36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9202e54ab7de5558042088563fb0c64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8de657c75d53c64d76b84c50f67254241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0129c0d48f3bdcc99c6b43370598f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205abb67e164dc2755f2538702941f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6dabc0d2982d5c53ca775126d81ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99548a6fd8ac65d8b76aa2216ef553245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f127b3be6b25be62cb8ec61bc38a69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8dfde3f5a8e61ffa4f328c7952db0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69787bce24abdde483b43db7a5af48e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32edbbe8fc72fb75c75cf2466afa98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e3604052224ddbe0879d19c4d0e1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0b7894cec2319bf9acb876b86ca48251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc80bd64f908472e3a2ef3618742fa4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa503baded58f7646154f982817118d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8d328fc27161b742ce12e823f591d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a251e3a671e660f6b739bd3f78ede255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c36c0385e364a314296a5f3d4b8ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563aeffff8a734ef0220553c2dfe033257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67585948ff84216038f3127124d73e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b77ca9e0e8ba84df76fee0bdf6272259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f504cfef6734cbaf687c7ea2452df51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbda597d38b1d04e16c04bf5767bf9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa298d018b68cb5d5ceb253dc09936262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd94a8a3ee56f5f685dab3196fc75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dcf7230adf0c5d0ef2d44ecba1199264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab575492425643d28a30489979cd89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab86ec4b178e7188273432d390677d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fb8afdfb0f08b224b156f60d5dd22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4ca14e0b27f48c76284f9581ffaaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d675b4b7e12e135d61e2128a7e1be4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e0309b613fd8b9e5a5376b5e7851e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428357f4efe3f25a286eaba132dd5de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86161760da9fb9da3f4bbfc790407eb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dab294ca98fb9a5b164de1a43fd0e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ca0bab4d99bfd9fa62e106c14651b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f6d471ef015dbf9c8696c037dc589275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699327a47f3c4a737b7914d5d795238276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102b311f3d6c3f7dbb7b262c892357d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f53058b8585804b5876eca553a793278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072ee123ed35ccdfa119e016e14d439279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adde59e78a9781f75de68b1498910c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6e587cd7f911ae771b682bd69ac9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f89ee1373b1db9f1029d1f54dae6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076f53a4cf8fb3643ea135a13138f28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ff6c05cb73129bb4d3c602db4c56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7633a68428aaf850188e5ebbbe56b33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5835dbbe636a5d733042d61d452e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bc990689045c5378e0da14952a0ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ff5f2bf6a227e02f1df8a83eb1859288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a2c466d6ce6a2a44a615f8b31d16d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe4dec8559e9c509df541c5aaa67fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a14d7ca563c4935935b23ce30e3b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1020f1a89a3dd21e07dea82483f40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa213543c3adc011c96320a62a9c9e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7896bcd44090378245927e06e5ce52294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7da4de3f553180c6d5837b869b67a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a877ab3f28a50210ace9a7e2eaab9b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3eb70769770b7bc4f49da2e340c09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91353e669a9b4321b69944d0948e017298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bc94eaab0491febe5747b967563de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64337fc42feedc4536143c95cfda7344300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46dcbc7791a8f26dddb5106ed49f62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420419340bcb36e7d03f4bde19b420a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737ed80b73d1bde40a7be1898929c84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02e50f7b5021227849e2a4286a4faa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0c464389342dcc487ebfe6a74363e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9164d3bd500e091e91bf049db689cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e8a6b5fc0e7968f09877b287ca772307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc3272c34bd675e6df78a90f77884c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c55f4621fae292d6c2d5259e405e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1296bad15c5922bc7421ce3bd5543310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5056018a28312b35866fed8cd993c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5260233bae1a24f3953c9c3dc1339c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d77fe85e071688ae747ed09a59b24b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7809f74594134e395762fdbe8b2337f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5047e6f55276d825099e6c4f03637d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb87efce9898059492a0420b8099479316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cafadcfbb368333a149e6d7b3b4135317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf28b974d1bfa46e8df8b2458e9092d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7835f32aaadce21d1ca504e91be31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726101534fa2ff1d0e600cc83b0b34a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3efba4c9ccf74289e9ad545be64689321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05150148bed75a43867ad126e3d28ab9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003014c4235ceb735b1099a992536c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687edd6e011693ad94a4ac9c56158d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc34ad73741d6ce9b343ebba2efbea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16432fa1f970fe32b1ec0dd682468b52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9d2465b164c495f51490675acc553327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d46ab1633c31e3719f857bb3b34a26328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027b5304fe040621522da43f320704c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ee8c6376a146dde74654c0b05b468330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178a86119207c418539be2956ec2d7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00863e27dd8d5ab51bb35b8e3f53ff4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963dad373bb0dc2a1e6ed9aa0dbd135333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bb49ff11a0af2fb4a8c798d219ec1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc654f47c936311fd885decf0231051d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd8ecb0f665b0121e730fad448146e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6154caa61601576b7624ca4910d95fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62cf01af5c059609e3c1e43d8f8673338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16969e6e42549c4d65d038bd19925236339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0f0d1be69ec4d7be9d871d127cc4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512175dbc382b62615cf63fd6c9c675341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159825c144ea4b66bfa4c844fc496ac8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa18c2f05a2904c2e1d3702301fce5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929292992f797a6be75e3a38e4cb9a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce0497cf1b9e32a8f9c89f828f82f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1b60417b6675950e6663a428fa8ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64560e9f421383b7fdb0bf494badff2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bcb33dbe53dce9018034003dc381e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a0b7f83faa7f0a45fe7f947da1b21349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ed463f14e86e39b8d0ccb7c436a8d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af90e6483f6363ba60b3168c7118ab0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9730753d936e95b87875dbee35b32e5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2573852c2b8858f91380e55cacba55e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b066c09c67c0d717d7c146ba5d22d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ca827fc20555f4f217e4cfa9cad62355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616608092d7a5d0e4a50133e86bd8c6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977b01f6806501efabd631fdc157901357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee6e814cf980a5f8fb3009256236d0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab86d9889a6c7b4b37b7b01b59cdd5f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba995d640ac22fab6c32f6f55027829d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782439ac7058bc848661cd048dd8d82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a129dd0a8fbb15c1baabee4ae2ec2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66b9a58a03fbdbf07ad73e295fa0c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d0a83585e3ac8769e098b097c6faf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6c8c13886d8291cb9c2d09c591f50365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463d55d3dc798c0eddd8ef08263a576366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0aa2a80d86b99d82352692b42b6888367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45c6b736d096e857c16d73996868b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cd361298d9bd3f91727fbf47527f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a2a503f63f4a2ab7aa4defc29de89370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894ae4f080edc43b49caaaa8d63ad64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd34f48e8173212f55192e091fe522372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8d03d720bde5fde3505dbf3814f37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb5ecf281e07b7723edd4e0dfad320374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d91b2d23ca92a1fa4addcaf0a125da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdda6c9f0da191407d9b5d4ff313fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4354617b45af9fc60167960448648377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be701a0816747cb652c3ac2b0812c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b933edf5e1751d7caa52c7ce2623d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad48e4ce1c3e811652c2fc269aba7a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9a3abd21359f25f0692a8491abf5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e96f594b7420b96b6a471463079fdc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad77a19a0fee314c30b7b78871120f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d315bce2da173c8416097db24e2d3d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0f22371e6faa501690cadef674ba5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f34fa129e8bb3845dab28d466b7eab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbbb04d2986d096bdd38dce088a48f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a7b3b9161bfe3e62ae558e55b69b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213897b5de72a8b09db1ff425ba7041f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d772fffe6d8eccceb4a71488387196390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89154412922aacc5f698af7195d625391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde53721856ea927bf73ca9f2099e70f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff5b9e60299fe66b3c0013138ee073393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae15900e37029077239e3534ccc6054394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dddc67ffc29aaa5a20afe52813154395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b3ca97d5903a6b4fbb3cb992f97cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3d9dd6af510dcf184f653a3159e14397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a361d34cd59499d2db651433b6e37f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a479a32244894169bbab8c1fb84ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a83959a6c0ff251484dbeeec1bbcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630dd8152f3bf630c1f82fd3c5b5209401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ed8db4b6ba56c57bdbda1ad592636402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d56ac950e6238a976e6d06f714e135403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b7de2d83824e7bc473892f38b4e59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799670b16c86ea078bcae12d09815b9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb679b1e96cb0d021005229b0a0f7b79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa44281e60c9e1ce94666878c021ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d9b7fd9847bb149ac1cb01e892d21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c166a4e138fc6c92569e769d9a7533409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047405e615df091a2cf9ee48575001c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7cd4cca22b041f8ff391c71a655be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1657bc9b15cec3d217ae055bd19440d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b99b53c17f67d4be473bd193e82c05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128d6cbcb7ef9605cc5b915c8a5f593414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ef2c687533763368341a1eedb7ee6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3976b45a7674eeed90e3f631ae94c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162a944ec3e36fdd7475cf10e2e02bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf668d3577b672fbf1c4ecb17e44abb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808096c3f60aacfaf0abf111fa3f88c2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b599f7f418ea97e7e22b1b00f269b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b5a1f5171ae625c307032c79aa19d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28780238ed3ac04ef982b826b7465ca5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda71afd8b15e45779d2b2e4d46ae0bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a297f381eaeb4a84593330d5183a0f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eaf9977be71ea26a6f7051662a33d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ca566be8a2f2110651eae2660238f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629ac276998eb84682d1ca625754b54427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c909d35c0fff2c4e40dcdabe889f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ac7eddd2ea50f73ff8fb2b1323bb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c96b10da0f8afd8a84bf7638aff1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ed91a7b66c9188dea62f306e9bbf0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139f564ccf243cbc9f6914db75178e1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a209858d971101d94bf3e84492c6b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce64499c128fafca9cc2087962d84f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318fcad4dc719cd9ec4c397161cc177435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c015cd1185f5d5ea11f0d74092535436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec6f77f050d7cede896b84188ced71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc31d33b46838a9651845faba5415b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efccacfd8317663274b2a045a42a32d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306c808c2045923fa1a38c5929367cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8a4193226a24d48bbb873baa56a90441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355515eacde1f1b3f2df7f8b202a39b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd46db3d9b4115f913d75c034cdac0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d42ebdd4743747b2d3d13c8d6d7ea9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ea128a33f90d8543a23fdda226c8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03e8debdce7cbf610d30a909441ff4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f96005cb6d8bfa598a38a8d74bff69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ec9387bf9da4e18bde102562f38c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d748da88fa4a3cb4f0f5b45c691952449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e8d7dfdf91f60053e1d1a38813739450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c1d1d8e3746c8f1bdf727cede74e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38be0f06dab642054c66afbd4905681452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6bbbf3f34bd9b2669bd808f312a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0993fd23c2e284c69627771a8a1a1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc432754b7156b1179572434807453455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd657c912a7fe53739b4a872530cd3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6515606a5cad73cffe643e5d0d327d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a54b5e93b77e7412ee267b055a662458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d59993a4075fe5c97dc5e555a09aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a94c3d37c84aa9f630744c2b4a6ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69222abf67d54ec44920b980ba843ddc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa015e2c97f0758679a88acaba692c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de42bfec7c07ce3b9d5cb45269e5d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5c8ed4066649e14464dda991ddd02464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0151d1f14e73d95ea5b0fd750852306465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360080c4dbea8464e7ebfd259849623e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba0bd549a541be8f61d49bea7ddb89467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54662556787219af224dccba5694d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79e4bbf0b7f1469a47490caad74356469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba02716e7504bcf1ee009d0c4dbb44470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee1a0adaab467c3c190f750b5042a6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1193c43c5ba6cb9e966a225eb7a05472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676b91ef286cead8c253b8a338661a8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59998b9012fb041544736ad0e62c1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe6cb60488d3d26b0a02219d514a78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2321a1c5c555cfa453546f5958556476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1195be40aab19d439f53258a836fdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb56238dd007dc6b6e7bca827f3219478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ac78a52bf10859fcd20629dd3936e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2207233a7bb3f4cab96fa075f177ece480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e16153a303ffe8c07feebf71fbce75481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651530d186ee88418596e7e81322427482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a009a58741f0f46b7fc84ddaa08bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e926ba0bf9e299ff5d02b0e57de24f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1971fa22a811bf926477237ea1614f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee78ccb088b5405cb45a0460f7aa5f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c904917449e2d498a9624376d42781487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbab44b66594f7624ed1ccec4bb309488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bdf110e1d17a112947ecf0780bb0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f24fc32ff0cf35045c6f4e03042343490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f52a1cecab457b8954a708a7e8e5d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980313c9beb8c90373ef6ec9683f8cc2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93e518040caa94fda40bf540dd5c97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320507f99da99f5559b0ef38d5651a5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bc46681272f8cd8ffc392c99d23a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f55febb4ba0f541199aa332a1ab0fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6864c73a3d7401ffa83ea4cdabcb4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015312d6cb09fb9948f35a8a9fd9ec34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0615c9a396621732836e0419fb25b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0423f6699fb947fb16de576b1b0d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47172bcb72f9f4138813180b46690f75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb747678168d0aa94de8a3232fd8bc3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66a0ca241f4713292f0ad7f6624a95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96216c80a7a5ba822147518bd07d48fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a214212adcbb25aa3d389b7ededeefb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91c3d1a11307b23c5a4ce6159bb1d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8cf19cbcaeddf2e8e9f687f2a178e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d8801a05a7385a267d0399e5aa3a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb6f275c462929193a99ae15fe317b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ffb2b8fbabb7aee5ae83ca3d01dda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f18c98c5d59fdbe26350c411ece60511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57b08a60ca761ba23c52eedbb422b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d0ed5121697b6d66935af2b6bd115513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730cf7463c76f6d2cb298361c46ecda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3632a266916cead3c89cb281a7b1370515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5aed10c11acdc6843b70fad3d75e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8785960e94812586be4556e84c0e49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94506f75801ef9183c69ede45f684a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e278fcf01d36646c4d1eff8022c7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ecae8966be03b49911d8c25f86682520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5831e47a31cf5bcfc5e577b5f8d51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee1cac7b6bb19c6b9687fb2405a2a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b80d468efc493f017c41b31d4d44a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130f9ad0bdebdf7639b9df05e3f2f0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3d2d461612bb5fea79a027a866ee3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4cb6109650acf9844caff95cb6519526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c462031bd8dc34db7893418b30ee9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad09f2656b5f81591840333e05efba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221359da025b7527756b1ea9a82251ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c956f09b441af5ace7f4438c2717ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca695f48946008849418f9838b1215f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437d7b38a71a2613db2d027a02ba8ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a5ad86f22d773da82f9b2f94a992b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98bbca01b1fd5be0e8558b74c5cc8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843567755d9c8bf8593db9bd308d160535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca17e7ad37c5834c89ab50d3c319dbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b25082373c54d1745e0002f7fa9a77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed34e794e0ee3e3796ed14748a1b2ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a519051b29c620edb12e5982d0e33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec045fcdf06110c3482a3ccb9019aa1b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08d4378e3dc0ded3b644f276ca94e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1fc89728ef898b314950630b1e6a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b3962c2a19513faecc7691c73025a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a3c3a04a0e361bce660792e316a28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd98d5232c0ea2ca92dada4e7d95bbd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b47c45ed9532ebd95aa3342444489546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71d174117b6e9b447803f2746a981e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971307655069a0c00f5f9bab34faaad6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a9f09461bd61b59edc216ba7ccedf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706e0845c3b51f9d33011212bc22426550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9f5943e4a0cb1e0059e704150016a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089f9c138ea6a66db21e3c8e4825c32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecdded44bba3832551642e3c1db54a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed395930fe138f9788202430be057408554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d0d4c6294469121ce2973c292612d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721451baa3a9116ec1675b562dc9fba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f283bfc885a75fbe7854d25eea55a14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f7e5630be03755941f1faeccd1175558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a79701f5443dfc49cb34040ffbec1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45efc2b55e5ffd2cfcdcb9ded09958560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce4a7c6cd4ae10ce384962ba1f62f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37536223dceab782d57eeff400db1f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910ec2226e1a67d22700b0795f32e52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c63d14b00e348da0ea265afa76517564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee430e30b80b51b20e07597d0607b9d8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba07b4253f87e33068df1273f36e330566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496f166a8ef736adf3717c9c6c67c0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaae9afb1fbe334c0ca04b970a3b12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257c9b5c4ceecf0256c273ae55c9c89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197bfefd3becebbeffbbfdcb8262958570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57df783aef976dbb3769f0eac98f04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40f67580d17c53a21aea7309670693572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006ee0a0864f9199adce13950c75ae0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823464e347544c44a3b888aabf3ec30574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf7e2aa27b34708c1411a92af6dab8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c46dddf61e1c90399d902d5d878a7e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ce90671a9a665360b0c12f72fc4e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be04a7e0b296deb84dea1d7ea9132c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae553adc44d1750eb068bbb77e7b25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204086172e8761e2ef9792389e4f2d55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b272a16e549fade69ff0295de16e3d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031279404f5ed7f38dce5844ce68fce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce08a649b58d54cfd6006876545df7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1110c49747f7d55ce2c6ea56b71a5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c328a013e45cc246f0ebce6aa4c89f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57634a87b3553aa0ffadedd701a56d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170917eccb2e7757c48ea70600d721d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089488f2fba2184c39ec97b2e3e44b1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94537433528642f31fc6de3ccfa70af3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d6a2bead83128c360e57f38dba0c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8aecede54c342d947fe8defe1a57e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217330fd0958f7bc93adf8303d10c552592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b5c199a6545d25786b5b237513117593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91bc897ddd41f09332fbc7accdaf4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075035e7f7d1ed37c626c21f37a0ab0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef39bbfc69b97153771fb74777d65d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4409850f282aac7fc6d26d1694e283597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ddae639ff30a686e104d2322659b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f2658a65ec9826a65c65f2886bcc4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fdc9d54173e555d9b60eb6592874a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a634399412fffab725029b03a66dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a596809f921b1f7e5a0dc2db35618e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61234b5dbe53ee2310b4f12ffdecf71d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561912187c18fc1178cab5396facac9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c15b0a8e3308967bdb8f44d7dab982605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05189f70b04f007296342487dd98d80f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0209c5583733f36f4644aadeb73672d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4356e2652bb0714d2302f8d7bfed8a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78762376af15ee2ffb74261cae90f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24a517ce27ccff8aee54caeaf69704610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13584ef75884bc043508a7568989c210611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a5d228c1edfe048900e1e207651b3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5a7a938c179d4dc99ffe777cb6d99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32296f222cbb37dbd52e4fd28e5b1cf8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f56939f735a8b9070c0fd1a43e9fd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d1d002a89b4ba0724bd64ef77e76d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1312592d7614f3a793f5578ca580c5e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe817a4a6c3c0fdd490dfe4f276cd08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d5c13e76a84afd1eb604ca297b9d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05f32506649ed17202c65c17fbaaab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75380041f4c7c2d85f83d73c3ad50355621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a17a3ed4a0f2425d95e5d652b23bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1692a4a2b287194a9dfc1391e61fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a076f0536f6c91949365f18f0e84d4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72397295225f0cccc418ddced926ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546cf740aae13cace36e76be4fcb612626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c277405c4485a1a6c7bdca1a79c73c1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebe32ed5ed3f4f55dadff297092141628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ba1f455aaeebe7486b7bb11111a6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a172be5a7529d0c933cdf0a6fb52f47630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af07e5e31f293e13c82801abc352bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009f23c15f41f5d0379327ecf4a481a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1121f77171de0278ff6a553ea5ee2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea3440f6352f7f5ac9c91642efcd52634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44354f9cb66235137d84dd6fa01549da635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ec7ed0a3f49baa1a56f7d17781e0d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5da2a5a54cb763673c1e29e6c940a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d080fdb6fa6be926d13e4e4b6730ca6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387876e682a1c7e3956acfd602d5aa82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ff93fc2fbdb484489557d8b5e02df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebda11b6be11cdb6c81e14bc8b4e063641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59480aedc7112d36ee8270256f3b63642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12734d098535178878d6ef38c73b5f43643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ddc544f6ab8dc8f4d436c9aee1802644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ea93efa616695b78933295c47c883645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e8c683d3420c961d4dba197541fca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d9adcb63019626f04831170499411647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c022c00ec2f536a364af00a1854729648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896a356d248f9b49f834fd9d4cdad81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615005b6e504cf5eafd8955ef219783650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fc8a6b6aaa18fc3624b6af7d440b8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ce21485558b6c3f8b34099433cc14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e99f7922cf61b1502d95a46fd5629653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92df4f47254afe4d8b0697501afc3a5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32a125cf44090a15426b2ee537a5c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda65c9b15d557c99ecc69ebff38bf91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf10fb0b6617a1d8529b9793782c76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8f56f9ba694e276f2c7f5c5347414658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccad50dd19c33c5d84113ab9c48ea2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74d6da9e98608d080c2b9797764ef8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289664c886d32cfedbe207291d9b787661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274df1b432b90fba97ad70b8d24cfa71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff3857f0a809ff7ae7fdea5b09a1e6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb3a30666a0407ff76ac10902b8e60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad826adefa41fe4c3684ee74a53239665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cc03640c9434ce95b8c3549272cfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b77e163539adc44975e5763b0562e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc743caf4496112803af0407442c104668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf0273f16093e8394734b89f142756669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23e848cee30d63e5230f2eb867e327670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764121c908f034109d7007bf936f949671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde4b8ca3230995b01c45a9fc4bfa61672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0012d2232481ea767b24f74be1ba0ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29039d86737b93444bef75884eeb3b7e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea49cde0cd99090bea89c44e85b3ea5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089012e417d652eca9e78e8d69538567676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c574aeedd18fc0ec96d1710aa9772677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346262183b8afe202481bfa65d6bb48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31a8bf491458734a6d98c97981faa9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831e2704b74e50e1cb95dca78a6c8f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e7c231f85563be7da7b2667be69d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b608118ae5bfebeb88afe781bafc75682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea92fd843303d21ca5d93fe7bcd336683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688467bae1c58a2b4a71dc7fb9432871684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f69e083e92c8e3b0c01a3062d2d39d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6324614c6eb44d95fdc0608c4379c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffc80ef083e864cc48dfc4527fd50a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cdff3b74dc5582a4c5ef68b5540b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98150a903c26ed6c324639d087f468e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf0533fbd1fd5f2fcbbe2fe41d6921690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c202d294d57c523bedcc574b6ee45b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a74076768f646ac29f7e1830bde76692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117d9a76f46f77c0a9cdf1176402c85693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc07510eb66f43355bd5f8a3df8e67694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a452904732e596ddb1792290315b0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fb38bd80674dfa0389392925b441c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42a0b893c1dfdac22e26230db69209697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c711a9fdffaa8557fa3d3ac8097cf9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cac81af9b402a9457fef500edc1eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb82de1882388bffc010a4eefb6ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1b0d224295d0f6a40ee7dd530c4c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe93a5c4909a62286f03d3839db371702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8ac7f1a68bc3f839562ce2cf95e90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1eaa7dd79fc7d214cf3fd83dc2372704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be942b0f02aa06cb2704b9e25e0516f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d973fdc17c609db0f55473ac408f19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404ddf2746ab351a69f90baf3047547707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b2ed1a2463a0a29fa51ead7a81300708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e45990e08ef7d50748950fa3ecf56709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd98efbb5a0c56534d57dbd36bab66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183c52acab5ba85c2784adce92c6e03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae166522fc92ba15684f8486266c1bf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dc6419cc1a5d2e2af35acd9009f3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a097167817bc123c268b1dd0bef7b01714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8effc5f112eac53ab60327f5c5ffa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563bf56f55c75260551c3181bf4806d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd249a7e805f91f695491ed15106c595717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c34cd4a103876c703f93052591382718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53f0c2685d66aba98f78cbd1c68811719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4222a94ae032b59cbf521802a49dc0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b061c7e35268d1f5818f9cd4bc41730721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47e0fcbd0d7852dd82576c7b8abc4f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d04dc24f994da4addb82b5bfef8249723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7b2a6c94ee62d351cf959f4bc5b8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01307fd2cd37125f0881cc89e391737725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79626b29f531e3d7478fd671828873726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4916774673896a111509111c12300727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d95a7d7ab83103081c9e2a2fb15f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4763c55fb20981818636a5e2515e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b7d794c251274f88eb8e9ec0b864f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5029f6a82d2d7ba725c59b4bcd1e323731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b46a99c7bc702b688ecc424ef4dc8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66a2df09ea9260f8c700d105672419733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7d17b715a41703039f5333435ab63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32071883d3266c494960875a793e3db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896f70d7828243e4cd47ef8751a5e2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0c1c197df9247967de9993d6e294c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7625897a572ebb9d15a94575be370738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f7a01ad2ff7c8cde395f06a4a3f21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4db0d6821fb78aa632ee9709fe5935740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bcd0f9752be8fe590432c1d9c474f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfffe90103ce6700af9180214487b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e24764d478b1d01aa6944b282d6214743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08f8289f5361dcd880b86cb2c9c238744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098d2626d9908a42b5833b54037c6f2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2d4460a594c8f952811a36a588e81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358680986b8195cf2cad96f495c8320a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b43a642da7157dd9d8d58f11b201b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d5ba361ab96179c0bccf56836f3ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767b242cb055aab8cfa4de3dba24619750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a112af5dd9120d36c5337090df732b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111848e986fd351d96e49e5f95e5da0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfc0b53f80c5b8f8c45bfd66687a31753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6508e6179682aec7d5a9d3bb016513754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8628da76d51f286cc8a0b1d4ece45f7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6233a8ef81b00c4dcdb9ec6af7bf9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112491cd8e3f903fa4a34d8f53535bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe400cd6412321f9865c225230075af7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaf885edac8933ccf0b70d43122b5c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febc8a7f252375de11ca709e2c11b2c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f8d8fe148bfb205e4361dc069f858761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea410bf4dea291bc009d2c58de06ce3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa16243465c60d0940237268181e129763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13bc014d244ef9b85bd0f4d4d4e652764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11e1988cf203e36ad284677fced3dd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85e62b353ac009042a35f316ae5494766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2bf7f4d60a3c2850a94c6c26c33dc767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef4e45e6b688e567a7643827703c82768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58c894fe5f2ab27bb34510b4cf9e3a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7580e7942ed7f2e60edff2d619448770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf312ec051dd5b00e61c576f7fa9ff2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05652a73a7b05c787022cfdb4880cad7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f8cf02b7605c82d2ea1ca4b2777c5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06a6b1bd2b685a3e89d9f4bda763e6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f882d58559a179e989760d028d1602b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee328b9301388a0da3767ebd58bb49776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a938f7b0ed06cd2b823d741fc37372777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b84753387a2cbddb3f92cafa7fd7c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907a071a7c4a42c25ad5262f0a835b3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ccfa5bd15af54fabda7ca73ee9976780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324383618280f3094ef27d61e4cd5ac781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7a3207f3c1cd8a614165c395ff4e3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fe5c50acd75e3f21519e7bb2bf962783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c489aea6ad49062b4102f913fd89f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0d51e86fd104e763fd7b7643b66db785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af9d69df0704ba5c63dae4bc77fedd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92caf9cff3eec8393076b174f53b2ca787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfffcd692e2ba76a10db8464e5ce17788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca20e25ea4acacc444c977bc9c45a5f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4dca52c0b27a0609e82ce341218d9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e162f7719fdf1a3a5db298a8a0a7a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b70e23d8fcfd363d7d72632ac79a8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561c45c60cf869acc2a3adafc211803793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356015aabce6c8c802ae7925eb0f9d5a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda81f25b32806fef8e80bb0741be9b4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279b550166e1ae0a93bee3bec502482796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a56c484536afb0da9351a9dd89da8f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f393379c423a0665096472ee3700c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eaeb20d1ac88905c9dda48ae1e96c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9272bafd5a8edd09d887bb7f2e2946800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc8296221ebca71138f6297ab16898801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a5307444a3b050d5f0d3c61f9e877802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925bd5df78adbcf716d7acc5a1334c7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6251eec2b906b8ba50da0872ef40779804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914613653f00e53e2b70ced15c688f15805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb450a5b6a974875a24fb309f31f8b0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2a0493dcfe95d6a5a504c7d3a8311807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac864d7b71a46adf200cff7b251766808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475ff1f3fa75c0d049e79114a30199a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181318ed54cd32c4f56c77883d2e261810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c041cda524e805c6c7404a4ce33086811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291609f7399cc15f1c85b56cda1abf37812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56bc8bb6b68c3c24ad76e125d840d0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d179dc0a9b2876f7cba3bbbc8a7a7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc58f9317721caf4cc4c6c5698b51e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41879a571fe9d75d6767cb119e255ec3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009aa8d86175988f9374c8a5329be69f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f987d0cabb60748aec47e575610de61818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ad09c9bfaf31b21a989f4ccb92bcb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844d0e044aa4ec2e665461515a8b5ef820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a27c7338a1ca931182d01c9bda0c2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e12b434fa9202c07180156a67f0f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e178214009f4e655665da0989a5714823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12897b47b233994e0d7b574304294e95824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7d3da01a5b128f5b6d5df3a5b2178825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f957c755211cd9565d10fa027030a81826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4b2f695b0f36a328cfaebcc0b1b21827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c33db553c08fa4c7c45cc2428446ed828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5b193480f3666f9893e45cb62deef829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902be06d5e520196094a03b87c6836d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43535c14a026f4f2033411296ee2297831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6838816e74866b1c1927fe20d205498832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fa378c4aa2096bd5206f862d81384833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f76edeb971620250c0a883abe909c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe5913e81ac4e9e2853d1fee46143f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed824e6ba406fcf7ea7c934c9d942397836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0b504a15cb61151f57e9c8aabb990837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1886510f314f247b3fcd7daed5df1e2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d734c4ad9c82e8a8d80ee262a791fdb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f803be4e3277f22d88503cc4248a2eb840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b53f89c809126aff6ac83d701d9a07841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4d18a0d2b750a2a0c1897c3e437d3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3bfefc1aabad33fb638ebb1bdd4076843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8302fe75ce2a525392de74c637e6fd844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc876846fe99a0532332bdfbc2a5e53e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ca5fd3adaa640aea4a9317f7f70b2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d650a62ed9252f8d3f8be5baab46e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e695b045af6790bc638ece8d9985f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d4f0236ebf2426f8bd784a0375c03849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fa16fb068a98c5f1de111183f9851850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76156b0b6d670ed095aebb5b664a7e9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338d8889aaa6ebe3c09a63c11a1be76852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa08fc501741fcc15ecccfdd5cb6858853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b4e0f506b823d5e7886bd911ff594854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39e1c56cb24cca41b9f453a8a230f4855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05584c5f3294531d5adf751c4e0ee7ac856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc7ad2ca57b4a920397778cfc01be3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30449ea9d4e7d59c4c4c881289ced1f3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ba92efe6d47aca75a40e6cbccb533859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03a3f2657f98f7f60a86d76fd62c99860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2d9227159f4c5f2e969b6922c7f90861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b589c619dad9f4cbca7276e621a0919862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fc1d90b7205e506b6886f2b9d27ca863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313b91b6d3d46f408cb4b6812c297b7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1575c93489664ac0806c2859a9f00d9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcc0d46ed8d035b62c775dc370e588866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6021516e943dad3f357b12362d95c7867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6ef351fe89646adccfeb38ba5e472868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96010b89c1c9d0b93b430ca3af507bb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f0e50ab6c08174f302ae9593b875f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca6939eb82f90560042e2ee1b40cea871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54090ab010d6a7f3756d8bdd99bbbe872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6356b036d2b5f1b21dba3ba4e325f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1fe9bf9d0410eb20ab82210bea033874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9da4d892f6def95947e3ed9aa92160875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39386c763ef6595ef1f7b899b83d23b3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf19a00347e1f2eae6bf899092150877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d126e7c44d9b3a9fbbfb1684aa099878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab28428ffd55329237cfc6552ebd50c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5c811125db13eb58775e405b303da880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf037c4779adeed3cf300d8aa371449881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fe483a4f5581fa7b3e1adb16ddd79882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c53a82fb332cf7e8212471a88cb5b4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38185828c4fc66fcd97342ca2bf945e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6670f19403ee84cd50bdf2fad8e1fe1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38156851a03f7be87318563831129c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074771edf795c4f82a231f0e7ea3949887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0aef8c56f22714685bf13ffbbfe706888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c835989904e1663c7619f9b3e9dcf6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2ef2e4a6f7b0df0f5a536daad65de890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becf40c473b7bb0b3e088910fe9a5de891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67429874a3e955ffe07c5774b368a0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550b4e4a5601f383a9d9b181691b81e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c109d54611b58cbfd90a26840f6b038894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c39dbfd6e6dfb561c6d42822497627895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50e56c81accaca61ba7d69758ddf1c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe34b24700783b63d462b830d082bfd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dff0aeec1c7f33be6d2ed2a89b7cc898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9af1f9a3929e9e5d5521fca5060e75899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa55cf9b70503b7a7f6033936fdad8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ba11bf803385777c6c2f00018f9f3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f40a9f54740768c50b2086222462c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296e8de43ac2ba3a6e15ca266de5bc5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4756c88dc919d8ea947096ae4d47fe904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056675d313da8109036937cafb7632d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f01622aaed2192741177cedccfa2e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949cf8103030e2c5708be990f74d040907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2805edc460c327c7c4cefb360178bd6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777d1eeed3761039709c34c9dba145d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696281d7ece8ed102d4c13e66f32e2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e04d84474c5c33c1680e6dccf27f5b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d1e7aad7aca94340f18e78101abaf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3b4cd0f7d19303ea5a367202185b0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ffa6e2d8deba4c748d52af06e412c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffa5cd77cda48f232aba48cc7fc3d0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1defbb54867957cbf45b38ead40b3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a33103d28ec5f029af035b5f4029dd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e0605aec77c102e96a2fc37619591918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e585c8f4fd1f695021f853f928c9e6f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272fa57893250e7905484c5f060265f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c63c5ee2dd536cf4d5b4aee5f873af921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc1629fa83066782310d3eddb343de922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a97a9e4a71130db40475d27978ebb4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8a0513e3b2867c6a56e80350b8690924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e88a05f343e9a79578acd53392f40f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34767b887e4d10d88396b329641cc6fa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea334b0276fdf938dd39c8642798c7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6e3d79ad26822080e92735f665adf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23ab9b5af3452db811480b6de2321a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee955c6c3ab2be223900dcf858b66d7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df0bac208deea67780691e58c5c565931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf6cd9a7224714369f321b171d920c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533ada74416b838a28f5a80f62d650f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb31fbc62bbc3ffe78c62043e5cd836934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d45711581fc749edc4508a9927c3e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73f823800c858d95cb1d11d7490ba7936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16fa56e84548ec87a838d7f95d6e0d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5baf92436d86bbab76c4ffdaf6a142938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316367709fe27d11726b8201ea811a9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcc55a8f380f8126a3eb03e3fe3ada940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb8af2fffb24faaef2e8fe6ee5c3c4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f81de9b2563a8686488c7e580cee0f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605009d3d6006d3a3dfac254967116f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b42d38a58d15ed778953ded78891a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8f922b036a4696316d3f7c0f986d1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bdf16b6f69a3c8a13e9902940de8a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f87a68045dc132ea521632901935d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d190f8ba850735b534b2edf81560cb1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848112604730e446f0697b5a354a5a5949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb22a1dca9da8f54ffc3818d4a2e57950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d659027d4e630abb293f5aedce8de3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f982d423d56f6307da26ee11e9e68eb952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd717284279bb67efd109479f9db063953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ca7c78eb38bf85b8d9925030bd9f4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dff99e5e2204420f130e507559eba2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2239e4d783af1f8d041086d822e5a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3fda80e9d2d997a1b4027dd3a7329957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e0311113aeb523e2ebe7dc47fcd26958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837f76ee01a72906d3e724e93d6fcd3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23583e4d9ff01a25d6195fc33aa4c3fd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadef09d508c21e601fda78771510c5d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2719fb3b452cbb0965f3e43fc867450962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee5b1dcbe7520f578149a044f94167963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1908acd41d0fc14516347d521610b8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa290a5634ff4671cd54a542c4a775c8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bd4801ab8a7aca73baceabe369bea966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab8d4b6f1ef28825770bbf778844bb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d33a43790e5a5afd10ad56c71336ee968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913d3319d0351a4d47e5f56709213ec969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1143c539b38574dbc61dfd38fbe27970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53230ea4d15a11677eac9e29be0030971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3dbc7f81380a25f61f8220147ddd3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380001ac939ca1b6e4085aa8cb94bf0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ede5c36b4ac6ba6c9c8eb2177b4012974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016f3368647d2a66d37d1fd448da068975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897b8132c3635bd525cb205bd6fe751976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09174cda610cd18e1805012265d93d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdcc7adda2f9c399958243f1569d05978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7dc32a4d6bb468e02318eedcbb700979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee16a7df74e098b26824f1152f8bf3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a156817a90bcb3f31616ab36e565a1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b3eb93e7433c316fd46e6e245927d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7962ac363ebbf90f67b62251c38ab1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bca16f534c828c68fa815ef352326a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9626bfdf850e111241d6d53b5879d76985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66382c440cc0ced2b6e404b0c79da6b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdc07bd1472f79bf4e4e811f02107b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa255289fa6d07adbdd6d5a8ece385988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94be40c4c84fd5562764c8f4011759989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e50817c50102bfd15ccd56895f9e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7a547d10704af29bffee580cb15f5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be204d5cdd995cb787110ffbb858bd73992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068d57c1cf6727e57049d5a6c98a297993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205ce3c0a4f13297ac1fad8a514391d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526360f297032761c3ca5c88e6d0baf995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732c1a39416f2b139c52180f271d829996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb1cfc8e5fd76e094f84935890990f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77d7a2f4b99bf0b37e7854edadc9081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78231c84c5df15c4a92c324c9b506e852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5891eca1a86f27782fb6164d0b25d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86fda64a5b8dfd066829bb8fbe50594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a463dbbba6c990a4ef6e172224a3f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eacf879753cd563b3395a94b4803c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f8979ab26cbb5374310721702afdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca1759909e025acf166bfcd9bcdfef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409331a55f971924452a2dfe3dcb7449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33ec63212ece414ff960567fa632d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0c3ff347f4237639834a2a049ffa111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39451c2513c278755ad3c3c70c70024912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba79345fc132ea9cefb0106871e65513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f4fd05303195a27924b82d15ad92f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193cdb0f862286ead2ab3783d850ed415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc99e6bf1838e1789c7408b8f27598316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245613b1c0cfb3fc226d25a7a116907717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c76a670ca488f6cb680522c843916518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6295240826940fc3edd3d68dc9786419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04e4b4da112537b285ddc985fee08220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5fb4fcb81627d5a8aaf6a54df60f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106e52ae65d7aa19dbaefb2443a42bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6651e8ac1a185efaa8597818669ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509b75210615f595c6a71c9f64b316124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faa59ad2700b8b46f69eaf1fa2fe8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d0a07a0698477f5b8a9ca2ae46b0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1df306c5b97313b6f95b2a02d80a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394a2d6056309c1f5204e430d04bfc828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711ae8ebb6f5dd0fc352c102c8c1a1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbffa0870ea337b029e9e92eb3844830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3f21025fc6926570fec030bd8f8e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d410426e78b5093ca7b4982e0318b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ef3a646fb70369c38f87af1f3804733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc178a4edcee331928c528dbf0d4e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbeb0371bd6140241365abb48ae4b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04f6ca6b176f59947e63b63d8144b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6244e4ada0ebf8fb1b04516b157c9fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aedce687e734ef1c1512d5927390e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d06e842183e16d1b97e9c1ad4d7f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f1b19accb9dd88896ca612c218aa440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756e224103130920a7b53cef1bd354341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68123205f33a0774a19de9b9c4fbef7642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa3773886a639c5a08d811b812e54743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bc8ea69d885e06f7f1ecae9d00c9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f889823854698094bd2085cb896ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5319e6c743b87815fa98d534c84277646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a74b41a0058306a776967c783686c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f71ecae17e53c3b7d256f759ccabc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433e702d1d3d423208692c6b734c63a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20651c95cff341adc5d6be1550437050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a961b16c7845450822d128379ab8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef714fcf70ebde3a095da53a83741c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58ea257bac1734e90e5d35a64d4e5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7698237fb627e4df2c49aa6a362add454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af729a2034679b11d390b2c15cb05b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b79fc5ad718c6ded5a5db5e1cf2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28de62ca6e6f8461db5f0dce0c8984b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d065ac4dbbcafe979f6d854f52cfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083080faac8fe70592f70caee4db0e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650f81da66ae073e6b3f36e5ed3d33160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18ff3b710fab196b0a88f30d4dcd3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325c000dd22f2ecb4816f2f5999c95962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115b0c4fb4597ddbc3c43d97afdd60263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10c9b90d0de482f9dbf16c3229d53864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c490bed51309a142d0150d543dd6b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ee4cdda2887550c24496d6101a9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c331845ae66f50614441e4168369167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84a284ed439ac7597ba6f939e49c8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769290e56d68bca63511702b7f261d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdeb0576f1bffd4e25fcf90e6c1be070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212a274737b26ca22ae908046ea1da971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cda6e889708977c89ec441b16dc9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cc8069ad71fcb16d578c4b2cc341773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633121194a1a58eaa55fb7dd3bf84ebb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d191797463784cf17aa98b3426ad2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ba5867ab2b151056605cacb279af276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64258cdb48eb23c27657044f3f097a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b473a0eb528c1e445eafdc7c59ce978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6dda2d3b9d87136b1f88a5909b4e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48331f3187dc6ece1e1051822e1942a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180bd61e98ed0b03dd8ad570bc3abd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb90a9d30c95933e22bd3dba2a67bb082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862b20e96c49e56f7f95ddb1f107c8583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2a32c3986e6e744d43b1581d6566584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7c75eff418d235a5c0f87a9d6189485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e745b03bcaef272625a6b2d49b62986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf46c74769320d7acdbcf861c8aff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c363a8aa55a28c290b97d382e6f7e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1438edb92d8f7d6540435218d7c2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584afce44331dcd22467bd95bdc78aae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccec7a032098cb8bafd24d81004759e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef79cb9774194ee7e6d5a05d468455c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b041bcb853a12648a01532d07179b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91847309300abfae7527116d3577601794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166fb0bfc6b3b346a155bd65799361395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4e50ab7b43680ce9f12d44d8442ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a05d0b42269154c91ad8c1767472d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15975f95c67701e738eeffbfdcf3bffc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95242ccde1a91d9a8b9045c7f1a1014a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713fc26a035cd0ff1297c98951cd6b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc8e442a31ffdc2254c91c2ecfef84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050f0cba060a137689b2dd35db6288b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d16ea7a222a48013b116551155bc08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71608775e7deaccbee77134b931833f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ac55b5af5c2cc162a780f83e56f49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc62985465b10fd20af2f71b58ae61106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed58a1a1d2584b4bc72a51a7e79bcc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b9e82a938ffefacc3130f202dd57f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d5157cc8a65302b2b7d4113f73d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce104d4926dc3d62e5e6c3d5170d8e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fd0741bfb2e748a3c94aeadb78470111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ffef55ff78c3b7d71e736db6dfc46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf3ad9f5f1ebca59ed217602382566113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd34d5fc063925caa24152292dcd56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29728be38e99549c6edb89bc8fec1fd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1b625d5290c5744402761cbbc099c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f54f80163f08918f0488aacf883a1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e170015358cc16fcb353638306cb7b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c578925dc060d62e567ba92519696119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7175cef47f1c4dcd34713bb7d627f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b9f358334106ed9cbd5cda3ac8eac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af703d25186af2a778975c307dbdfb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0869d26f4a23924679501d26b64a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde96bd9afc24df38e1633a9f113793124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb0f14b72747b9ac40dd6a5ea30a89125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568e86de029b78c783bf0f9fdc41cda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caffd798b31827141742c68a96484c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76c3122b30c36989abfe9314b511f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc0612ad2e974625c56032c13c927b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb79694733824af5342bc4ed196c93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6996c6cc229ce8d3678b893b2ad8fb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c811f9301579a3e78e3898b002a8eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77123fca85fbe5679afbf31f2e3a295e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8b1ebf366f94a986c22ca16eb8302134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca6b9168da1386d320860924506fe9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef35d9ffb68cfe5dafce9d399be08bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187094243709e915db049acc6ff10e8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb6b2989d8c723633aa1fd1309b30f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5390019fbe0748d6564be8f4b35936139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb2310c85d2fce4ac0e8f505d947f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab72c54097d09c02e731b94badf8f1b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3652a6939ba08b6bb5fab91289bb03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ce58af56bf5d0b4d7d93b27adb45f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cd66005783e3f11314cc5fa089b11144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a02ff2cd510631e873f5dcbf315120145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a49e7fa19c99f125b19d7fab22ac3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35890a501460c7bd72d025538c6da44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625d60e2d6e26003de0fa0c7921cc28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838140d095f218f702fc597c1c24e5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed20628b78f3e24b484b6be67ac3043150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8925370e0ac348552fe5db3635d73f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bd1ea8a3da285edb2b805b7ab2ecf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5686912c28ac1a40503ee731e6924d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a308bc916c0f7de7fb08ccb3502c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012e84d4eccc956fe4c2e94df18ea6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33119fdffd282ac99bce0f42bab4036156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016ff1eb40818e5f2305f439756e328157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5947b86e3e4fe0d613a0f768237aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75bdb6ae485649d5d1293a5816386e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeabf2928fd53db63d2628c9c7b3aba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74625f3a70bc1a1aad039d51a1f2f05a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1b041fec72019cee1b2483167c6d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a234f191d3b3b7655225b2e53dd8e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7bc1f328b0d6b44697e09a891ce5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08bc88f50c0c0de2b0e61353048ac9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63d4c7eae3a5780b09983144e724f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938a798ead64f3a65be929dbe0c4061167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047a5026eaf71a8a8d0dcf61f023f94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be7168d0c00735d4e82c5c0838e86f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab58795d2d9930f2848d04b66d171b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27ad4b8fea69a234a5f1756efb1bbe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b9975b51f1d129bfc8dd40f204140172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e291ba5699a173e626d464cd1279ddf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3e34c8468c04fae2e147e22f6ff12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c1209853ca69c512cbca96326d24f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5842d8918f8834bf6f7491b25daf69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7065fdb857eb43632c98e28e3bb60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643c2cbca1bb1c55f72c6ccf500af8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e161081678e65601b2885ec86efc2a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8232ce2ab651e3352412e50035483180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219b1a0b9bb268f18f0e740b8ade760181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0a95fb9111dbef1571de7c2dae16c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeace20edfe07290899248f42ed389d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f747f5eb4a9ff25670d83b8b1dcdf3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcf63980874a6236588bbb1919e9fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6f6ae457760580e729e44478f638d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491716815d4e5e38ff8f3763fe02916187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e9cf46f622494ee42ec923a4ec8c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798bbdd2519916572311b4c3bd886ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad15636f279423e28e041a36eb84002190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927198a51d84d6d5158da0ab2075831191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5666a39fe99d1aafd43ae515cf2bdb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc085c092ac5b0ec09b9d38da7143a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e7009d623a9ffb75c3b00ae8c193f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5552b797220d575a9d9db4e65eeab4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea8156e55c8df34a56b50b560f144c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1add4992339dbb8511c53dcb8b78c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cdc2b3324b71a1e9cdfc4ce861026198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4100c562b9e9c6231a02101b6d5717e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607acfe15686198bf7d6e9a1ddea709e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9d23f40a860f71824ec94879b9ca3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2952815c8d4e762118feae42fc2a9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f2268d89cf76d88002b627a91367b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55394b340da838d6818a147cfd2af9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30069edd48c6093d47b19052035a60a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57c1a308ca3e469d8ab732f2d9ce65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0442a6fa743064288eafeacf22daf9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096391893f21dac7aef77897c819f8a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1607d091d74460dc1ee352cbbae73a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73663173754c09817ed0d450ba1d84ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3d99c102c2e90d79b26d875cd398c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c17f161d50021ff8775351a0bdb571212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14008c49e003bb363d57fe030197ad3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99495a24e9389b1140457d04abbb4d7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f5f32fcc5653ef9f079aed4d5307b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97076160e3bc06be721a2011b98b03c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733539850c00628bf02188a9dd732fd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660596f77995106159f73d77f1e30b54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b286714f24e83f84ead011880961ab8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b46d30b048e4861318fdcfdf3ba41f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65433f8257d05c83c8f3651ace7ae4f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fec21853cfb175b5fda7156ce10452222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f602d62bee08b80fa7d3c72dff8a80e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b06069d1fd258db0c20e26c2a9f4a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de63d7c841ee37a797248e47e457d2d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130f9a7c36311c20d3c29c5c6e88500226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebe3d4da5a16a4ab1106404c37700a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e760e399d717309bc8ef546eb227976228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868985c1a0dff68720abfccc337623f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c05805abfe47d98572148b3a5753e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbc1a94be2845ef1b871e180008cc2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26f2b0f5831c0e282739da24cd7c2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648c1151f755e77f3f78041d3e36060233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170b12cc4dead07b1fa7dc8e92adf81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473f1aba0b8ddf2ea86e5b95056ea2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b2cd7cbc4cb6fd530188870491f29236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f64b72f9b37f7d290be8742f94420237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557cc842339e781901aea1e413b243c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb9904ebe7c8385f3cef2ed3b38195239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c81677088b3faa7b9647f710eba312240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a13254e7bf66d81ea90121ed325e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce7ebe1b8fc48747054affed605145242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9649db8d24d8617b31cf756b7c80628243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840f7a2738483a03406497306f61403244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266480c46aee760f968c3dc054bbcc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4f9b23cf4889cf95f9fe456115fab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95e85720609ebcbcd4a34a906b29d6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eae34cbd9a4c5cdb68b4e3880b5754248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608adf17d80a6a16c0394fca8eaaa6d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27324436edc31562f81379117965aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fbc98194152e5e34a9d148e9ec524251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25035916b6b69fa1f429ca2965448ef6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c55730d9d920efb0050b105060b907253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23057018eee80076a55ebd7a987bb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02570625566231cf7715c39d10de7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b8675dfff43a172e1da3a049047c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668918075753dae950f8c10c0958f7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25169a232b1feb84fefec580c9459a71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993c57820928ea06c715f08cff29478259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687b7cafd6f5a6470ccaf3cc7642601260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596010870962dbc05fd5b52c14f89803261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3690b5ebf05aa2ac25b8c92dc0c31ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf9aa1550b6c2f823099cbcccf3e66263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539a248534b8c698503b7d565ae7a85264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c2914a091bfd77b4a3d8f712cc93a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28510052b8e2c78e2dd4c15a333bf0e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbccd2a45036d3ea3239878c4c60c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2c492d93ff0e8fd9407e86ec2cd1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a41b2c6803aa2ff6c9a365b0297445269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c9b0350d62137685815685ba6e64f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257b08e0d605e5fe3af9e3da83bb6e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8565a901f0d87e668aeaf73d6e6546272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa27326f4389783fc4d259ef966253273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa8e1ea9697490cdb497e40efac4a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e91a6aaacc2b950ab134abc495d6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e61211e7adc1a142f54f08e06d903276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971229baba50c2fc83d6d0b9e774fd71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19d879f5ec4764c109f2364906ca1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6edebceef4eca945f575fbde27838279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0537493f473c6a0ceea536464b99d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b7a3c73227a84fe98bd0d5cc3fd6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4abc964576f2ba98c177279e43af0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75016066fdeee2cb1e23e53b56e702283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31688fcff3157ed045b9a03669e3c8ee284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb4f80481375880b2f3736b6e8ee25285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e61c3962559297f3c5753c416a6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec816affa77b43c12d6147451d0829287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4da538ecb2f5b8e43429d42825c54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f620eb2378c51f523f2649b58b3b21f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959135b6f17e3c733db37dcdd79883a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9044c55a78c7de0fa1d135f36d14c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107c3755381d209e2dadd6424e6e096292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cb383d9229868ccfc91bdb08f1170293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a25cc9b2e59c6f951a089222b289f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b3baf36d328b756a532de93113458295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3392b21d37220135ca54af0921cc5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee2b78f8cab4c50a870fe8c49cfd38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6061e3c13f18d5ecda8ec57ac04db35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadca73eaf4fbea92272d701e8ae4ad3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7c2d369abb12f4ecb7056c2bc0f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79a46ba083d887671b43ce4dae50da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3d43b974923ed148fc2ddf846a2e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f96f0168cdd3d354c6407e6f55d0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02bbddaa76a6dc386f2cac437b294e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a675085e5d36723f2a71723158cfbfa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0fc0f7da7d16405f4b14451c96fd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49697cdcac58939a64d3bba1d321684307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fb44c989c4facdcd70d790489af6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e4456c59ae2c8c2a32be0971cbecb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bcdb78c4179d45dc372f1ff203547310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35947938c964947c6fae1c53b78479311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461b99c4b692cd63de05a2adedee6c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9628c54e333f1f71037fafd485b225313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396967a2808edd7c324353fe370b7b44314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088337983f231578f0f370c9bcde7968315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2481d19fe7c3db90553624cbf169603316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe34b5bca631eca649c17cd4759b4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f269e4d968a63702cf66f5eef2d5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd324afeab2f8be7550a13862962092319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a41337389a73057970f14b8e8b5e66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab7102a570edd48940c5270c407567321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a174137c223c7d5c00c961d82cb33f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967603fe146ecb1dee17951e7f33e6fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65689ef7a9fb50ace3edc3587c4abbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b40ed052e3bccefb2f7499bdef71325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae36de6913e2eab86c90fe5396830d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0915e42047c12af845459e7b0502f4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1ccc37f77814370674d83493b6064328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130427adc044e5f8587d7b2c16aff39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccaa5c6fe7c5b079d0662aa699dbc7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c70142b77af80270631be83df7fa65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e25f96701802ca3246bde3fa1a6b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864e770e4f5bfb208301d5d8b34f503333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01709ebfa5bcb46dbb756f17d1a78b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074fd58cc24e88186803e83c26779dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609d61e32c170d180b689a446f0cd66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc381ee94db9134ca761c2a2f32df90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11068d3a6154b34fcc92cae7266157c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97338a49eab0ff65649b66c8a311ec3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168804f16b040febdbbb2ccf1139b710340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf63559594c8d02642ae3ab189209f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e73e63f4f6530029178a58f9f9ead342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ed7e66ed78d6ef8fe54f23daff9dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eebfb5551729b28a3295785aadc11d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455a5cdfb656bf61c85b6968c78ed50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fcaec87ee6fd0be10ca607ffc7cd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738c9a1d74db6bd128691ba8a614ec4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc7e1b13a36f3d0baaa7d81032b748348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f529effd103aad504c3660074443f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e019a0347d81872118c1c6be09973d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6367410752e3c6154713bd25c6fc37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf00d68a387166ec4fdd9b2e33dd1a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6579068de0fdac91341e3d1833e76353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b864a20091e607ce47a257e66f15bfd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9555f3cf62871365a6664bc181564df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e333bd4e9755f7106080083f1200da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de413c518d962de7c91d6e308dc5f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950df6f91104081bfa898781ed713232358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8991c63368589ebf42fd5b94fc49e89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854292b7ee74572852f714db46aa653360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ea58ba52c878e6ab8822630fec494361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaef52456113288c871fd44aecc7fe2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd865d042bb6bc028d87435bbf8844363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68610b253f9e944945608b8ae4ce2c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5157c9886e6ef196c5b7cac9e8f5d9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ab9c4924f055fac3f0c341230489e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2121a543b628fd8898b509ff506116367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b794dc34fea2dc5681cdda2ab9298e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6c19ec07249c2875bfdac190e8783369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd04d06b4b542a05a4ef0540636bf1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca20d65d4f06a0682ea94dfe0aa1477371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e23d18d7ec135fb039e8af3819c29372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a00dd630be01a93b715ab9cd60ab3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ff9f52024b727bc68ad294c57dd6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdd50255f8dc2d2ed253c787ea7dd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5ee25f9df24ab5691d97a89c65316376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7009d5dab03ae99fe8bc30bdcf3560e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c178aece960edac3e8988474f3a08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48042f30292aadb0e262b3df4dc0f7eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8805895cb4c013cb33784573a6ef82c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf877e45d5cff9af42d67b2580aca08c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3bfd1d1abbfdd8340fa5ba9068175382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc9ddac76ffcb5071f8b3a10d7d560383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09077d072ee7ca47006283917a36499384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b0be6c6021d8bfb77c4d13bd47789385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec9c0b53e8dcebf6ab8786ad42a0b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b8322d9167e7b82bd09c91c92ebbc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb08d9d287e70590d884abd3800da1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a203d28eac25fb30c6a88b24af9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674db62f3a96d828fec266671b787cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5534c48c5032f5afa8f7abf368b5d3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ad1b3dded2657550166e6ed5ed792392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd557c95f5f5d71204a3356f4a872413393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df9932c8cdf8d25ca2232d86bd12c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4e6393afc0aa003a2616699889d50395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806e48a863803e7adf6cd360b0b6768396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03eefef176c8691fdafb78aba4816e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1071b544458976567c6b23c09188f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c8ea5e44885c7e09fdfd6a474e314399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b35d86bd06f49bb834c73799b142b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e947be84d8c5b4c9912e489db05ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056bd1fdfedce213d25a67314ecc368402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2566600b626e646f78b85a8ee4881f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e273f9a88a01ca91704051fae280f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb52aa60d6dc43bf97f947f1640a61405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cc9215dfa342e8558578ef509d78b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f5f847757ee05403079caf61fe1a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9951d5ab3ff5d7458860b350d321f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245e4b9230590341e8e9595810f9c18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84abaf20860dd3b2d1f2b3c2d8145d22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622490d760228eb540d1b5578284b74411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9adce6f50d10f8ca0947a30c16a36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc145e94a4d3c0fc235b2447b1a9de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702df852fd49f41556befdb4dddef93b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6d23276fbec23e12baf95eeff637e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019eb212a109b4560f5a640d8612563b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c13d9cc06230eb73432c1ee06ea35417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cd45a8064518291597317145cdf9c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d269430ce0ded1d5512ecd9f12f539419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36a557344a049a71d5b94284a580af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc515eb917b019b1c44075660a662e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df6d9fcfb5f69f2810e58fd8d891b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb08bb1df8b1f78552c19298f6eba2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd54f6dd2bf525a17cfeaac02b73b32424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ae5a4c2a5690cea897fd7ba8b9207425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d243c7b6c830ee1c6fa18607f98108426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94edd1b5a8284dabe5965a25eff21e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26040106aede9efb3723d611c4ce78428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620df2c368c6a25476471c140fb488f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b16d1b4a6cb6a30acbb48718bd41f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534212fe45956c49f5d672b8e4bbb6ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4cfc268fafbcf3bcc3d77c959fe65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f76d540596e60fb8afb5ff8f0da91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c529ed7eddea66d18012802c907a19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72908af31f83b7c2ac73536167edc4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eb9867d49bde0314576fd80c1a1f6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e0855ce6b2395c3501068204a0625437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62052f74b6cc188f89f429d229172a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04988ef821cfd410ea6b6ca37c1857ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5e45ad33f2530b1e1fe1ff5844f99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fe04b91c80178b65fc307d964f485441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7426b1c0c50844c00d3392b1c1947442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1dae6cee47c5cd386e87f621d1bbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d067a58dbdf781522aba76433cfde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c4f9339d0ab4689a455be7c636dbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a009bf9c4ab8949c2dabb048586e94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54f3c33d25484c833746e1728e7b0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da73a81481e7e2709f015ef9ee11d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0d9fb67c47b56cb26abb17d7a2281449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3884c78a406abcbf543a1ea6324f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d080c4bbe5f5bf4086486923271e55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998e0a8f2ee54cd8dca888a2ecd1d31452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5f8fc80f735c747a3c44c9e5e1ba3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508ae6a205d45c7da68b8330b8c5f14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958eab6173bb5d68cbcc571c6ff2f24455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d7841bb65451cfbd1c1af519bb0e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5e8fd20392825f59dd795f0da114f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e66cf7bfe949417686a7e8b897b04a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c92a8b0eee14cb778c3a23c7a1511459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49074c37eff87d9033dc3e30f5eb7c63460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de74cbb1432ecc5fa1199d328ddcad8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfdf482d9381e4acc5febd47e618c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b52f170a3afa5a9337da070a734a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10bcfc93a83e138d9eafc659fa54f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900a12ad53ba2f73b9b951e9d005eca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc93451d51baf8aa040744d90d85265466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcaa072f93cbade5c2248b60f18b6b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a33a0d1c8b01a807ae188e40e2ab0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63623f05df436d10997d026e4a469812469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49b10ba47c4387740f073313b1bedc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252011d095684d0bcca3a31d613ebb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d66f76d0b3fc1b754e193f9b803fc0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868a55752226b71333f9cf1b328d7b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e13658735cb3746850de77b0e3fa66474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4194db146ebacb3ffd50f7862489d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e74c23a6797d6d3d31bbe6fc3687c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752a79368a3f3929d43e8fd0cabddde477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db86592a0959244da584ee7e34c94d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24252970c27bc07eeaed719e1e7cc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78652f9f4e19b9ebd4caa63a38cd4f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6078b0b1c09ba13a7e5aa30aa4f9fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ee7644f95118708fafa9613aef58a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d26fb2de1e9b456b0821b6de099b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d465f136a1db80f6d501d3a2563d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891d2ec806497c474f64f81c0232f6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bc3ab54c10f67ab710c86c290adf1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578febe85942dd7a02193613051b3d43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760dde6fe6fe66c5cea6a669d7355e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2327dd635481c8c6b6944b35d06e963489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14718332856a8dd294ab6ffe0b256490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c5ee1640f2ceabc0190de9be63495491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db2ef76c8f5e7d3a64a4cb16fc93d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae2ae3978f86f02d8bc18553f02875493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24b5c50f492f3de5ab15de01d0c7b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722ba1896848c47e2ad9f17a4884fc8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345166c064581c0a5f325262322863f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6bedf20e31689f2d1dcf5da9788fd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05b245a6d8186fde621e365ce76605498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40a8043f2bba69919d144e54a65946499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac270c43cbcb941cb2d6fe11860666500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5893364511c446586b68e08afb06920501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db44f68aa6d00554db0663b77d277ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cb1fc15ba6801d9a82b459421bed8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ade197a967f1026ea928ab9b3864f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98880cdf1692dbe11783a4fe1215223c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dff25eed41fc7439f111b841c0c236506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf98ee79f55f229a7621716f5265566507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23257f22337299994f052a8877666c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d6cf73fe701f41001ccac54434822509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70ee94c8c0605af1cac472eb63a2f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f41b1b03bef8d1bafea5efb6af9588511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50b9a2c4bdd774b706437e9f1cfbe1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a67496334530d40eaebee9a2fc004513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546d7561f25792897b387c9eabdf147514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d078136a0d10618abd261c5f6b64f1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c648517bffbf16f97b791dd121b3342516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da984bce91d1b79f4b1c72ba9d92088517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4858452f94f4441d4d1663f612543518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86fa3490436befdf2a0eae141cc812519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a750efd819b3945cf8da0907f7a310520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e45af5ac39d3f22d02e90ffacb4cac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c870e906820df922213d4921e76b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372932810c42fb07bde61a2894ceb0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8987fe253d23b0e28c78a6265fc26f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2532b8879f5378255c09ad70317d0d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd8829709876e52e400eebc9db0413526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5af3cdb4ff3bf1190d4b7a1f612a63527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e38aee49c5efad37861471bbeb22c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691a7a648e03b547bec3528d3c962b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341612b6a51cde6aac2ded1e3cb1f767530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b8ae7427a21961cbf0337c7887cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc714c85cf408066cf359c0837c306a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f242d681617d1d6825c9cd0a80f37c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b9357ffc2be4bba0cc38fb3b6434b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df227fa1258e1d437732381371cc5a95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9930f7613e7bbef0b34420085c1b872536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097043d20a0e441f0743bc800c18593537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f45d88e08d45136765cde9745fc4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f895a8b495f2e2bd910ca5ab6fd2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d60834f7b3919ecee28eabb5f1841540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ee79e27fe9b8f678d0e75ed778335541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47744fd65543fa7eb3363246d2b86d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c327b832df4e4b26cd82ed9b6ffe4d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d301a247390785912f63aa851ffaef0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0661fc7c9b01b22ae709e0b792896545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf0309992cb81e1b62eb8d0168f3bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5591050f4101a42029177346d9e4a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb1d39b13ef10d100ac1c9d0470794548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70152bbedc4eb741978bd5d6358007549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efbf07eaa6b80a9ed4268158cb2587550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb29a6c49d755382d1af9bb68b9c94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9001b933432ba32058eb847a1b63c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15447232920d16e21fbb729b3dacce7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20aa649a7a1aa37f57738f61934016554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cde9bc1ff5bac9a5813ec730e0629b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff972985bdee001b1a935e6f78efe9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4ef3fc3a1a87086172fededaf1599557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8cb5350e318c96edc5b0dcadeb7c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eddf8201aa7fcbff4c10e70fb508b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e8e06a0fc3e2d12263058c3f0f4cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373efc65a1b97fc21ea0c7f4e4d5e312561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b82e81c13c1083f2db22bdbf3d034562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45903c060038c0f7c3e05606a120f811563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1fcd7c6c5be74e51b965ee7468570564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf701f5b5f79316064408e522597d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594e41b36dd4dac52953c460e1631bc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1ec00c8ee7aed2f31af509e29f16f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8b3eeb6d43a81caa4bdd3a1415aab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c812ecc95e3e75c79e4a54d4f120bc8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a1311b73e8d96ce1243f550dc9215570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884c4ea3080f359923e96d8de2a54f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c45ba1a6b8f81e00f448eb0fd7f2c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bbfe5ab954c634d58379198aba676573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854573f2e64397cf5a3c1fefe94f298574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb2978fa327cbc21438f864be5d54e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc404beadc85f8b9926108486f5edb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f80628f556ed974721d7e7da878ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a58de44f25d8b789cc354ddab543bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699956905229f391bddee657d5f044b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eb2826d8bbee4ef604f183ef5b6e7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bd316c4227f29cef44e5c8104fbf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7e84d9b4d2d153fcaaaf858ffccdd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e69a37b266daf433a6f523c498a90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fba17f50949fcaf04b6fa400f0a365584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f975dd4b9700596c039f3c086e5f78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be8d69a91b320bca014dc29fddda9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaf5f62caecb4e28681c1e399cde22587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab933d2c1b13ec5937d34682bab9b6dd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663f644b94758899355a2b13e516b9c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0f4fe6ba8ecfe89024ea4ae2e3801590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f379e34e448f567f354a283e6391e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef1d486252f4312d64f978c19f49d2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2699f2efce16477c5a8c1a1ace66f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa5e3812e9020e4dd7613cb978866d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f05b64b25fc0251b998d24d7f91d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b62ce096f6564429b0af84765be18596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341c8740689449a0d6fe51eea133223597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef19197604e27edbed5204946e4eb5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bdf8715654dc93fccc934d305fb18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5301516dca5bd3f3a2e4dc2ba6524600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a87ee5212ac234fd1aa9802a6acf7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8bf625d86824cc146be0cf74030a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55236ab0380e9fa1976078e5f45ad760603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03f1deade864128396ab7bc39c0ffd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a322e374ce9771a4ccb43e8f0b602a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f16b8f56e009d6230babb0465f83d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feac305767eece53975c4f21621d8c9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c468e1edcb732754d88bff34bf0ab14608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec4da9a640038f65a2d3580d42a142609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ac499272932a817bac575ba02f913610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780137283ee228653877c786dd07b98d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662645c9a9634f42e42ed298403e98b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaa5efde9806b1c08f454ffb2931fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959741f6e5b23313697bd599c2a8720614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc908c905af475b4f61b9e30b3860b55615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a1954de131f0d49ddbe79e415f5ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78ec75ab82711ec5beab1c75b3af5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a142fd25999818c6d0d94523401fb10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6cf0c08bc36e871696f117c3c0a41619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316c821305b512fdeb50e4aec80553b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9c97c91cf5ad0a09116be216d463d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbf8cfccc18cb6b7f2d39cdec51a39622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b03ed0591a7b3af39d386584ff7940623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2487b9fb69c6f31ee1eb068f9496b3e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3715d2505a4c0118a2cd99801d230625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58148dede4e204db84dccc14da5cac3e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75573e2d300984099b4d958ff559ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802a9f2482d071fe1944cc398fcc6b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532c140f224180a2051390e9d96d607629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb6d9a2b6c2a32c515a589ac6446bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f81cf1f781be88f24a6fd0639f271b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53dfe7bcf300db8402605a0531627e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a03e9a587c0147697857b3d9c377e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64107490dba21529011e1814de793346634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabfda57d73cc83973f216f5a33e273635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843baad047a9989b0acbc44be75efae0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031846522f86172e7584551d96ce237637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f3570619cff57118c0f7c6ea65cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f101a3a0e4704c09cc64ac44f0a89b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3ff2b25d8b1454b9938d499fda860640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cec49e230748ea784295cbb2583a8e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec53a3dd920a708828a6259e3f85481642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46210a9b53eb8be9550e6340b5947950643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ad697b6be4f6a98e16b0db01a6598644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd5954cca63b905c950d52b51bc452645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abee6993c5420e37dc6853a638fae46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fcf7517367ed85744b1e4ba25f3b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89238f6c1d74ec3230de0b6a0003353e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda9f702a5b5fe126d2f8f6bb3aab04649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef32b33854668fcf5baa9be5c4550c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f65332a76b10d450207d001711678651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2120acd58b9fd1f74475547f701cd20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff5bb7ab4e23dfcfbb932f8ce5b565653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c1ede0baeef50c66ae747e88b5bbd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254b840c34cf773cf875781f21510a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cdca87f97928bfe25623c777a6a29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754444d2cee8c1d58f477ebdb6bfc47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f798c5d596966e307ef3a7dded3b0d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d40ff3d606e0d6f9d0001b5621573a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804050e46d6559970c7a518f7744663660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119c12e17f3d659012ff1ab8b92006a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bccb84dba19dcabc9bc0ee83e1840d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eec3d88d12309ad08386d510e36bc6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c3a89d2e28b1277df819d4f9040f7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4bcd6442c9ab39b1b6f8d98b4509a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1ba68fc45c5a4d2db1659b067a519666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966d3734dd0859cb1bced7dc775ce4f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a8a8e11b756dbb23350ee06640842668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b0cb691ea74328fdacd32da87df5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c4f5cc9ee379ea7e21c413eac8316670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3965f33c8f883869513f9c348e70c2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b5037d6557d79e691c11573c5cb7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fbcabca119b116bd66c62ba2cb3b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4269eb3b897992001accf2ae290b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd954b6a45bebae61a86b3d3bc5ea9b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2417d85fbff3b37dbf37316ea3dff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4eac70ba55fa7b1bd317942a8866e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b108275bed3e61f1fa4eb4841c84e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ff9f5f51aa7f73c4d85b108dd1505679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b3c7192c8ae6eab1acde4cd744c84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6336198f570669b5699ff9ea5d70f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27613ea37caf31dd2f558ae2305f6983682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaa3a8bc33c62043031f0cafb16dd3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2667c66eb593f040c592bc0dd957f0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc427085d02edd2ca7dc4cfb0a86304685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400c7b91909a41ebd6a0286a766a87686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b2e57c351aa94cddd822f45318132687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4b7ebf4ac5a513626b174df465021688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd806505c6b904a85ea432dcd18c24c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0724000b3e7960493a4921dcf5f70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c175ebbe7e320c212143c1ea3159c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12422137c42208bf7f2820252e25bea9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5015f4998a4288826bb2fc389ec97693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83ae9e341e6aea7c59cd2fc21ac0d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b4e7aaca59a00f81338c8d3adfb3a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d086d430bbbcf02566d2384628eaa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a0da4d8ffdd9908852a519a09fd95697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feaa5b0ea4c51c3fa2104f36dd4c1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fedfc9116aeaf0b4830f7b3bcbfaca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780416d9157c0191bae7f1199be3cbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980bf6d472201132a52c194e0d8bd11701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f29b6e7d3a30889ea3a7be3c727bd4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5e24dc509719e22c271c655c2c3ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44884cf8b8c179bd9fc51940f521e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c9a1c511bfde689be684cc6ca8e5f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c5e3a8a1a7abb37fbaf4bc6110fcf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4fe6f5f9edc8a58e1238c0a967326707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840376db57f18e9853d27408ceaee7c6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acd8ce2389ea0cfb15aa2a3bb9e1c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69931e7f56e1dd745888310d44f400da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b276debd7768da70cbceef1075717711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc289bd5cad730cfa6a1325de68429b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b58694388695b39e0674c5a93d3481713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c00b6e457da2212e6c2da2514c0c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbd7c0d87c8b3abe8a3e2177b35c94715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f13bfd6f08d8d23131754c30327b47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b7123181e91fcb9553797a0a5b916717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58119a194e203e32e0e9961fc4b6b776718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c8e6413083fc21aa8902b202c2d18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66100d5c83cd21949937eb77e487572720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ed44554eea5b2ca8e88e4cfd988b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c9ba5a0efa60767390bf7bdde4416722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc21203b421788eba8b8f805a9c3ebc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831b8efd4533c18f7deb12a7cb7f2fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479558ab46a3cd3e44fe987a30c6aabd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351eccc4a2f9e8f1b9236f44b7ba345726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7bcc0c12e1b00ae9d24b06600ab9e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1309888e2969a5f49c44af5d5070f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521fda6300ee56dc8c8882d186f41122729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf9f052d6943e21bebecf56a969d56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f981fb3b77bbaae595ccb548dcfc2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf7e6cd169c8a00c822d3bdde2d687732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37494a3cf57850bd9515f602c5d4ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eca4772279bfc3b3ff2e4c2e92df5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438ac7c9c7339223442a4dee2e3522d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5293e871a01a27802ee0403b555fe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43937bcb215a4749ab960f41c590f55737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9fcdf892888bbfd906855289e460a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880208676e149c7d548158c79c97dd5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024924a668c3c60deef7f57803004a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69445806df2ba47f509d6b15bdfe8b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed37ace6347d8509d672cb649cc50f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d45445497ee5da2be91b22437ee9bc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd626f8f663fba104dacd3dac89ca26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f99c411eaff8af5c7363a5090116f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ccf9e03de9d23badfb69192262d6ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e503e9ffd09e147b500aee15ce392747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dda2e19b1e61c19a75c245dd9c72ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37848d3501a77289afee25e2d0da63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0a6895ff1952c4030dffec34f89af750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf032d92ba2f7cd8a9dbb3c24109b66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb7d17e9a21a940c3bce5e935520d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59929aa3818749c1be1126385e3e5ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505dc7290dd77320ecd74a4dd6def05754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a8cd1dc96ccb6b6d76c3c253473d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c9267242674a0055f559eacb1474e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7240bf8ee1ed8954d2c3d67e1e756757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558519818369256c2b2cd48fb04b8e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851e6092a9476094b2dd4c85fc8d7ac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec52339f556a25b82747af49903bd3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738c3dfc52864bb88182e7bbdc9e4d7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a4ddb5053002f5ea9b9273c1a6c43762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9735b116e820e6366937a8e0c02232c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda6cde78f2fdc74faedb0cf97c7329764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e622ecadef37278a268f4be14a0cf82765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aabc1db5da5078b485daa38c8e88a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d003fd4946416c2000a2e8dbfa1f170767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d42cb252606c3c75218638603a368768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aca799394143a9d7de67e35a7cac7d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74415d7412d2b15019280900e83fcc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f230c70215f144c723686815c93e6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac477c06d50ab879243e48a52e10da772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a9d69cf03be8ed5ca81dd4bce3dfd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4a22f19d01e52081801e9dcc4413f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df386174a4b65f9924e93e546387d448775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105f7b54764c330f3acce9b5de4645a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae74e9da843273005a1149cda397f73777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0950fd6b12eb85e9a81b8162c8457778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88f5ee48286d92b5e717a4b25aa52e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1429b5e8fef3d948f3e8a8f4b21b1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00816a54b368083b5694a02ca77c5690781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5419db655b3af1e6bf85168336e19782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657a27406be283352abb6d34aab018a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35989ae21c970053c2fdb47c995351e8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44e36b45f3f6d03aa391816ffeb4dd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed37aabc3749e02af4cbb6267de4282786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f515b848abc184c0d5fbb10d11a1b90787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d697ef8ee452a0d472ff429eae0749788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f7b7e641f8c92862424ccc820f567789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f2e4977dfb8f31e28c1af0ac7fe35790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e14765b6744d7e9fac1b43de7eda43791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d26f0ee8629775a93ba692df997ee792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf705bb79311b1deb67200764fc1f9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f9f961c3e59ca01a3aaebcd60d922794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34641f23584c197c4e71ce68566f737f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f80fd4c6c9486968358118d01dd179796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21267a314d2f9d6706ecb18378ac47a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ebb9bb0e254d19bcd26c2271d8b3d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fe6824658793b67aadc9fccb188fb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b095f4e3651029766457586a24eb937800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9217134586d230069b0b805941d198f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752f86137a3c44c0f5def968db2ffbe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a932e35932e28dea0b39eca3c0454803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ec7677a92d2e93e2890c0b950595a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d440572154b992ec6e5ae6c78d33c6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10a948c7a92b27a36758d39dd1a192806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abd00f6c5408fd89a58ea6d11b08b6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386ec850b5d6c1c25a7cd871b2e7411808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dc27ac218bacce8be3fc1de0e1a8d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923ad6d6b030406644ed78bbff9c61e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa80cbf334833ff9282a847e14a82e2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1037a978e817fb51ad15065e504aa16812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23639d0719240d785b247908d842f6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9837105096f6958f35ffe38cc14f60814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1f4801c82ed575563a563056bae33815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e1dc8ee27d78d8f10b03fe43dfd3f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47093ec0a14aa33900fca60077fbaefc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62887d21a4e4f5c4925a1ddb61362d3a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc900f66f264d5eacba11e18967bef1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe51226820a641b361d95952d0e64f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0491f7fde762a518668b0be25f5a5c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fa1d6240805ddc7c7587110f63013822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a602bde979b5e47f33e2b703d3a90823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a303d08421ea9abe66c79e4860e0286824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90af64c0f8195a519678dc62ec58fd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d6fe0763e0232e9cdc9a6c40739fd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84a7d07e8051611bc3d8eaf9beb164827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb118aeba11bf1f95977c3536375bd5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581a3fdfe380fb4b2f054b85e6e500b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d425db3b8a885bc1a31ed9f0a73e6830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c0a714f0a25ddefe59316ce05a13a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b401f2702894e9894023b4857b4cb6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96b6e4e3c6de7f2f93917c50f42b12833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09538e7033f2c545f43b00082ab26552834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b1283bf835f960208e028c1537f99835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68576ce155325e8c7c004446a1dec465836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2c512b6c67eddb71af9be7eefa9d6837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fe65ee0d527fc1bb316ef19e4cfc1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1be091f8cc5d26c056f8da421e483839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab35783112db5b62f20493ccfdd281b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5bd3792eebbcf3fd8218e3cf20c33841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04128fb4c35981241dd923acff4ff8842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5868f37b2b2ab4ade0ac4d000b975a0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844db11c7ba183b6eefc337206c5a11844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9ab632effa3cc4f24afb6119b06d6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3829448b5edc044a59cb51f17def983846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae07baac32a64a3be373d25ac2c65f7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f0fdb70d9ec8b3ac08d5b1ac5433b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ea9f725c82a211b7af9493fe0c392849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de741ec9ba0c996499ffa39e35c7bdaa850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813851dd4ab6e3e38c62b83cedadb53851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a35a2d44ab889ccae1a0b8aca0837852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1d055612ed0f3ff42e93a82582767853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de15b2ec3520ed4aaed08c4f47d7c61854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc069028af1d43d21e403bb51175752855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25186404e17dfe13a39e5b47a6e9341856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19ea6522e3d6de5c1653a1a16faa26857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d1d10bf4bde215a4776190fdb0f5e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079bb83d2e1bafdd19191d4dc3ae5b7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df873be7795612c05a080592b048fe7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bdf5f152c624a2d7fb0ae617aede3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda7baa89e35b84f87aae5fb47efe25862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b8294ca279ed868cc6e1e569bbfb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802613e6e62ee43f09006669f97d9e1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83687f5d2500406a62b90eac86c766865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e512a156768b473ee3f5205e4ee3934866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea9e4a78ab6e35227a039987203550867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f31c66c452bb4ab8c47853fc8b3b86868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad87086b533874646bed0a1f6747cca869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547edb38de99cd2995ed5d09cc7b0ce870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42102d5c09347aedeb9e35b37eb833871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bed9a528ab0787185a80dea376e585872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba4c2f25f8d4991ba472f76e536baf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336aa2b000d3451b859d199d6857232874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d2234329d7658b30ea6db90b16573875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06479d2e116d9294dfedb71823c716876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aac466aeea99f36e5e8275e60d1150877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fe4c5a508958bd9bed8a9934c8bb7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efc92acd7d2655e356cc4018dcdca4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b2db93d59f7ddbe48810bf87d1416880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b651f4e5f1ce36c16d656f2b4eeba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102cc3fa67b76449800c5d0eda11398882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8f9221afa55c23d660e38c7082b30883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca66b8dc94301ff2fedbefb7705a45884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab7dbccda991044f69b41c7b59f60885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ebbecb0e72c30d94b33947059a8ed886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e91790f73910064e3f384ca8819f0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f921aff28466d4470fd05a569828888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd82de8843d6741c99ecd6122b6950d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6320bbc71dd53a9fe8b52d387eedb7890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ceebb7ea1ecb6caba6ba644d1a721891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44af36ad44d7c5cc817488007f1a7c4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620ba3b080d1416b9b24be7df27c36c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74288dd6c4efd8769e3a11bb1a642f8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806338787269d4f70c97ee5a2f07187c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0770fb52c1aabc9258f713375c8ec9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a9203b90e11c51e4b27b85d52e18c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c5aa2344ff896b15d14fc182a512b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919d71a27ae1ca916955889cb908ac1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dba90ba87b1f872d41ea07c16c9d92900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8cd683df450b0c8c50561aa4bba69901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e373127757228d56208ca746a7d37902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b286410fc658789dcb596b5232f7f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65333bdd89c643044fcbeac161b59269904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d72e81ad2578c2560ed14dff764e47905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0d5e3f283a7baf3000f4b14624948906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d2c67eade31b7c29c69d1a2f0aced907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c3b0de0c923fb22bf85cb7797e21908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d950af7bc7e3f68934598ec254af5c909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab055f54597f38c80ab573b828d3579910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244e437b0e98d8ddaddef4894e1d9f5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b5009d1f6a9c5f59e37b6110b00ba912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb8576ffa8ad74841b99d95b1810f8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb226275fade778d6f429b5a134dfc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fecb083d14838ae37a9d93a57b1052915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0aa97dd4267d30334db7464310d86916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a947deae94cb719bcf8c2838c92c6917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d3e839fb453afeac4fbe43953175e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa921787c13ab5eb22f730a55804696c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25605a79be1aa068c9bc3298f92f8eb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b64a0b5948c21eeb3204863aff5ab921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc72e9b628a4ed22b96b23bf9a85dd922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589076ad84a3df68f08204a65b592f95923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e733da9c9f24825554893aa3b1ab9e0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c5efc67779b9d37b99aa15ce4f785925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224037d403f878d2b4f14da8fc48290926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850947434d7985d1f006b0aab48be5f3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069001a2ba562dba8e3dc14600c17e3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b4458f757c867631718e6c41fa7fa929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edc0c1c062d7c8b98e956e1889c42a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da75d51fda70f48b2c7c62bc3ceb826931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13a4f041fd5d36942526da58581595932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2b78410eec2f6a2da543e0be9b457933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967abe40e6c5ee109149d8fb545a0a88934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8e7e87de7929c74a3995812d83438935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7d86eb07535c5d8529309b7657069936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c00510a6c843801af52412c90801f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bc8fb8907606b6d4ee97097d46633938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b853337722f921a092ddf1441cb0b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c3c851beff6edf509e06c1b14519e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed700b8abe04b4f313f4c6034cccfb12941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06895c5959378d5b00f6e87d35818b9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496181dc219518c80d05854773b87332943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24768b6a71cf35bb2e6bcb3defb05b8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b28ef5f185005d15fd1505daf0a88945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b175825d5633c7e03937965a746350946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4748bd2af072aa15e2811a4e4e128947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381fbfdfd2dcca9a3dbb8328b2c39ae948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1e9cbb59df9ad585bc2dc3daffddf949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d688c4f163c444c5c8ee1ba45bdfe2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190efed9afd3c3ebb4eee8bc4496cbaa951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720fb57cdfef65af5136e5cf1d4bf28952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b7f617f0e166fb2d4c51e678d52f4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa41fd6f9d662c6612329c1be32835954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c28ed0c27c931684ad8cc4f5a6487955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96e9a51823a3327b0db5ec5bb01b6f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c317f63fdbdf8186323ee372cfe619957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be9ffa57e207be6c1cffbc2bf8949f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae67fd6d99e305243ece895152b94a0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54216ff3b5c4ede710f32f2d95d588c1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381d5f98cf4f5bc10a82871c45831aa961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f1ea365d56e0233e00fcda4cb020f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f9a11401f62187d962d19aa4517c8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5befd2f0f0f6dd9e993d19f62ae641964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507123199952e6ba4532f6f0e9c66e6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c453117537ac2bb66968164f389b9c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02324615bf85cac4e0e1b8fd98a88237967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60e41b5209dd590c9caab085c97f8d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366965ad6c1b06754f721ebce604d2e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bc0498c436ee075c86d29a814a262970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448850e8d59bc49bacc5476eb857ed6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602153b0ca36c1e3d091749f07347f2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfa900e4c30c7c8a52ec61428d4c2e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e625ff33fa613c41da372cee4ad545974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec09573f9cd54c31090b456d31c5518975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede16fdfc594e53205489516c51276a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9428dc22e34d3e21d525d7ec9325f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83eb7bbad4f6986b277067455a73ee978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a49f3d66692daa0cf794bc1c0872bb979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7316a4af62c977c49f7181c8ffc7679980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a035af71ece3bc928279297b72e80981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad38225c5855581409f359244e22ff9982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432678bd81eff9c0c93d5902a9bb0df983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0553f80d2c0515116ff50b49524f7984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8783fd9fece1322878ffd4bc8197e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac041bbdc41556446a54ae06f9c6f4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc502ecc9ac9f6bf18cae56020775ab987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6541d25721fff8faa361c73fb482b4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205aac1f1bc122462737cc09ddab76f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073117f004563a769fce10ded0c62ef990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a3397ce5ca6dba1c2fae3bc58dcb9991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d84e1636b79ec8756d577b28eb60d8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05057c4ba8396faee53d1eab341ac81993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6e12016c2ddcf8e2723f5e8cc2ba3994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4a821576df69ac833df983d3475fc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291d72dfed4c2d39359ebc39cc92cd4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c592ca94312a865f1a1de03f83560997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>