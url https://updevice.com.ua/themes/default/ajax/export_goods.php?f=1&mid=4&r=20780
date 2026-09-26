--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b645ef9e311dc4b8f4c1064e0ed9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20027ae04baaaeb4d23d44be1df946fd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93266eceb5c9eb5f112e5bcd2f1d11cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a0316d72415f6a936af1c59aff9fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21947a74c6b9a1e2c6d92c84752aa585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85627c1376415c5fccadcf2b2fef3db96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ecb5b96ab0cd3b57118b02837d8087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e12ba9690bb023d2582669b481606d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca9a0f2de14113b57f17c6be0c1bde9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9e39724632f5ce3a01c937ae73ea810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f3ecadefe03d8094762316093c2d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7363d61fad836eb3bc41e7fbf877df12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d043aeca9b00b1885e42baf2ebf2ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ee5dad94ef67c124da600a6cfff3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc03d5ddf2bdeff18f5a9d8bd9c1fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6f7a6c6b16b418cc7cb0ffcd5669f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df3c220157325c8edf3f1cd01169dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0299debc79cf857347b643fc6e27ea618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2024b83ce50c569de033e1929a3c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8907817f01af47d279d6518acc0ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347be189c8244abe939c4c705789ec521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d383bf3380c27b65cfcf60900710522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9c283971d2cd6b25ceafdaa850f0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d460fe6b763155a673ff5994eb77d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0ef45bc2c92f75d442c5e7257fe2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ee3511c34e536873f4a4d850b7f5826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388f62481e963a6faff328d7257b51827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec005eef4c3f4d0c436df6e247ee0a5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b47d10ea0e8e48dd0569d096c246e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc10a44e4f3a2c6b1c907b155b3c8a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838812c524ff071786bd1eee69e60b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fa9e621b9c790a3b76f1f486763d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379f8bf6cc89b2877c3d2256eb0ffa633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da9e6488c17f6fe7c00fd6b601cfdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d34bedc930ec328c2e6100731e05ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e27ff6073da51fd807b808c27782236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6af86161b09833f1cdfae642e312137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e629708130dcb79f1a47e7c7ee569f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bbb1c22f56f08d94cb36ff36d6dbd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3368b70b786cc92bf1d91ddb7bd5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ef3411a40e833f5b09e7d3f08766841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdac38b269c0e7da96bcd4654499db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd3babcb507b8baa5b69357668aea543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f9fed150defaf2305dac17b847c2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a30c54dc0de09175095dcddb4789b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f1ec31a758feef126e7cec3c8891c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681d48d6b2bc5c149babb438b2e415347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede92cc156feed801baff847f33ef0a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a90effc65a482eff88476b44c72cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf8cfbc1e1fc644df39a002601fb6650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaf9fe4b3303d23adfa5a42b82a6ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc492d210fa2af625a046a2fdedd8feb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac3044ae371088952999941ff06a3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3fa51bbc9610a540abff049a1c03454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868b2ead1ac2f98ca580ffb93ed30ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70490c4dbec6796ef2966be15b71f30456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ede11de1ab22ac49f4cd84a6181d7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050a3c6e24aedff79e74b984b479fc158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0846a0746040fb3433f0c6bcad57f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc794005bea13088f19c879dd0853260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2db488f47f389db04802b31af01a1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676617503fa181c7e9a2246e2a9c5b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc050cb1c81ec147e7abc925578d4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff64e1153ed556f94ef47225cf698c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0136418e84b2f0881e79d99943e0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3585a4c39a95a29cf916df818c57666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabefda51e2551d02476c07b0c0f7b8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d272c42d0907a69927ba84ec080ca868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a3c062cc94a73d09edd1892e159b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d1ff897d49c42839b2a3f267589af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea820d992f6ffd264ea548909a66d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82357c88b1f15fc83c35deea86864872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf793003510387216c40971bebafc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62922277171f1354ab8f864521efae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0554eb94a7b772ab6bfb6881581e9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1dbc4b1e6ca9ebda4af490ced1d3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037b430aaf11ee71a340b5c8c34c68b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a725a1a8c3b82b1ebf776ad2a39a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d221d967910c06b5dc2e152c915541179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a107d05eedf4d7b9eb207c6fa9e2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1645d77dfa5cafb846030ed15a6226681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfc0989ef58f03af6b5a6b6bcf03d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ebfb86890320599613378a2353edd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566e605d91022f4bf1a04c4be46089f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697f6d44b5145b343308125b0a4917e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca0c2a65cbd2345ccda207fd6a17e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095de494ea2cb1c52e508d25d0da9ce887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82719f897e87d14cf4534dda3922e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c62f419c56d500ec820ac8cd09e2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc9e5deac4347a5e064ba6f418a27a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cceec00d7e2b14a718d972a2de527f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf54c9db5c22ffb0222edcc479673392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf51032519ed8ceed1f1b73513b7a2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f624a8a6025ebc596c4ba70546a344894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345f52cb4710385975616efde4739ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645692aac744091318aa5d0256adc2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de8510532c948661f9b3ada214191897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3cbc577d16dc3c59e195052888b6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e446002b724f5e374d60402b8df3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b676a831763864290690b90dce6bf1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1fb5325f29d018789fb6dd962e88a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392b03d8b4e9aaca34a4fe5fd70e09d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3202c4542a49646f7e0c836aedb86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ed5fa85b9ac146f8d8bb3fa9417e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd158e0d054c8da16bb7d43a0d4a37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8b5bec039206f00175b7b60227da6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb9c1d1f64621c6868c41c679006dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74b140d8f9a5fd0e82cc7d021f5b8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a869b3389ab750a7858b7ba948ff5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb446e24ff9fc152f58744f5fd7aaca3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd184ac618cad9a5dd8e48b7b461d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf9f77f50d16c1b04e5cde6988d3f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dbd1aad4304f86b2d76daeac57077113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415660cc1247578768251f64be76def114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b87b93daed6cbf7f6b153b7d2786d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f208ecb4cc88ede7fb01701eca007116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011575a0ad3776b30afc7110af33f322117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2107e49421370bfc95482b7e36d544118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36141b6308899bd47c472b54884aad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad58e83fac649e7e10a3192220dec74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc722f6fac8e5bab4398974d5522b3e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd3c1d4a51901386a2ace241e7b0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad996f8ca679d974a0c478c4e64cb9d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1689aa4b6fbc46b9544885c90034f9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa696fa357002d7c3b9d7554fbc060125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3cb6e69c9f08be477c34145738742126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7af73cf91bc57155d86e2dcd453f2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33eb0e5028618ac4fa6c0942635d7b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ec3d04fc238c6c3f345ab8baaaaac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c643529c7ccf0d6f15dd9c0f277c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e42283426d3bfb1bd3d892d053634f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c6dfcb0209469167930f5821c98d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6093daac22d150eb8b672e3a1cb7240133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18705bce330c3bb150d087d5e0ef3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c78bbe753cd3fe3fc7b0d5a5a8ddf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a916222fccc1eebbcea1ebe4f3c7bf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d1abc5185abb0966221c2da5df4bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39e1b08e38687d1514b8acf4d08fec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960a6a61ad72829531b51226e877dce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ac5e2cae883ced6c677d953dd64b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1e70443616116c71ea5089621f9fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d065abc97a414537aeb8db781c1bec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdc47f3d617c79110685451aa5a85b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bcc9c7e3693532728dcb0981fda2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327170ee3af34ea0a7a58c1c51ec281145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c622d2d544f802cb0231c08fefc4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268edbf875ab9362ef22e61ef0c92c16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a81a968f58f373d399aeb1b5733e29148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3c3be7b85a08f782eb98622d01234149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0dd3d88fa2ca851f143ac9b7f0bee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c6de42b1667194cff7fcf473c1227151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c9c9c011a7b2247a37f77b1b629cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fbedcdbab43e04f14e13fb038bc2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c475d094e105ce84fe5b1ebe9134a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9311b2155a46584d93bd8b2b039ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a9ae60f9a849a2abf3d3cf4bf6716156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0651abc9a6a04c8c0e119cfab1cb4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541c8164ddcef7bc016b4e094fe0ed0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849cee0ecb5c1132c4b7a4ba4d01254159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a99ec5cf3898e086ba5808cbf4c8b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef3610c0a8530975e07e6c9bb3cb38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9f07505c23906e87da7601de999c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f55ae650b6de68fccefe696c9f28b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57006bf3b0ef88cb7c64df5a927245f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb10178c88c220fd1076a0503b91da1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c13a47103fd0c3abce27f955d828c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bd29e065dd2060a3abcb35bf6a3d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5595c7e38067184660068ef0a3cf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a44bcf57b96a03df2a46a4427ffb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf4cd65978cc4dd35cdb5ebfcf7e39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32510fe9ba8c704c479ccd558d5f7a17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420d839ea0f877f237b777533e8da34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca18e4b852ddcf91997435679c0932173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545094fb219cfd62ef315e0e70e35179174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4de68b6683701c704087ca5e9cb04d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3461d5b193d7a71c7136106a8cab1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc5672a58a4503ffe4f4d464dce7f5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f43b6b6d6e06fcfa2dafaa89a8b76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a7622a2537b41b7e0da45b124e078179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c2561ff0844245bc7dd67bd775143180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499228e30e2b726b4bfebd389cd85257181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58e40545088a18bdb018cb531fd6de182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a349984191dc4d3e75e3a258d24b2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97304f3e482862f619a3bb7fe2cc6116184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ea7f7432e2ef332e72a54ffafb77c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a031881c43dbbc4a8dc1427e725e2b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742517bc4c0c7d1af3b9c1767c1705a3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8080ec8df577d401c547968940e27188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadf87eb1586a5554a1d8efb2d6c22c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b629a719405cea75895ebe68808640c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6558393c106264e241064987b4ab6c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9c4f63b0a979e7325607b66636425192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c0ff10fbf8436234dd2b10f6720a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a446495cb786af1c349e62b63584f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e0a819dfc485979f28ba165d458dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454fc221d39758b6fdcabe05ebee968196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff4876817778f3f3af196d5435f23d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eefabafe6d687e375faee7131812a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45c481ff47867e8f6cd8d27ba62071199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b198493ccbcc32abe582f69d79a4a4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66202c9ddaac752f7535de6dab4c7467201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34d9ad89abb432859980bc1f9fa331202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626cfc18d6883256f0730ba79f9470d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d25260fc73c043eeab5853c837c25204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f075a28b54cd9760c0ba844e12f20205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885854e859096563b897065a7398d55e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a4682759128c3a059b537eab4e88a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9a3f78dfd7cac97baf78d5818236e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0b9e96862e7606d164cc3f34803a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cf1dcafdeb670761367ec42a60b9e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc7165c95d7eb830ee1a5b8f626d5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70a7d1ed322d2581e0b54d77da93d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de538b825adfec146942d5f124d87ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d9e20d13e8f00e0f98a6ea2c06d08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3269ed3e9f084cb92f0d45551cbc08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2adf9350841d36bfc845b8f905965216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49ba61b8569bc6adb4646dd087ffa8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49318242cd3145d2bd0f4a7adbb71a5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05667086e7b409882bc86d093e000879219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78986401e677f928b1bb0018b87b15b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012f183b97ffde00cfc8223faec62df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c535a39c2eecd65dc3bc05a526eb0c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91730898cadaa6ff29b9dacaef37e346223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4550bfd0e7466a0fbc23f1a615b54ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c2ded3acaf65464ef3e983f8255ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099d69911606d75b36d07b5fbad7391226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120321db6ce4eb82a7090f91391c697227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fa81c4f71979cb1e5cf1f2ac854a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb54a7515b7c84fb554cc897125609f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46782a4a97fbc6324562eefc807f07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0b2f120958364b36dd0e7884df84b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b947f11a8bbbdc69c2f763fe1bf335232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a638bb5186a63eb35388a284bd2637233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81c495ba4e4402ccfcf28cc1d312b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9850788a465d5e6814d8593810e333235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4545a33c218ae320c3e67e029e08b66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c68f53369701e5093cdbc60d63a83b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdf224a42fd0222239737872cba52a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddb5247d1fc8ddb189187b49f35144239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04b95d22bff546ae36f5090b0e1a9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839067d67687043e4eb05abb7e87324241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c590a157dbc4449d40adb820360ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a53ebcc9880d51ed04c7cc0d0e6c2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca11ea4ce1506042da2f2d6502c78c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f20aef77d9ede71bd485f3ec8fa6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8929604641c3a2f30ead440b078ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b037221fdc0a44b1643ef1c60566d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135c1d3019abad9db695c8a59e89fdd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7cfc21f54a044d6d4da2f56d8ee75249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7dde0975ca19e4ec333a805fbec79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b1adcf23284c8d2fe1464b1702f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a553f98e55ddfa5b4ed05b86b18872252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de96b84688f066380e1c36083b1291253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcec20940527148a107affb463c42b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fee1a2cd4aa3c1f6b40c4dee2d364255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9914431a2ed8577092a22819b750f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144c85102bd462e482608688ef01c49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadab3c36064f43699da617cf173140258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e280a222d14affc7854c4a39cebf4df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986dabb9cd275675c43d46bf6befb28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf53b1f66053d54fb4108a07f4dfd0d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe299d8b3290364a0d1de7676a5f8f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6e1cf98c372822dc9c51fc7631a50263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a03f672194d600d1689b1cceb25436264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e5ad639aace4a33b6b8c9c5db6033265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57176c8987fe87ce327b6f5fd335a81c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb9713d312f1c0336042c262e10341b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b461cfc3a78b9f5d2c8c25481a57ded268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c7dfc09ae8348a278b2c5650aa085269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e58acbe40472d56eaed2fdc7b24f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343ce49c9eb1e688acff5c8f9f45b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbabe0ebeaf586b85a8e981e5e6160272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aff4e34ce61de93eb47e23d472fbd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ad7cdf0521445bb98e6ae7cd00a51274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00805bbb88b3854ef1b00260ad7122af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436777e38ffb77faef7fe86d6c519f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d338c31e4612e2274858e1d82fc4224277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056b02214b0f90ddd66abe71e3d7026278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b247c7acd83b991d46e48b786191b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013b4a703580831a07c5fde1b3087a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fd56e9e2b4fe8dec7ec95b6133589281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e17c1f36a0d5abca7a10704ed11843282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ae33c3ab1999e97cd1f0f0e1e4cd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153bbf1d26118df1d205c523c0dc39f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d848d91649f46a7c6f9da4f3ad2f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12be3d6ed3c8781faae1e989ea0593286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569285bb22431268ee9f518308f8e019287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e3949aa121d9a0a0c9c63b6316a61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547a7e967d323dbcae6cf2defde0f77289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00ddc6b49ba15e407423d252f7dc22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd0bb77dcd03e478ad9cc9b1c5f19a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6b08eaae7b8152e12d4e1b0745eca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc4d508d4a136e42880d435f1e7530293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf4a33a3cf0f435dded1bbe620e466294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a5c0cfb224328ea0c47e9b3821881295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eb08445a0ae69d02aff877f9b480d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb769f9d4494e903c5c17e182c4c1ba3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d21f066f5a3baa8f73fe375104439298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94e8e56e487422a935f972db384111299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33648694292436b04aeb2509ec45d286300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef2ce8971723dd6a39599ce4765b6a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c9185eaedff207a6c0fa40a872f4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9dec8f5214a3f668b5224b4cbd45d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd82493b988271452bc940ee74cbd23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034944571ec8fa54d3affe95a10f940305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280054a79e3faa639b3a94fd7ce54a08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ebbd503841bf11f62b5ae3ba0995d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd007c8ff48c4e853cf4794cfe67235308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9966ba6310529c9a1b22996d3b7766309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad52ef100ebce002a1015a6ab710e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0063e8db47fd068837f46d3887d2f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98780df249617b8021a163624320492312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dd26817f8267c79e77d39e2ebc1a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2853fe56e1acfab8875399b6d003351314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0e011de6fa21ffb93f31e205c9470315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b605df883743ae3af1bd70d830f36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601b978f6dd8bf8651eb7089b59f4f5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29825f0c8d30a22d56ab6a62ecdaf03d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395f9129a959f730d627d68c019b5c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13698f5641cfe7557aee9e8df48fcd24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43ef41c2a3e988f0696b7ef0436b29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91854fde83529fca4353f71cedafd335322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee2e1602ce072d2a936df37fa1c18f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea66e32df90458a5eb6b19c067052d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241215b4351301b415609f384b70ae2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d389ca4002cc011eee8fb6e5f4a7191326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5b1486aa8ad88f3494370d6077fdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc589b716942f266ea0d6038f55789328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b600f36ec8be81ecc0ce15a225877329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a6a45da00f17cd732806e54ecfbcf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0c4a2adff8a3841a3a563d9347b9c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cdf10c836f957c7333249a00eabb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8218f1694d9c87472805f3130280ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12f7bbdad9f599a09bb910c7cba17a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6568e66308ad2bbd4cecfd2bd922d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac0e98b17bcbdafdc5c0986d8fc330336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d048f43d8db4fa49e5656983b6b74d2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a628178905c61bdcb65580cd404f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea7567ec4a303c885ad815d77572c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54823f98474df8ed1883de9817a299340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc7f1cf785d9b9aeb8c5fdbca84335341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cd7a9c8d138aeff8b9ebc44d309e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17186922a3c671025e431cd374166fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06bd2a2647e0cdb042ab38c2b911ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c068709ad8fa11297908ae10e2d9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf37b941b6143163d3cec230a44b05a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671f5ef5a955a0f84e87f409fe0bdab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dc75d0cdc89c8426620a515749882348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f1d2c195e2e4f555805ac2f9a09bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247ad48e28485f2186b642a9be6f2d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6f93d2fa97a7aa0fb4c52fdc2fed7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c280ed824f254dc6beb65c56487bccb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaebf04d2ca00b0dff7a5b103c8ce7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d8ef6f0872a9a9717d0d00b3ecbb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae230f8bf6ba40b09c88a739dcb40c51355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130913fb0291219fdef1e9e980dbec99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63132368e29916464838d2c4ec6dbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfc66488c27c59946010e57ee8c27a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ec119ad64cfd8570d2cfdec9793ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e61d0e1bdf8dc649ac944657160a2b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fb06d9755a4af04e69eea026c6054361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af6e2af9db2dff1135d2bfab98fd51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c293d1a5925bc5895594ade96c4c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110e0254ebb072f9bd680894cd04e08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efab2fe004d7db08ef768418f07342365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72903a35f83b7f6b23b4831f7d878801366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2202f85bee53e8ea7498671d7038f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48476cb1ee58977e41da5f03cf7e083368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0436f1f8473d5510ee69fcab9cc2cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f26bf0863fb1eadc340fe5de1fc16c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6591dd952eb88c3fdf1a78da855c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486241d88591def794338efb082d8978372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea207f5919524da889ae6557d45a84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23454e38e61c53943a193cebc134b516374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a87a147d7390e5cb2f2d608e972b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df6d1848f3be97f63e8a3bc969439a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f2caae2a696cbb611688bf95287e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c339e5fc96b849df285f206f5b26f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c433feddeb85dc45f2da282f038e81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e6b23947d02c91c685667d750b1da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6969a30264be263caec41a300d9bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8884b6e680e4f83348887f36b70d730382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de518b590f4f2c27d0498986ddc498b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ddb9eabef3436edb3d93dae0ca81c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb314f11083ea780faf468c8d0bb2888385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402e8325e04fcced82ed856921feb05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf8c17b0f60a3f80968a21c720d105387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5170632e3feb34b38f3e9c64e75832388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767c25242c2545e733fd564bdc9d8cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b6e6a826044b381174c9e91379cd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930b32abb2cc14ac2f91a60be848ba4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc32a6f97e40b5d675736823792dfc6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57496bb089ed93476a2c8e46ceba9789393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94632665ba3c5b5e6c26bedbf6060f06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ad099318029e5ce8805c09b0f8a87395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ec98c1bae633878185de751942c18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77920b6f4234fa2749fda45cea124f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7be378440b505c415bc8e47255a596398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214cdaba223fc56f47d318446ab60e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9668772b992cdc8b8125435d2c623400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb5b933cdc1aac19dd7ef874469856401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42edd9e73b316e1264b552cf3779f02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf891dec67fa244fd44dfb49a169f98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e37199fa17fb23404b95149a4a9d56404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a08a02ce6318f6b9441e2dc0665a0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0c396a9e1b164e7b3ec44043a1f58406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30358089b667e9ffe3a188e47ff07faf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040b9aa9de409d583f3be6d48f4c0ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d055c291efcfbc7fe0557524b58993409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0469ffc77e6107db9e165f157ac867410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c25b82452f4d5cb8caba92d9eb89b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8dda017ead51b2fb4dab694cf5876412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac6e6481a058f388c3157b2d785a64413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4047029694fa90a87d17dee2770543414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b957efb8a671875b30433cec4f6f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43c9297ec3b6f7274cf76e29ad8220416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18037332295f7e470f511d7d67d3d104417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fa298301a85557b465604c5214f4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d2c36f78b6e6dcdfc1cbddadbb62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba3e354436d6d8c45dad7f2136de69420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf66f447bce0fb2bc522517cca10ffc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c3f425f73a2c9f72b7ccbae3060cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee4810dc6b60f88aeca0d032b2ced6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b897dfe7254789d097fbf0803a053a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e75768b1bce912737df4772cca54ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fad13b35440053757f2c356133112426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11776338f34e26bfbe526972c14f225427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ee279c2112626f71c4867760a1c8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19702ef5c7f238e42facc529665e4f48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9226104b8e2b73aa12df1dfc37337db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b142b12167e375990c8557b35304e35431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30c5aeccf6aca1ccc45439c99848d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcf87dfe8e7b9dff9660ed2b703f59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84942275dd788f8068aabe8e3c45848a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968d060079fc65701074ecef66df06c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8399ed882cc4ef5527520e109d9ff7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5d2d098c730d17ed4849479441f03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b426a4f52ad8e2bc4fb2597fb58230438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211668664456e60b70500d8ba37f998439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386367a594cfcfb55754362cd38e66df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed47e7daa3cda84e6a7a69f975c73c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4150ccfa5dc40a997de2dc1e8ad2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04446bb49b052f82fb456cd86c615f68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e0adaf729c3bca3a7ddcee4f8e3a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e61a09a8830f91c7ad0e75189b6f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972bafb380157e2e9d5ebd94374c232446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246de1695598497a7aaa7d98f10fd07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb745965f87d3d58915652e871ba2980448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9bcc0b23a0c55b85c2332aa67f962d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa13fd4f870abfb17b36d16f4fbdf9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daced0d2544c33cd85c64a506d58082451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1e8dd2d1474160b43f2b3d76364b5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ead11f25af0efd6682c618c5e0005453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a63096e5fcb2e4c8d1afe5a9aed4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372717bb2272f5c9ea18a59026d0c01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb9c42909840a0555454855ec4c6fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b5a8c67d471ec5cb59e3e22549494457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3897368cfc85b18aaabe85331ebf8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d35e479952de8041f12c99915d93f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16128ce10b428c396f506f1ee1a906e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639b5286d4c4d6590169297cd902435461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6b47a681ce6a273cab067eef551ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1382318cc69fbb0814ffeb1ae6204463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd8a95141ce795ee6716511ed55a4af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631327288bf90a05c45f1367dd34af6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea963b22d233e5e7ed7ee69438f7d915466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5dff384902c8d3caf55852c340510467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b4c0624a9370c5be1389deb5e173468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ea87fae4a1cc0b720239f8cb0022e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114e7443300d4a4d8d57165bf4b1edd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10945a931d9d3f0d8ddf2eadc55589f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65526bec682d360f8af3e2cb19857adc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8bb44d5f6779b407fed560d5038ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991554a4a0d85b51d3bed05e606d9472474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed97266b0f4303d3f25222498462f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb440bc27f9996c1e8170f1676c9a0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15e97fd2822bf1fe7961824254edc8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaf3403feb5005d34497439842ace0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85025bfeeacb5b46f8484fb871a353479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a8afe6ea9312c0f5b3e73e39c1f31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1af84b19dc21dee5cb9f224be9c19481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6da896b47f1e43365000ff8b2a857482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0ee4ddfde9ac0491c55bee6e47ff3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591ae31d4359882a033f52b58bc8c87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37732a085fad0ba20405daab91f1b41485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc171ab7b3fe2bb99d0c8e9fe97be25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c2e35fedd8609f03cd24f5d195aa7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778199f930297bf5f998abb323d7a55a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e492cc551a93c033b561d25f2b835489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5cb5b7033cf8e9a2b11fc3584ff3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d153a97bfc61c0ceabc0e2a3c7edc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd91bee5bd3a4a001317254adbc531492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2abea74576c94a5ebbfe60fd8dde0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6ffca08d96833beebb947a756d118494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d41fadf093cf081d2cf27bd7b1176495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6e933ab778393bd743a958f5e4fde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e08c6862ce2c56e1b9df742fc1c94497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadda1594e7a9e9c998326162a636c3a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f02af746bc48c6d02282f589390149499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49213e34b9d57781552e46a53006d77500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8a2cf4542760714b88300498daec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780497d3b2bfc905165f2361c8037785502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bb065697ceee1edc24f3ea4bcfe48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db587f7284746bd4002cb658ac471242504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6908dc521bcad98605cc5fe601b881505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117758bd05cc032b5ca8fc84d2ef1d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a5793a3129a357eb2964dae80cc91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e96c896c148316c4e3fc931dc68e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adfbcbec9d5e5a34fc3304677b56a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe2fbf896cdb77f10030077271eb34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db540b47b608fcae36ba32fd28b8ad53511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbc517ec596dac32e302db496bd31e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae81d92afcef0144c1f6d699e412ec2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1d8e9814ed9dc18b2e7703ef2a2bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d2daee3b1ff737c38dd471da65ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036ebef90ff4f5968520170b7c1cd8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3467e270ceb7fe57d73e88c111aac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ad35b3cc65215e4cb417d0fccdeb1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aa34b9ba2d23b12a263fadc7feced519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563bc10b2130bce19b2592403de85b97520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbcdcc195dff5573e4e85f996b3db1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd0a3ec051460d7088644743061768522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f655f8d7b4b586e148405668e5be9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc10b3f54ae0605bbb64d36e1a50a60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e585d64ad7243a002d2f8f8cb0e8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6f002bea98dd6d2b3ac9ad0ba774e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a7f2db7c92bce82102239e9c050ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79881614477001f96b3540b833d6c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e550e11d21610db15ccc34fb7f5797529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ff709878cb4cdd5b8731586b6027b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956111e83b13d6902df44df31fc50e2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a950fead2101e89de51b1db8921b3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b2086bc9e84bce2a472e133dbc214533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0a767e6bd80c72f8a0990bfccb433534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958c0885e1118f301feca8a8e601ddd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5441468aed077c4632372291908e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fb509380f9b2e96306eb9928faa69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370165b1cca6fbdca47d9245bb0c0b99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524ffd3710768e460f1c600e1db1e1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be288ca94a3985f0d461746aab2024a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb3497d91d74c1bfdc46103f86d32a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05023c45b599049d6257228ec0a2c65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935af8fd768c3da2a6ab9382b0297be543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cde28d566ad8351d5d6f00860ad828544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e3198cc03a092684ad41c6f46597d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db853a3f65c65ec463181ff8b20f985546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b27ff6a046b6ededc4fe8cdc32044547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71455df39564b47375073ae18cf7be9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ef24afafd390ab274ef1d7cdb684e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7641642c5f1fdab44ee33b6cca373d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3550e8aba1f2f606ce694bd52b9e0f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812c2ca9b9b959e0e9fac3af8dce82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f47295d02546a96e038ccd869106553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ae0c4ee1b585fe8f0e7f0bb417d9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db55f28e9b08bdc051e49794efb222555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1103735495922534e6b87d99750ac70556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29864b846acdd429182e72122a3b6724557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6839e8960ac74338a36a9f8b79e07c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83dafd7651c675d236c9f7a152d143559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f848d88c8dc00b71690e221e1500cf8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbd55982efafd0b52a1e25167e5bbc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1929a420b4a1edee184a4842d6fb0b3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afd8d7a0324d133d70c8831759c9d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa3a0f8b8b563260bbb700a4172c59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67272c5142356951d21344293287cd9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693737fe5cac2028e8cbc8ff3c9558cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90496df94ac483a21d1d5e9f2e3dba9e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16960a64b7712e40146403cad4d2a6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938ce6b72ccf60d473858b470518578569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7032040d50bac6848ec80e98890b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384502c824bd8d8fb9f9818d771848b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5217fb6f7f179020f686170c58f8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be90fdbe9ccc7a6a2c14d7af08a75fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbfc1d9bd0071d115ca079bdfe4ec7b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1c981b613f2f1cac9fc287e1735e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc6230fb3df6bdda1d4206aacacccb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1de125bd4779a42c2edbb2d9be1d91577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8217bf908d4501bd710ce795af736578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b184a911d460e532d11c37fa0b97697579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da4b267ea413358bfbc0524f41af89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e627f99bf3e4bdbf47d043f05cf9c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c560648b1a549324d60f5d771f55a3d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db475df8ca1b6dad19bcf4871045da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3250b59e545fdf31d3c7b58559440584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16b235db65411b43a964ee035cd375585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf30a733d58175554531c9c50e75a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c9c8dd48ab4d043ecfbd91ca32735587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f48b0a1bfb6e0170a30a27e0a2871e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf981067ad4cbdf788d6084716c84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845377b7a9b085144f49abe099374d1d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724e0049f1c4787794b6a0fd62d2494591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d28e921f5d893ab64b246a1315e67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732797a45ea72af3fa15283f1da4aa6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4c659d6a4cfba8114af84ee3b9904594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145ead1821b8afbdcc11372361b87f0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2340dc69980d70d94ffc6cfbce6d28596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef9afac255426965ef6c723596ff96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce86305c8e6a2391095fbef6f61d525598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47f8650e6cc764553be2109c06b01a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f13e652a0f9a6dfed958401e3e800600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074ce980fe63bb3f1e884cc240cc41c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdda7f7fbe06cee64ad158f94391b36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75831dd139b8a05b44d3289492226b1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749076f8057664ed9030949451bc657604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d13d83ceff71903e4e3a1c97e1dcd7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b21a3a85a6fc7d65e8118a2660182606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92f6c3dde5e0cba2fb6180b45c062c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8fbbd8727369bc40689c14713b0a1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe4b153dfdd8ca045c5868fe16320e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d86e064f6e68967a7e8f68abdb5fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3962dccfe4b632b19cef0fb548860611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446b9f90d907e7f16da213d6d1df2e0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af319acb32a77bd83b3dc4cd0792ca01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85310b620ad2396c93134011e1c0c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc56bd9d8510d8aba8576ac81a3391615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb00c98b5d57dae46c456ebee1b494616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ffdd8be5b73246cecc1d6a8a35cbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beaa5e28aa60733cb6de52d76a83dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ef3140b3a4b57e3790b142bec850619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5724da3ee865c1c1bc913499828d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee06337a880cf9b34faa61edc159f44621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd7f9156802a032460d2f2c4f28832622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129c8d4c08306b966763943e46e863e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661e565addd3bda4a3ade196e782c5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e448d38d08702f062001fe8d27ea2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228063bff74bee398adc0108999a7830626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45a077157c06d022505bf289e9571b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5f1c8fb395bdb85db71484d6a4e0b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590db645716027ef03364baab791336d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dcd734738f4b4e5b1b180940b000f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2625d1a50f987890812ddca20bef84631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a5915f3f5fc65b9ebd548efdab224632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb638893b7c17eb39be724878e8271633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b47cb5c4b8ec5007e9c9bbe19c168634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57d3997bcea45f094d931467ffd237635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a07f2dc64a1f26849719c754decb9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66aede12888d2c9ae79c88513cf525637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9f91e5a244145a6fc65a7e6ab4741638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa54ebdc8ad1bebff350901ac2e2a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb543347831026d85bd7d34222dcbe90640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cdd2acf5e3329ccf6c5d7a5676ef3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c38a3820135ea56343f2d7029f9d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f898177c7baa48d4bb9592f1edff88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68a5459732cf81f4871c0dffc21b71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ff793c75ce11925cc96bba7be797e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1251d21fa2d939d03e9b0f7b9f5b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa2ba18a7e62b1d8df809a37242d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dd1e1c3389ce5b2b2ebfdbc82211e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890b66d60d228bbb8f7b68977b6ecf0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd06da3926e4883bc8adc229b2086fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184509b67ea5e1e6a428e9b968d321b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f404c7ddb9e3c70cb371894516015652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca46a68722b7c4726fe57f344c76738653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d415ee7328868c667bc04741e0fe4e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6453e4e6dbd3e53005b2162f32bf63b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4daa57edd6eee574b0ac9074ef6d51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84351796756745239d5c5a3b0d2facc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab466c6d773faaa47986c4bd631363658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1718706a94f9442d477fe25cd9764659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74402ea12186efd121a625482e717477660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167273b0c922e5ff0fd93089e8e8854661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78109dd4e853d30682c0b61cc84741a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788c7bba0f5af04940166c2c834f609663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e81c7f152d506d18d6504d8d4eb5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792bb7911ee01e1e4209bf68dbe625b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efbe60021d6bb72d3b8bb9bb9c2fc9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766433d5118bc03ca5414d802c4d006667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cbfb3c152b96fff1f5bd94511a909668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacadcbd2a145722f3cca5c111a51a17669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735fd6d556330cfe5a219c02d883acf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de006a43b010daa6c4a64e0f412544f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d239900c710db6f506a7950bf4ec5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da413432a89cf914912a86628cbbd1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a5f358ef7405fa1b3c6990c5a1301674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5c656223c0044db80a1fa8be6803d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5179077ebfd8f22343c20656daf0cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb726e9a45890a9f8ab4eb0d2a6ec86677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9288fd64341889d11db81bb99d2471678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6170704f53d137c8c8553d2085660679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a19e9bf4af6ca49a7429d703b8ba3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de029f0ff9965dc224189e5e3851217681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92691135bd187d6dfb6b00b1fcd2c692682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c479107667d9e7df92b84c09f2fb5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311015e2f83f436f5adf5a06b50ade4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a066c1d21af2ac439cbf899c946b8b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399406459c0bc33c7a8babc1fad4235686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd25b64ab9bc404970b536e3c53f9d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb88308e5a11c7333b7eb05bbf09aa7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c533ea9934ec168ce1e532b208346e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd7672a6aa972c74e81eefb9df7190690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63783e3e7341839a7429714202e3a987691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9f68b348073318c74b3fc36a03b06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad45ab27b1c6034148d09063b735600693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a104f52d6ad436297054d0f209b5cbb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc37d44aa6ecd3f85f99fe3cf0ee7f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c822fd82c850a86bdb0ac1e0b56cd90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74697c37411a9845de1d687611d402d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f380c54fc54a62b7beb3f58c0c05bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064999dc98c6b053a187dbf5539ed4fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8ac5d3aa5499d1fc3fe8b929546b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f096dc5b71545a5f3f71d3a616fecf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada7099a9cb5f3b79ff07e21ccd6154702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367ad53afd62be1eeec19087ed404b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb63ec8f5001d9b9ea5c32819760d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da836e1228f99a325dd3ba51665ffb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db63f074c23b0d89e1422071a35dab3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e290421719b6a23f13775f26d0f063707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389fca7707b745a180d05ba09263503708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3faaa103ac1500aea29c56a8c205fe3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a111394768b3c7f9eecf1e560087a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac015c89361455c94c2b47d43330be7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c833a7432e845c9abee66ecd8c68f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17fb7d7cf886795dce2d8dc8d3c164713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f7bb1c7cf4d109b36a72d6325210e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff8dffbf170bb74bdb5bdb85a610fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49903ed9947f6b8343f5cb2dcc0de99a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4811694a2aa7d6a2fc43d92f729ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daa88c2f8350510313049cc09dae85718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490f2adc69f2255a367b8308a0ea629719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd482fea97baaf22c12eb59c97a99e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef7b3dcd5de0453864de19e307d1fb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32b23e55268185f3981c5f645b1610722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150483c7fe3d3173aecb514823303cae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc367653cd95eb0b35471ed5c9cbb5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9f0637749875cee8b3663f740c847725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a26c26d0c75c32e99c4a030c05fdc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada775a9350fd1b00555f1178a0d89d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb437de9d860b65b4c92d2a2fc260a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c14c6f146d60e0f028ed1224dfd4f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ac53621db9984e71b33f8dfa312b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccab548c4c791f2bcc3e67ab741006731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555e2adacf43933d362fd1fb9d489b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fb0eecea51fafeb00e6752a7aa0c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d9c3ec17be7ba5f09b48bc5f6b67c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0800767b41e6e2b6a98cbb1a5643b7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b42643032510628bb477c3249863f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431fceff3c80dd39d6a6198b40936c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5741ae78a41a8d412c2d91509529f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8075db4d52776eb02f2e54ce4f4de739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430570386fe998b578cdcdf57956ce5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec50d3fa6e45b05b2c192211a2634b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9ef0855f1dd04a0dc82e8bc9b8205742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe468bc1e9b9f7c1a98cd4c010cc209743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fb85d3552e3dbbbb7e6e17620e68d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634f3dc23fae37d214add6065513789745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087d371847ee5dfd491a06055a56052746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4083989f046831889cb974f01c244ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb2d933ca7b5c7fad4d2deb685f89b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df4b77d441c95f4c323ae17d6b5124749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e901712f43b4da761c4e0f1755adbc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88425fe68590dba6194d3fde66ea50751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6af030bb35ea71ffe863e98892cd1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902dcff64eaa65211095bba7adad987753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f98c8f508b492eaa20846a260f71c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3479b9d3fdca4741f90a4ef9c5f782755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e943712fc24d6387e69dc975d928179756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ed7c038d59e4c839ad285ecdbed82757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573a4c39bc62392d97e2d1367ddea9d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005394b1fdda901cb57f272e8b5782bf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8352be86d4010797e2bca1a98147051760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b273bda6d8dc7eefd4dd87e67c8387e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaedd462cee000462a390200676ac3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c40a93acbc341771ad634bf000536763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ca259eeafa0f63896ee2133776f24764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddcb6e4d4f6f279101621e471a0bbc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad70295218c2445e5b8d0eec7fa2895766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9848948fd1354ccfbc6e8471053ce7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611d9c61ae7676df2217b4ae89bbd64768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172268ef5cf9d66140a6238ebc9e8595769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5244be45263920b904402575f3534770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07599d9fcb99f60f2dea9bae47f8022e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d91958090e65c2ecc2c8b6bb05d64772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc01ec4bcbd509b8b279c4091e20a2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fa84135bff3f2610c5e238db8f444774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd3732493526309b6239231eb5bdcb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdf5095a2ae2773c8229527849d422776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad82ccf62a2caff67fe4186015de868777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb2faf955561a13fa219f3e68fa98778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfac9e182a729bb03f85e5e1e9e8ba3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c50298910e5ccf6db2261c0089f63780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7997cea1908dab677d26644670730df781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd2ae4a4625c6309593e93c8eb9c3d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac110ef82085461a3e02d1c52b44c99783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867d13a4c3689dc61abf2d7d9e9f6bd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20332de05013fd70a92bae35c74175785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671e2af78c2effdb3ba8d06a6fae6f8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7ae9aaf51168edc86d965868fbb2e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d233cef00d010a80250fd17ca3a9e1a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25483f58bb65e542e9d02d357507ec0c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46089bbc034f777b74ee6e2282ba931790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ed5f33ebb93347b87b6c2624ccea2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627205b2fa20053af65715508c81bdd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f52a8a48759b48eda5045d8daa930793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a83830da4b9b7b439bb6442290aaac794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b82b2cf74c38b7c23b67b9d547d91a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa60c03d6fb77a0813b20a2452566be796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc854bc82c255455f983ef0fc9a4fd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676e48ffa1a146bbd8dfd78a27a41f3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dc1ab5ecf06391519efc5636a2300799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6a447be7caa54ec36916860d80414800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2078443418db64c9e158e291fddd131801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf3005a5b5fb8c85cd07ccc9f9f436802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425c0c7d8b56a9bdc806aee4cb03905803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4961015aa41493c1d8831d3c1c51b06804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4e0347dce6dee6aa98ce9d5e12074805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf70587c9c2bdc6a9ef1dba4cb4884806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f13386c1cec59ae65b284f7da27edb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dda57a73c8b348cbaa501e97060e2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebbba47952202c440d11ce1780fd14809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fec2131ce2abab548234e195d1cca810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2238a893c3c3c33073b6c68aad2db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd2ebe0f42153f4ed7d349774abc7a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da08aff98dfa4c04d5f020874649250813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185207fefcda7d4db82cddf022e24d4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f472120ba358d8d248b8cf35c9120fb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981b812daed2c38a1547b857f578aa1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771137954863f4446953f46d6ddd1e1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b605068d85764bc59374f89837723818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312d0e21c370560d84c82351c6e3e1c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55804064cb5739ecd226c3318cb9096820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38d39737be88b12145b5d3204efbac821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa654f0c1cfdb6674df0b7544b89391822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef8eacca832454c2d19a7e3abc9868823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ca4960879ca61479df5a77916ddd7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611228bba828a81617d5311580bbd9e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37397900924ac35c55d6548173ae04826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a672ad9ca3ca2d309eebc5e386ebd21827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f478820f5fe8f738e7b9451bc0687d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61261fc15092efa6087d874766b2099a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bece04544081b0d835e39e19049f3830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1596f98a828f9edd863de608da0bb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a45334b29c8dca40deeba299a27a04832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e699d5b31860c8d16cb98a9257b93c9833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3f49efe40a3a4fd6f13827e13a357834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bfd17a462e8b384d711afc190603b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f429b4758a8a1a38452a10f76b4f3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369444c42734d42fd829edf83540a65a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d48e177bf5eff1fa7edfd4e44a58b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d8d958c68239ebddb7fed2b2b3ebd839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d487bef1581d1e7ef7979554bea844840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff8d501738e25bb01648eb835b2fed841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8d26f3c7eebf43f6476e60993cf39842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c322506804c55a151de381ce0c0e331843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4294ce014a07954fa1c537fb0225ca844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1c880b7ff7c49168776afd1336c0a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daf6a25637e7a694d93ef6ac716af1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d127681689a52dcaf56a9e9fd25159847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50ce7864ab9b30ca73e8a077c4c847848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55de3f9d8329b493fff67abe4768b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e560f16eaa8325c4f4f5799526c57b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e8e660947c4d4002b8b217930d682851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0af2264a72b34e8e2ae150ce2ee8b7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fcac29a5acce0074e9a3e8ecfd947853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8882565f930d876154e8eeaf793655854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa2e546bb4c5a237e692875a9bc4ef855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b5fbe756ba044cdfba9ec378bc4f4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4ca2674254b2fcd4885787c5a3cf6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abda44b92c60c22afb1a61abac99080858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96093a050e1e15128380dfe8df425c77859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a44f1fee98fa1908bdf5fd72ac672860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb622d563f89c1fa13d128a5117f06b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9e361de3894b7511d3c63aa9868c3862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502fc19f295dcabfad8abd51222d5dd863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba80c60d4dd9e8d8a933f0b51a964f8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce6d9af81c1d8f26dbb720d344c34865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb59484f86711072231d052655720f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d24371efe1c2743e7a7d5cd4a3c206867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cf25a3030847250c679187e9dd3cd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a751ca359641eb553ba944b5c0c98869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cd394767b9dc722a4f9ea6f147ef7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f3dadc82d3809ddbf0fdd0a20117f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cd121f46d1bd76c4dc4ecf8e81adc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13feb99a18867e35920fc41742d2b1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae12e02ace0384c9bfbb62f0feebf8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7cfbe534a18026387819cbcce951f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d603d3b4c9a406bc153694c789f9bd8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b1bde764330e4b20c8b6e861ced90877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154410654432def8d1dff67eae3d8d5f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91159565f014ce597178c55dd8442a46879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7dbff31ba1461a9cf720e8416b599880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040db23170417fda29afc7ae8979bdfd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7356040c79b1e56f6d577d5ffaa9788882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1ace3734468931cb5d94c42a87f6e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1bd7b1fe985154e1d55c220b50fca884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e482f8f7e67d41627dbe0e86ad4bf885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879ce96aa6cd3848adc0d57bcc17aad886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea01408801d31bc2606184912583e1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676ed0bde1982eaf5dd3e410e7e22f4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4a5e7911915f375bbabb17d443f61889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082828959d1a1b81eb3249b196eedf8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b41efd98bcae9748814cc30beea783891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c9b23893e1193d2a6624a995ce63e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c5efd6e3b46fe490ecd9762266aa1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9761a0d06920a2bdeb693eda700e5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923c77a4498e83c9a6a72ac7dfc9fc6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e1f862429730b325a7632ce1ee43a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290bd87fac27421ca2843ebef8e0fbb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e15a6a0bb0ffb5a9c74f19450f803a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be54edbadc5cf259fa4598bf164a4ab899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8c6ce940f94599160deb662f8b583900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4bf0e61c455f0e7d491723a7f4f86901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75992996c93e99e48a0b352d2861eb31902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2acd36b16004a2bee9c083fa3579dc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beea8a23f646b25a05fa8bc9d168434904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71f6e1527336df420241f354a73b3c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f32f8d317800a2721dc49ffb41561906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2f3719b815f71db0e2b626c002b1b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85380bf75141d3197be4dd872dce648c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c16516d1e90c39105d87d874b4e7e0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d85bfdb65e9708d2fdcc09940f7d9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c488ad023a266e370096917ca813e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a598a6fc0a81d39afa011853ce4a292912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62c8f7bd0621e97bf58b21fb3341f3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2eb97f6654cb911f05c9239780964914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d2810fa0405caabad03b863ca67fc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfea75abb919c3273aaae1d28b24ca9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e71bbcdd9994799c0349bd7ca3d26917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e105c4527c2bf3df73440132a4b21918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ec13d0e6b0ef683104e9dd827f5a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d57ad3f22b822c3b59823a926c0ea920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4baa43048c22864f6d10750e4aef8f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df83f49d8aad2f07dac0f977208e04e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7eee7b048d63a679592e51ded772d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e3eb881b930376487ca5858376dac924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf86fe96a36e23b2efe5a07bd3a4ec925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46220d31643528e7a6ce96d6a311f90926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ee9825367914a1838d36972bbfbc2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb8867850baf235d106bb4a5e4ea9b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70561ee53fb209bb5f283e197914eb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c946e222a93b11924cb138ec07269e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549c69d038dd89aee444b734efdd73c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c750d1c474fcba88ec8e1649c88c1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0dbf53ec0f2d779f91cd8ac1f291b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfc9afddd4094cb9764f29158487f9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267c32141aff3dea6d9b661bbbf519b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e92f6d8d66ae76e27102c54153f9eb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac7392eb396c0d49ce09d57f4a1c18937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3b6882dc13ceca6864ba5f39786b1938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8402c3f1f8e162775634b9004fe56d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b3fbf692b8e45913be4f5c7eedd30940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34697b1b049b0eca6a0647164f4acac2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86360953f09d5c6ad26794d7c0114c52942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a8544b037be3d1366e05354f90aa9943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b17e6eb6745553d34eaa9691c5239944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e95f5143cbfbb0eceac03dd84235e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe1aa033194e3f80b2e662464c3137946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ab4b1693410a4dc63187638ccb4f7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21a6e4066789e05e7c980e3514e5d5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6a593b8a97a97ee6a2ade80d8f42d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f8f49ac86b486e51b610ae571fd5e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3f7fa8e0c7a758475ea6a5ae685c4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8930dda1f309f6236eddbf0bbb31c5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79e01378005379529c31f6ddc41ac4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d5cba88c335385bddc012ef3a3ea5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59178f778a042ee9995e8532f339c5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c83bbdccf21f912f395dee77f15b99956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6345e0028598a1cff4fca87c940df74957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3496f6de98707b03bf933f673f480958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dbf923ee290313dd24d85608a30a8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4019661f2fa585bfa03f74b992a25960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8357cbe650ebedab2a86d1b1f21e34961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfcc63411af126f002128e96702b55962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cfd8bca93c57b7c825a93a25a9377963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea6a92e24890351ccd4102a65df16964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cc3a01d00d4a635d6b9c796136b12965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d235599330d7b2089ae29abd3b126966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dc0c356f445bb05d466bf2e85e2ca967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e8affc1439d64a7b3473a515b45a3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156172b1b45ebd554e05e494eb3e2a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088e519e8dbe1dcacbf937add079fae970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d836e039995f75fad69f9af973b63e971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c59747e155f786e579880729dae9cd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6238fed00d7aa34940cc1331655ad69973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb30df7783be8b2082403f377b30e15974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b47060f73c4804193e2eae428e4cad975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadfb0051c546979a94a25703f22f1d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97719334dea75e184260efb566a3d0f977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b7fc37cef93d3e1a3306cff6347ff978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2081387eaddbad37e0a03367f2531979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f19edb0af82c1806733036c3683335980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f00a4f068e247175a02076586812db981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff704a4e36c37c747dba991fb526a45982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d485bf016afa4b347f905894f1a0cc7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50325bd7d31fc8afe43683e51fa3afa8984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4ffad7f7b6ec5a075b43befab5499985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849440a1833ade69670fd7895313340c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1f1602eef53b7b1879dd1a6dcec76987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421537d6c8c164cf41e444397555b070988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bee5ccb035cbb193c1df7034f58d3e989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df495546bdcd7f33afa607f3bcccf06d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19541bec48c1e5a45ee41c57e0b702991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37520cc3dfd253afcf66c880ad50a7fc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bf80aacc8a4a60a6da34d295a973b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915482254faff71e65019f0a2d69878994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a5082e46b62991e19c82b05494ec3995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0f5b2253635f9466e111485c66a4a996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5a430ab19596eb348e49bd68549ba997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98832ed7e1d3192469732e607692e001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097b336e93c799e3f4c4450972d15652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027427e7f70de5d43218ffcbf58de59f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d44b2518fc421c80193c61ef5e9abd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce75f5297493c484684403b8595ba095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a474c303fbcd05967f72c79603ef006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db64e47b022737ea9ad0be2f74757cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64655f2b786c455556017670eef303c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b721ff05c6953c53fb808afc6408d879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdf0d727b82f95298cb0ada586847910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c12db8de3e9cf7feb8a2bc268ebff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b28a8dc6518804939674ed7ff8e71012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce2369666cd1b49201702c9e89c97413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff81b2d564386ffd503719328e75b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1163d55e67190abd728af65b50c59115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a2312d2f86fca1adae6b74ca122b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74bf1763aab5c858162b2e84404b2c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b839f5a031596523af5050c5ad3b00018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04450983a89bdd0813e99853e23136a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66288ea4db2ffd2580912a2df212e0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bbc9465a98c19d8e2865176e926c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1859776d38ec032b54eb52c396673cb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c8fc0c6b08b67cd0c2100d6fa089f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a413926ae0a2a8d53d8c077c64e3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be11954dcc479302b4ab276502f65725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54523f91649d82e5e6f155310335127e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e277b1aaf70bd2a50e680500afe1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a753baf904a64ff31d2599a33110c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550072ccfb466fa14aaca11c2a1a39729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ac2bce364017599affad7f25cf2a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb51ecfc37051afa7513d37f5844c2c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ac0011b68f01cce75891d9703e1dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fa78d5f039f13b884d76cc68251d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44087aaf26ae6650cfd5f4c5d76b6b0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045ba860aa17702da631f57b391cb0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203bc62db942ac32607c2b5be74696a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c4412f00408a887774bf2b21e956737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724c70c153b8041960fe48e8f38036038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf559c1ee8fccd8026a441cc2dc71839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefbc005613cd8bcf4c0f43fcf0786640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dfee845dbbbca12a6e0e313e77dc441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55162a38a69b904c3a1300211c8d615942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c6b45a33a2d0321d8ae37992ee17e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbacd9ac8c53b5c2b6587165411d0a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca21e24acd7df622f6d883ece738a7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a5cf46f6e94a01df8341ae963204246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5cce0cca7a1a9a73132e8bbe2b16847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b602b62f13379e9e7eb1de77a701ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926df8355f8ba02e70cc1dc8208c98549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ac7df20aeb014196429e6d98eb2b950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf18cba55c3516057903965b9687db551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0f227a4909319346838226207033c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60366d1d75d0dce6197db3ca3ea68e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc23c63fe16b33f75fb57667c6811454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf916a10c1496592012ab567c7d86855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52901ef5639989a6bba0615c3758c6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed318d3f5c4a135790c86a5e8544e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd9f552bcdfc29bd862a175d07eda858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d94350b3657e595a375ccc8c2efd8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bca4fa8d7833bb1fd3f909db3290c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9b4b7b14161dd414b6ab5a58aa1e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012f96cb59f17934926f963e44a8b3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f11aacdaa12962048983b7600cb6f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bf135edc0df89410f07188176135764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d452937f38e3b88ca8d75d802543d5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57738eefcec6c0f51706424c30dd27cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269db8436552be05821e7297fc372c6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06b7d52f90ac4188ad7c1d140519d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f83b9163709c300992ab12ab8e46969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097e2c149a502acf14cb90a1a1ab85e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1738746e0850ad01a0cc561b6473971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548897a148b23053fe2a6f1e209967472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9485f6fc4230a674c71847411889b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49390fa5eeb52c797c286a92f8b99ea374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31810e00a1fb412552a3d75108530a8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d248372bceeb8a623542ff3a3b69576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00625d3dff9c8d5227d9f0acba4a4bc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f46ed295111dc070f392640958bad078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1750f479e4bbf03fd46c52f1450ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3196d4e215416cda6a2200c996ee56380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc3187ee477c66480f4c5828d5bd7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c88e5fa5fcfd6dbb7ad5fd40f5a84c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777c203c74d277dad35214f02a8608983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543151a592e4119c41f97589c8f7140584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061e57ee0f2f67014d3f0060286554b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e17e2a8caccbf13f5fd2bab0ad76d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec1b55c1401d2c6f2bfef0be87b1f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b434393237ea0269f0395a5d3ceb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c8121df17eff02ddd191b0153385089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a39cd24d321376192bd037fe59ca7590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9674d255e74635bbe6073ece80fd4a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954852dc5359e4e71ff2348c90d17fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518692791b86d19c1bba91f9b7eb4c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35b2a55321c537064933f1f7145b6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af28e7cf7327cd786e4fe312ef8df8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceddca6524438cdd1c6b3510bd2b8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb772846474f4d8d2f5f6b2ab1f3e18797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3560957c51073b7db7655b30ced55398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a6e383d6efb823d1f4a1b540ec2e699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6202c4958a4158e490e9628c4e9054100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbe917aa968b14062351e61753b475101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cede48ffddb358e07911b0e6ec3b3ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aa94f90b258ccf0bf073d773960f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3340e17342f0fe745a2c58ca77a54bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad1e921687aaaaefa891c8dc14981f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80050740e1bbd8ca366d076c65b9c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dede1c463d9b16061e6b9a4c1726143107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f95d549dd0c60f42f4509a0109026108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446c6547c3199d212ca6819c71123d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22682dd62c9b7ad990fb152f364141bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3ef5af96cfdceec86d5b51add5d2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6904fab58d43397489de99c3caa945a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d1f4432aa754f07e8c7354fe0614a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c9c3e7bdb9db8d3f55fee46e7dddb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe75a0812b85397ce9f7e8552226c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4542e551d8fe4bfdc0e775cb719ba3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ef3169ed4b38e65d992f681875d3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4f3bfef322fa3c7889996f01480ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8effb607d1e48e5c09ab518babb0da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd8f5577b16548f6199a980c13aa3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4998dce6d274490603b825e550d83f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afc6225d196d34cc1f1da52057f822122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bbe5d4d2cf77394b27ef22898a9f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188ccee657f8c39b56506864989fe1b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1f88203bd0c150ba9bb6f88e18703125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecb5d53ed6383d1f956e3d67b92758126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b459fb11f5bcd9e0436939bef7feb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfe244ab272951bbd341f8372d94d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b447efbe6548bde4dc311f80d22c4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f6a19306fd1ab195454157abdaa96130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a027b1c6bb19330a7e61102bde30263131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac8118219e1c65705a5c556b190a99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079a77c9cd87961f6fc190c105e933e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18eecbc2bb54a01d084e07d51f0241134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15771df130d6058cbf778fb593f82469135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22470c2762becb86c3f764e5b829e7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6be364ff365405bc758a2bb9e5f2c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f88fce4c713ea14cccbc4852676e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de679c4e4b37dcc25f6e45e1b9c08eb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179218ebb083cb64a9d23cc36117c3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e30304110163c02d92a25295d0ef9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f626fd808963c1a192e481952a884142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e55eb9ac490aa4005ed3345d240329143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fa8a7afad1ba8531170742aca3e96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d75629df3c9ae581de83a6e6d81a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d6554d71163ac09b0ed15a6b62f53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bf50d6e4bdff48c5892b71f012a9a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ea44ba89bcd19d7b45a34f2997617148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fe3f3627aba16400abc88e36e4433149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c31c075a90057fc416e68962c399d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae9c50d2dc16ed6e79a004536e0b2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d90299930f8352dda26bacc130286f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5071bcdc794c7b132a04534501f84a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c95ada536c9cf155651d1c294ed9c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946d86a00d0de4e7fbec7826f547a44155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57228c67c5be24131d1467cd6320ed51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda74c00f3adf9434cd4bb8b7a43376157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84852a967ee6bdcc91715e7221c594158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ca42c62fa5d4d263fe3709c8dcc80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c322f9e7846e42e29bdf86e2521660160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c16ce0d7380e845cc92620982b44bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ec360108a2f9acb233e3a28eaf235162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334167cf11adbc410529e15a95330c24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad209406d31de8530b7b31341390b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373c76a23d29e55bb5b998cf09cb8bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb1abf5817edd2a7558db8d0b12548166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc39560f62c92974df0fa9d5ed6c71167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021df21105ef17a4fc4b64980f6a49b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057abc18283d9ad57210f2bc328e3f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3a4a208113d537a2c475e98e889d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815250f22e061c5a70fdfb761bceef10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32549b237c963fc9b962b14415bc6b57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d857f2a0c8b30b8ba38b19fb833a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ca9ddda4a6f438cebfd9858a10d2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aec946cc79bfa99d5c2a7f3d2b2bd2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55f5d5f64a706ab6f65cf9371e7a8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427c974ef6e17f3ce5e1f9ba01d43f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a997b11aa09516cd4a4cfec1e841b0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81393cc769d55c235de16d99847d068b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c44fb9bdff4ecf47131f57409d2c33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efcf243413b162f927ec01418a6724181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cdfff29c921d9721468de15374e7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e49fdf3934d10b993e6add2cc874a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5961128fd9dfbc3dc7c3ec5ebc9ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d1249b749542de1417fe3561a23c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ce501ca04f1d233a53a3f7642006a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3c2e7d40fa7ef000d4a057b0549ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6e40786a6fa32c09ac8c81a13398f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b28354085c40f806142ea317bf2f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0367a3976302283b155f92ec58b2aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75776c22b979bf0ecb412b7aac2e10a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2ab0c052fc8e5b7642b4ae91320ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8291fc56acb111f4d852afdfc35b711193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88141cdaeebfbc28dceddc582f2b9ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70da9c4fa07811c9dae74e091670cca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fc0d9bc528a414487b39b3455004d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb3f28d08fc3f510a51b2eaafa6218197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e13e4132b8bfa9829d2bb182d242d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d41f38e8f9d88c5a474fee671f67b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcee3d0888140ab819b6c78ce12476a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f28c034fb6cafce321e4853a512bdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f714d028ccb86eb8c3c46d5d731f861202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56294b4347b421454395c44bccfb0d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89265aec52ad44b853f792d00812a58204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c8fbe5738003f5e03ed4667096d10205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee11df53c07772c5e27aabdd32a6b69206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b62d8cf08229099b89c2477ede0902207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82764070c3d9be2c4086fe3242ba5a6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe973235d2a27c8e333d9e5879179c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da18c3d2de824ccb59186eb51b89cda210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8679e0195b096c6d16de3e66956d7da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e1a761ab8395760961023a9eefb49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c2900b2d8db0c81f98cd601694ca6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462860f688c1ceadc78f6b9094f31c3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e4e151f9161291039034e19c33e21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2432fb9492cce3166d45fe71013773b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ef2c160b0bc54f4009d7556298226217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c3115bb0380fe4aec35db7db9b7ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c605858ded1203b148235e540293b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463e3ece4126a4016f5997057731a79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42bf923b2169005e32100eec52d945221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c410b8e5c10d5f12424d0aa7a4dd5e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e60f4692e358946aacfed7ea6f3937223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edaea92210bd6404c8e2891355185f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c655d76d6c69313965c17be5e5526225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340843e2b9253e55d4c0c9b9052f57c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7934711d457e7da93e82f843280f37a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43307b9c49602f8f6f2c28c7e7de50f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b02364e905f6344188339ae598c77229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5fefc8176105d2c77a86a7faebe95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875641c8c930bb8632a6aa68a60c53a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3c315c6e095dfe65dd55c4250c85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ace6a8939133f2a9a10e6164d492e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10425dab58b0d408da54f7b6fd93e50c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d07480de23232842a892a6471279235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089c59fc96285f298f2ff78d647d790236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9f0258f9239b6af00203156f3240f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b68bd5ea54881d95b213b2719a828238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42076040f37e90b407c2d8c1ff3d3a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef87d5540a704e9a41b3c0668828ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8318c7f0b699a886500b16f6c6b4c1a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c68c2a352e04228a1895dad4c77bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c7dee08fe7821130a09793890fae4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac76ac2c119ff4ed33849636efd8ed2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9752e405d420cfe4d21baa0ce123e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c351982e7ad8b3ff3449af26fae2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57671379cc40d8d8976351cb86ef2a16247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e580b0628e415ef3594780d1eac25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f4a29a99394c80cf52c5a5e51e51b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9709a31a5bd560abc68b403a7b22414250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384be47f9d94763dbb1a74b24c1dd993251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e023dc3904c1d95bf37608f5f51d9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be7e8eb05fba0f497e3fd6315c2c03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9cf68f244641e0a1a0c9fecacf343254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617520b85de62553f86f0201c0ef74b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb9d63126e546da5bbcfb6cec22289256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874f51f3a95d8d9d8b05986f0dbbe3d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fb31b7e20bb2dc0b595877927a305258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3139c2ad3ce77cb77e2976e5900d4af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2724c3c32412621b86f06a4ed1d24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffe169ee9fda505f63054cf4c4dbfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8742df0210eee77194bbd741fedc69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c582b87b72779c5f519f7d0199a5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df84c2fdc8acc9377e9e437c4aa7cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181c0402077f9ebcb8e12ca76b9db67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a16ed09357f5029f85a08eef3dbfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba827b68a614e9284b2adddecf1b669267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4115daed692dfb35b3d92de4f160479268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476557584e965d6a47de31cabd800193269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed37d00ea47a34afa4cb028790378a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab380a1e3bd50dfad546dd6e0efcf66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c956f3aea21eb5113b7d84bfdc0f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c44be784258c853c09f56760a4102273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b4c2628883bf1c684d4d41a61a79b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da9845e428c50c977e8da903e6d3da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb49a7af2b00c2f489ef3fc560a98da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8b9db606ebe0c37330bedb31be0c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc636e682c86c5300eebd4c92d5a5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021c5c05d7b79ff97fa3ef7a012eb47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe782d63ba8d71462df1bfd91fd6aaca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941997a055b0beffa1d32e7863794b09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7e5096b80d4a4f6f21d53bde5cff6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e8a79b874e278129f2c264abf8ec0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc372310546c523c874c879a6166853284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7c157c85dd229ef0d93e718c3416b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385776ce719afdfb6b92c96c9138310b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f039a68d6a859ac6a568d9e328d7de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5930a98d0f88fed82697e8ff94986288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5b06c8d9435726d5646efea9c7276289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d7252988bb17b1f469e0a90c6901290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f706199f43083d395edcc6fe1735dd3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eb39862c5b1649c68dc9dee97955f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd0d278d56950b2ce56e5292309787293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622478eada9329cdbb567901b3ab7ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d7868890365104e4d6c22a91b5d43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f0bd7682061806acba453fc5b6ec7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0861e561597a45fb7baf825e9a345297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a4bda45465e905b25ea7454a0840e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf902ab9c432e75581593ab1bd5420f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03af76f4165d2e03c0dbb62d3e1321300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa65734db5b2e3d95ec3d82acf7ad7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32352aac64e63e007c8bc61a54a5d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dde0ccc18c084305d54c7dabc44fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0209fc54535478e3fc31f7835f0a45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef16a67331668459e496191c828bc1f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58e961000681307c202c2d623a66e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b28be1affb1efe2825b7be50d41139307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e88d52c49c07808c533bdc34a2e92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffba885fa2b2e11e5d4079b3a06d7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48755d2c77ec194a21fed70908fc3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1c15705f44e4f3ba2b3df35782a4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e82898b3cb20fcfc156e317f7e026312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534182707ab3f4150a2dfb030f914ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb6d42c95cd5130d6d00ac0e596b0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b121ca0714d1be91e1fedc09ed1ebce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd33227b06dd2e1b40e5f9b7ddb871316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64151ac114f197446173f3c2e3bf4eba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48068bac811e71791aaf8f95097e1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37afb55612324a17ccc2f5fc466a5c7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08669cbad15e86e7bd743f4b4d691467320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e1869736aeccf87b8710bde5bfee6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb35a43122d9d9c876815e9c37387d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9b3ce92f79b7335a9352acdeb78eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3fcbfe8a426cdf863978dc3fe9bcb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0513c5c4e10f8c67d36d8cf31d5ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f51472fb5169fb538a080ae1dc286326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb6bef8099fcf79c997b0c6820c8db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd87644df6fa4cb01b656840b5efa8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999fe247b0af96a49b0db13bd72f2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec237704267f8f25a78650af7239167330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62e036582593b7281fffe77ca337b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6078f3ee4d1a06d280f7e4071f8dc1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b88c44707d8cccf1b9de4188d50a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927d13ab83ca069e6843767a30a5d2e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787af06e7fb725b058709b3a58a6a02f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276eb6743cc0b90c770b8d801c29516336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a2d65ed9d5f07abc983aecdb4bbec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296d5ae4f01f55eccc4c2e4b5a1d40f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dea985669ae3af421a4c24d983b44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16588f310bec18bb14399799a672e3cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e5e6cb3ed4bc320faf035ed221f40341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c145bc861a23e794c1685be395380342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775b0175bef09ef3bfd60f42f51396c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758c7ef2661bfd3f55a20280ad284d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ca41ec6c1347b9adc71bdf097c3d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e8c84a042a8a5be0870abc92bb83f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149fc73ba8d30d73c1f35ee0d713c2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254cb59c06abd78a8a85c9b06ab65fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d0d5c9a04e89b556619676c0215a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb289ed2079072ad72ba701546f556350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23543de977dcec89b1e132ec83b7c5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c3f61f4c136700b71cc8f7208a99d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124f87f94729da3f4560933e4db33d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5130d092836309fdc25d6d2d2ba6f3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a5bd8acfe71cfddd750cd8e6a14ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712e02b3755e57d09992b207dc0ce2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b86a2a23f7e1e47dd03c143b942d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a803de411a1288db194652ffb9e76d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977aab3a2772a398f3568c11f41a031359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56efd4241a223234ae2755bcefa6bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062506f43f2670e1c3bccdcd260551f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d8815c8c8208cd69146d7124a8d3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf68e794da7dc9bb974ceaf10a261e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351b3d63a89731b831a77524d538f2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782526563ce9dec782779eef69f71433365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399d3380ffbda2af4d1e5c86e964948366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116204db70d63f2e696224c45dd36c4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061df536bf0ba2814be636c5237e12c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdae579ef9e4c2513fb73df5ee3a3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98233cb7f7d67a8e4e346b87bb2cf5cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a94ba6b5947276f19b46e36df1fd5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf05e9c109745d1a91bb39268b7cddd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0ee9d3be1f7c49d85b24b1c2739f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67619f930b3090e9c5eee14cdf78cd7e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef354ad62fcff3c9e04dd49cb38db9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90352d2625e6e078bda3e6b9db7e866c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703b8c92599489ec75cf229ae51fab3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb12a81712f281e838a15eba259d64a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ca114a7e1f104bb1897c1e8677cd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046b4047456f7950e2cddbb5033549f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ce110bffd28b83fe715ed4e3b06fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a97574514e8334fcd07fbeda6e7493382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a73ad5fe9b51c2b1c0b56b3f76c6b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8795e406915c87194b4ba7c016db8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ca4a3db9334307c47ef526712a6b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c282ec8a679e53fc9bf3640aa48246a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef987bced6a38f54eaedfc9c9821c2cb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3481192a98ea4055246652d7c3c2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558ed91a46716dc789fe59ff45d8056389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0d3e10b8667ed6174820be8f8a85e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd70d195b944534448e3aef27b5c91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4285f866e0cdca174358229fe3b99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77227300b6498054985d73975c83d58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fdaacd5b4d25c8a161f7a33b9559a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea83a4f9cefd0c7b4197d9d244cdcfe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d770e365a3cc1aceebd4a7f38c6c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbd5f95bc0d026fe46318963c42a28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0676f6f862cc17d77326003c8aa8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d27a488f1cd8b4618e4b488b496920399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf839f74820bb7fa95e7aa1156f40e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615f5c25e00acab9769bcb293981f11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a36c2d6f42a5708a71afec46a522b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5c073dc444e6f0364db8557455547403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e8d9c663e1311a2ca2880252b60df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f46d6eb49e2bdfc5fcf97d4641e75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a939bb1d74af74003c79590030db08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f25e555cfbd41c2c328a056464e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569ef4f19ac352514eab9f0484c5236408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5984b2c6b44bd3d0485ff8c0aa53cb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aeee4d5757407b8a3cad6dc82c652410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ee65d79ca7f25cd82953d4851220a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe5da52b33561b676aede3ffc18b56412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225216f8642f9f8ca96016f12f298fb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29168447c58edab51b4621272eb5d341414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbf4f6e579fbe36ec199729f983f95415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a3e1539e29104b49a626a6e2f8b18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50ba4c9e9d1120dae177b83e5dcc47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446521b534ae5b1408ce2fb6d45ebb7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d8e46910c0b7647c0c8c94276c454419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8757f227fffb3b4d74ff52e75e1ab47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ea9bd6dd13833c3403136f24b4171421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02cc74be391c58598127abb66414c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a707a2b578635c0ea47c715821235fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0146d4a6ca92bd60bf037e8afd4b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fee1486caedc685c63ba98829c2657425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428131e8409e437f86c0645ade7c88d4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdefb95939f3ce58f677550aad9cf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a55fe1d56abf536540244dc785ea1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d92184f14c4169d52858302b6af8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f827024224e16847f9f33acd72fc7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30e5613816e7b4a87f36beaad49bc2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8107f99f7c960d7f6e017499d83154432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91408a8a07a96c2731d9090199128787433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc04f9ab86cbf446f4ec64d8e182307434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c85d78a3a222d2b822d07370cd5b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061f58d9bafddea886b2f47809ca45c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb34f97bf831f730990f843f9687fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac4e929968cc4834a73a79b21fe8c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1261efb8f51bac3d82d244269a6e96439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65867ea7aa790c56b0abba456b5945a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d3d2f01402c9a3edd369892de45d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b468f9a6c2c14ee05790bb0ed0d4930442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb65fef3ae7fae7668caa3ad0530529443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f724d8ea63cba5fc076c75c45ba3b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cd58968938a2579ee7e011f3a3720445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfabea4fb328cc362bdb7883b59bccc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd6be8dbba922042a312ecbe2dada0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816393c40787c9caa4ce032527b16d22448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eb40804942a2d808866b47c8ccd53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1096892020e8a1a7da2f22b492a6e4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0c7ad3ac00393c1049a46f4683d81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5472d9328d520cc7a44348421c7324452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fda9b201613ad7a64c5a8ebb90d02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb95a1691a9950a5b3429e5c099e714454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fd1911d64314d91acd7526ea05ac9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8c514a4c43ae068aca0ab10ec71c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedff2b3ddb3318a00d32de1e880f68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde7d20618ff7e3d4d1f7d249c7755458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33326f88fc9eb60ebbda4ec95051d7be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a840c37780f304fbd2dea501f54d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7f102cf7e7dbd5e5df2d6bab4b45e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a316bb3acb915f41ff8ba66b1ce65f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93ceb03711c91254d5d83e4bc8a679463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34b8fcbd28a9d9a4ff9e771bdea404464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80cfb8b53ffabb9cde93faa769f42b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99230a1fd6d0e5ffa00489fa1c8594466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea1f7211500ad5a24939e36a8be687467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559b3cb91bf258bb87cb7bb01ed6e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901a2786336fb28be4a924ef51c0599469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd00c81e05dde02b67ac2682bdda360470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139f18df6cd9a9f5e4f857d67b01086471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e60ece2593030805fb16473506262d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51275af0a862b0d61f77dd541e7312f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4ca4d3ab3a7dcd387f809ea123ed1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0516191164472ec8f2333e5ff44377f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211204e0bd151994f5ec495af48ca3ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0622233255ffbeaa16d51d873d377477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c10679a0ab6340c3ae86cec6dcfdf4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be584d18f61ad82fdb0ddd5ee32348d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fa533b5d6c98269fe79baa6364fd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23667ff84093e5bdd7b6aff76639e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b28f3f81b9cef8f7be7c50e7059dfc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b98ab38385a1f0aecc01232053da15483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69224b8d1875607b1cb560c7cc257e8e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c04d4eab65f0d71a867a206d32230485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0c75ae96a12fe95342a56982c4eb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63f21feb1234f3e72a6cd192143701487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34f03d43059aa98e7a09713568d01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b318936b9ed43e798589f7ace8f83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a4e08c88c55fca2220ee66ffdb25d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e03837e0dec68b0b3bb763b857a949491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b190aa5004ac172bdd1cc2d00764f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740226ab3641cb6635faf9ad45eb8169493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030106e9bdb7ca3ddfbcd87962efeb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f68cec8cb5656b80802f7968026040495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9994e035b8ac04e56ca2ca9c248f7b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e606f9e3baa5b3bf8e7a4b809a667497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133714a177402b630cc72959a138b1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff9a62053b346eadb0c159fc6e9124499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cba4650a1d8d3feba30748183849e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c6f602d6ff15f49ccef3a9ddf9c3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cb0f5902395d93bc4087e314ed8bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a20452aec84d3c21de5d68016ec25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12812f35af03ce25762e2ed4dded349d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27b97639f6fa7d8ce1123783b942fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3899d8259f554ca57ab23507c3f158506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9987312a7ee5622f3d9134a91c8cf7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa845887404f1a7a0dfec203c5b99b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58bcf5009be9f99c2b9fae7a2ae70e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cecffa648d11ea8dfdf89ccded53a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421766f3c748f0d1cff5416b2aa6642511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab91dd2b3d9f26f0993b18e2bb6833512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a462db4c8ec9dbf13d73cf65eb09c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889836ebac41f36f0d1ebbfe1b2a6ff2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb6e6644f1737dde528be6242ba03e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00051aa6c3b8421c02f95e8b7103d1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07e5fcbee0a55e00e39fdbd7c4009e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d5334f0a24684129c1293997416a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667c48e7dcc3ff6971ecab8045f7e23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487c036f519a6c2b2a9e884e8362215520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5186290fad5ddf60519fe6b1379e5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173655d669d4a1e4ff57c1fd861669e0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf010dad554c512ce69a766096f677d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a7acc7b80c1d94cf7487c490eb91b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559496defc6c52a87800bdd7a6b43ad9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b6e2da1ab5cd2e2969c405fd53078526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf7747fe9847e5ad38399016a22f76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75279f8c097969a600c576db2d8f0478528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de555959ea18b1a0e2d66f94c1263a2e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59839b9fd2de0d38d6a5c94552a1e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fe7dd6d470a795341dce73597e715531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534f808c37f9af18daf723a8cdf30b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd226d21f87212960cca2f9147efc185533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b9d8956d98c8ff27cacacc2205aff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da8aca94e38e1669d3bd59502a31a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0140388a1fecd8521e555157c340435536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b22056c9ef162a268d2d5b6ee04b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f61e13493e543684ad4c354b9ea126538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4a5a1477e9b911e7e622743ed107a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b422725de12ae1f74e9b4ed994ea5a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61e9bb725684260a6b364c556812e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31263585390282c7247a925e3a4f297f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda298da5faa069bdca7602754834745543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab25d8a1586474ce09d578ae7f2c42544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb473100de98052ddef8577a8106fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5f02b1067a680d027479aa43d7b0e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782764e113250ffb5505cf3a184d340547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a906bc2c034e7e9208edee8e909f5e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7475a7421004d96c63208678d26449549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00473b9419fcfc6c01e6968cc93a167550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc909f8f7efef43d6b078ea683b238ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2447b99cf836dfa245b3e9c56f5bce15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185793f16cf267abd0c9f03885dece25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b5614d627d5029f60e3f50a6c2cf4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f398dec382c64e166830fb478dd9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d902a7906c849a45ecc6753aa387c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7f8a66adbe80adcd1fd55779bbcd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274566ea577cc1e5c1045a2ed3df9ecf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9e9475520c83d428ed548f1677e21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb878e2e3a66a20bcb7df847ce284c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3497be271a7758033976c26deffb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755fd5a2c3ceb306bc3f727d5c78853562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f5fc6e5f3d734926124462b21c09f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc5a9db01f82eb41d81bea7e16e95b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac209d259c30d6b869544213398385a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052bdaa7c6815c54b242b7cf668ac11566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b99c43e6b0b1ca33c56cde839edeb3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20881cb3ac1c105adf2a163b2006a8a4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c9e0d3d09ab7661d1fdba6af8effd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d4bff46e7baf3630618c13a9d2d72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7b21aaabeb24f4c50affa904552a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664e83a86f59352053bac644ccf6b0a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddb8ffbc28399dcdb4e13d1b8d4a72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacdbc49ca1c22d3ceab50245f8e9a2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72231b24fa389a15f4a579a14f0b2c7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32ba980d832291a95ece817fde99be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7494e75a6b76e49184deec674d689577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00940f81ace6a77627fa24f0bbb9ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f2c8b285aad95d3960eb483b16253579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55582417c2932893e08ef68d035b1a4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886324861bea2eddf70a5e9256421a73581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d6309991d6477cc354b00f2941212582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745572617278d8777eb8340b8b006f4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c11dfb481faede71c9e9bdfd2fcc2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138969d9f142123d18be58f02d1c8811585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986327f516fcc4bae614d33b8821e9f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a7242b0db5a637cc7fccb4c21ea13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac7adbe73d99c3062f90f449239bf6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3987ff3c5aa17c5d0da44ec113ef1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34326cd2ac0adbecf655d8df4d78fa8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56aa610c222423f67e2f29bb4d6e0a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fb04867758b0a79870ef16a28cb6f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b2758b461beafc03e072c6e8bf99e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb4d0f009a39f4a9c4725a88e025e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228773fd82f2f7be339591eef06fb32a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d51e14021e3ff5f8b19562fa46041c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca49b6164a20c22a70b3934ef6f7699597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324004b8154121e907b7018a5fefd414598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65711a6a9fb1f24ae6d76c59499a16ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c0d026ed01e72fb8320eb767c7982600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7986529098d43d29aae1484b3fd2446601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8c280192cd1a6facca5e4d55833c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527192a641719353d5f0411a8ff38e92603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568be2b4f38162167149f2c8d4e20e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4b7ad60d7992a8da49ca602e8b3ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5a65f244782f2bd164d694f3b6740606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524633df8aefe605c049fb660cae7f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03d1b2f0953dfd619f50bd90040f1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4bf1f0a8f47a901e5d0927ba70531609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181ce3a53ee6e637043f21d21975de5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8037372410081571e111edb061b69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a774a66f5830760a9b7a78bd57e9c83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd137b70d6b5986f906cf224f3de1a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2f30bfe6e7c0293dda9f5990509ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce740d63d8d29a5cdec3d6e9929df7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717af416f7c8ff0f33411a1b76a5ef2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd3fb8fad2190b7a4f63c28ef6fe98617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a7a2a5de6f57f3bb746b1131eafa5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196058b54770205644f7f739637ef7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89058166e1ad5c43901798cfade3157620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b3c80bd7e7a1a30b3197dc9734870621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74791e968bc2c87b276a24f48128d06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae44bc5691ad719bf0aa62703beb316623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b86c45fd6c005677f3fa18c993f76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062aa2101499ff4ddd570da3a9d8fa55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672580f136627534cbcd79aeb0f6595626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe89f0ad3c9432b335b2d10c0a3e7f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b71280ea1097e2d7708308afe8d89628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072768154043f976ecae6d35625f3a53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457670782b28763c1c8048e82d7a34ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0ac6e13b24e36b59e3c5095336d99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083072fb0e89d9624605526b90ae078632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbb25de4b15ab9481bc51b4989bab2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d94dd9c396b1ed5e42b40c24f0861634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b873f8d6a5fa3ff828d6aa9f958344635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92a5f479384b7af2384ae319e9c27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46edee51bba750f9e756bfa6cce51cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59dcc0eec7e3d82360b5a7d67f538d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f10414ac5bb5cd6486468f7ff5904639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a408f5c33e7b0eefba4fbb968c233df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31b9b226a78b0d023dbf2c7b59b78c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91aaf498c9248217be180cfc77e80e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb307e45731e43363b8d4b443aba16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864103924f6a02b1a624328157a1fdd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5306aba38ed4ccaba724e1e468b39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689f1c54c24abf21bac148fc088c446646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961c34ffd7bc3cd8e0d9239f1e335e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffd5e195c4bbdb713d49b14f80fd62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfe07db9564c7869000076011f6f0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade83d9a397851ffdb324c43925be6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58451e3324214cceeef04dd62e075d2e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc4af63fde2240974d33e6438c6b33652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b2a7f784e6717f5e18afd4503ff86653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73917e0284948b7da8d7e5a8ce9236ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55ba6425e369e99aa62bfc19e88ca9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec84f065c36a0c85cbd254859bf86f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43f5ba356581a9f1cccba32f188517657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc10db420097a404996fdb3498335ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314c3a71d1f660134cf45aebde012cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387ef60c46ae2bfafebbe076c059561660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff8282025b19aafda24eafeea86720661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65577e5fe8b0a1bd42c706809f9b151662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a5c9ee4254f9a40fc29f1d74e4727663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0b95b89e7b0549fc0890137c6dc54664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a796235e13d8ed740cbc2d941c30d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebd03b0a1053f8fe32807ffba81081666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a331614863d5a6932e15b7704486129667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8699a9a36e4194324738772189f4e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0499c2baf6c39dcf917992358f03e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb2ee53e381a9639beff77b1250ae5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4a576c0406a9b17d20c12098a2e5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1081e8567be12509fe13f4ed5f94220672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19139d1573361d27e5deac47ed441b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657325ac1a01ceedd189c08d0354b3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af54c8210217352aea436a0f063530675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32191f385b8c2dbfc7ce469f0e1780676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ba5535cca44ffada7b458e80ef5a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2814e0e389cc9b5c1f6ca3ab9283e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134cad9b436fe7855c2680b679d5f837679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120110fcc1f163f0cb7fff3c9d05cb63680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0534c5f15fe8285bf31740f6ccfaec5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96d5b6b514b588fad5c3e918cdfe93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c10e0e840d04ea77d51fe6387264f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754401b473c2c6e425f3147b956123a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad9f485cc3579bfe8eb474d664d14b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e5482da6d4c36c8506e098b348bfe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7300da7b8e634591b785b77443d2442687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28861136d86f7328749566d8ab32e6cf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b63c98e1e758d05199c40b295ec8e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055d9c6b17450fddaee7c3f1594f1e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028ab40785321d14a9a962fff32e0cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ed1e466b513a6874d45d553ff3811692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9214f93e1cb1bcc71264625afbee5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a55ed76685afa3ebc0c78eb19b2ba5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a0e0a18fb275306801ddf657dcfa8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3134452f42ee9e445c0d45f8ea5ddf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5969bd7e4ca900dbeb6255ca7a7d7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631d9155c04be347aa9772a90997d2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca54eeea24904c4c4af4bfec576a66c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21847c58d2a5e2e3a77ef61ad15638eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d48e4aa584a00a3e117f4643431a1b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf3bd105a2a764c36251214813ecd2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d86b875c81fcfe32292d5e31786a62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ce182e1242077f71891e1dedb4b28704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985177909286ae55d9f99566ada17cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27f5e1c22e185748c66fa47e893327706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b421e6603242cbb2e478021fafcad0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9509ecc108c2d65be91e30c53e8788708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d3bc5476acbe3862925415e895209709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f57232c8f4dcb98e75b3136b4daa5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918b888897570d4bd14adee0ea92ba5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb612da6ac008b61a63b596b04a8b08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96991ac72f3fcd6c551d0444fa5c64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd48783a242f932fa8650aab1f450e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2240b71cfbb6e4b62f304d9d9fc4944715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f6f2a43fd7532bb323814d93b8ac0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe0dabcd5b7025df415f8c100556bf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2afc19a7e9a5d040628a6a480284a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6253d2e4c431b034e8119e9d86d0ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b718cdf1f01966bff4b735be21f5580720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a031d8418e58b7869459db608b6b43721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf8c21ba39a7a658f21ef363659677722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e5178a4b2bf8f1c1f06a24ed5e1ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d48e4939f5f21a30296dd5b948d8a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa58056c179c82e8737512d88d7e78725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e1b291e00a6ae7f7ad7142e042637726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34e0b9cdb5028cfec46d4a67881d16727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feedb74bffc1549e6f2fc614ce6dbf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74670d7e0732dd2d2b2e1c65c03fb9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5437ebfc78c3e78036a7b47fb20ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d52b7be7dbf0c27641204979a4deb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d527b5a8bd53f22a4384b8811e10dab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89d0e5476c0edeac4f979480a4ab6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f83b26d20e0076ee48aea7c764b9e8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a137a1731e5b250060f08f991a44b29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea54283aa8d7ecac45dccefe942ca3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09280cbe5979683a4c90302028c7902737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09deaa1df626ee130b8ef5b3d057c55738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c327b144bbe3988e08bbea622abfbf8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dfc79c7d44307372e055555fb29c4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870a34fa1da301b4bbcca79da5262eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6c8e466e11635e6d6f70a10aaf7e7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08e013982f124409b52044a634e63743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261189840f1c72a9e059def10f52484744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a12bbbba1f2752ff5656027896cef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ad641e39350ca74db53c3c45fe905746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a56303a7020da4d0608d6c1b2a2791747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f4d58c88a4f224ce54c8dcc2409d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8b1353f37fc52cb82c0a07eeac347749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff003b8faff4b061abc1075a80c4a482750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d85536acfa09ec3f7026117c2e642e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb936323b06a5f388a4ca981f35a5551752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7b29607c690d2b410c3ca34f8193b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e2dd48a1355c0b51e2551441224ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da41a5df22ac8aadd3802b21c6b6d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28750def821a975943c35b1a0dfcf4b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef422ea18ba36eb0102002d9e730b98f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70ce5c333f3b4d96e0afc793864b3b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ec1d43c0ed5cd1375ead7ce77f4ab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae900376536f5f8699c6d19b3c7863760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e1e366968b35519bf0fff1b5c6680761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacae522ca1775fbcc59b00c1f8ba444762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615c68d5c70eb0bf4494ca26d7ec798763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8ccb19efd58e0c49a12bac8b1d188764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16bd2a3bf0e057da8adc740907859d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e05b4ed19b8cf6e8d86b92fb09060766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a827421f78b002ac08ebd03312cd7a6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8ae0d20b582243dffb759320d5d12768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd9050e8dfb33d725a6570ac4d5b04769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080eb8fc3c522055b0a95b37eb7458e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32888d579428308bdc1038d59c2079771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e726f896e853ec1311fcb5605d0293772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086a6e67e2ea90555856fbd4a1c33df773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fdae560fc558181b55fa9d9e4518e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8c3de12ed138bfed59bb276825410775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8948bde814cb6996a6b23f6efd4a0d3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85571b6b16fafce34a162f8e5adcf1da777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee244efdbe1c10973010781274e6d5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533bb761cb22f14f0aa955ecdd0e970779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387c610a93f79c61101a7ae538e4806780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12fd440b08d7e62bf3289443c14cb5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc991c0e963002aa9299b4c219d2ad54782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702c34c5372ff9d8a008cd8cd065327783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540162cbfa11bfe9748b20a5fdc63e0e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfba42110406501c2d433b4cc69182785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad617778b0b497e2d34c7353ab7f1d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c0a79321ec150d12a16f1d3c6b315787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4b35bded9c85c37d4da74cdead4d6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f141c9387a61f7ce637a39541de58c9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb781a98ded0db05cf1b80518a507bb6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90cc98ba3ba159a39a4548bd479713791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8007cf146b2c054134ecb87d480517792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600e04f77ebec8357614ed323a0f521793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706928211ad34842af0d74c26ae52b8d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748499f740366b4e476eaafa17a6774795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee2818f1d39bb52d2db51c7e20f1c9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde233807d0efd7983671bfd04c85c6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8e716fd92ea604609693fdb2ad511798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084cfb708f3ae43503756ec8dfa51f7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3832471b324b4d145232542b0224232800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930312d7baa71287340fe958f98fafb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4771a83c9da1a0893b373ea912e9883802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ea1bd1467c5e547d60cac609c9117803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f4ffc11885496447d6a7c5d8c1ca5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3ca33ca3c22c539de8c703e0a3a8c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816a19da6724912b606d64415734fb4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8103f187ff023edcfa5e5c6d682998807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122671ff1aa1ef9f31c78974e03fc34808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934831f569e78e0311d2764a91e1271809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbbaa39c11831af5381eaa26e12cc1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63284d8ba26c5341b5392dbbc60cc58e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b6c96cb0a4e60d05ec34722cae158812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540afa2c43d399596f44eb867170721813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48022a9d3ab5b9f0cffbf69de7edfc4a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393222d0a532270b45ddc2e765150e17815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4c4cac987c96763ddf171a02b7361816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc31912b6a4f2b84dfee1d8013446f0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d582421b4d1c1ee5e88f2e9473bba2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a489c2db13e80d091d3c30ec494a07819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac9df3d028d668bace1f2332b7f385820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded68f90fdeee1d42a44efa1e45667d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e555aadf79879d8b582f95272cd100822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febc9f7c5e3532622d54011de46af5c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785508e0ee2d80c17370c131bc751ab824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2f851fdf218e3db113b31f270b8b1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f9779a80a4db99078cbfcb343f158826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86986302ccb931df101ca4daedeacf3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3a2ddb95779224136956ceeea37fa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d68214effea9879a644706e25abe9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4ac00e6782fe4ee0cd6d37a791457830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09af839a0741322f2d99969472574b5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a39ed8bd222989c6f2f562c07481832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb783e065e2c16c83f5b2ac07a746b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789873c6630b91e875170754241704f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647b5ff0604cda878862133ab7377ae835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3d5a33b2383254eccf190eba78b4a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edec7571ebb7814c4b1c3f311c62642837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879443ab716752feb91967b93cfe0e80838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c299cd84fd757923bad4389e340e2ac839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ba248ab2db63ba3d1d0d811c73f01840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c92d27d29c326278d82cc720e9d892841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7829ca1aff5515e3c71abe772ca7232842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147afb85a64c383fd5ff93f38ed9bce1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b4bd484560e42fb077a9451bfbd63844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe38e5de9ef81dffc131eae3de628d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a662d1762e3ee386aa772ec09caa18e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddbf8c47bf9ea85f6b296186c11010847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0472ffe26b172c932c8fc3cab9af7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfee98d98fc46dd245adf9dad7dea32849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68122b735eaa2755c07488be4c9930850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4a05a2fa7a06b445306f04d234fec851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053464451f2f716f30123971f47b2c63852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc8d2d7be1113e5e104cffde953082853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7dfa39c401bf14adb2bce0197ff08854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623f3acfe4d876f54b6d7ef659623e0855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b62715719bb701abf333983fe2153e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473919a7d906c5ce38c02bc10d8df61857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28339867250906a7f531c703d9990b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b15f70dcfcfa57af43b6775bc50457859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ed9dca1164061a4689520894edb24860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f934e5ee68eca8813688bdc8e4310e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb23ffd0b111d80463334b987bebe18862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4814c0f27e7c132c1fe635080c5b77863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c89a9a10248174b3f43e3880b117e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1b225cbeeec6a630b6879ace73bf3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0baa964eb60e2646368c9ba797f4f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bc308767a058a24868ee798a2c03b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d634aeb085b3d9432ec0677daa7d97868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8809dc3ef51e0f399325a78f2af5e11869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29c55451a4ed0cc61660a39848770b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb895df7bce4ec6fa09863aa6cc5aba871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52058d39aca5080cd48b100194d8814872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052cf1cd2f315e2ef8456908899228e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ba58cddb64c45db3cf9923806056874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dd39aca37cb53bd1c6b0e74004129875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ca408056d6226d22631ab367584ab876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c489f78997b4fb2f7ee0999f6bbce1b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178ffa3bcf818f82d72e9bd31d00a3d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808da7b456739d18d4e45401b0216eae879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26fe209eb9f88c6f32430676742b35880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32ff23917e21caf2b450171d0ce2de881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fa1d4286ba17a7e6c5d2bd9d17b0a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d76c6224cc75cc73fa82615aa33f7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47b55c1b56ed544eff3a82dfc1acb0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1052cb1e6e3421ff75480225740448885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4fbbb41475c622376fbd2c1972a7c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992fd78b24cdc2db6c5c8f2ab53bc28887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34184ac7f262f3c481a9a3e295d426888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471886ad155095c716f05100466940f889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a37e2ab1a5924f3f036489507d437a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15a7ac4620a9814a0d2b3d942d77d1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e431b1fc334e17b4f3be3f90d243c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda85a5c67acff4acba1b20dd0268382893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4ce1e2d3bcfd77f8bc676675617e9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f6e8530099e1181f485bdd6c5e171895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ba997e848e440cd38c16e3df07518896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c3e0ab59fab62ea1ea91083e66c6f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d615a41c940a5d8a78867c7c048e6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a92893c45e4250ebc2bd1a3e7b3cd899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87c8b08416034b1decb56c7d7be28e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090fa4592ed2489880bc4aaf39f0717901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64aa62df34cf0183d27e7fee5791aa902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e6f6c895b05f608f4f7b3902e68ef903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bf9b0ca334fccaca1791afea9a192904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5155d2013e101bd92e3ad3133b0dc1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80793913dbf220fb5f06c037879f225e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b026e56d810b803d4280aa669595a9f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77759c4b657b22e2d8018e3fa51bf752908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a027f7b4c230edaa990e69c7157b9cd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76325059698ffb0f1fe5beac0289f92910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba377402489f9eea1b409afe7373ee911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e542e444eef97116f22e62e35ffbb0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56c23a22c2a4b09874a514d833efd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ba63931c2abdf21296f955e90f143914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c638af1d447258fe249c32ec00c880915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4dadd95410ff627def2087d2b0894916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db0a925ac5d5e8dc9e7542161732a9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae100b27e2656cd98447e95b8423699918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268a657118a1bcf792284d89b9e36b4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f9d3dbdabf4ba264a188c294c8995920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e4a621879618f63ce961ee2dc9994921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85545e508d19e50887f9981d9fd1f6b1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024fd1903e01e6b98dc3558c6697bf2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b745c5d9703588e1b65e7d8b5f8bc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59671ca4ac3033f0f626bc22cdf94fd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744738d86c1e41003707b204d6552437926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca89fd79eebb1d20056cab4fdc6f1f9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bda11c9202164c953d2d27f44f6c75928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dd83d555b68549076794a74a377fc929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ade70c9228e09312f602aef4f75d43930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3982d37228fb6523edda65cd735ac931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac44a045c5c8d099dfe8025eb91a813932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77796dd874c9ac2cea9d18a01f8ee5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9d0e1379874881af77824def2555d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9f9a8a1b400f50ea3a9d6f55b78db935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3465ff56718ade9251d9ea0e6c1cfe6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048669911536cd7ce58101a02274fa3d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83226eb962c099434bca8e99d9888bad938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625262dd308b6b647855a22b25b3225939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8fb0631eb41e9f271a313966605a5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235fee03c8f4249e71d28dd316ff80d941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab405e363038a40a91a574b04fea43f1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcb2ddd8baf592aa7f2bac6adf7cba943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d23062b95a691fae544ef8d9a5779c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d14325d50cb740c979181c8af86acf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a000a9953d24bd4a93ac2e360d6d8b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef01001054851fd784c5ad585c855e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334641b1ae78e115b1ccbf7fdfdaabf5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ceb097d5adef5390aa4938fbb82ab949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49164fafdbc5875611488322f8841e0c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3c4d11c7ffbae2d088d316c91608b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea9479a9900a68dc179bb0a90a0e24952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ccd1adf62b5b1ff070f1563230732953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9df03c83ac8031c2b1e34895845441954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f68492271e30c1c3a30d4c21fc2cb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41935e44afcadaa1af1be2ce9faab7a9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6005188b9972ec9d800dc2bf8ccd9b5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20a1a5f416dc3bba3a58a33664ab83958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba9b3e67b2c9abdf4b76dbbf8ae85d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb20aeec22d99891e012be7dcb9506a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358af3d54170df5fd276f7bc961cc992961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b84169cd6269c69fdb475f5090027962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb64d216eaca51a6b1efd7c98214a16963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004208d1021457512babf27ab2cc500964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49466b94713b35107efdeb846d1189ae965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511d964b1a9c46ecd118454df7fe5ad966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349de343a9dc876d1919190e1cf8988967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1a3075eb55f8574af3e298ac9fad8968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70566b47248bacdc9c8dfae24d70d5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d477c1fa25f192771f130805e9bcc5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745ac1d9182b3e3cd59dfa65371f719971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad44950052f061ed28804c0a26d7572972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869db0f7b9a355b34c85017db29645e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbabbde52f814a17ed971894dd23705974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec16a67668e4c537abf85663c19d955975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178468aaf735ba3b601fb3c5cd21f16976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4282f83ce1a80f0229abd7b8ee9113e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9df0b49bd3e7c7dceff85118777049978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd19736e6bb666479032fe8fc1c1db979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bee85e33b5f067fabee8f2de07271a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64297f408f42c9c96500d927238325e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd49dac0f0e43fefac91ca7d4c41b01982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2ed378615a3d6534e0af4bfbd357a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d458ee1b7e159a9c6839a97506fa623984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafde1d08a97c8d72efa5a544fb64661985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0720a3c8ed07b4ad3aebbe494a969f1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690b70fcb0fc8067d656c549ce3dcc4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59597abdd312df7a016daf1f77361ac6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f0f42501d98e3275e20aa59aff06a989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650988bdaaee036fb5413519b1fff21c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbf9142e7d63669a663cf299b9ecdb991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114c442ebd69e0af00b97639e404f4d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f01026609ce0ea55a241b7e7204431993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c823201574a66fe7401cf5603281a3994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771b47c50471fee0ea55db9a06dea1d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6980dd888ab54cb07ac5b303908caab996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70838b226cd519d103e0ed3ca0c1b47997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>