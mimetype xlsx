--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d1baffc5030d273040a3fba7f6fa51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f8b7677f99e141ae1b24a52b349b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05e6b738123f22c758d81fd1b45cd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac02d670e78c0bb93a616d2489ec1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae181f15e8295114d949e66f953496d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efaf16c46584e9b0b25667327a743666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a798c6df2f26c3825adbb80b977cf3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a44d6e82828c259dfda696837f98348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7702d9bfea5ea776bdb058a53a173249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16326e0281d1a2062014079c376ed21310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab849ecd60232cf8221ea87ee555544e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0af497a10123e83d1cec2634b72d3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7c52390dd1e3a162206f89fcf11a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1e95709bcc51dcbc7b5bc25a1493e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98d524f0e7d219b9eb740c1172b7fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c73f2bd1b3adc31d29187190fadae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c294d031110054959202e9a69a2b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286ee55400dd556e9709046a75ac4c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a787bffec58761a7c8512020f5ea9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf9f0545d27a4cf33a6b2799f6a19c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc446b2d08c526406b9de587a3f4036821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12059e5485c12cc25c1bae411f2bdeea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ac25f02248cae8146d86724a4e8c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740ad020d7e25bae062fb3b7f654a5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e6ecdada4188d5feeda314862f5fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71a729c23c3fb0e56136731f3768a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64559d1b7eec6a0eef3bf48c47b82b5d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c26d273f6b0a21d8d28e17e22811828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f25b67d94d5145f8ebe37dd934c2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef282abea637729c4c182136d9c9ee7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a6da097dd8dad50c49a3e0f90571631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4494221bd4e068322f842fe674856d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a141096c631c0064d58f36e61ea41833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d1fde68ba3879a786da5acd46bb3234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cde08442eba03fa1a0e7230eb7e2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca50111e034a9a43c3486918fcd92e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15fd2441a923455597b1f55f2212cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c636e538effed190a0bedcf87b796f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee12f239b62f7e1d995313fe360851139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab7026287577897f80985c6045391040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eb424182bb30445a85e00d837c13a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9511134625e64336bd92bd00f34f88e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72318cc8c9dd6fd2b45a59fc7c79fdd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d16f758a6150edbf1de4121e23d2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0863525d900900fc3ba15b49b17e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8b7827aa283af5a31cf1b55e9dd6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f24482ea802be5b9d7cf97d6d0d31147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e7ad7eab76abb9eff0efd94d3f9ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128a8f8ef723a506479df3684ae8f9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f08e00ac56f38d736658fd35af323650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad1d9286874a2e82748a4e7b51697451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd243a5a2b7df3f7f48484db4bf6f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a426f74fad95c41c747881f864d62d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65665d7fadc9018ddddcd10b0e9540f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4e14e2b5fdaaf3dcdaf6b1228e6a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ce2e8438475b76f6237aff6ca14056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b27ae7916ad6a44bce4ae8319bcfe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58cba0c57eab25de365f8a0c3f3c6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a102d642649868e5d92d50c187fe28159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0a81891a4fcbc2da383c5327f04b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb22a8dab8813981918987364b50c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c410c3cfa2b39239301ebe658bee59a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf45120de36f1947af5a3fd405e2b4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63533c9de311957c4109fa27d8464eaa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0210cc31246cd8a6c52b39994a2b4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e91fa4a831f560bbf160085cae00ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa22c894002343c519b07de961b23c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3af335591165aa2a48a5fd6c2575768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e6a8b80a8346c6669a28eb6818b0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2af98fce30890a6d3f56f0b107a3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922bacf43546f60be566d6f7894291471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd017b79cabaa4c78cdb1ad6f62cd372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934c1a0b4bd1c735aa8fac463c4054773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc170cdd3dfe3b86562c474bee4fa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4f95e5d63603650e9d538ee8577d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958516106131e2bc1a743ccefda5893c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682e1baaf55319286b7820bd0a48fa277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a9d3babbb9537030eb9d6844163a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918faa48f3a0d17550ea5c66b567ce9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069862a4c83d79a1550548c50e4e134a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18892c431208ebf49fc99b4382ae4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fbd9995029f84624779640ea1c12682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42714582fd942ae6915e457236a2312983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22896606aa0b67e23afba50d08ddcfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427225e8783dc02a0dd1cd302ac099985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795911ba414cb6a9e532bc81cbbd94586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c39bbf6af1f67e6aa02b7900e7267a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ac6b42454cdcada942d81a5ab040288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779f1826b46916ad7cff0b106a8c78d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130346d30d24be4d33ff39aed692960490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0e4af2cd119b3c9c8038f977529ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1d0d79a6fec7e9ee92589143fd59792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc793dcad3a0983dd646d3837e192093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2215fffb5fbc2ad9124d2f9f3e61e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4404a6f8a3506917aeca2d2460d7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20deaeed1618247ff63e6c569433b3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacba6e8364bd9ba837ddca95a95d2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0aa5c9844459f61a72685e247892d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042477c856770044c688b7a75d67a8ee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db86e3f3ed6586c2f3bb2003517f947100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf656363da6fb22061a02258a4c51375101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf45f5cea5c14857a04bf19b738d23f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170b5328a56d7894b8678542625aae4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c7be5b11e6d5b3f108dab93a0a777104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7cc49862ce8d1f1796569dd9921dd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27a5930844a2d4fdba573e57c629fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb010422218e28cc05c683f616f6fe3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57ef17f9ea4e0c9aea88d73c0802db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30e9d1c50d3f4ab1be46ee48867d0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a333fd319a50e860553c4b85f7c3832110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289847501388aab9f0b369730b7f96e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf875b3704f37ec56331a969165eb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f95f0c587d518f91d608dd83a6d35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7375daeda59034b7fa33e80691fe84b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b3fca262568aaa43000f6577e8796115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62433fed7eb9224e1ad1ffb29604a2c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61db6a10318679b4677d1e2a89eecf9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f362e18b82cf56d92766c09a341d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10b1680f671d49a691c30d9b65265d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb6fdeeb7d8cc4416233c90d670133120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4607f1a5a0eed479c3fd9375f6e7618121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17409810580ac74ff55151d19658ef92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb877ecebadb9a44356ded8fa40165123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d3d3352e1c4ef7b52d7d9cdde7392124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5ba324640844af14b565388ab0283125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001891816d6d1c7b23b529c1fde8eae5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56318a28d6e4704b2a3bc7c88e49e171127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab06780cb5f3d2aa060d7a55eb0cc86128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55deb77e5241ab14949c37cb106db1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b341486720ac0e35cf392644ae5b82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dc54174445f0067bef5e30895daad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6c0e78fcafe64605950a0cd309dd9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7743976e65ae3002a21b52fbf5545ae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403f1806cd9a7e3021a515be7cae4b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33096c83dd3b649261827f09cf57078e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23f3a85168fa53cf57e54d3bcc68a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab1693c3b52e86cb3dd22afb09470d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f27a65e52ed64b7a374aae85be784138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e16eeae5c466182728309aee270f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7b569aadd3baec406ff96c1459fcf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadac84a7a3c197ffc7f5abafeafcc04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a868a18d2e559059badb54d5c76bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68e3f7174497c826702bd2f811cb6f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317dcdde69d4ee872a2b1ae48757894144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d371b741102b1939f9a14932667cf8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cb9cc2d16fc8b467207cc4b5a350b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68ef3b594f0037beee3e166f732953147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82490b7bda3085032f542d6e8d562435148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ce3de8f6eb86b5bc363392d41ef40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8767e188e67c9da1c3bf74a1adb96f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a1ab0005c5b71299cee90fc100668151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefc7268729dda817bf75c5d3eb434f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7304fae8dc50ffbd3438400e4295be6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce7874dc3c54ee310179ed5d79ee53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202ed7c37be178bd2f4924d174ac9d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6691014d0602ee9db15a4cc7de0cd3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c938051f8e72ab76db4d257b7b89d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebeec48471e1f2e4daf4e7428f13337158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19aa2a7978ca8c48b646e915f20998159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57497dac8d8d169e8318e0634eba3d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450a8045bcd8f5a6b63ed4e70ea42f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18621565c5eff5ba0138dda4ae182baa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4168bbbfe0289454646909d3ccf4c2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e589d42bf531e11a79530874fb98f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8623b68f22df97310fc1043205799165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec7537a2dd859cb34cc1e8c9e279e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f096d62215986f5f4f4998338842e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83d29a164c74672f3983228bb00593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f090cafc0f3be95a86dc1f174a28e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aba3d8f2c9549012729b5cf1a5b66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3859d8f689c562476a496d4b46023dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ff4e2d592d4cf4febe9480243d9f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd8af36341b9238a82490fc5dd4abe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aac77695bba303801581f3740d267174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebaf57bac4056ed323a9802be4d023175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c7406175bbefbfa9e886e366379ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b73b595266b1abf3c0b06957d7ea3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb91752b8e32ca28fd543f0c21f8e42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e23696bcd5ea895518ed438c1fdf87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c89225b7077b3296c001accd928bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be1a8376f2397260cc8e45f4cfcedf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6311693760798c980b25f91ad1fb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a128bebe36155a2f4913c3076b4984c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e854c4e01f54e410336bbb2a0d991184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9503cd86d134770303334d2476df42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685d1a044ebdd717541db784733295d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff7f7bf5aee197dfbc706d6ca92d88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d305f7da5fcf62fefcd04e91421987a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58352eccd330b676f1c6547da32a71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98be7c228b375bcbe9695d15c00aa69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275e56b3fa95dfd81117c01d4c1734b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16797700c700130e39efefcab25de30b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c1fb80fb3d531d3b5ef700b4bb833193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636a6f76f82f2bd7e91b422e638bddf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8193d2fb49397f1ba9ba849e3050400195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136619dcb18467ebda01a1a74a830de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b7472a079ee469a880e076a952812197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc70458f885271855cc1cb1e2861852198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee61700366e797853234189b6e4585199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f3ad31b90682cd94d35803d5787f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743b2fe051deb19ec3fe3bef61673d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da7d145a3dba5b01112307811ae856202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3f9019010d44c15f620ad934fd94f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c1d5314a6e8edccbca07c23ef975e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7740b846ff2b861e2f552e5c56f9891205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc13e8e7f511694f68371ef7a642bd5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250aa94db5bd34567106afb6c40e03e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079397e571772d799278e76817d83289208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53965f0eaafc8ae62a02cfeb1cf72ebe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d77ed0df869ecbe68387ffd510ad8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5628c658f68a531cc68542c71b160211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db020e2022d091fa209d2b4670f2017a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3c837daaca1f210cc058e5f7c4f74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc84ea3fb52e9511f0d234ca296cbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c157dea6f709d4ffa759c9574c85a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323763c8c62ae21bdc1d2b5e1613facb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71851f551040ae970f0cee99fe4dadf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6211c6edbc04fddbc1f7ed6013320218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca7336e26c178e9b79e494e585f05e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907189c2361426f1d9189b9921f9df32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d041a6504f128faf702a4c8c4f844221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15990174d75a5f6c4152f54fe86985222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1b81beddf0e87e34300602b410a41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb27062bac0618ed9e790823275844224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d174ac91704b164b92e819d535df8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb97a6e4cfcc99dcf4120d59089a6c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2140f7f639fde0742b03e8e21dbe2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00b694f7e8201a623b3bd9d1efdce5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b46b4a142a1fcc851ff431d291ffaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809998ffcf4ab02fb50fcfd5ead1488230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2b4b4218aa74fe406205303fd6d59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbbf9aa0478f8ee75d20896830aa8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabfc6db515a591053dbf45cefc614a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267da7ee6e65429628d46fabfa1e626c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca224a7bdcda43f02ed3bae877ea1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2774d267e3ba0ccca2065833148c6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669a55e1619988fbc3cbdb813c82f55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddd7f23931ead46f5c5d8b1c56ea93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460b99420ab3abe01b4f2f2259d46d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc82a52596f4abbba3a52d55ac37ee1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cb27820422b6868621706c002dd5b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a4b179bc4fe16a8bf499df226e483242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1a140854ba126e522da411a0c156c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a408e95ccd40f902fb9a07b8bce118a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4e66a8f2e0b834ead9274edcff93b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56178dced6bc32c4289dd0cd8649101246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055383ab044fafc0999c8142fd1f754247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36227ab613d83329283e9932492e48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d88c616ea6600f5b39ff0973c9f11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c8abd8aa3d454e0a8addbd5d811f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42604770806f0ca7b2414149249adea9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b218115234678797323b016a890926252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5de68b6db7577db14b1fb5185bcc5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f88e46ca921440f6be5515ae2932b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7555d011ac3ca715d53705a8b53698255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38013be5aff34483b3f7f748f20ad111256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc8ed452f1fb2d74cab33401548670257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6a5c1f3b16e188e7b3b00234622c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003644663b0b61145b927524ecc477ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de928713c5bd07acd588632fc8972f90260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba8d4495f877d448e4b6c9fc3c00ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d1959190951ea0ddfd60beb98c89e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e1cd5aa527beb1b2867bd93070737263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10da0250291af5dd6d6a8c848190b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048ec581e19636406d99d5e1296e22f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83eecf0b649621433bfe5ab08e9269266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ce860f2ae070c99eb9525491a9c77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08649ef0750afba35129e9da1082b3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c951769fe27c29fc19713e21fac3aed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cec1067bb52230bb5868f182c41a14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd170bc0e0075faa6a28a4c45e604ec0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d616a8e52eb2626200174cedfe5de2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25395ecae0beaf79d121555bfbccb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415331291e4b5a9525232ecea443bceb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861bfd7c2ed8ef7f8a7f170aa762ef9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6b38514bfe286a7818d5592318ad6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becfc3d8386abae25021b23701f273e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4195df37d363c80784b60eba5333efe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db5e7d040592a1b93a63c439d7e97c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edc1be77a8e3ddb8c2430ee535bd51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b7e74df8d5f251681bebf0929b848281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c737af148acf516f9851e704503c4d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d6d8d934fff6e2be488f782edff42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40da5bf3268901eaebbc2afa3d55467284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2c8915fe93fdce827ebe9608ef72b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1155a6df3f9217aef070bd979b378e8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca350eb4387ef2137838ee387202a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947e8502c4ca2490a61945782d4e556288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62d65ec5b005b054fd922ea4df1714289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc6fce1c12e49f9e012a1810ebf75e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86766092fa8afcdc0dd41287980b11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedebd5411e588ad24acd16cf5c7c32f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d3ef432198671d5789699b35c23f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30319af005e5d62860ceafc02194cf6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d610e22a85e9db606086708743a8cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f2470f97c293bdfed3dcf286e7fae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc21fb19aac40e0476a0279bd1f7db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9cc8cae2934ee92b8153ada124a5a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ced9bc14165d2229c6b1909febe62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e15c24e5844f5c67c5a651b79e666f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33315d46824b348683036843f992780d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f32d9847a13a0730bba26afee6422c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e360699b1fac4cbcb759112949c91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ffde2b13a45ddafae66e079a2d788304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad462dd48b95c0de0dcfbce41e76d4ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc88d2565c0f82e07b71a5894072477306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47751dfe37c34de32adb64b3aafc6bff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e39039e8ab5ea23cecef178a8040308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ea561cb232a75a6b5d84336e75e8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5050b6031afbb8f8e9bd1a8ffba17b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ca4c26c28eb427a985e21ba5e5d75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a198fa890aac869aa0a25e4bc5621312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952bd3689b20d7c11ee2a1b5ec6578a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc91d1f62e9d6c36a4f9faae0841da9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6988885afb47b5bc7e8239c27822d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f2063cab33d7673dfb2f82a9bcf11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5003ea760508073ae40f62b6d8905c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa5442d701b1e42e6f6852d9ef6a85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618ff7e6e3f1124af72716ccea3ee2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bca5c19bee6d2b75e1b3e7a7ccf2f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b122cbf5ef25afd1ee403bf9e705d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab258ae9c6353fc648816a8f1ccbc6bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce24e8b0af9f21d0443f3b1b0e66f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2279a8b6a90ec67b173cc9e4f45ba7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13ba1579de56b66d6526164ac8471a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f152df600b14220b7ea4062e7d31c36326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab39f76bbf66e7f72c0cbcdd02ce9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75ae1ff3e78eddd613d10bbbb6e012328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bb0d601d4fe140dac9c275d2543aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a9c7a51db8c97f7cef8d56b291d2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9b8e36aea241c84ed2744cc754d06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d2be76257c7dafa1ca65a0e867a85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24867c4d7396efbfde3fdd7a403db659333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a47727e13de8ce0f21443fce7a9ef6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c330f0a83234b36eee68878c3e268335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331f7b0322b82da5cad08429ad90303336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1ceeb9f1f716e8f0fe0928e60c7cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5e294c7e3e9ab89bbac42177eecf7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5ac810e43f4ccf69c4f7971333413339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20cfedd16973b0309a0a484382b114340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f2b18166ab19bf047be281fa0616a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b706dd5cdd3d5bbb5a02465859598342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7984cf20901fe5ca044de0da1597dead343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395f9d6ea401310170042f427e1d903344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7c1d0c0f8f9622797f43d88f82ec5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30079f9e969f6aff050eaa0df89a0a36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978f8838f21cdca1da8788270bb7faf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879a313a61238fe0c44b53e6d4b4fa4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768f0d9b759ca7bc8319e89b134e468349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58708937327648e4e28d6f9ac39631350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edaf15cf413d5fadafbcbd286e459f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ca99548888fcdd62ed0625a39527c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322265bc27cb5a49db73f742aaba7e7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea5e0ed50be5d3f2c26cfc04bbe80f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0271f9755446dc4a28e0ed0cd3d6f84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a177702c54cb2b5c8a4fc1202c29f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e375690b06ed91760846d70a2a2d830357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92028c0fba821cc63f73b258e375a25c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51696caac47adb3f721267403a4df071359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c5489fa99b6ae3a1c45f3e6f5b285360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c22252852dcc0dc424821125eb0b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d22047ae969d86209ac166fd5e1190362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6774d1da59d90cb062138c0291c0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169f03d0fc2daccea1f6eef1e8926e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5bada209553cc43547e787c691abb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfea344aebafe548a8435a87631a005366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210872292774bab841ad1b50004ecd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9abe343f61b43ba6d145112f292b17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384e2df3faf7002ca8579284b628275369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb2dab1c95339c1bda3243c58c0c74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f736107a1947837c3be459cf19a803371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c3b880d356b0c604ab3178c9229a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cbeb1d246f00e7911cdc24988e27a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f154ebd4605bfb1ef929615e693d7c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4977921acb763ded35515bd9ff552d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88026a8740b488ed98735db370e7ba95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5744892e3014b62163d3cec35f133377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575657f06dc1e5d9baa198cb8d79b86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63504fc1fd754e4a819a1abb38b0a0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0874cd457c7dc2b849fce9cc8e89f2a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240f4c85b8fc2c734640c7f135c5f1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabd1967746f37c0d3a0db38210cbc4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34b225a6bd16ad10fb2b6d0e63e18d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec144b149c8bf589b7ceed6142b162384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dd7db0f3cd3e9a770b5481b0f7e3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec577a5d210b68a34f23b172ec25d76a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836353401540103b7969565291dfeeb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a91d78909029608686fbbf5aad258388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db590643e6dad2e6199d84b9f6434dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e2acacfe6bdb8c44f200149a0474390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11206cf0cf8f6f074451a88911f5d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e78b8dfff940de17f53a35373d61f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5ad4d61e31d186d798785826b5264393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7790772de9b9de45713151ec2898bc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb26658c0f1b5ca1669b5a35fa29b49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15cce77267e067237f9c16965e3a5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95e77f0e2e65592c6b9b42706f2381397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ff489e3d678b3a23cd3f581482946398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ef483b4bdd26b2d6e6e27eb82700d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc930ecd230c21e03fceafe2a101bcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aee751be05e062bfe174d67fd631be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24e77d04b436471081dd5b3785c26f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589fa17e353d0e35603dcf82fb5c112403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031faaf4b1555da9af75bbd1aa83bc35404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3503b6a451606de3f6ea36c2b7538405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72470d33a8e88c3668c2200379b6890406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda8bf79b9c6c285259e4f1b2c0fb57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07470127e34af2cfa8b9e2c8bc40aec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f503b8e71b8177827737d3bab6e6ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00545c8ee70cdcb673f77cd1c2c7ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b0872f9de0924751441375a2e01c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe29201f2a2fd7c2df1676150d5d16c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420635945f6e347f5da37270b4a5a571413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d600ce687b6b5ef9da92dc79ac4dfe6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf2744cc9efc89b7d98b3f69a652af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddbf2b6c164efdd30c911dcb0bc17a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecca22b4d50e93e81a72ce59711e68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f49216584a6773ad1ec4ac86a784418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e167038fd2664f504904d9a75103ce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb865c089fa55009c0d39e9405c88a9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185c605972e3a2acdfeadf6d8555903421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6bea234647a254b8eccf88cf2ac0dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4d2c8d8099215c91592b8c048053d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa99a479cc10d8d700b7e40865c5361424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468d52996989431c15717dd7afd6856425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ecc498d2b454d70d2dbef7ae8c41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c26ebe92ffa508307a6ea4d3f72b30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8e21e2f46c94d3691efb95a7396c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1856686ea4d0f9e7b8591159a1e2d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20dada34e799f03127e8c00616ff5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e815663cf9be3eabfad4cbb76b6eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1824e5490725ea93938100d6a3f4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c17c45b0578e6de6df1b79a20de7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf67e5eaec5bc6eac640ec364490d4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6b78946a92dcc33ff238567a6af4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c8dd0d7722c7a50ebe4305673ac3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838bae69365812bae5cda3448bcdac6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904f5873d8ff8a5891b8b2247d95e61438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d2ae232b5677fc852d8e7dfe019fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab0b6443927cd06afea17d1e65724d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f8166b986955f6a968ff1d64ba74a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fb82f602072cd1065e5459206e449442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c907a47c8880c0db76774c13c67137e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629067cac95e5588f0f811f6fa62b86444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31f2e97f38af2d4f10d10dd0afa318445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb7fc7ff0cf0e70997962d68c7af0b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc8f1de6d746396f6b9f07f02df44b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651f867aac26278bde4c1ec1e1383e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49d66173702b38e62cef759aede049449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf74389861c2db8af1654027a590308450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a61bb73d6ac1c4c79bc9796ea1302451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af36163ebb36f55ce062ea5b134ce7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1ba6980b4e89822a9ec97ea6b3869453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6974538eab6e1dd83d768151b4d6f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6326bfa06a3c14d4811985a2448c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f198a83dba9f3a3b791b473710230f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82076df0ab6ed7ad641bddca17476f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46249d38a5a3d29cac05107a0a1de4b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d9b2cbf94432bc76c3f15dc51921b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44358d3f7d5cceeae7b0b5c58b032ff2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495611080d77d1011e8b3d4fe9825a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ebe1fe7454f57a03c17e5fe66e905462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99700c644c97a631c5401b1b14a281af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a091cd4d45d66e8b89edb877d03c1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5156466adacabc06fc75ce27ba1d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cf92176eb0c0abef3fa42133e26e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260aa12a4a12d71eb3d0c4bf13a4bd8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c9d878d2fecad68028b0dcbc7f62d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07239b97e87ecdcb0212092d6ba75b5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0072c38520db5ebf4db708a2ab5e0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e2072d22ebf012b8ec9b50ba2525a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387eec68009245a128f073dfb239fe4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad92ff968f916977971763ff312854473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537e06e43e71a95e9b8a457f8c9819474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b976f2301ecf4fee363b531c9e09e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b7927103c916682d9f1cd48345a06476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6974810256bc4724d9500320753a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dce726482c273bdd99504a02a53952478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96ddb0b3aae59064e5a5355f8fd21f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3c2947df2338b880bcacfe0756753480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e324902494c526c94d50512be4683481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830900bbb318b4b450fc5a73f35f753482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd520411fce0f3a1d438a549f6e115483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28d379d38bbf7d283d2e08cbe47594484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf74fe15d174e12f18a97a6445aaca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593022de5f059e3a306ed11f4d3d88c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4e55b78064c5b4fd218babb4dfb89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd369103bc545775c29f01f8c0cac11b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c54f17480c4c2a78db17608943a31489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a8a1e07e923104be78c1015a82a63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36365ba0e3d76b4498d03744d8e1d2d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161d2c1520c9b8d87287796fac5f875492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5682179b2d95f6ba2d35b9fea46cb5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bc4402d3195f84d36bfb59380de90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a22cd123404c283deaa850e90a59d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fa67b52dcf5b4d9974d28f467e8d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f217f389708a9d6c96d7649a81126497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022c93b7ce7427b133304a8123c33ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef460a5e54fef212b7622edc388441499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb801daf998bda789041958c0af4a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408647defc8b2128f9513cb7f2bf13d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf7f4ef0c69130463f183a3b1f6b0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9126a066a3b1ba1e7bf50cbfab9a715503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08dd15a783885e18946c124e9eebef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82a1ddcd53725c861cb599924a84f5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5add010bb4d724462ee0870dc9f67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49d2c482b1820eeab0f34aa4e3420b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65605aa016613d1007d8181cddbc8345508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23177e9176ab328b68c6f8ad7e38307a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e095b60094e5362a77f79b38641271510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05a29ad6aa4524591df29c79a02e41511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54f9bd2bba34b161ae81989ac163e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b8d025cf3f32dcc131e4d76570b97513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffc90f09bdc621d0abb244906b7ec1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d01c64a9f67ef911c5cd4e966eb0b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d7809ad6bb703ab7ab6c0cea2e2d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb85f7e9927a668fea120882eb7fe3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b8cea9251302edb20f7acf2072877518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9599df279afc1f70caff63930bba3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f81c97de368d34e7f9760681801e27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56516a5c4e34251d248261e0b23897a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310579872e88d94ed3443d06770fb38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212cc7dbb55c4ade4c7ab19e5454162523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a822810a8645f058c0ce179e6c46581524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a379621d6c395b3c98874dde06619525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52d51137b1778e6ea20bac28e60cc6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40797991ee60845fdc8f6ec7ea26011e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9256e1322e17f6b027096d4d048da8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ee3d27195f404e5efdabd9b5bd399529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e66fa1463ecb4309be3d3762197010530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5108293549406ce12ea9452098c9df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be8688e8bf1e00c960e669b4575522532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2f15389c68dd0bde129dc84b29b0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f5e76d3be0ac44c87995b17103f1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156186ea105f6ecf2a2526c4d4b0dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659df16a2563c83afbbc51b94bbddc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c22887e3998684234db4f3e251bee9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b446945b71f5f97e6e44fb369dabde538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a805420ff8a64231bfb73cd5764369a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77975385f9566b21af7e23adbc41eea6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c71ba1671f846410a84e3bf7d9e7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdeba63b70d1c228b41adf1f94dc14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a8303d8b13c87c5bee3af2a4f9def543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74828619b8e5db11751ed029fe75a1a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65848a0c3fb6bd463dc41fd680e48848545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3818823b466338623f641258f2ade7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f3217c1c9bc90db6b61ce1c9a8710547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aaad46ac75210ee28ff82c02f7f3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd6fed1f8f57340ec6d77f1d957578549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0a728c660b594a349fb01badbce95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eafcb5ff0c68483f08958087a7d3c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4490f795e1540232579edd3ad8efe2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcad77a747b76542eb8cda03d9fab85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1091ae55fb452f4d899f5f254d58590554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf61eca3dd6ed295d5148910bfe2f3f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55b1bcce170575c8918ce594021bfb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4e28d428be32a9c80eeb73def04c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97876344bdc8bc46462be1e47dd27380558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e2fcaafad6e6c902e5cd0a8bd7135559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204ba291bce0a89223ff6cfbe3435bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33541be1b20d62d7392c163101892a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dc6aa5180948cd55998264370d0fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c426d5320037c32fabe7aed28f1e1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ddfe73c9976554a217fefb4165b3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefb5cbe66e2e73b7b20578da05b25c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f75650a1ab726ca6462e61da5f5ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da593cc2edaa2bc96b09277b69d441567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa035169dfea3136450a8c664734ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e49ac3045f506f7a435d72e9c18dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219180861c476f29a65801757417fce8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e05215d0584cea6b90bac8cb178a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d18fd4025d477971a93a998b236c3e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed550c0dd9c1c387d4b1b7012bb7e9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baee6247af2926dfa93e34bd361acd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268e6d3949cf49d58d450544f12d7e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d271d90e5a227d82a719aecd9be66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199c8f889466083de5f31ccee96ceff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc58f2073906db1c907b00bee5f20f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff84f646fbeca82003d4f9072620b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26967e224b5c7be7ebd0c634de5f4876580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5f34c9ef2ba1870bc94b53748b0c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8cc22976ff36523b44358f9b4c29d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82877d45d0484b6f1a7be04b6509ef2f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec41b5420c3481494cf0eae539c3c8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c0acc1c0062d9cbf205223bf749ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd06fc9d1a750161bd0f850bf75976d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da708ebe8efbcca0360ff803c4f3c2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cef7dcc2271dcb09c6ea03030bbd7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa501d73e31de8f67d262bd5f1c4518589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83bc524d9ba3b0fff47ce68dfd3d4e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc15e3764635ca68a50253c26f7849591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7230b20e6355ef99a2450f9f66857f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55857ce43a0c9ed07a7fd6bca0d90cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f9283a080869bbd5611ca028793bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d4001a619102a752a7956de76f2d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5552848516641689258d36423097b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5dd1d2f9774fd880283eef80abd2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccd5be018587cedd07e3255ccf52cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e47509ab4ef3fad9299aad5f81c00599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd9e62902ed4ce6445b695621bd9e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba0aee09b8832c58129af8704d0275601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f7a69f60aa02ccba08cf24fb2c604602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e414f138f1573bfafcfddc451004b0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14012b31922770afc16f2a3334860ff5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08dfb4d24eda758cb8921c92c5f891605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0289f1c4c2028fe9ab621a7655b417c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08397bf4132ac0f12f6adf94eddf7589607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c72121f3d005939c5501411f0a286608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2e977fe5b5159a45f5b8cc6391451609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b10be2b71b05f44a5da4608f017050610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bca7bd4dae92f12fe47f20925606a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc04633c0e3ad1cd743eef6c86458612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34360f1de5e4caea996d6776a92d8a2f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c74517c8c949f316c88329554611b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4ec51b461387912b41fc95e8daff5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855a8a3917eef6ddd5cc0483a72d9c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6492e847ca3836db73e15368c586b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c62e22f1f7f49a55166cbdf64f3b2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62a2660c7d5cc6a01581dccfa062ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925f718f63ac0c38bd5263adcddae84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06471cf7d10acf2f754934b99223343b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cd53c78cfad7f3d4f013e227cbb34622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703af9d8b8505c9b0a79c42c048b41f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d62670dc1b33765f624889659d4af9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204962751fb052f71b0ecb760a7ba789625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b103c9ad02efe4064df294793062053626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8db66507a22ce9cfb46bbf747b7221627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd05e3f73ffc60fe4b2ec09df071a1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd82b0ea4f56567a08a359fee1a9fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d66533783a5a84b38a5de596200961630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe29e41e0b9bcb4abef1a2b531b1d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde44a155f6e4dd1e72736e122c8a0ae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1167b6b3e80e90a1e16232cc43bfc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da850ec1ac3ec690e65005c167fe85e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87e8e0933a72c4d37a22af5bc3c2de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc01ffbb3c236eb19240a8d7ab4745e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a49539636c8eb51819de46813f66637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c13e728ae2be1cdfafa76b5abd6a41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4342827f2879974eba261b5a3af48ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730731de918816ed2216fe128d74456640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398dee9cb90249231b2b32d4779273f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcd92f7f2d8012e1af281c1073b6e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6859d2865bdbefba13f6c10f04f7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a27706115255aa40d96204ea2c7527644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa75bf9fa8c4f638564e865a1147fbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3160731b303821f6fecf26a4d7171646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110742bacc17ea724dc8e5db769a3180647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956a030d996b1dfee3c048677052945648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87708b0a7ec6410b34b346519c8aef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce2dd516fc6bab0ac5ed169bb8acc1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452d30b8916ae4e4cd4bbb37339f747651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7077fbd5d2fff946f57fc8f82e4ac652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116369a1ea86097597bca93996207292653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431942edd45d65475dbd262b81d9c5c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dc4b5e0cd9b36940d60eb6f78154b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bb693bbd9b7a154da068e08bf6ac0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6d750b08c00931b811a0d01373e8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24db874e4ce14133cfa3fad6e4128f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443de056d97db039af4bbe52c6b6c85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa8da21b44b5e8cf43146f361986ac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59819e53e64fa0144903a8ecffee94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bfce1bb46cb9d8628d043ed396cd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46d0795bb5182916c8d4091ac8edee663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc2c93415e17d142887797d0745c6d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8c03066ac06b694f9bb3e430c8cd0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02248261a81f9b7c3ec93bc58b631597666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac3b361e49a029e09a2c0821efa3d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6516b5d176f90288ff6d5ddfc4b126668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608ca3d52e23b11214c6de8174bb617669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a4762b8971ccb065d20ccd0cbcb0f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc087e22860b49447bbc5110c81ac05671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73dfe38a3ebfa5ba3978c222779c46672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08651a03df81ab0f502ab2a423db6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a9f98bd8b2e237b026a66813359e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93127bab4393eb79d22c525291701705675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262479f6f9b48e43a01d5aadb5cc68d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521378ecb76fa702431daa738ad22464677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300db097b99c503d40c63e3635c05f6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d2f33c861d2009d785184661c7ebf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ead3de8a7f4525cb8ede60bafea0b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c099296a4e7adad8834837a0ac70d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc41512e08c78b6811e8bd603a2aef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0b2b95e2971352427df1f933b2dce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd1f85d97d15b116afbab6911f69fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec0696bfb7338ef72d1018444ef7df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b02e2850d9dd1a5f97dbaa53fd1c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3473470615a09b669ec174e6be879e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b6b909cf65cc76f19a7172dcb2498688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bac9d54345d66fed6a13fca228043689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a75590c0e56fc208fca875e5f14aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76b63a0783c01bc0e0c5b796b0feaa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a30a1a061e892a7b2a795260156a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c1d0cd9ec95b24a4b7c9cd933d7f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed496733a812f79123492b0bb0fc708e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047729d104e44bde636754b08d7b8bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40acb4168b540ba779dd383687089600696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d302253a979bacdb0bfe9d30907ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c0a09c944b0cee5e498eb6ed3a009698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e41057be6bce7538032c97a0b8b7e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d0f9d0cd4347cd27c14c48673ef43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da322fdf4c6264c2ac56e93cc093b80d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84730b9c291fb0aa179f454663daff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c7a093ceaaff5a92668d1935b396f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb0bc25ecfb34b92ed614ae589769e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ebf1f6c6e8eed40a0f202823b2b92705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71507a041a42bb0a7d6a89b6ab91ed91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429b8c5fc4741f71abafadf2fcf5a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332837123397809f39078e5e288e0f4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec64c40723a27654da153f2ad89df0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f459e9f420db620c5fb9778d38ca3b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38281cca3d7727d8141abcd6cf898cf4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31884c195c64e3f63fee9b95cfe2a3e0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d925463848ef69b133c91b4520c9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e72ae7386a7e7124eef0da3dbd921714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067216672c0a1cb6042bbe135eb53ccf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f70050dffbfc323e5f907c2f031ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c3bb13d83f74587be3592b3856f80717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41542c5e9ceb08d89be4aacd2f0209718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee2f210372db8bf2d287c682f31b44719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac82c53c33da0289265f352d9eb914e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422b888c90346dbe68cfdc852b7d28d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c95a3ec8362bbab5efbb1e1a272e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea230b2e32c4cc0ea535ada1ee012ec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd68097b9d075f73d37bb41e6fe95724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a149d6b38346241febab6ddcdab458725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6deaadf20a819741cf07ab647711c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68123988c641b8c1d605b0592b70a8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3388035ce8eb2d0929b4d37212f578e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4aa89dfc6a40c25efd760e9ccc7ed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7feea298c83e0fb7024ced92a29c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f62be0ab8455971be1429b5151639d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f24d835300ecf469b3e78ff771772732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9335a0ccf7390e3621e38bf2581fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71371548be2cdeafecbe1a52879e27a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d1bb77a175efbe46b35cb9ba527cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bc9830dca5f8ea94e31ccf2ccd4b0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0920f49000818d1a5104d95d141276c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91072c1e6423580bcbf3bd45b7030d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5165f305295801082682278ed75b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a900aab3c54aaa129632a96bf1cfaad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f876f8c0066b3062d31bd383f0899741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07ad4b520333f89e91b8fdec9be55f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250a72358e3cf54b625ac521d715d8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8c5c9375ebe9cdc621413efc21599744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeca967eeb864f7ccae7cbabed53b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746935144155a80adde034666c216e40746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14410897043452ab7290edaed06238aa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81594e9d0c5e913ac0fb3667b707cdf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ef921ce232653e190a6a44630cbaf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b6130fcc9bcaecc35508d357b23a3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c36eccebde6773e64bc0e168b83e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410940e959abda177f70ccfab9bb099f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b336dde343ea363d7804b2a1ce8b33d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc755d9c5bf6688358232e52c1f950754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8bc574dacbdd7b8afc395c384eec7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6038ec9ee547c918c7cd2f49ba95f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f887bf8345c762ccd5ae5532b9ed34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214e84a1dc020e05fcb4051a81c56b6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eebc01a165b9df1c3352f4dd7f3ad759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e246652c54bc0d07dd1fbd58e93b6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d2bd975070bc199881260918dd262761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1abd2e3199b9bb27583cae5ea134ac762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4d6f54cc8bb86553478fcb1f48d57763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3661d1d7809dba259d4a574c96a78e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b369f4c604f4fed32db08aa841afb94765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a2c5b6d954c51e521b5046ca4dbc5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613ff4449a63aab8e610318e22c6210767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b1810a797993bf43d57acec68e30f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b849e0bf8aed932e8e19d1590aee233769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408c59ce23ce44e8dad0aa54365882f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7da224c81a3fbd4bbd4fe1f123689771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898093f90869d9d49be30cec8b0fb039772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79394d1daa620b2ec0000f22cefa13e8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5deaa5b470c59fbc7a2a362468f8b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c750ac8705e05eb9dc99479bfa5b4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06588181133ebcfbaecb16684e95d9b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcdbb31ee62310822ef29b360a7a61777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40e963d57e006c2b55dc40fb4481ac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8aa4f75bf13c92ae39bb98b4c2bb8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a5b5f3de899054414241aff06f9f5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bba766cb43cbd229b4e8602b250ad0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ebaf02b2f55b07ac13f73e37ce464782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46f3c37656d188e3d84b8fd6f21da6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977ae0472a7723998cfc14b679460c5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af4b1655f7cef019109383d760adf0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec5804ea0f227b4440ed9b9b533ee5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d511fb8ecdebbbff398177d0b7c05787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47954f4ef34e7e03c1a7b2df190bcbe2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9fd33002f540fb7cac2affd4d0bc4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f576197027e0ed6f012a14b258f6c90790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea3061f9e9b65da0f3a925aaac0d70791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daeca857c2373820b26189871f0233a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e655aa4bffb524ff36f8d2f888a993a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ace17fbd1f625083b54c293db3c18794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9971377be16b6ce8b0f6ad33bd8c4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f79c6fa0a9cf440544563d79a3611b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264877a25a30ce921608c8de4efbc02797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4f4f73a276946eeab498b06c83b51798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a49d7cae18c8c0f342182c26039305799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88b7ff588fee8bacbda0b8b5bfd788800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7228e013c3c6a6b64c1e6595f9e78a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008e6a82679c5c8d2a91a6b40c28cd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a71fb9791d659506d398b71f2de41803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff7d3502b4a9dc79e56c4e20291adf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476f63d95acc8fbfc875f570addb698805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c59be888e19ba2c5dfbb17916b1af0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05ba10624006a9e397fe02a20c5d82807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e0b232b1679eab0856b82116f571e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a8cc5b9d510600f1c763e041debfb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dd09409aa48d2ac3fc5bb36bc3fcb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee4cdb013648b455a26de897fe676f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793fa43b691886ea19fd5f0f525add8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d27208e869a575f07c235c685d3c73813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf203ec743ed73b935e8a4d2d10a0c1c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b8c4fba9213ae6360e0c3c7a14e84815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06b4e30273b897f283cc3e046d2f14816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a5349cad09612abef1ddb8beb472c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fe26d308ba0ce3c49e149867ad8d5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8289f48d38dbd96f663a5e0001420819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d99c95951015562aa4a769e173d2d2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c9acf6280ca5d4be014973f4700c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85874310ae793e9006acde95de5fd7c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77866cef69de5f9fe92ee3716663203f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289015e5b0e5b7b7ab04009b9f215ac824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd5f483b2dc0c3923fc6af0dcf8871825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ccae1a0afff3afa70e982a7d90ece826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48258fc3bf57b9961647e05930fd050827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992167851fbbf796dcb1120edd5732e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91d2c25baa51e4524d61e287e392fc829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e4724d04cf0ca948247e9cf1c088830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e565453db60b3675887849faf86bdfe831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dbba76629fa3b68a0344f4d3f454f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cda2f020989c46b45c38837ed5e150833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb86f1a786c8895dbf95894343a635834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038fd016165a731d6aec2de4dfbeea8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db705c165a30cfe984cdf7d27d4dbf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53501a2f807760069b91a9a6a20686c9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae7caad9c9af25eb6d9cd4abbe60ca838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9d49bc44fc07efff9b7e686bf3110839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b983d5eb49d76ecdbf7a75b9d794805840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255088a89841c22a1264f2feed4c22cc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeace82381e078182cea796cb62f88be842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c01a34788f9ae18bbbb8943ce50aee843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974225edca1a60deb9c5264e045e04eb844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb92f039708a8af616eaf84b9e7a2e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edfe3e8b68e2ff6dd1e7ee7a31639f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10118985d224eb13fc058ff483d0ffdf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28856416fe830f053935facb2c1818c3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbab48bd07356091b60a33e91d393b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837ae7bc83eff44e93d64e203e10460850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdfed384469afbb2742f58666fb116851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f6079a061f22bb35a769acd48c930852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae12590237c49bf8ebbcca73f544068853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44631ab55fc5811412713f1aa8b5128f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5889617453225d6c66c5d69d87df17855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20b13ac56904373ad2c906f147895a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb7aacfd0af9408a00c511d3f2a75c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ef1613ffd46c00710997f270478ee858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a8188b1ca23d6f5ce8a1e029428dc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e42f75ea942fa8c55a0c208ff2e31860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77544acb34109ae3d860c2428f19a40861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c82a8b14541cae6f7507948699449862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247f62c04a6ccf6d1c33b5bc2bc58b6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed14d96660416cc015a0685520df9c2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10436b11acdae8561cc3ce99ee13e6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf02e70c1609677dea87e01c3f50f5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095f029fe00b753cc68d7459a5b7e13867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a99e58286f7d084da361ffe13f9fd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a293f6caab86453b728cc454983f8869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0a9d9d2a0e8512d8068adf31c8d8f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a2cd91c2269fed5eab857d52b8204871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac14f67099682839e1d3260104c3f1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffcaa6ee83419e6f4f4aad005ff7d6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ebc64a1dfb98a89f19b142c77d077874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dafe803584728a4fcb35519845f2d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556f3b98af95e0d67059fc314af8f0f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc862c89c8b4db6a867d0e613a8d2d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1591a34d2b27b8839a2e492c51b1a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300073a555977a513cced0052ce6e90879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713154983bb4402bc53aeceee6cbac5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c360d1ab7adebc240e0aecaf9c0c43881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3455a0ed6fbe45b061bc68aae962789882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea947ad4cdc7b9e9701bbdb3519befe883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be2c7e952d9484a268643523e00081884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0a593330722509b4a5c0511b70254885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cb8c00ecb3bae894443c54ab4ab3e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf71854392a28ac973a26caddb1232887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800153b9b428557c3d798b47fa9aea5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc64d0d1e56ceb6b69de9ca4ec85809889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38750bc769f44da64706ebb2733b08e3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1120da436ba214a0567be4a0bc726891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31713720d7e3460c7907e75e02469bcd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad6724ad9bfd90e74f4dd0a01ef08c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03104883b9fe50272d4ef1859b9d87894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e684682246d54f447ee3cc71fa51e8b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558023b9c803adfc4f4c6b50b252b1fc896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fae1e98294191d73d3795ad6a9123c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e68cf573194f599665b82131840b25898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb900a6113bbd6a9557e6853a5d34f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42bad46a34edcbba977bf45254109a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eef3e20072785d2303b3f03bd94eee901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4836276870d5bbf94a665d02f963d0b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a629fc453cae77b8f6f6626afb46af903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afe798be5ed9e0a7afc6d947a5d9ba904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781100994613eb7c00eb55b1b89bc4b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7128dc060f1c10b709ed86c8c5b22906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaac59709dec0f6104f2b3fe53790d2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e3e1b4caf3addc970438f4fa1fefa908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedc849b4fb714162e90e03b93016cf909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58656560353b4d5422232ea8701ef99910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd774eab8ae4c18da7cbdea7fda7f81d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af29677d97e6881e0a3dc696a5e7eef912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f92b61364342c2f8ab9d5460ba9b89913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275877d3aa1895fd768a0b8c2f4e6c78914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72f9eb4d9722d0dd945a19183f155b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4453cbd4f33450a2b30dc55f19b8be916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980029d25d156f28a28a718e213bdc23917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc09f9ee6f69c8a6f8736282f2272f5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df443275594bc9936f06ac1bb68c04919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c61e1745e6ddadfac26be03ef582a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0aaac8f773e1be46d17c8b7c542593921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbe4e4857f9ab45ec8d198d8116c0e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3c616ceb33673a0b04909ad0a7951923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03c79c970a883dc6119789e0b1347c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b2f6c9c05943bbc6a35ccfe45e290925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd0bb579d0f3c1cb0a0d0711bb13b8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3869a5c4e8ff19019f836a20f7208d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2837d3ed24857d9babe97949719fe928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55703a544c51b5c5898ea17fc2f6af929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a280acebb95dd794430ffe214a6dac4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cae00a080cdfed0b0ee947ba6970d2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276fe2be51cb5728603163013fbd59a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614d73fcd68699d4b3eab07179616ce933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb18d49206d7d86de21cc4d4125415934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113e81f00115cdfa7c7b2ed1239439d935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f0dbdd2d9b6efe65df7c4635c8ced936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d332f38259aa0697d02e26062577ca0937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a041695ffa1945a3aa6ee9c04f4cab938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac63a5f27d04b6fdfd818585619f044939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668d87556b36e0c6304e8d68dd9b92c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289f08d08c082bb68dd24b86d26d086941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0eb83524e8c4b55ec41e77680196942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d5c587a00b3880d7724fa93b32c9d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a2fe76d275dd08517681d016bc8e5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2db62686ffa145c0a8e8394e9db25945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ca733fcfbb0ab17fae982ab3df960946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da697c40017449fb67d41fa72d6bda51947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe5be3bbaef5f4df61b915492b1308948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb9852482de1bccfbcab0963fd2a4e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8513e6a3c6c8ea7b022061d6aa0b85950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6edd9ebc34e6a9e665c185b22c917951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739d8b01c48638911c2ef7c5bcc1d5a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c585b2454f275d57e1f038fd4e06f5d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02522a425675af7fe231d794ebe7535954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ec852d34201cc109f95a5e2c141ad955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d07b6b031e2c740c0a461b4038cc8a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99368a7860db91adac3130c600fa46f957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e070e72b7fae8feae901aaa9e207f4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8ff80b081d3392e5ea756e30d110f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4f1fe665e375a52edde1c0e3fcef9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68941ac0f53c0ca4136541fdcc747082961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128eba66bbca6be0e217cd66616a30f1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5b254eadef7e6acb99aae78e229eb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c10de9c7fee21a841e932b673e3c6964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d140072426ffe81d65d664d50a1eb965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ec3a4fe36ecef840a243dabf0c684966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2812336da7315e428ff974672e0643967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6563db1620341d82e3155d6317d3ae968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68662df0bdad9fe11e388f5c33f0a694969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3542b6bf14424ebe12dec42156d55b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d233e8d86dbfc5a56bfe3d0738e65f0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac64d0c454becd525c703b1e8878e2e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd325684bea589024e8605b388601d24973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031669f145ee81150be7793c25a61b6e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a9f9f29669979b96fe4c15e7e9529975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0552a4f4a6d9a0734b5cb70e4e5f0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a4e0e68e412465e8e18dc753b2cbf977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec12da61447f624d21263febf359361978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689cb64fd4fc72ee268fa4230feef4f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47132d1096fc458b4699abd293f0b33f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14cc6cbfb9bd29ba84f20304ff9ef0981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb826e6c350da39311cc19b4419c2ff982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a8fc158a73fe570be599ed0afe5e1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acaef9d80c55828f6caf841e767a67984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca398ef244591a870cd747a8572e9d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d56c16e24f83b496377aaab6eef20f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdffc77c2fddbbae17595d5af617439987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7df8044ccc3c48f409909b8a3d561988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f57d06ac983b5d029e0c19f3f7baa8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48084c2e0f5ca732692b4cff84a4126f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed529a049b94bddb76f7959b398148991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d66a41df661e935bf6f4a030225d94992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeadbb5567001e06e203dc6ea1c1d40993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425313edba465d5cde20ec835cb8555d994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8358eff89643a6543bc83748843661995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d48d7e1aa6230effe72e7aa4f79d2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d938f2b0cd2157cb1be90a2be8108997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9cd976494cec8bad0306d4fda4ef61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536b0c9d182c970d53e6abdcffe8a0d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8be1af909d27c2d6206a6a4d962b163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb90c0b19dc00ddadb48d77a978eb24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de393bae300946010f9dec6b450e25d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2533c4fb3d69483f57f8b88f148a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388f3b118f4b1db299d3eb24fa1c7ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a7a54757c603f988d521816a2f5008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13eac86074bdb80cbdc8c460589ec09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400aab4b200f499ccbf7c339f197ab210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d316ad149996c25a6e04ab5f58db711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035fe7e72949cf6b04d5f85c40e208412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb2b28a4c9a2381e4b535b7d24a2c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d8f1090da084fb8d0f9659e21ec8314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74b35548916028675af83b055c66bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d51ccf792faa9f9d569527f5a03cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce499cabe12cdf0e9c4105c9205fa017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58031aadc7c612fb6cc21d94163756fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc5d3499762430b2cd43315df6274319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34bb4393cda8737a8692f5907ca12620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39201846dee92a9bbef2baa9370ab28721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7130c9ff4a9be7948abdd1493c8b3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072633d0597822fdc5eac1096fdaa8ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d816f0775052c8f0c38c6fb759742a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e1ba5512d51ce704ad708e7c6831225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81890bf9d7cad42a94fea87ef30a4c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2462689c4e678eb97f7ebeb75d5304527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27025619e4a23c3c9bbb001b8030475328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdd62bc1b849676b921462a28ab69329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04239712c8d05f5b49e27606c1dd650d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f86662a11da917e7300d697854d5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c27a81e08579899b06c0412ab141b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bbf9889c90fd9fc9c0543db6a1655733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ddb5a005ef231966bd371ddf7183b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd638b54123ae08836e15130287f5fe135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976ab40559606b99eef6ddbc88962036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f672edabc6d30ca17c0c97fa963eebe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb2bb7d8eed953e45686b44b4ea2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f6a279e7e726d757a89b22a0a7b6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4bba91e228510fc7eb9a55fb0f15740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3e72c701256bdc3725ff37c41626d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f4c3409ffd3c0cbc7254df366e2fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1534d38e2aba8aa80a20490a182b8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243ca55a9294905ce67f8f02654a98844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15f06b08d394d3b0fdf258382f0d5e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c112af920d197de1ac12fc9895d46d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a72fc527c3c92e393d9032899cf7cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cddcbc263536440f76ed9b299adc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb874bac006b1302d47fb0f291b215e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c293fb7df2975d26e904cca522b819850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a8ffece4c7021e32d693f51d88ac651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541dd71b61fb3a4a34be3510dcd6a1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce0979c40a1adfa739f41ba8d6dfba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e9d894de52517993245971cf55a5f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a899a58774c6aef3dd333c05e231b7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f013ceb4c3dc4548bd99b794db53c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b9d4ea2684bd00e5c6fb00fa6267057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c64422e08744de8ec3080da45e1c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952f58d7c30946132329f72edb7022159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a694929a36917d8eb3dc2e65037788760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d912067b418241ccfd2532103ffa1b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecfd47cc3584c19fe055fa7fbd893262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb240d0f5946e33ce3cfc83a86e83e9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dee7410f30677edb1323554e0003164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da90e3d592bc10d9bc53690c311e16a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625f4d56307525ffaf41531b54941ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3611ed4bb4251b1bcd47b3d54bf7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b638fd19e694b47ff9ab82f035e9d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aedb802737f77eaf49ca53a43960a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185510d9645d3d64d1ae115d66359f6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820092daed17a55dd8baa374565f12571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4eb2cfc0534f7f1137dfc2e3bfbd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362f5c276e7101af6a3764d743262ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e00a00d697e53e345c7470ec4f2d0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebdda5c3517f0b69ac6b8b3820f96a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a16db9c9c045e664fa7009ae2d49f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff36cbb794454fad60a6d131ffa083777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59924c1856c21378b82fb928458c4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a7ea708c0f84daf7003e9151d9fe879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b98989e1074d23ac6a23616d75d30480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735741a8b12097e5ba4eb45521d51e0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5dbf46b06db43c5cef42fa75fff2182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802644eccfdc43969645a355b54ad96583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1da91d1f59282fb06f6ea2ec1fc8884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02abe7cfa5320b814a10c11e1ed26f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361234b09be033d51e51d136f2534d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15789ac837a05d34544b7ecf69679aad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e910b0557ef0747c7fe5a5962511c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8feeb46a037716165644372727fdd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b644247e5404f559728e8f2b6cf4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a35a9eecf93d433851fe20005fa7cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7369011e23f23a3b230d3390519b44c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16721f29c1705d531bef8fb56c248bc693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249bda32c080a61fb40892372f5c0d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650e9ddd187e560bda4bb1e45b7742295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966aad18453f5d625c8c43ddadadac996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f08ee9cc9e55366a3405194111f5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d03540b5811fe9c444d27bfc65b85198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d8b79909de5ec24c0a6cef4dd7a6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf8cc1707a3d26dfbeb0babf85383e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab964e9ab8ab4e63d03f4d6fddaafd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe597355939235a95df54e1824d6a11e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723eecbc425d8a389c93829ac3078a42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095098ebfbdbb4ad93c8d895266becf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dabf2e81df95912d895a72aaa69f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca192ba2d79daea63be13fd83b9bd8b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563558ec5b82668797d2dea6129c730107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c24c2b64d3f8b12d26b0a373e02324108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a58f5185ff845b73ea7cbaf0b0ad1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5e137030d40801e5bf92823b85b0f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ca2cd04c5b8791183309bb2f87bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7a8a2469e1aa439ea99e9ad030cf4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828049bf905b3dd4a4cf91340dafa79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8380971b7bf0a7079053cd787bcc5c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f12330e6148efe94a392c80807a23f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee7dfec3f7253582ca7988d9613ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469385ebfd2ec55e22472a6476f4a318117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20ba8e8961b077bcdb4e2641e94348118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba26a6502f7cf6201cf3fc6fcb185f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa478c978de9154e4ced97f9ebdc50c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4bf2799f15650471be08c573033a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc182da520d78fb739005bc49bc46df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f16d9591e71063a52aae63bef81604123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1051ca140fa9c00ace7c9dfabd1fbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8775f3d00ec60ba56874a39b022ef4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebbe781979fcf3c6ad75fad8b5f186126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc523d33dcc5ce9178251c2c6a3e434127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42349f0bde0c2856c60dce0de5aac6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897281a9f1a3e06bdf7e44569a51e03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8fcc54117700cf6a927ea083ff911130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269054b880b8388a4fc3e2733d583db4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d607683fe1623822757531613ab9cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3293954984fa6728804cbc68e981727133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f1efd2e58623b37fdfb4ac07a7236134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52567b66e7042f84fe17f8e2ff0ca1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8742fbeea8d14e903ae070af7f68f1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693f85b82622b4a14e0ec186d7cefe7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543540360d804020c8810c221fd0d636138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e572d08de325eb8289b1eba801249b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d47a180a8ccd4a7e6b5aa676e2ffcb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa89671136b676de35668a6d2bd9e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a707981a92666f7907e73d923e27e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd3995643d5617891f8ac45e21c387143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554b5aa727af59ed26896adf5ded562144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9f0725ab775d56b99613c3f154dac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a9a722feff7067eb0903e5c131b8e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e06d2475f82ed8e1a0b6428322fbb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707f570d8ee1d4e8b79a2902283d0bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc638c3b3e533902ac377cfd0d4e9c41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e8140a8fd830e60e36b39eab50976150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dacdd4d37a7caff1235079f88a9a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331350620b5db518ce93d3b12fd42346152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48c704fb1b87fddd558912a11f4fb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d83d03c780e7218ab15e944b716ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2da58e40a088b0fb5f1c01995c234155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f224c1d43e8f542c5a5d8760b7ba73c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4de1b73c8f3bf3f3dc61ea36b958a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5903103cc61c08db335468c33192f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70183fbd2945f9af091c6cb5f8929cc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d930481d3262f982b2567be2c9777160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b8c4c7843cf01b4519d7e4dfa601161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002401461066ca278c3e061150e41bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407990783b6ae65c56793c5af213ccde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f318304b5e4837b3439d5bff059f86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e31c9677cd4bca79a18a4b73b937a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c44b16d9aed71aa06a879afa1c1fbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126be7b12dd11bf9a3e39c1a9b6159f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7360c4e81cfd600bf7a6993bb48314168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fd7dea2d1282e78b7f7106f2ecbad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cf8d050e0ae57deb50773e9df8377170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a26e93714bf9f9b61f7aa682a90d25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177ab1aaf47643119f56ac289067243172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb3c254cf500acc18b6acde48c603d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e344898a7f7fc030a7f33b6068a05d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b549f3222616485d9aeafd27c5494175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee806d5dd3dd81fb3615e2187fc6c1fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a8dc2e772198b0195436cfa6701ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf1db45f11398f96c5fcc8aa7a4f7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133fe4c1ed74effd4a450c01b0098bd2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1e033a56bddae1a12fc029e8af72a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dab9895c704020f5f5b476a906e0e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8342c9fac37771ee8d59a8a2bfff20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef3caaa0f0a56a1d4ab7c3cbf9b722183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b3c40e66eb70867a1145beb80b625184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0d19a8359ab73cc0d055d5f6c9fa1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75d2e249ed8417064bb17d6cc01c98186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae49edac4809b9f9880ade6f3912c80187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef08f91f4d12f5c29191aa9476ca408188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21572e309ec2052825e8e047a2557a1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27f7fc2d3e7f6b1a951539965d5196190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608d95e3e23d82f176fc9823a46ebfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0698adcc502c7cf6489b635e5167da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcd8407778764a7c8aa0a1096c886c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612a422978719802fb0d2f27894d125194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f4a0c567187816fdd06d5ceb45850195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658aa77bbd5e1fc4d858ba7052485f54196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa5beb2479b07ad15e971b2aa6fb55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302516214ae3198d71bfaca9fd9162c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba4f22d9c46e4b818dbef7e33ba368199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14528fd63fd43ac71c40af2348eb841200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9d95c7fb77b092d13866c694b5a2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165712745c0a2b45b532f1781d8b255202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82622ae48d34c582f8ed91de16cda271203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aea629dca852f82d74aa8b2fca0e28204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209536e0bc96da71d631db20b2b9bf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af36d7d40c656eb1dc8cc848629794206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e75bda794ec580dbefe2dd75b2d7ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09f1b7eed7b88e03b652f28dbf4f86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd147303d1cfc0cfd998bcc1c4e092209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c4a7feffddd8a27dcd0f7465750d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f122bee26a1aba2784bc6c79b71187211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6d67fb78905c98cd5022dded153de212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d935b9920bdf5a1c5f47ca40533bcc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9e4e0ac655e7e01caa9e5d2d53bc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08193864a8eef5819062b9ccb5fb5e69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459178360790b2bfa6c29cc6cf99f424216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47154cbb6d142b85274cb926676228217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830e3927a65bcd2adda061cf0f389a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a0a3b600a85219b16b3478cb127f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35c8ec16be3e5ef161ca112b2bca4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f6d2b5d48b8aeba61be89cee2d7a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6b2ace96a4e24e36c2b8c9c31303a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1e0408d8c8b20f8f32e31131acb0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b693e6728c973f9f7789f90209012f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc260d58e126e424c4fa531404217f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd7df19c43466b3bca501fda1147b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7e98509b2bd90e19505582a7637b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa30e0bfa8d598dc8e6ca855645c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633aa5ccfef896001b524fe0a339f25229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abf584903a2e507b9dfe64a6026693230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c8c1a6a399edf85cab228d8f2a601231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5964d743dc5c7f48de2c3503834a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09e87a21be2a33f6bedb4fbc02ad5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c91916c05808ef3a214a4ff23051f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b04c2274e4e280438c59c675ce8b21235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f162381785eb781f783dc7ba756c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aabf09bf9d5ccb7621efef8cba9886237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fd5aadd94f8f216a27d68667caed3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105159f2dd7e8afffae3454c94ac52a4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd6cd61705879b2e63acea895b8a75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626a519a2d425f511c01f1e1976ac96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9562aa9199d890862bb63450dd7f4a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7e6fe6920121eeb7248b0309bb1a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85288e1b5089e601c829f675bb38f3c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf282f10a9c42f5730f4500eb9e4369245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aed841bb59b824d666422a3d6cc57f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3c5d1ff5370bae05af35d6d4d967d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0d6091ada850eb3682c3d712cc1d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e9366ac743e09a19096eaadcf0359249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee565b788bb1b548b7b7fcb9cd5b86250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e9398866b5a63657bac3a1d7e69e7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cec42e5410c0321922dbf102be30d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54144536b3eea5632fc516280926860b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b766c0b71112f1236bfa500f21377254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ecfd41cfb83cf5ca22b4bb6cd6127255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0efcef56a03f1d9629c7ad6326a299256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64258b02c30ff92e99a31beb4357efe2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d3cb1534758e90faa6e1b26977b77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53f6aa2f551cd3781424f14028b650259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764564074872d8a9cf370b033ec0583260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6abd33ebbb1a60da7fee5784510a47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12379449c94016c5a4ceca376ff67d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d47bfda6da93f234870f27a5a72b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edccd7801cd9b67b2797f3d51926593264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309777e96a403eb446f7f736ac93d42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73aa10372f9a6581046a0db828181f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e024f625fde0c5aa92f4957fac05d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad70f9d7d236f6bc8709fa2a472bee5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413fb15ebdba734f23a64c2abe3f9ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3d0dc142b423ac8974c0955ca6b87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462714bd8c52ebbbf024a24a5fa8d1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac8b09134b4553fd84785b84f4c24b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f082258a8e0edef4644b930f57de5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b252af04e5fcf00b5648916506c6f89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab54865536c880ea96d665a58ec6e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9065606a2093679516bb73d237c54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caa6d96c9f8f03bacd699aa6f125bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e8e8ac7dce8eaa18e4b5bf7a1d74c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd723937dd90137b02fba40bfe46ee4a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a5fb8906780f12962e4e345f3d839280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22954d7a42c4fed94b8de843a72ec21281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63e8299dbe68dc3585011dd5f07587282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6b97c6bc372e0be18465558a46585283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c4ca6e9f62865c2de49440b8efdf4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f622648767931f935effa9ec8f5cd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ce2fcf2fdc1ee81ed25112f324b16286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde55c152134f5d083a02ab577e3936287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17072d9ef08c41519eede36137b765288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401fbe72c965319d2dfb6805ae1e79b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808813ea0ddf6df3f103196cc9b3104290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881b8ab38e41abcbf9e09ff6c4b53be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3139be21f6885f0e94223c092c2226292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72282f7140533b91b0b2af75481bcde7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1eaea8c0df9be0e4d46acb4f00b78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93ac989115e4af76eb943301b16700295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59630cba6b710f2e7faea9bf04ecd9d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51367e913a8a0bf25642e6a70d86e587297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1c2b097af9d7f1aa7d17f3bef37e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ff78a7c61bb8d82da5ab674c26bff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2ec5a1061766866978f8a2e636b77300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945edff0470d89bd311bce2dc447b25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67639e147fe3ff0e3ceaa64829c54a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714bcdeff1c96668b9eb4aac4bc5275303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c69d1664c18b24e1a085fe3a773a09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7dcf00c23a7d6fac8f9ce13c68882305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149e419a48302f082e18bb9880384e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02215e78405921e39aadaf0e63dace99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349bdd342e97003b27d6a39a217caf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db587b79462511643e71d9650b4a90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ff21078d99a41ae0ab3ac4874a53c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55f09a76cb1c7fb5818a5b2d6e40a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fff103d6a70b407e3387697ffacf1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857b56e49dc08ff2d74aa2443b0dcb0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c86ed90127f20386f34386e5932ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2c46d6f1ec17b3fba584f81d62811315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9838ea76b2c558fdc7b57f9b66bf662316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccabda19745a657c15499b20152c5e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb905155fb77922eb4f37a89751c1262318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cb0418402cb2c3dff4927e3bd0bdd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cf3a06c303017efca29f51ad17d07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0c8e82942cd43fcf7a501f4f14b79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cdcd82de086ca38bc6a8a43ce328c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ce76b93afc5fdcd467378624e3c51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f526b1ad64de3c4fd9dd3678d40c93324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43500beb0c4a44de22f059af9498f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd945fbddf42e6685693874869dd7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931e0f36256f174069e130ac0f09a7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e036b06791da810b362bd655c70f97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0a4a7aa34d0b3c9d6c4d4cbf318b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156abff3db3c84df021c8579b941bf5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ea48b9feb843a104f02794503d7b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb675d50f6daa0d310ecea004c8adc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7e610747fb56bd41b2abb7e5ea49e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515e4e49596cda7ecfa70c55acef1db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa57a536da2d5e66c22155e92e19e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b820b81eaba9cb52d63e4b9b12f4a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c3cc1c31d9a2c495e2a67d1920b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f2f3d67917f56a26ea8a979ff9a28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557089def86bbd319994843bad534df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e92a859460899a3e048211d49bd02b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eecd0a96785315099ab2a8b9f0bf9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4273b426da673cb4e83e187ffa46e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9407604fbbfcf3320195f5a8588381c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf5484df636b718ad72000b7cfd731344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba9c9a403857745c5231222081ce98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f88fd4377c2499818cd6c298cd1a87346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7bfcf6d26455c8c5ff608cb32dcd5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b94c8fa4cb4261d852b443d7d7821348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215c7434d20472971388a62366115fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff8b1df613dae0b0adc852ea568d4d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf0ae2d127193f48a1386e6e4950be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4178ce73c44bc9ab5412ace54c704a1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebfb9b5ddc94a1be48bb6549704fee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853266e02ab57ad9ea8bb2d8d3c50bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75395fd62c5a84a37ebda5c4067bcdf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e655261cda3189a775c6b96287195a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5e1b985f762167e745246a5641076357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26b84f2b5eae628f94cf91c961e2b4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c811db9c9883e114e95fabd2f262b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9229dc421598c64621517000344011360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db73b1b76acf11792c0967770bba0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba58fc666c00a298792a8bc89b777dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4182b2c5bc3af225b45017b1698452e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f75e929cb217693a8aadf2cbb5773d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab786ae1368d638dc6032b9313c65c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712103e518bfb7a741cca7e420e21dcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39787d7f070c348d30209c0ff5e43dbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b55d4c1387973a8120ceb4ef5b6c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10b8d723254cb3dd2a74d7ccf5696b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7be7d44191691d791522f4b9c6ff4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2e9bfcad9d7a85bf1945aa3ee2bf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abb6e2077ac36c86f1fd67805618a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052ee46afb6aa9d15cb446a55fb7251373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979b4b2d86e6b7367aa9ea286bd2565374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87640b12ca79a933380cd92999ff898375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac04b66a883e9c5962c8b4ecf4511bb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ad770fc6f8b8bf0c87377009d4031377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77050b19533cd4feb4e2afa1be7fc5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad6ec444b795da4b01dc2e287eeff5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0bff331709185ce7085cd36e7b19a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a701c8e94e0c0957d461e6473bc9e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe44aef924e17f0b0d59bcb9f947b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64d8f61f2747e45d9828f5291560a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9306ae0550490c9bf37ab3a794959d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f6994cb413ab4f7ccf5007cc8670a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58008d3f2e34373f774255eec77bbb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd8adfedabe640214273cefe9a1ea7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1216c7eda342655e675dae40fdfbc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7878230d0de5e57b4ad9a80208394389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dc2a57cfbafab5908ccb9068f6ba7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44753cd385ce19ab16170ca33ca70875391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f8853d4eb3488efafb6826444e19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d0b4bad27c05c56af5b8f583fc396393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e89ed957dc9bbefe50e42f54f3ab2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad8f2b219596878a9942bc5d375e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5b08ad782652e7464b131673a161a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25996ffbc3d0a53560940166d8f7fcc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262e57fe1793dcd21e3ed8e5945cf76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eb4a484f090481172b8182a20098c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e53b8ddfac4f2328a7e27a2aaf84a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f50ecb585594684df5bf36290970c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce807ac10db74e6daf67a9102f1a75c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e2b483b08306c44b06bc63634e397403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd801c101c1a4a2d292240c2f400e25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d11a2789f1bb3799a2443e807baf5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d313394d19e81e1a6713ababade545406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5e2cc760c963de90bf609db163908407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5d4249d437d2b466273aee920c428408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc94ee933a784731341780ba05e1476409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45dae6fc822cafa6fd9a7b3ab5ec67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1797bf881c0ee87e39fa54ee5240b39411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87236bebaad9746b68a44203044e9f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b926c4a004573bf847aa432a4e43c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a785fc1cb72dcb8b36952cc85d8e99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157448aea86af4f64f3c224afa2aac6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416a207e2c1039e700ca33aa24970ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1a8d25c7365b905596d8f403d8247417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f39ad76dc872624900ef22f50e1f99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7b5e14e4bc23ddcaae5aedb49061d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138966245ea19f5c16ba3a0bcdc2fd6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a0343d16f259a3320297255cc0800421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0470055b10b9ed99fadf986112ab2fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded908cd66d695f6f381d1f44898af4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036ee18322ab4d004893982971acb95424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705da8933db32121f8f5063078329a60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233952280e23abfe946075160e6080c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa721f13ba9128141c5a6e43ee7cd7f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0635a56c631e67e199f4bc88fc286428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b3070543c47fd39ab76656055559c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94086dc9c31e699ecd6759c01551cf9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a0cf714d197189054ea947ab02a56431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c35e83b4b85bbd06024f8cbb4f339432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97d181907e62995ad4a5a268163f62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceb13a4205bc69da31a83366203ac4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa964853b19d94cd52461a51ac3416435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497256bc4475184da0265777622b700436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa875e9dc310746d74832e91d9a45b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c37c7f719380fef3db727d84d090f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e2ba193a5ffdb50413f9a9ee64060439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25495db47a0bb6fd40fb42cf462dd111440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c910c987e644b6f03f73ace8f52006c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8cdbc3648c9322f0b441c88bfa304442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a8b4080531066a0cce8cf31a7b25e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd661faa868cfdd4490f2eff51884fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89de27e58fbe4b97b9b723ce7188ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7a2fd70e1afe89e2da895e363e197446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3f0b4a3f5685152dc24a59948c46e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69d69909b5937f92106e33eae4741b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f3d1f331001e43f733c9a9552fc5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453813fa83672f797fa36e3eb805325450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacc774499a6617d54ea62fb385779d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a00a8396ddb999bb6ed6c78416145452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc902affc28c890d271796b7dc805cf8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aade9aa54cfce4e22eeb7894580c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd9ab617dd1fd43d7e7551eea9322a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415857f705e33f00f4f44095fc9206cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4ecb89bea8f4d806d8c017acf05d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00954e473ff63d433e3376b59cb007f7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aefc8647b337ca536a93a59ecc164459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6471ce4f7ece6441c22920bfcb831b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01a3c1a0c4302d72de890002802340461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38952feb6c8187150e7978072856b5a4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb36d2535b3131eadb3285fe20654d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15ff1db13f3cabb434acfeeda271d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb1ab8fbf292b9c8cc500e466b5a3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7a1ed40c1b3462360812998af485b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423334870815ad17ca07b562975224467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474bdcdf777ce4743458602254d94e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dbe9df6fb83ab551be65a9d5d09bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8db8128606756eb51d30ea58fe293470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e301806286ac5136c18792a8e558306471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf8048049ccd18b6122a3752db0518472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fbb438a79507e7758060f3920507f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dee2f7319c5df273e82f84f5c2e5a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e1acfa5d3188dffeb55ba9bad7a9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17ae6c34716b861bb7df6bcaa5acfb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c455a21f3420825966c517fa2c4e0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f78e682316a3cda71681e038d82a7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b790ebfe10fcf19313243f1c95c556b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a326cd1ef785ff0a0252d69482568ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738392b7540b39ebe500721bdb590016481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f13fd3b255cfeab3ed29b5fc9609f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6780d42da037498b6840492921fbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde292f7381fed27b7eea1862eed9ecc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee868a2a282c215e9d7b87e60e5795aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5b2bb65cd65b75bf1d805f7c3ca61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f592f8496bf56641238a2b519c8648487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763557d8b0de75328b251309e2550fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaddc0501f4324abd9ac8f0cc7e2ea5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5404d8a72039a44e6604981b1d70443490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70370892436e1b5978fb330065e4fbec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83374ddac8d453d8f37561356bd1945492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395f4af41f2d7b104e14996e79c444f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce54f9a14fad143c6669261a4bf1b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0bc00e6396bbab52abe92203eae24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ff933b4e25ba98eaca94fee40a3d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bb6637e0304127d29b79ebb2f88e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe6f503f28ac2105a9df04b8405071498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbd373ec41892f86a412ef4d36d71c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72555c7a7a7c521eab6fa232592ea4c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a23a46c46fcc7f74dc015904d5e058501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674cb2b9c008ff839b05818a4857227502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6903b9fb1f70fb05bfdb445cac266e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3ceba71b780a49d59f8927f91cc51504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b8f2a5b859d5e40390074b32a2a94505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099ed2ae8d6762d7864e35c57d46a96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb606c564a31ddda54a4fdd9ade87644507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc496c507a4f26a547d6f0e5967c86d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b56c85b560f16a4f555c26ec00420f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e704323d26a758967a4ded955339e3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305750ec90518c45ae2353d04bb157e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a4c424d8dd360fc88027f32c19962512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d553af5fd997478c1c0bc22a16efd1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4452f3b4167a1557a077967aeb0effa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc781c9ff6324cac4906293e5ba875a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592762837760100093456e164a59316a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9cb04b0d086f3c9c0703ce414faa0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f2b27967c62c933e464e615510cca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf592abb24775bfaa5507ca0df8f49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07b4dc420925a2d641953f13cc2b4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d350fd70797a61a689be2316ad1db521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67429508a81d6ad700cbe197215020d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af22dc466d420f5c2fe222a00df51c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768cd29adbc0b4bbe0b178849f0e776524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485b4f67c4d0a32907a723d6820b8cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f5b0a600c731a927235c423b757a5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e5ed7a1d8f55fc684dda9e9cc7077527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad1f3aca13ae4c2bd05129d7d7e8e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13e158c920640ef615a6c5040bc73c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058cdc781422725b47e6aea3a3da865530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d43b0921594d1ce86b20aa143ce6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95687cc8acf8352348b0d6327a756b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725271f7a8a17c59a0909637b02b8c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824281150e16c43005c9eaf04830e8d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6727bbb8495b1fbdae8c10708c7779535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3644d06cd32fae9913a4c15694c9ae3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb7dce2cc96f00d5e6f3da35653c2e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e7319600b769a0ada97f18596dac3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bc947c18d00f07f7d08c9467912a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1786ce87117a5f3bc0616fc054555540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0a58b03818307f179b8bd9f2511af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf2e631d15ae0d6d67ae9a862b9edb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c092adfa2b7907ef8f3b7f1e1ade80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae433d7d5805040682347d8494d8d137544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97239d3d90f06330c439c43c78e2c51e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15e31e7ced3c2afed45a85a41c3510546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4382d8cc9ab1fca4dcca6124a0b38e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2ffb573e694f6b238cca8e4d5b3c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7ff5e8d8f88ced6a9e2f52ee58e29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fb846975c0b7a733c6d1750b9dde9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58212898b5715adef70aff04fc4ea378551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa4d15e1e6728099e479c428cb281e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea8a83f8c8dcdf73b25753166a44fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d0b20427db2cc1575553ec200d4d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a01e6a85f8983dd5d83d10bf2e974f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b88825fa55710adadd340b18db8fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca977beb3e56471bd0e2a03037fd2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce1e425671c6c8f18acb9bb5848a31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc2764fdf9ce4d93365545f71b7ca6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3de06ef4d3fbb0352972d9e8ff4035560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3d9f2b62dee4a2c506419ba051ce8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f8da1adb6414fc9804f6228fa2892562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa929f4e9377cf66a2b295c61fb5c77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e0fa2f7a6cbcd99ec2ebd57ca790c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4c9bb4de795b633510338763eacc3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994843a62ff4fa84fdf04c390937b6f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc39385469a1c21fecbf46e88375c61567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a6957bfe77b322352563f80cd5ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e34c9061b713114b12ea014b3a8d56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948e80872e0abf509e8da6ac6936e1d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f229fc1ec99ac4a6a1c7a29d28ad9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf4f01db01fd042f6b21b6e0802fc1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d76c03d91ea7ba73b696a4c19e81cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb48d92f84d486bb0c118b36ce7695a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cc67310eef2be8e39f9c76697111a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171172e541e3d46e6e82b6921c26e8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aae06bb559008480fb39837e8a776577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db73e9fc2e45d2386922338056cfbca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55583339b397dacdf8a268b5dcf3ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d55952ba454638c3c032fe20340d6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b81aa9c5bf955d7de9d2cdb034dba9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c31d83043340e94b8e25f76b07987582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db738ad17313bad8156d0ad2b83948bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c293377d4623badcf666e5adb10dfd6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb9f730bae8aaea5bea6112b541723585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad34bd438f4cd71a8951a23c1c88fbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2531f0ce220667c92a70b51fe219b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039487e8e726ab03ebf081f14d9c5ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa31ef7ff52aa52174a6642ddb8e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083e290fdf4546cf103d27633d7a1aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefff2ac2389b2e212366c6c9712e8a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0453686ff7ba1ac57d7626d8406f3c1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26813589d434311345ff430aaa8822c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c34f21bb1309209dfe1ce5963da4c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c551d4b07baa8207e633308307ca9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60669205b6f3e73069878f419ba65883596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf5f8ca28c776d637bba48364b88d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5f33819555ae8fa9a1525caa764be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ad37bd9007d71537f06acfeb4f336599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cffb2f40dfb90cded36332b696adab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d10a13b6d38117a5c7af2535a882c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc41e043e6edfa7f194a77246285415602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed681b55829e34b6d0d5449a1cf360603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cff3150cd35204d3c56176d9499696604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17323e5de8e559108cbeb26299bb082d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c644eebf84b91ab6e74fc1671fa992606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f29dc2109eedb912bb81c53f259179607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbc7795af10ee98afd027a1d88ac07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916222e11298db528af191ffd642920609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c33cfb3c44c1b36a5f802738f8c31610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fb16006392c640c2938cd8d8920fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00596bbc08bf23a2fbc9b2dd7d0109c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d26a5fab5630048ae37c084506e7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56315c5f987007caf102a038b0e28c43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad928334855deb372f6d687cf7a24de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0778ec5765ae6345059dad0371ff1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d672d4ba24a8b09e65289a8ca9c38e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52cd5b0d73b7ba636741ee8780e340618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac0f78b3adaed8c6fc7ef68125c62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb62036903602a74f72b2bd50c78c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59663739cd5c892e91961534eda15c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8698c1aebb0ead476134499512332f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ec46cf6793cc62a6ccbb911061154623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a971e9392d9a4fc2c0151cfffdb66d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b814a70e6fa3dcca6616cd8ca2c59c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ddb1f974dcf3ae73ca755ef122755626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825ea446bc4f44e3cbc1105281c67ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2329d6b19cf5a66c3f7bd666ac924a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08095088ea4ff0f08c502d6026449ea2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc083820b766c9d8aecadef7dc910e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca55cdfaa28d368d644155fe98c03c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d614b3770ef8a2d17feed506919be5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21077974f64a4cd6ed6f69b289644b2b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1db5f08cdf739b4ec04b37cdaedc46634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091efe5b202d182b14beedba20991e9c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaa556c9ca9ecc22490d0727b39465636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad279dcbe000b5718ab21a0cf784760637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d010d63f3069d1bc5df0b77ae60c1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2aac3002841e859a92d328efa52cea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3d83ce3f096b72e00f5c2d8c455c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cb46498e3c1d68631f1287f692324641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a8f4c1eb408dc572cec44b6c13ede642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1501131b90038633005f91a560a5a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae130bd19d7d48ee3ef3627b6312998644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f5fa4767efbee4e17fcbe7743c3be645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e1d8301a10b54ab92157029611580646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abef7c47ebcd586123bd45fe30b6f67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fca3cb34a09cfb70703e2a0330c01648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057be1a95ddc47298f7f74b74b91e2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c60cc4de47edce5c928a44ee56404f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6062ad69d25d67e1596cc2d555e3488651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d95433d54727424b87be47b58e21f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676be930fb448885e0654f9033297257653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50a7e77898fe59b12cbce6cfa3c409654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9248499357791d48938e388c8834d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad19f95b46e23ca4d37f0402f9e906656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0499a4dfbc35816a221104d5e2bdbc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79067eb0773b5050ca87f281148de18658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b4675922a5ec4e3d42e4917908d11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f01ff485c4f7599452f47195ae6d6d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f39fcd1dd8742083ce2229c761d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56160ff4d8fe9a026669d21db21eff2a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318473f36046ed1a445823a19110a2e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a28b333b1adf56512118258130733664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccf5d59b865f24a3ffa570db2e9360665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e05db660ec9cbab7a264f31ae9474666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050062af5492eba2664c0c76375e59b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03546dddc116e298a29016b9a3163e5f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0dd0f62f1b2956b2ddd6c8792b416669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd894633bb15e6c7bcc6966e52d78a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f80345a4362e3b523c49f3999f0b76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589fabbab48c59337d750b01cd6bd461672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee589145012d7a8f1f9e96a6a964bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741f6b13aa05857ee4e33b15e74c8b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624b061627059256f6197c7eedd9037675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b740de68e3bff62fed1fb9b2d7c0fd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b59fc6fef0943591fb842794dd1143677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffcc3c2c0a5ae75f03133c82492d4b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e296f16c7935cfa3fa97ad589686df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7235cc39446fd57f9b2466aed77bce9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb276725f1add2bd88f89ae93fbaee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af17db8e0abe0d1d2bd43c1a1bee66d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed4a46381f59a3e6c65c9f4d74aa7f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa26e3471be28b816ef4f93f406e16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c104b3f99af8c5a5d9aa2414bd45ac7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee0a405b8685a9c6faef4376c26294686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be55ad67845a91b41221f50f8e6ad3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e354c2c09f0a9a94809c1376dcf416688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7729dcf3bc30a5d1993a1167740a15689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d5766708bd7179b1d176c3b9b9ff9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4abb6f8f0b9b9e7e0c378b87bbe062691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb451b145dc8b092370ed09f6a9853692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cb021d6cc43cf882f2d59bd20d1b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad5fefda1139c1118b0763c7dac338694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fdc9f5e3d31b8cbf61c1734c3cc20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b3b486c40b6e09b4abf9ce35d5d5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5b4ffd86c1f280a3c617eb29dd1f7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b087b19f10f68c8ea043ee16d486698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df647874ee960f2a852ff69919b5221699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb9c830a9691258ca258366d48a29d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6f8fb4789f49676f4f77d74f54950701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109e1b9765cff1d6fb7b2f43ff8c62f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5501b2a9e422a99dead75c7ca97c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc66fafdfab910a34b9a579680eb26704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a806874fbb4fd317acf26c1b0dc5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52508a6fa45c2cdbafd05ab989a34c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e620188bb312b14b165db0b5f8c1f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc50666cc3581d1935e077df1bd7135708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af064290a31bafa510146d8d07b77a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e52553d551b7de1610a52dcd09483a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27dc614e25f87616436f2265d1f740711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e9b5ace137e87af029aadb3d72592712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14114d0543fe524449f44e8be8791c32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba033e09cdb891354799c1a4772d47d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e603c5a03347c18a10e8b01c565d2a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73933cf727dd54924bdf0755babe34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c5367167082a82c5ba1fd4744ef80717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3f5021612f8a7dd1aeae1a6f70a09718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efbc8ef5f514082044de967f48235c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c9c79c921cbb19b952b7999b35bad720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594e7bf0fdff313bf2f4b360ac08dea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85208a3641d10a5a000f457eb266e46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a754ca681d1be5c429f50c114775ff3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f0410f2ced64f38c255ccb251674d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9daa0a765c7eca4c57841ec408393725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6626c3c1711654d443d62942e71f53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915689fba97261428968488f4d13a54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90077b3cb915f07a53eddd1ad20b8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac856a5beaa6bda72dc262f0db79143f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f1386f79e80cb8b35426ddd7e66fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b75560b4904b99b3e51655c319e353731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412a25119957d705c3eff83a5db4c09732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491119d7b8c5345816f7596f183c998f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be82c9504b69b2ce1967d4ccd4c8ffe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3a3c8c1e4ac8f241b0cd3c8696440735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8542cf644ff0776d5adf63eb55926ff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec545f86a93edd6a96c510658fdc6e25737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d198592212e54ee97e6be64b10315738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477378dcb3a2a0eef54cc0409bb44cef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728c6ba80d403f95f9e8257bbbfcaab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ebf25b6fa6e895b93319e5778cc2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656242eccd78ed05f46b4ffab5902ad1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d5155a68250d0a4071c2929ecfa9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174847a2337afb3a9b2a54670610a210744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bccd8010bf9471a09fd45ed60e8a62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034df27417764096018595e0e5922c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc72cccfc4c68c80f7fe0c34f37de25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aeceeb869abfd427266963e32f6403748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68099be5aec62375f372235102231644749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf355087ad922daa79bd0ed87257f93750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b3c283d6db7738fc5f5af01166e11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d348310ee50ee902bb20bec0c9973752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c8dbf7d7736e49e58bbab70cc8361753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb467c378d2ece6ffa027d7494890c22754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a37d0c964b49b166780191b4c3793755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221df83cae9f282785d75fb1dc68a71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ada83af624850fccaa061bb18791c8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb51e4df2d9547fb816d84b12104820758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094281ff3800e2cc68dac7bdb2c0f2fc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e25508e66bd30bfe807d83edc0d00a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8169668f6095143b2d4d06d799084761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f8f55b8f2456a85f844a4b598e8b1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae22e6561728dae2c3f98eb2dc16d10763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed96956ceb9b40d806723a325389cb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d77935ae4bd19f0a284d70717de2b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22235b96dc37c539b94ae62880e8080766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526b067c8eeb67e6600a4497eb47bec767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebc688caba5c185cc4cde1c0f982c6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1cc0dce1942b2f8416b47981da40a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830bddd00f7e2b85ffd3ea4b15fa366770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42255bef9e5e5071fae2b4cd28664d2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f057997b895365f4d5a4ff8d4ee14772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbea17b3265ab7e8e42bc511e375cd2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533164a9dbf7a0031814f4c1be7ff15774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e4bb96a59df2fb6a009281e72ffe1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94d35abfd97e498ec78c6e304cfd50776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a88c311607352efe821008195965a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5328702ab1134b32237316ec36fe6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4938e00a9c8d7e4a7dc22b4a97317779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f56c9d3ce0809c18ed3ed316532e8e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027a071fd193ff68f7e69d82bee265d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b2ad2d7397f55155f263076a4b144782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e42030338be0c606a176f5905d7cb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf5c1312e751cdf5f15801d46f5da0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558efd4d687337cfd6915f88a37db42785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c61e3824ec77bf684a47aa5e572b42786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bd89a3543a0339055ae41bc21ec1c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0641b0a841d95e9214fb7e72c331033788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b180f59b23d7f32ae8f3ee70d6735ef789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ee69df0aa825339f3ac7cde27ed86790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae3ead6369aa6ad3dcaedcd514bd9c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bf74713acfc9bbc2d0115f569b92b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a06eb9688961ddfbb9cf53dc8ba9d8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c7b8425f85c8145a943ce68f1ab02794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e2596d147a13e9c737f99d997c83e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7c32a3f17b338c5474522ddc55057796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e03121f131da911a0b9ff994bbe362797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b6b01b83c9bbbe4a11692c337f76798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553ef150c32efbf294288a3623aaf71799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1457992cd7fda3d3cd98597412cde8800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3ada28368374bb9714f31f7e1ccfb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ca55e1eccfe89f8033b3a8c6614c4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e24408762c6e41435372a740e05dc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960775511ebb279db961244618d1f828804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75c12ecbff2fe7ac7ad2e24579ac5e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1ee4b91b344e4234a0573cad1ca69806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468c7a9159a611dfc4ba62adaa1fc73807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2763da1abd2d59051183433b930ae808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffde2f5d9baefa64f90e4c29442130809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189310fcfa05c259882a19fbd30c8e7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d04faf4e3b7fd098c1637194267c6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07143d2c1db96508cb0ad99230057270812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc946388d05a04f2d9ff615c5bb3035813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a28d7044a3e20729a86f821a1734c3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82602f6a870204fe3b095b0d483f8ea0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a7e1b7cd09722226e75d64d3757a8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95eccbac3c1fa28ff3392a5c1caeaa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4923101bfa7c0f6377dea8d170f97818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897366db83a5596aceee75a16987a625819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba64fb3dc9f5fcb254f151c52028fb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b231ac9a765c0fca860de12c71226821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee6bddf8262d4c16279aaaef8779e9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db733185cc806b52a78f4952028807823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25f9124ee4e9779fb668f9d941a482824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ba8d736c5649808aa404a6192c839825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09decb82bef61b66c8ab912d2150cc5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17a516c7ca53800504760f4e0407a1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a871db9d800b250fd258079ff89c8a1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e95af7f808f7ea53d60cb5a07bbf31829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d0ca692c9815886e15dc3614e87be830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f95ffbb18d6172e53d40d3a8cefbf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89a2fa40b1494fe861bfcca4ae9a04832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e073216a2744ab84506f5f4eefd3ef833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c509194b784b4758d6cb8d0ab5c5d6a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e3810bcb30560298ab667b0779b3d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf562a931525c1700bcb2795433dabf836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac3dd7a37bbc3d472315552281e0c0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf48ccaa7d640d1e240d6cabc5c02b9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c87fb6fc5e6f3fb292c8fc0022f36839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78c7fdd5fb3ea374b42dc880cf1b73840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79c1117a3351d21000a5ff736e6357841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cc94e4254207a6af88fdc007393ed842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d059140e3c422bd69c097c3b7a9e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c6833d3f87c27a0e7c32c532a799e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389551d937ed6fd98b8ddd9ddf2aafe8845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca4a23e60ba67042befdb9f4d337bc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491705d2bd4e57b77325a9755b4591c5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda245b27fb81d5127f1ad7afae09b72848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2d11004f294e61d03fb0331ebdff6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53ea106290f0eb22fe01de23d1b301850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa26608832d9bca9a839d37d6e75403851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48cce2032885debf8279c9f705adb4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276613ebb17f29f9c2231c581a63342853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad295b85e999a3dd42f8ee85d78e9efe854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea30b59dcc72b2331a19378eaeb7ba9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7e7e7f6fea4cf3d48e03e1e56fac9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f446556cbf341fc4380e54097d05e09857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37d34579cbbf1e6791b88f826890da858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f5de6ee522653d5fb52955bf96924859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4a1579a5f45975a338a2d3467839c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e41341ed0e0413d9c1a907aeab3ea8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfba1b7dd1067c5a414f8f4cb333a10862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2fbf7e6377b0d9bfc8565f83d2630863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c00537a3615b858d73f1e3c12d6fc2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe757508ee097ad7ee5067f509d5d6cc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34560e3c3eac3daf93908f1fbdc3f6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c19d42c380ed2c6e539c6b50c7f77867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e2102dc89de2d6cf1625c78fdd3dd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d07277e56daf26a14bfefa3856c49f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83eda5acc34f639875d44ee7847edf8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a3bbe019e7c2ef0ccb5ac28fc27ee871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49d76337f75987f4dbda6ddc42b1f6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1005f6ef85857bb5a8eb09622bb3718873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d272a34bb9e500f5db1b6ba77bc65e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620e2f6c5f4dbc175bbc20bed55a189875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a126b0454061f84e2acfdc78b519c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312033ce922c1d9f5e61ffd0cb6d06f9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191296b2c31a0e0808f312bcc559d75a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf678a96bbeb798f2b22936977e444c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f24606bc22c553eca48733ab0ebf8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946590ac5f576ff7405f5625dc2959a9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fef165ddaab806e4e11c71a644427882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d13b405971599f52ddb83b2dc45ae883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840959ccdaee0574c4ef2ccd7d403d44884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62411a1367e3bf14738df54979954ac9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf54ecf6589bd4083ec6119c1fdea72886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21185657972a72bdfe0ee8841b1870887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343a4a22c17c2091645540b15e3880d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad94c2b9c0a988cc9a5979aa9c306a0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c307e3b99fc783d57cd28b38d3a63f5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025429056dc0f00eb75b00dace7c410891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a1640efeea9f3b01a15c836f02a4c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993a77a7339ae962636d08e18a8e0a0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b6562853a93525a3d155fa19b9acf894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a5f8193fe5f3ca82f1b050707a0e0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab3c7d4c9fa24e87a4610cc1624efe896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60337e1b312fe25e9a7a00d8d7e0bac6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6b9ed4332983bc25758766681e46d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd4a97f516ad64820381d017581b78899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b787350dadac14c254b2055999e711900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ef66756b1b849ec02c5f77e25f845901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae347183f4e3a9b2e38a02927e5be43902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc15170488d885ce053a4052973871c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5d6eb6f8254c6a5a1f53dc361d283904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6e953dd2c6c45b53c77c91133f313905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78261c074eac5a1bd80839202a803c3a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfdd241b70c01712ff515302cf3db2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179e45159183f9f4cb1d2b59696b09d908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7f4f9bbde0627fae61c15f7720ec5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706b5a8937772760611952795f1ec5b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b375ef5d06222cd4ce1fd96dfc6103911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b49199ce76c37675dca063520d3bc7912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5123901f9500f8bee86b7aa362617913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf337044d44e84728d81dce5338ac044914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a4bcee8c98ee77e623107c635fbd2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2636456a8569b1a99cb255808345b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1954d598e6ea51e399a0e585882c0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b069b95a32640950f8deb3debaede7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9375d6350f335e8ad6549514ef978c5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823944e9430e1867ad82040da0567376920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947f8560d6592cff454ba5ec8033b84921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ae20c354041461a908b1c4f164cbc922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063298645fcd54422771b16a969c820923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57773ec998d14f92b50d2077373d946a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a04c8bd3bbf467d3e65b0d4eb1c3cf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169c6970c8385fa30d39f64a8a352cb926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb332bafb7020d9fc0d54c22c435d405927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5145e5656108504015a86b8d81585928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638ccce1b97428626c37bec84943d77929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66a85cc1d5b5c790d3d25eb4230c34930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681540cd0a595bec27c22a99c5ca152931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afa8a6eb4928a3ddbe0ecdeeb7a567932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2bc50803292571ccd83c4ee3df7a4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc6f7db90729e524f91b7474a1750e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d2360e0a5492e9495602ef429e732935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab484af2441f2ff6b0fed348d210395936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a66388f73c1b8977cd81fb7a4d8cb937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2914716aef38b5a01db06a48fe2b5cc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e893dcb78e1b0b8ba73030d358afaab939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122166b1d714c34e56702ac5e8a96e1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9f7b26861ec71047497fc9d626a98941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23433571b85b12cffc76211e361bdd33942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35020c9ac483a36def990a933fcb3c1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e737dab297a4df8f8a1d6f8dd23f4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4f807bdd5460d9420318d14f3d0f4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d8f136528fbbdcd454680e687e493946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3efee9c8a2c4fb9737b7822ee2995947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25222bb1228ca62941e20925224391a5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ac7d13de9d6e5e5c406c34556ae2c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a221a70ae0f8da99ef9cb827185af950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046500443318bc3d96cc9b8d3cf6158d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3378c22485c77ec34d5d60ead07b9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404186b73bfc63ef359a1c2e92e6af3953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9414d890c6ec802b4ef2bb90a24e913954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc068b9f8ca316a79a1c9fddb00db20955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da03beaf541a0771c135ed9d91b5d5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e416969ad8c8bd10d373af677118c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19218d7e8365db352dcb898640c3e520958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475d66d8bd559c280fadcd0138ff5aa959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508ecbdcd4e5ed633d86cc91b58a1e3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc086cee37c4a61d9f402e7806903d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31cb91fe16fb4767957bcf9ae630436962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600c49af790a08605e6b5a72ad0514e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4944ca9bdc860a29b0e65d38b4778964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831cde6350cafb5cf523b36693a0db2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32c43048333847baa00583d85447c8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1db9231f318dca06f52d1b489b7b0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec94c3e148d6e2302c9beea7336f84e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a3064f48e15b949f0f561729cbc04969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489743cd648fb8fce84c5f6eaaf6b697970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13fc04eda25cdf871d25d421e11cdd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d04cf89cebd96b9340a4a74d5cb6d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb46550a881a427dc84c57a57e52c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42deb2d94a1f4e219c77a6ec547b80e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c3b9812394948b2d228e3800b4b55975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac1db4c7a44387f3fbcb9124ce62f6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e7e62fc3c6148c2762fc2bb1f2340977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5462ba55f9ec809c01c012dbc4cb6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c892a2d27127d4d29422f26fbd98a47979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b469136ab24143e1fc04a4a06c9dab980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf82086e25e579b0d44e14828cb585a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5a73a963a1cae86c595fa6bd06a6c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fc5034fb1a42c278d14ac51f10f47983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d03d40d673001dae152a0ed2921031984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abaf145f64fdb4198a1e56aa5a0408985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47642c277df7d4d367286bc2b468e8f1986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e856d9a0cb3dfe36e616284897aa2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b54f552a67bfc8f79bb59d872821ab988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff825693402628168f3194cc5e3954989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0a6630dc3c2b28583cbfc066318b3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc773e93be703ac0d5523237eac542f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e3a40fc6154c11cad928e2a20f972992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b991da779839af625e491b7a3eb3f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240ba026f52d25c93e08ce5cd885f87994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84bb3829bcebf52f5996dd0d0a68f5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655889f0bbe63a51c1e6a8ce1f6e4dcf996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18934dd45c32a890a664a8c3e0bced9a997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>