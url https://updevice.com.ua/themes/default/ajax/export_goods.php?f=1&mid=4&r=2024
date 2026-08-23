--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e0ae279d2f56bc28fb361bfa931b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a7ecf77e74d8552b2e081da0120052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27d5b91d4af37dd5f7cb97c2d6eeb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a317a74ffb2bf9c6ceb8f252dc2f1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28ed35196c191f0ce0343c7d7e7ee85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8d0acc2436c6d3220d8f43c0feee46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08e860f1d47a55e6d6378a07a6b6cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ebc990dfac21a48b2fd9ba6459dda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab2481f6969e0df2be2edd50a2f4d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1b238ba404c9dfee42a9e9882a00e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac4a5014d0f5a0b6c1226859f1c5d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1610381e70a7e9847475582d34b6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a48aef7785ba25aea39807a1f49f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89547108afd68ab7e78b1ebb1748c5a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1294eb18d016a10d8760ffe6632a0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275948743f31191f6c6316835900139e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc3e1233a52a3143c60643470b826017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cff34b9f4576ee2d3cc44211a954c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106fcb814d9ac4df8118c868bd90a1819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d5bc47115e24359eb296d7711bca120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4761c6d3dc076a24fb10071795dd82921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3253dbebb8a63a12c4506284b4adbc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc974c9195215f415d00b5a95fbb5623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b06746a2c0368881aff01200ce0d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f1775f3cd903807c8f667f4e84a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1206b0bb7622eff058d83f95597012f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b054bb6738755ffabf0d72d390a664c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef7345dc64f17cbe67a548c56716f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312611c9ded73a0bfbcd95d8fb27f76229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e93364f1fbd6c9b65cfb8e966f8ee030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d837dafff44796b30661b78ba603da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e80e819c3c31ce6639c5cfd77f72b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518013f31045e34090378c1719e3949133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f06b03a1532ff7a45d4b3bdfaf56834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3505a758ebed1f4da2c112ae2a869435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76903bc5483ecec015dc602d6d96f26c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa447978e331d38e0993093759998a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64ee9874990cde528bde3a1a1ad06d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556315cbf55c75af5874ecf7d5aed85039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df82c595069671018f264e902a34ea740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a250feea25f0e6a0913b954fb2e56041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb13cc1f20bb101c01a9be1f461433042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051c2e76e3efb7a135db02c45da1a8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddecb521ee194859c0a5af78732c5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83747bf8fb4d22acb0a9b40bbd308545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2e9cd437afafb393355ccfc5d2fe946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9586f5e416278aa653e7d41f320b1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35947394a81a9d8131bdff9d4d941448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491f860ed35578592e8f8d7645aa5bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c67c0c450ea9372bca8df9ccf86e4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36016c6fbf9eec1a79018b38634b625351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb593c224adb07be6fc094ac759d728c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23452d71ffcc34741af379be26fec41453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af839eb9c77a8240a1e832b4ca28908954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9b5fc47c0af8bcddaad1fdc030ef455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1d9fce279c4535c990d5b3228a74d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4733f3a492291822a6daa2f6c9bb3c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896ca6d049d670ca935f164d7b6e02b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baa682705073fecc5b71c468677a2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506301ad68993b950db097cac52da4bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a85d4570be5101bfe5a25f82b5cd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeda5451adc2417551b634ef7276a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3eb5702e819fdd0b1b018239ee5f6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9c2288d877a1ac4a0ad70d48a8a0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e665385756bb0aefeff71726edcd1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b64b7db723c971a39a013e85433566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265564a1d2dc8cc977024bf26c1da76b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb08ecb26b38981c8b9a4d9e5e6b59f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10357dcc9b223103da15bd99901865d469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78f8f6a816455c13c41aa38c61880f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf984a190f3131a8cbcb025e43a7a7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8831a950b5a0f84897e4a23f320258472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b16b3af8fed92c92c7914af75f597873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a075a2d3b634892a5b7e6d7fedc3d3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c183113235ceff74e6e8598b1b20e4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b2b8e06536b52ab3142d566f776c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462144ca7d94aacf4e25ca3b7e118fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dff5a2811233b9288b7baa1dadf0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2e446a7e64db37de86a70fa43b83b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b2bdc854b37ad8fe84c80f5895e1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519a7ac23c3e8e1ab25f05c1fa6373181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f09811133314515439a20898704cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e13483d6eb26126dd5a2753ead86883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b742574376964f2baf4f86851dba31484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc668b5e1dd463bf5d0001d983dc023b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8d91ff75522514d089323f0412ecc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e2f8c3657a0fe4b7a212bd5db696087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a51f9ecc8373e8ee7c8ef9c7b20d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02b86af6b002efd16c2a697f60e13489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51355a66f12e4c997bef9b0fbab83a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e0fad1b53109787cd8feae662c19691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659f8c886340c5305436db205e3a22e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d631bcbad04c42288f80f1661ba4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16d7f05dbfd284020d91cee4efb9a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1a3f0cd2bc5ea626e1bb3ea804e4095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334df945df2be1911334ba5f852bc4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cccfb71fb37d99ec15fbbaed3429d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea3d264d38316eb66cf0c3d0e590ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3f857d71c43091936112bdf51dff899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a45eca864e241d4f2cac19354617a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233f7f6f5d84b3e8ba9d8b50c4e9f12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d4920674be2a8e129734ed0682db4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208973cc2e857252c762ebeaf2c5514103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fed1d3e0f063ad33f922e47cdc6d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e73cc62bd577466b8bdf31b21b8af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9b458b31f66c75bda451bdd4fd212106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13259da098c249ed93d4b01915015f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac855ffec073193514eb2c997030e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992441d8fa5987083b7db7f062e6edf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90543669a891c87de665c3b534343a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db866cadbcace2534bf36ead9640850111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aef6bc01744016d8e47a55a35e29e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075210a8579a8fff047fdbc9ced9c2cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b5252a104a4f7943c0f7b8fab1337114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99200736045215478e83de59868e0a49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac78e601b764441f69fbc50ecea380116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cf4d005e34899e943fe8ee7a50012117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683d67dc8df3061a145d4eb252d9696118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb66b79c2323048ef011483ae650110119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6fc13b37442e0ff1e41bb7948b9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99751bb798aa297032f33c1f89078a06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fb75359a936c4f6ea1ba107bd03f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585b2354907c8e2144fa1c3e1af5c01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665ef9e4d4a47d4cab843574618bc67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22724cfb6b7883c269df2834a85eba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0744eeb0fa8b3928ab649ed79a640f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02859f911b56488f0d67f2d88ff577a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22412923f1101ac2e9d55f245b8f0df4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a33b114dae8058c4f39e9764e16694129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7605c9a2489e74931b28e3fa3fbfb64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3f3c60155b511589b15f8e1a03028131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfed9391f93c106fa96c5dc5d8e935d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6cd59a0ea1b5aa423a0a237dc45cd1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a22f79add7fb195d2c5442f54caba6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41d6355caa938253a2754d800014dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc362b03d6957c4f13e84f145a905db2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88355fe6cbab0158f9efc3f04b595e2d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81fb2fd4eb41b2a823496997471414138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f21a33d7aafaee152c9bdf37f15ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566557d471fcb240e4abba9f3d13efc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39058cae60276eb7861f30d5456775d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59d4fe667f6f899138660cdf8fa1ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65995716fa378a2610d6a9e288d8686143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ac8830aca957e130af8fa435e83bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad31279b1514860134bb647b890f1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05d81e9b939c794d21282b61eac357146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd17a5f3fe33335b1d33fe9374e2ede147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68ba069da095f20eb23ef3804a36cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13d392b1600f8df1d6339091c9db6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8180cb15b2aad2cfcfd5a58ff9c884150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91681d66ccdbdaa78b03795849918b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2984ba6dbb4f864082bd08af4169c51152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f5c01d2fb72eb61677a0486eb1e01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace36f4a5ee6419599db8d1b01c77a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12db44ff6602a2493b5a21a34a8afa3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582858fbc3b68e2a2f16d4faa900d924156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415f98f686b276d0166292f5af34e30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84b163bf4a3d86ddbb7957dfca5ac2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603af5722c9d8612b22f1ea9b11e2874159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ece0c39a1b750665e9919ca4dc2adc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f7f3cebdec17adad553eb6b666dff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93195e98ea388fe1d74c7a6c8cc1b4bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b62288c92f160abc7562cbf5a4997163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d206bd7b313d9b7d2335e86941e3e2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635f2513a96feac9d3044b396b54959165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a38a184acca2367cd4a2773dae3e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c296e91efa8ae762cba278ca2aa448167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f4be4e231955368fdb013859df3b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291a053b31a9fd5fcfae2dc28f26809169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df4b330c707032da70a653b85a12dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bd0aa82696f0031e42fe860ff05f5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16ce6a14c48b8389590facc288a410172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9b51493c5ee5bc7b5e9f11c5ab16e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fff744b1d8042e304cc416447f9f7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106de91ed98dd2bdfc115eb5a9b2cf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4080bcaf7b2417d5eacdefbce074a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356d5b0dd38184a92f7c6c5961cfd8c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fec0ab107504acd6f60ef97ba97a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7d678175615b7ce98d5dc495f7969179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087d956efec049901335c3750a8d473180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48502b8b466221e9d7399fb896317d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d456648607a3288a03b131f6ee1af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a65f337e393876635a06baae7e7f47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5eaa72f73e4e0c80843043b6a00dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59f14a462470b646a23fb84d8894cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac769ac54162d802211230ac3fe6a17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af9da7241cdf6ebf94bf796236f718187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc2915632ea06618af596792b27ffc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2242ef4ecb9605e362f60bff48d86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18f6141fc6458396ecc9422a0653b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31738af66a752427d53acbd04126af6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddd4aeb1572776c8fbfe2677a0368c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cafdd7b2a32af28d0c257613b7f25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16a27272de4b8dedb20e62c60a4a0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7005bb02b49539b9d934ea0f0cc22eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e9ace9666d2768ca6680cc613ddb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27413c7ef122f7cce56bd97bc488a8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bbd8d27d28b31238bbabf8476495b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3443b10f6bf8e31f2c943e99e0bb4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365bb4d85caa2d8bb67973d0ef364b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c161f631b4a888253a1dcfa00a4d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca939499db10dff0527d27c2464ff2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4315b7928b52dcc24f61d9722a8946a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d63139e5791ee438e292c5c6615bde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863717f0fe9f69690cfe771aa502f335205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d94c95b6a51a4d8e7e930005661529206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6a0259d3d50264408cfd1420e1bcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b84d80b42a3c278442a17c3dc37b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dd4b8f4b607ccca0edd62c34ff77e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2725ad9c9700ec653a37ac0df4f524c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3b5a4e28b89c746a24407462f2e00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bea2df594c200dbf71e7eb1a863504212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd463a8bd27da694b179805a10c787213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cb5cea8f800aba8af6798eeda8042214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff11d4d8d38850db92998f6602550d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552c6c41ad676958d4f2baa9512eb45216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f1dc3e15b747861e508138524b82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928775b017dbebfe6f208c3066dae64a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbdf38a24763db2063de7b2c76a78b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbade31b2331c7dc0daed48808c97186220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452608a9068c0c051d4485e78bf3b03e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476bcf17a88eb3d76a7cecd438d0356222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd070148845ebe56d45921c8eca4661223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2923c89942aa7020477403dee47cd0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d7c637143afa2b7542da6251ce324225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785b35e63083246a0a002801b1060a7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010ac92feb79b42e0e3c2c69e3a7aef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd00be950334c833ccb5f4b113dfab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d54445875d7e4ba6423ebd60f53eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a40ce53f7948502430b1ef590ebc50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b05fb49e5367f1d95d8c36e0af650231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1cf078358cdd35f3a0dcf4e62fcc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cf6c9fd06cb7d7ae186ad8a22889b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e29e7ad81f0147ee766988a0c8587234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d2902024b6597ee6f44d1fe0bc618235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00e753c96950447bc792393a35b9f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4509e9dc351aff1d95a9c60900675237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8655d16345a0dc1ff20a5fc0fa5ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c14472b3ae2684622085a8b242aff1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e752ae7f6c7e221bb25f2291296f0d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791a4742a86a21a03f5086604ef0bd7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589336053c46c3cdebe70b0e027a6fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ab54717faa936dcfe3709634fea0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df13437cbee94b684c104e9d318711e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf858106346d9a52ede30289f5c14ac245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d4944e965a61412436ab43f214cd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16e1685279016b5baa04834499b464247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e14e0450011b1d2794f1678143bb73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f930a1cf428bef1e749ebb7bf39c3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393eeddcbf04d4ecc3c90233092e63fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ff27c58149ddb53a97eb3c125df77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111559813e06d160d110fb4671285d5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fb41fc71c07fe14bb143919a0a2e8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a3fb403508fa581d4b0af851b8a56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d765082ce1e350681d9e930c4ab78ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb01c4f12afaf5825f509e77f0497c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3730ebdbcf7f18e4f5e598bedbe94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb347d0b3e0da280c587b79474c020258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c21d606797b9a29bc0bdf0a03df22e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95ed63d9f17d4fa21daef775cd9adc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fd68405424bb13d12234e15ade904261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566cc805ca28ccaa35a7ecd0b90dc61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604999daf600ce0f4d73289913368722263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639d511928c0915b1d5b0cf9709639d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b48e204c3187dabf157a260c14cf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ae8aa51fa5fcba40d6222dce5bc12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c0116a1de95ecef1d3ac7f527fe5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815f3e6e16f00b1dae2836c9588149d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca496d54543df3ed3d1e133090c64a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3395a2164b5a0343b98ba15cf0a9a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf8179acfdf7aa249c867e2374cc86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972cfcd1af127a26b0298445725e082272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a071f3745c56c7fa4baadf6409f604273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b51933fff71249741fef7869ca91d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f3f67ae25f0bbdda35fa96732fc18275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9c4347334eaba01fc9439bda0a278276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28163829881227b4a49357e7451bd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3198871453446db2f74a1148d89cc2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe528cbf00f2be5a39a6b738d4cc80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069e28fc6f572eed51e8b2ddb6c2417280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cf8514be78b2bf7821540622d1473281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fd09b19f9e6464827fc4b9386702e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c294b48eb52bbe1ef5341524d84f01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c4d0020359f4a05aa5967be97423b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faef98266cc7007cd8468125c8e5565285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c82a194a308c030005b8afc95d56f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d25974604b8dada13edbdec6d8fdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58650088eacfad7c510c5ac7ce1d34a5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618ae443836a9dbd86a64a23833b88b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b8f4cd7a8bd928934b785da94f7ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238d3c9a0d8ac619bbfdd399ba6521a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aba0192cbefa48858fbe41da5cb6d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d7d701b648ea056dcd47c6e624567293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ef6303b8c73f66d4fc0b0ce3feacc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30389b5cdb10548a8ce7eab04568650e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc56b1646fe01599d1938760bae17cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19700ec21e94afee5ad8b873cb16f35f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d4ff7f99e9daf12c240d16b7c079e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c10b60aa89d0f7accfed50a9edcac1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071f473b14cb2327b6e1b620a02081e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63b34ac047800083d1351a71246b96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5fb6d9bef7ebba2bfb18f62622790302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c40e5b19a1f5852a7a0ed4758c460b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee82fb0bf8f4624be32cf2aa0ff4b3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa8abc6c99f4b58e6ecc96621beefb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2df9ec5683817e0f0d569575a7fb2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5b73934399aa76f1990270e5dc04f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53ee9fdccd94b4e8cc521986eef1fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b257b0ada9432df090bcb6b9c33b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f64ea04dc72388efef6caaf7ab0c45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb41bc92435662d45c2d1b058449ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63688edd694744dd75545818546bb42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc21c7ae11bced2f6d41639c482ad6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e3b16c3c03a9b8d6c3227b6f53fd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c49263d502ece0de070dfb68ad034315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bbc2782b90c3e2bf66e5430c74057316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a891b84ba2031e6564395795c8b22b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a038ac252d47547cb92b483c000721318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241e53eb0c701965c8c56218c978896319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79872f23de9ae40f006c289a5efbfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ffeb3f8e8ff58d826ac3c27eeb8c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec43895b46d5da55111f36179c8c465322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c58df8894f85544c8769884cac1047323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f17abf0610418c18cb303325dabcc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602eacfcb14d6b26e43529e99b2d83b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd84678c96d75de76c1687b6759bc39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758f256cb83549a112b205535f0d2f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8019230a1a0f6043142c96c4ea43fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c332937eb1c218ec9292fe64e24ba7a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba082114461dab943cfda38889e10c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8d3002d3e798ba60146a2a25b95aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b509110f80dd15a52f65ffbbd8e4346332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b87a4fd0114f33d8032517edfb597a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa92fdd189f53f225060a0efd2b32f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aee595c63b2ca818ecb99deecaed6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb66b4516d2db6ba5380772e13f25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8482751864d08b4dfc9a3d0fdef3b35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb33928312f27f4ba245021ee74618338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e74ebd19e0d28a737e98f7c89cbdb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b65f78f18ece44ad5021871857488340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502493b5cddae9cda46a59292fbbdc68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93aa963db08d70946846c39d42d56cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad83e06905e2606c33167dc27eaec30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bd137ca2ab1ee3986330df9b4c585344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84975134c66ba2f0bb2358da026dca2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d51d84941ec39f448770020bc9d0ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8e26f40f8240cf13f9fc22799caf6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9a08615288bb8d1c3c86c91f406a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160554c269401f5d7ffd189bb8f5855349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81178dec664efae35405ada04beb6ef2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46681810094f0c79e9ff33bd641453f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093a9c9dad280c5b36d7fe8db0ddb59352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae3f36d67407232b2e69066d7519e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f94742f147042e42eaa318dacd0599354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb76656db0fb5cd5e2e80cb78bfa9bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2e4b85feb5c0deb5c9824cd1e157e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4d5926c7172e928e0b4198ebc767f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f685bd04e99ff6c4b466a75b45131358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d413558b974f5eb00282ef908c160359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926ef8ac690ce9faf300e5e4615f484360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811e1f60e38e1edd336ab7f8dd243b3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a0f3d566305626a559ebe6bc15c50362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80aa4c56b10f442b5bbaaf37f29f72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2cc21f9fca6b39b1546395c68d1d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a57f051be3dbc158fc194439df403f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfcb35a6d32017e8cdee0290c8e253366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82f033a2740b510f990e585c0ae944367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc189c6bc5572e676d99e69f93bdc4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d86de49e29ad249ec3bc20ebadb083369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10971ad35fad7099fc8d295130164d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f652d0096232a4951c836c75df770371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a845f4d24afaf65d4a5a482cc1257372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6a03bde5c2c68517d0bff6bfcc405373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfe6237a4ffab18ca309a645f4e567374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f12123e768517928d125a323fb579e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26aaee94e49c2a4900eaeb00032b05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c38ff5627fc44822c4c010f2641e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1173a5c30ba33ce3cb43d28c2d1bd0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f0f4abebb9a9abb1d828629a9b2be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd255e32c62d9e43b32b7e80ebac51380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fc3d5f43c4fcc25f7ef1cd44788a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eb81d5791f1313d4d52cbaa3a8466382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc78dbbd1dca53622937f36379c00b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe626cc8815a74197c47754a5f198175384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47615e4276b066329aa3be20ae9593b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be01900e1bae614d0d81933ab71652386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cbffc8661a5579a5c6946c58613a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2577fe7e6f26363d2f4c03b41f3404388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e906383b0935fb6d014c344e9db077e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46ad9bb4be615731779b8ff9b074dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ee926c317c1fc0b8bd71087e8800c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ff45ef627b2eb7b830501df62793b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a4fc36f16fe4de32e6983639f9a58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77ef8aab2c3275dda48ff7406341c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f816d648f357413bdca252077b6df3a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3f950c1e0ca769ae8ff8003672fff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3247302568617ba50c23e8acb633ef0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51433844e1a0ce359b57a48a1a5c46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee0d64965c34770ff2ab10cbca911f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93efa3b36dc481bfaeb13e6838a425400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e8752fc422b5b166736ef869e2032401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f319c2d4b32a5c4ac1858548f77958402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab401558f6553775ef8f1aa88629d95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edcc8081f85bd21ffb94d139962295404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bfa2614f216a61f728960da04a09f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad313494a51491389c76081841114b36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80162d4943a94b3d7a1e7e41a41456af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d204940ac93fc1f0ed92bdff51e381e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c470acbf5f5628cf0a125e9f5c007409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba81ab46f36e5d0891642281655a71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143c2e554ba4c47253affe68e4bcbdc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0aa8b9656aa3ed1263a1bc9142b025412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b574799519fa5cbb1a47921cf21e82413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a734114993bb7848de50b146b0ac0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67b12597380d140fd39b4f4629f074415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e10cf1d21f01e7e0df7cb9b7eabe0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5801af6aad1f8a76cc80e52fd898e83417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de984fd69d7f8d76b14436f72261c7df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18d66493547e92605f004e51d86387419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c69bf5f0e21dec281d571633421e5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ead048317b97cb7a765ae500a36f0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edc0880590e57c4e6288e233a8d736422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745dff7c2dd2ef99eec1b956a9b7c96423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfc7daf1e1d09678bfefd7536dd0c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ac95bf714c33610109ad877fdc680425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d232093a3416d93035004bf881f85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d789c47b37e1df2f14c337b938430427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dee5c0d4738f815a4c7e39e5ffaae7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f597ae10ab32e2b8943cc90f833edd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7087b815a0c6b752ca7e41dc968d12430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d364604931fd26b7e6ee2e1f89d50431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a7421da614ed25c1a6a154c04e4d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464c3f06d0e5eca509887c8fc154ee8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f309cb741dacdfb0174624354b28e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c611fa8adce09ff333eaf684b8d745435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a32423023aa4c22b76cd66aca2928436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee4119a6d4cc44260c3cdfdc005bef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0209a7efb4f7cab8eb32dc5a01a4eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d8522f750024203078df5d3f73ed4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f163105db5fef67ec8bacf2066ae451440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae1db8dfdb36aca22ddab71b270d63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bd1f5989b1526eb36a1b51a03c200442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945d4d69bac6c6020b42bfbe171bae8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9281d4be6b3fde789c3ceee83cb6d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa243806cc5f498d1517db2cd6951b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4c0acc1ee0a6070a0304c14c29be4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257838d54e8e47666e1a8e63d4faae6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15709bb908c2a07b61bba60cd5060a96448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08612767f47f2abd580038c3afd1d48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfa12754cccd89dc165c8d503ef513450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b8be61d8d6614f0564870e3ee5bea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06a6449a48bb976d5b140712af1ae4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4b8502f939520ef3944c513238c59453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2d26deaf6cbffafc42e0902a14a25454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250b2d77250c432e80b25088d06ee96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77ef412c99c678a1e738e3335d5679456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db878a769187c86f38a8dcbef6382e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f01b925823c1356f461d9862eee3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b21111267ded9e54e831f3a5689db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26733c019f2ef8b2a3af761d13fa41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d064749ac513b1eac8c0a4f5cc4615461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec967e6b257ee40d805c45e28de7654462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949ce3117d763582456889e75d527c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568a5985638685dc197ce727b91d058464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e361d7c10fe945d22dad763f31986465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d857c84ecc074d2135a75397a1edeb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23561ddc3fccb23435272d9006ad06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3aabe67ccb7b1f3194caea5967662468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bd4d42bd5c1d1bebd739404ccac68469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3bbb0391036f0f4ea14670e94104c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd1ac7dd87a552f865f9a014ad4e2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721192550953f44c9a7b0dae5af011b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863033c3da9152009c43c7a524ad52d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580da0f9c0c289f0cc6535f422707884474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b061d1d7db457e76783aae483a3c978475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4151bfe30465c15fba318b3e05b964d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721d8ecdb4b9b2333345677900ced05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d812dca15d29b2d8027792aa5e6dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee89d89847f31e2f7ed718b7e59ffce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354e968fbac29e69a27395ac980868b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0d008ad64c0c85111e97ede12aa71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af816115d9310506e9658e51d73893d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026880a4b6bbda6e52319abdedb7f8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b954468907bcd5ffc82ade2f77f1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e9aeec2da3b6720129d2dccad9b8e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb46b7b30c8a09c404c04f1ae657f8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a5c60880b785d8e41917b3110faa5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90e434993aa6a9605a9c25b2822cdc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a514fa9dae83c03ef198370020067f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfeddc25aad959fb9bc3cc4bf5756b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34844dbe0f617cebc284d54ebf7b8474491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe58228f4c18fad4519abe788e35e7e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e410e098e40b34c60759afdc065141493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee70554ed4354ba1db4996b2e6da39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f316880925dd1b479bd8bba08cc38d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa181b297412ebe70f35a3d74a23b8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51d5463f8d33b82788da93ebcadb55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668d44536833e7536d9f03d748f2f97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba3d919b955bd8478398bb428d8986499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb2ed0380faf4bd3f6de4c9aabb6a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1af657614f7b50f3cf232b365a792f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a0602f3faeb7ab8665160f2ef899b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55406ce39c36836913ca7c901c721eba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a869bc1bd4ca5450cc5a3bebc25dd2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea13b4b670562866273c9a5550b575505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5f75e2fc06a8b3537f01b04bd99ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f6a1feebe5c03c4adeabac7e67d72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac45e728e3ae3bfc34682eba818263508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44856d739145400077dac08286152b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7040fa7f3de0ecdec4dec2c4df533a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281a6127bfb4ff90eeee5eebc8d5d7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d0ae94922b8a3b041e05d66f4d43c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a6343019bc5833eb54214ca449bcb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d269af8d42dd9351faea89d051a2121514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f04733ab7bad63cd02a1498b853669515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06daa4d0ace98d875de1b4585bf7a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dfede18d33da562e788c86385eb54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b238df280c070cc370d5c160b59e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d73c4a130fac6614c947ac42b698b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280777d3b1c3c2737acf8a3b0298cfad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a856df7fc3de4e80fa09265782674521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626f7764cb9267564fc895a5899bbaf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e32b3f75c597e66f9ba4999810060523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebbafd2455606c9a5a80cd30ad5961524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dbd57bcb0e45aef9a4d198f6c14e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e3268a2253b9de5fc699b15373957526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598561ec680f3dfb3d5297bff0acd38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9bb820affd79a9cbff0c7c1f2341c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8beaaf816ed9db99de0a5e7e46126c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ca2db7186c055babbc4e3d1087f46530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa2498e74f5a84fa223c67f15b04ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9f7d9db21f2dac9b50fd602315ff0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1758960dd46712306d33dbf9f3de1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae3dbb337101d115f47779a9c9c519534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0f31bb22dcbc07122c19019d4e4bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2491bf54df70e4fba6bac452c6ed69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff242a95fb2bb5fd7da6cbec639d77537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06bb77c11291cdcee6bac48c03486b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515be5bf4e3b41afa7e5f43f9ae0df4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376f53ccbe1fafa84b022730e44a96f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c592e230cef06ad09a05a7be8688541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4471a0fc3f5f6094b634ddf11fa687b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bc53e082b78718c8e7ef030b1e408543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16100e2dd8bad249395d1a4b39d6e89a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf93d6d8b6fcbc433d259978d5dcd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c4bf649474a10229a631efd6b3c78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832106a6cc17fd1295953385a9c4ebb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f594ee5facb71f8dee9155653e9ea10548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbdbfe9b3311fe073b72444c071dc5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74f17e2c34558190ea97f509c4e8ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a7adfdde018a98c664d3698cca2ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0583e899d150c8af897f84fcf82bb93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0b78c1d06b332d44d758e461d79d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444950192637b99556a9fe55204e616d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6e7c19d08abb48e7e076fc8267d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe6c24a2670ce8a72223a19daa3b56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943703878db83b0a1f2b783289aa6c4b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d62d3e70f5520551dafa7489725c02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a87155193648b2363e609c9ce7806b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f2136f4dd7998d015f696ef431e8c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04db3f5ef65473d8ffbfac65a226ab0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a19e5a0c8a425c75f82b09edcd302562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7019edd1ef18f6550506d94f5cf3a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1646c8b4025e370e4e6bd24b2973d44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32d130ddfae4da6127bbf4e8a79049565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897d7e75466c8fa71b28ce2ac5af171566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c6656f82746782caafe7443b6f95b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b570e168aab6e0f68d2b5cb19f3b7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fa4ddab68a7fcef07f3997a62f03d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41ba18e9b94e94f0b6ebf8f936290d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6da29f4c7fae3f7b8bb449ad704560571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb663496aa99a0a6d28abfec07a2ee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb16ee3b4b750cbb5aaa3b9806c50cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfc7af4db41c3afcdad51d243c022e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ca49faa7b36e3d120b6ebbba9be72575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814377e0eb26a18240cd2fff82c5a885576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9ea6352d4e7e8f4f85dbe6d118930577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abec054e530d47d3e6f9b78bddb6183578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97be1cfb6938f82dafd23b91aee9ee579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978738be87e7082cfdb61055fd74863580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9edecdce7a42a2a838bc2694bb7572581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee8b0e2b1cd787b9e298c71b005fa9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e443d2c8d3a4a74d8f67bcf693162583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2e0ce6aefbd34283dea35ab001f82584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacfb3f70ed4b90f29def88befee5de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e96f79cefdcd4a43eddf5565fd8b3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c285aa87c85872605dffab70a296587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4e5f3bc8fe3d967825360894c13bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b610e87e8d8e03123eb09d01703a8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1921d8aa4bc4671eab210dd9fc62c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bd6d96fc6d083da302aa97c21a5d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79450a1b699b9151d67f2f82f8528ca9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef30c1b54757a61cdee40e74816843593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb95e2bd89e77943ec1d27f387a8b2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf20a6fb26a7744bb3b0a6989b5950595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7191ee1b8532d1ed23d7a223df6db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff205a46ac1b366e14fbac947834c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72203337c263facf244b35695d6ffa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3b5b791a5aa5738b50e3b9af8535f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e4ffb593579e1f6e57b7489a86014600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb030281572156422a5c4a5d08d86e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bff22954dc39ae46b75885028a57cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831953d9265d9567c2ccc6e53e18f6fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11342251810fd6be3186f9e61a538986604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defad9c66ba939a9a9db8fe6d2f4048605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c71348d9faaa18c3917beb4dc79c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc35d8aace2124e9732f964b24e2d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c270c6347d2b51847ad5c2f388946608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f60290ae97dbc349a083b59e3b1328609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367797782940b6a5ad017490b54b68e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177dbbbe644e51e1d3ae8a9de37f742c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a80a70eea6fa488a6c737640e2094612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4785df21b81ac45011cce6b529a34b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bc3da897cbe3ce41b3b886145c48f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f681e63b5cf437249e1535581daf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd187d1d820a4bce61587b2c5f932b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b728097626e81cc557e42af6d3eefd7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c779763d5dafc086c141287ffa0afa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f7eed5f7c7bbba90902bbdbb84091619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f465d624bb9d172533486199327e9e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db955ebd855ac36345d555cd57c74e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff49ae6c0c03e5da756c338f56ac9b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350c892ca176f8169d295ab3ae0aeb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68c7d8269b452b627a2f9915841a6b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f0a9a29c50890634673583babedec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11a1df652d327fe311897d539a551b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fd431b8fc859c4c2b535202ac3a08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea64a332c0c63c7e50744ed699e210628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bda764275dca382b37669b779e826629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06b05ee7ec5d19294891ddef19ca66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ff2cbb2b8abe0bbff9ec8daddd0c8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022f445c716af7470e5e9c23f379444632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0640fdd1d1a69cd48847b7e7c88d689633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6e784241ee98c33eb47a55da5a195634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be5874b9c4349f0010529c367c643c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889bc9d830ac79ac57ad573a90aacf0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a240e69961ef4a774f804976db0ae7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d7c528be73a8e669c68c6feb90165638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12086f6230e82fbf2a731cb3b40ef0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d24ce450918d8b35f9372346d011e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7c319a901cec35ecb7de6785a0c62641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead36b81e475ea4310e4d712bd70e8c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b95be1e0d37cf09b49c46264cab31643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011d9273f7d2903fa868e30d762b95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e1d0e286b957ca8f569c6d051b6ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943120ae96378183ca56f1838ecb1d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01fe7b0864bc1eecad5611ad6fc2b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc756369f617725e9b97c7b0013a69648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046a1ee7525c17f7b0d01a46f423a82649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ee4da3007d50c3393249517f78369650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cd7a52bacce570a9a4188d2cc50a0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577f374ae9260d1cbb99c2a4d7ad643652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79761a3705d61c314a375a440b3191fe653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f048e852518f866f820c552cf0f519d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829462d05915c2dd15c479a767f93bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b5bb48204203d534f11dc76f59707656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb515dfe9d6be5c646a7a70fb06070a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115af7ea011cb92d1dc236b4f68a039658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293dc2f4a82a3b047f231f3bcfe9ad5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6a8dcd98ff88cd9b517ad15a093f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424a5b1678c064ad8865469390731ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3e3b19b5564a25443d46636764426662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecdab15240884ca417a988d50cb5f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dada92832cc1bfdd9802134317bb66e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89b713e6137fd673345f6909a861e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9c1ddca72f9132531fa2204db77b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b428f0159abae52fc2c20add15d58c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d6c98643a241f56c726b5cbab6522668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c3fb353fceda667c70806f7d2dbf9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864cb7f14b0360e2a8ba239078f830b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe54e461e7f86b55065b13850991f57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769f9f77f42bed6a5e607fb852742a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7a194ef764b981aa0ff7ce93f3003673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aee0d746dd074d77de73671d528f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13a04302651401f03cc71e37c910f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef1e79c94b6de88430a09347fa2991676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f255ea9d1bf8dd69e6e6ed76e7ca5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5aec1fde653f55fc3bb8ca61083a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8aa11032c9c8ab99b9d8a93d3b603679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3af3cbfc8b7aac27b5350db8954b4e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac96cfd1a5c4177f0134292ea66ed0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3119130e2922ec57e72a773f30fd2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b43364cf565f009b6fa328c0f39b9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9adbe2f45a8a00b6f9d25289b7dba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ea90c3c0eaac3d544ff0008da436c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10c82315784747423f044f4a78cd61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a269d6a13a06a1717f07e390ff567b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043aa34d293b468e3f9da973123d013688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86417a8736d7b65c37bd5f8e949c6cfc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b0c60f4787579b5a1bc415a15cf55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5d4b9fac237485e1e3b3da7452c7a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc4ed7922d3690904c785b6aa000a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4940ddb36137822cb8f5418cacb24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c514520eb9b80686b38107f3c72a9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b83fdcdd15b7dba0b1b84ebfa0f5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9a131f8b4724d68f8478decf04cc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a65c3b6665857c704bad1b37509b03697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732eb8158da4027c5ed7cf175ac0cec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf0e3052466643d58e2bcc141fb597699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3823255a848e93c6257fddb28779d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508f24c6da09d70da5e5cf3dc357e35701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a559ea6e3946a3b766ae462912e8fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088bd70c414d2f2c5b596006a11f9d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213329130c2ce72668a9497c291add2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de214de5ea0a278355b27195655e87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8755f1b636a0abfee5749e385557662706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399dd7d34e04257b71db328ba571881707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a56982ca5b109074a63f75fefcd6f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70a2f1f58aad246c41f4a135fa7619709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe91f0db6be2c1c08166e074b670155710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fab8a5c83fe74f7a7a0f98667244c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771289af272c1a490ced0a1e2484304712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74740486c8052af00a4a364fe38a23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc939a0d5ea193d333b91b78f04ab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a130d7236d3267c3149a0239eb019715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c617e3a41d8aebd24b3e238d3bcf06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54635489351debc3aa3b45878b45246a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144a5f1ca3805e81fb8079916a755c3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21975c4c993bf802114d710444813f26719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb3894e13074ed734a78a131757bb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb7ebf191fe2d3f5ba6036868724a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce84c1bb8207f572f5a10367fcf24d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbff6f01f92396fa21cd9aba979f901723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2dbc4e9872764bfab9d37a3f3fad2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762938043f49e79ea035bccfe47bd15725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe8ebd27807d29a0a01fca4ed6d55e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc9d095920c3215ce270e621189267727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7712e825c4cba386e576a6673832c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a63fbb980986ba55ebef5b466ef1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1231d43232a55b288d30d95872dfce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d48574adbcae56f37a65f6b1cc16c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f1c2e5a637e45735f62588dfecd85732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738514994ca63dbacfc2f6a76be24252733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0e8a85dfc5f3d80d4459f94b3d4df734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dcdf215f626d001056c091af21192b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a1ceac84668d28aa4e0aefde6aba4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814148f5f04282b1b89aaeafbaf5a7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7776d93b8b7489389351b3463822083738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625bb202fab49fc9f4c2ddb7fa5402f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144dc6186b41faf9ba9fc95e5512ba6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06998d74fd51948421c8777fc8fdaed2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67125cdfcbb61095ca8728c27a31a54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1215ba01c7219da134464a5ad457ce743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a51dd64d3c6dfd6553a2d727c1f8a6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858db4a5c51e885c78423d8a6f752c83745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86f9190be1ba980ba300bf32211e98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5435c9ba11f92bedbab2ff4a905603747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a6ff7e0d8c3ce7fd50ab9a612bbe2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fd3c66b2be636e2cb5420a9c7dc77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76135c6958d74ae059989b8b34f4133750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0ece2de5d36e8be0c8b0238136aa4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbec34eb7692dc4ea81de88742ffd1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58defadfcd580b214ba65aa584efac38753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64175968ed3d7bfb35f1ca5e0034144b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b51118230d6e4d7116b39e03832e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77559407a1482b6b1fa3b44d4a70fba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db739a2967eded636c55bdc2025278757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a006dbd311105730e3ec49edae969758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d691d509c9aa68e58b791827bdd092759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ff6a0bbcebfab09fa2f831525af59760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8c9a66482b61120f8261bad1438fa761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9119d058da7a3658cb391110cd1c88762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ea78fa860cf53ada26dd4789dcc86763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fd2557f279bf8870483f4e3268651764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea19189eaaea270185d10feaf1520e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584a1ba64f162d802aee6d11a3b4fb2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbeb12bb17bffe67c812580cff4684767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fab75299e12045a0d3a11ede62800f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c917a9c23436d208de1fd5fd3d76d2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b03ed706d1019db38ca01b3907c775770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fdddfde65c1e755adb3e8316022af771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef72d7ad2b89e0340c16d0dd557c8df772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3927477c3ae739f9b27b4b43c09ae3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae72e0f693299a71798a240ca8426a8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd7a64a2918882fae896256fbd8ce3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48930d76d166baf5f190d2ba5383cc39776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1452112f644951dda49dc013965357777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d4e68d3e34d2ce2a38e3bb78af650778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b34608276165b82c8cf7675226e8b0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f13c00f1780c884a81d3f51743e1d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b9d532a415419974506f20a9f71ba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63176443df53aea7cd735a87e90857df782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ef6cf1ee2ee5d6a63ce9876a31a27783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed32d280ef594637d9a193430731d5e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d028ffb0755ab82bb16656edc19616785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de691ce4f428c79494a6dddd6465ed96786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e7cf0bb169ca8653f2d4676adb273787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b80dbdbe83cfa15afa4453f1ac032b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb4d027a3150b4991d0cdc17919713789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdacac75eff27e8bf09dba1d19aa547790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ef5c2e6e40a6e32c74774e4654116791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac478b81677a6fcfd95fb46b1fc71b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebeda9e2c810590cd3bc3ee77d36d87793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676897e57fb3cdadb78c00756167b0a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990f6f5c96eece0b55e7510ae090121795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eea34df62b40a35b7bf1fe24dcffa4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e46542fbc59b783c7d4511e095098a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be076022b6ceef74546aa9abd031071f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85260a33d69782ce17d18c64fba10b17799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29affdf857f75d35b11b06531ac53397800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53fa00c356fbff82060a0820ca81b9801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7669d135b0d5d7f0e49f3d63fd0c8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e524b752e912481ba607a092b7d319803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8413b7dcd5f8394cc0ff79d0824804804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a397a5f77445cebbd9dd83c1019bcc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83537591941d56f2582a8a3ef3e896f1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94aba14d1b6669f6d346f63cf36fe83807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ddede69b6f2c9ce81922a886a1554808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee36496df33a1c91c211f760cb22e5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e95ebc9449ddf9097c6d9c8dcaeaa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ea527010bd7bd499d292b5a565c95811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671e001cbbdcbfb59a741ea1c19b4c3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add53686bafd8d6109d6d7b92ac7dc44813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b792b1f4c71b649c1a3a5dd6b98f4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14250d028cf45530da0cb5dd92f56a1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc3b3b16e32f6eb356edddd604f85c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c9688e698914f2c54006e35c5eb5f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390250c8ef28fb29cb5646b6aff039e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc8e9f35cc2091c481ac377f1b60bd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a72da91ecd03c872970fd9d3d9c46820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179fb4e701e1c3452f741383458eae1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6ed3c49c2a21bd7cd4b4db1d15e49822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307ea2149d00a541438c3fbf2d02cef823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410860887d7ae3c0db2805ff8021ff44824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3513148b2a1bc9cd6ca9e3ec684de825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e10c0657b0440c3407893cbde572b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfb12a114a269140460df2f94c8d8e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8761534e79b9e427f15f251507182cc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0e8187c96a2cdda7187047dd0dc86829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1fb5901b3ba29100a212300dde0eb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d53316ea42fc6d9217cbd010ddec8e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f9ed706ef40a9e0fb55dee631f622832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51559568fac24e91e20fd162a5803248833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ce41243e765e6b0c96b9ddea518a6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957be219a1c5f266aabde16f7e9c704d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d279b52808663cf5e3c3e60e35de1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa1b6bda80ccfac79a23328e43c2e5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a85402a98df78ad28de13318a26198838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926726d228018cb9e0fa7d2200031b8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d8a8e91da867df1ab3edc2b9d0ced840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b4cb26e3368af37d8574ca0259d69841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e000c84c021affeb00763bddba763842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393bad9f52832cafcaf3bfa6db9d7b8843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab5ad4ae9b3085ff503a678f21a255844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15510373920382b69a58273a624286845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a296a6ed7431931736d83ce96e3401d846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319d7dcb0914c3ec5f2c5325bffa33e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f39d2795cde748078bdbe419a6de0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f1c64e171bfc59c5fb59032b68565849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1a1257cf2a840b400141e4a287167850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d964eedcb40a635f0c540dc0f0a4534851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8af8a4f3d4a23414a6e214b47fc0b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d53a7da95760ee5cbb8e726318b21853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87ffd67eaa2149474a7897ebf363db854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d5adb28c033a0a2c0bbfc5e89e76e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e285e0f4b2993b63015f109bdd404856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ae1baa4e8d2d76b1e2dd6adc1f175857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84edc6eb4b79a3dd5aaeed2bc1c60ec858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efca2ea8ec60d35e9e9ffac707f0f00859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c89a67fd3a806468786655d1bc316860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca5ca17612a3360e35559f98e83f43861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf5b8070f8f29d1aaa16b7229cf80b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86661b91d013426afb2389dbe7fd18863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfb23af4dc7f1b74f753e758b739a8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fed2e490135abce3352d039eaaaa9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de2e71e40e00868589e09b3ebdd5f3866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659bda944e86b445fb329ae8ccbfe4ac867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeddda701b8e2b7e5e3b2117c192fda868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fcc87665c53a5999931da1ad160fa869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57c530a61cdea2378e2139a91aaa47870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f55df5c8cd1c3b479517f190955e8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075e1e54f670a68598f890a7f716fca872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9467718af1f1de6a924890b0aeaa8e2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8111fdd4175127e8a5cfad0d53412cf874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0331e0cf82dddefd9ed4d3bc329f0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05e7cc8441c0d3d0c07c439babf5d0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579803a75b87668c902562dcaeddd60d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf67f5a35e4965135d01a8ef110a04878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b666bfb0464498b838404942a7cb154879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23f39bd81e6a3869aeaf919c94eeaa880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed686b30918db70bcb88b7c14b53e83f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e542d625b7c3f4757a77f2316add8fa882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9e8eeee4d3acb05c4210cfa257aaa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b693cc40d657524f47700af1b10dd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21253e1eac96daf2bc086ebe5917bc04885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2913e0bcb2eae3e42225aa7b1752886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ab3791620537d6419c1e55cbaccdd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb95fd9d4df5fa30849744092f69891888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d2f6993cc354bf09734af0844fc15889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1c38ee1f95ad8eae351024d21f890890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a56f8bcddfd888b9b8b44091f75ff891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1767f92fa4aaba579f715b60ef842892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7156d9f8f88203b55ab1c128c0e9e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cef7728c9232c015d337f34be87e3e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0b1ff63cb5b4d5d635a0d63ae7b8e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6800db397681b15f6564fcdc1d8696f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d78b0e8ec6ebebb2584339c4200020897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465982b5201ea77af382eaff69ef755a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83daffff4840af428c3ff7b9644df535899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2219c35fcf3ddbc0b60c6a1c5b21c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcf25e7ff55916286078239b7f468e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08c1fa6e9d14d6402182c8dd7d4e50902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4aa7e9c368e285916f5b6135c43a3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a265ca4a28fb076718246fa852e998904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501eb6778fe52a05ad3f15e3be74888905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f42a92cb6570f63a6f7ffcd0de0a72906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13cf4076b0b859e2c7a303e4a45e61907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67aaa8da6d08e8a2df0dabb638828ac908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c6855d609b4f45cef1b67aa9bc3fc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfe6dd5cabe1c88346a56db4d9745c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c1acd62752a92ef5654c3d0f99833911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e578c956e3948248d224501761e3b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947a7a966564a7c95195318f29326fd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4ca3ee340a57fa7f23b2b5b3b3edf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca510eaf8bf5ca700e6a4909bbe2baf2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a64adfc5716d65979379050b22ac89916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0f4624969e30d81c4464e939e8957917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06041039a6b7539e4284c41b5a2962c9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ba2ea6f26d7a6f6c7ba19febb54aa919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a8c9906736c85c847907bfcd81cd2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba3fb6ec3ebde4f3f5c4d9c6710090921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e177e8329f742c761b50e67b21a7f3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d828b22d9c504887d0ce2be1150e5f923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5b21be7c7ce2096024ce6d6eee4b8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594ed2fb34fb674acc577c4f49b4aa8925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571f76b12e88df0d1c4e598d361460c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61b7d36158f82a7cf63ad437ece530927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ba9fb42679aeedc79b8139a9badfa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9206dc082a22e6b737786734a9fb6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d92dc5104b3ece87c5457118315ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf3a8cc7139166dd2dbc0932d2d385931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f34ca3cf5b1987abe0cc7843b5e12932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9b4edce2989754503937e05e56385933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73ccafd641b8b37c0a48c65837aed8934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79699eda158ba0cd360f5132ed0acc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763af6c0588f03e727c050c64b87afed936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbea554917fc95a516c5499c74ef97937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa959eef9c99562f0bb006fc2bd276f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35cbebd421c4c24c5ef464280d466e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc241ebdd181cab17d0bad4f552b95940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa965daa6a32f712602071d5f97672941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d98495f0d57c6f0a8673e4e4ed749942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510465d02bd12990da75bbcc701950b7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e99b514c66ca68c9f2062b1aeaec08944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984adc1e0c7c6ae2ba8b06eac96e387945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb791adf8d96bce59e8ad1e67fdbc577946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1309a5c2dcabbd0bff13663a213b38c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea625c3e6867951bca8fa30faa5ea72948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d156b3a869b6281ba4321de815ace949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ceb1f9a3f147d8cdc5cc91375e8ed950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41926de1324687bbc168571ec8490497951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862c4624afbf55490c0428b652e5068952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0f7b3ca1d5ff4ad42ec6d0f87c092953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4bf8544e5f5263465d458265d2a25954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e1ebf0209ef7e929291e36342b16b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae52ea35a5a00645f4d0749c34b9ce6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5ffe44c6b1bf62de6c2b937e116be957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a856ca99fa8e3497eb0f0a90a9f364b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9926ac1f63213893d509e68480d18959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b82df47872ba1ed9d5aafce0343276960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b681831b299a38bff436bd14fad4c961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090dc524ad8878661b59c5032856c36962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9aea660f4537cdc747b8ca69b6e4a2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d6c673a964b2cdafe8519528b3b4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae65436ab27d0e7fae81ae90032491d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac20ce649e10f4797fc99ee7d6d33e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c283157c0f2a7eedd764cff30a54073967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a9b0dab6e6275b68f8156907a129f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedad2cf7ca7496a845fb8620a3d3263969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110467bb5400631cda85e0554f715d49970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b3637ac89db848aaaee3a9d9da533971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6fe4005dcb3abb254c1e2041fcf63972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d02932d95ce0a2cbd5f4f3b9397f4a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545e413768a674c7444e9181aed55ac974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cf882db7dee8b91c6474b0ff42b48975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8ad405fcc7dad10db9bf0bdf2ebae976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ec962764ab6ebb7824f2a79f4ba22977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d6f5e9b127cd9ca4e97ad10c44732978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60837b4012a06eac528864a0418f83b6979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8266818e94a9d0a446d587b78cb92cc980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2155caa7e820893d153443adc8df842981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccb040797ce5b174341d8bedb3e983982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead98201218fb94ab52abb6b759f660983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd902dcda76fb4abb8b239da7f3c4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bf6e06aa4eae2ac3042fbbfc6ac77985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7551f2a100c43ebc555bd5cd23880986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0cd1a221aa04f1d506e6cde33cb31987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8095cd403066d28b988539802342fd3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fdfdc9c644fde35a90605c61fdfc1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa1c82b124cfd934ef588e5cb2e7d1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4585151026229ff30d3e53506337a6a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48509d53555ae53964fbfa05c2de99cb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8030a1808132f4ec7348c7ade975543993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c6f215b22bd281e2e8e12a22c3117994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6ef08923582f37e7f2e36ca6f4218995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ff367bd81ff3148a1c14a8896927f996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb02a0536a55ceed8a76aa13e3a2b96997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47f1d1d9141d18f237b7537136729e998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604af2845e813f5dd92e2bc254c73b81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4984879086135fc12d8616618911d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17276de6eaa59aa9b3625ca8f519f6e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a9033a55a980636b9cb1ee13fe6834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ddf9f897ed952bbe054abc53fa855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439f2fc48f436f6004f62db815f06de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509b46fe6e53fe3685c605955871a557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ca009a5121894b6f22513dcd1b95f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f7560604af893c412f4897c273dcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695df095707926917274f0ef447a65c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3e098c2e61bbcf3e8e8e3680d50ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786a7602ec8bd3d0622a9aa6a775c6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb53ee60debfc8cb84822963c0b32b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b385bc6d2a9073950b03e3bf2165914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30ce29b404a950548f1ded424601f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc8270e46960e289ee52fd39c0e6d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88236a30adda3c2adb6574e6c0d3558f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa857ef13be061c96b1f413c5aa32e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc984574a697e210caa67d0e2f56f7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31193d858e63a3e016148f1fda5f2d2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a875defe39f74c59655bf9856cdf42121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5b280f4ce3b48b7bfd0ac8d6297c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41461ce81b926dc30617a7f65a01e1ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3e1015bb24df39f30c33a41c09bb824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd0de6390730e2f9f9fe17700a2bd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a4327528659ade050c8bf1cfbd71526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32790661e661676abd3a74e13761491327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31572baf0734d59db600bceb81af599a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0305100180481a37b1f5d1113218129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc69c2a50e5d0ddc0c1fff8f9c224230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0c82312c86782bdfe50a424a15e5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f3e0e7d960c210243977c6415fb2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ccf8550581e1351b14037b9f8a0cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ed6becfb360fe5b9ee287396f51e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee354047cc1c41f3660d126d79237435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec182504e976f94622acf6d39ce02536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3e956f9a7617f6cefbe50f045355337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd2d05542820a47f229e7cf47264d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82727aaece67d40ade0d67bdf074c3dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fcf7e4a6699902b671406ba56278740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9e9c98f7b990ed8339dcd8747817d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac6f1998371d02faeb3ae1ec7bcfd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae528701ea6e2e5145797498ac4fc8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15523fb666bd70a82f62db3f31c4735544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edde8ec5fb8034a77be34ce5bd619ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa32f46ca0898c60d76e64cccb8cd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e38f0a9f5a48d6015f761c67ba13a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b510939c0369a8111b27f0f8b95448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c2d2213dcbbf7edcdef6fa269775149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba49f08f3f2849b34b10012a8f96ba450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296c9864280496fdd6f0f7461fb793b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14606d666ee4455329511d3b8fcf4b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa88d1b93e76163e854f84fd93c289f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7b8cc7479e9b7e426acdf7dc876b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a741128cb290761b1b04255ca4509e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03c5406b7f11a3e464b7c1f7849cd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cab88a454dd62c545fd4e11dee918e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4ac17e03cf91693bb753ce05f2bcd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e38945a73221d341cfd9308f67dfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37fdf55f676ccfb1f39215e209bbc260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1749edb13eaac38e44cabf865b84061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715acd9a40cc5c6fcb1e512b52dce7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57bf013b1dbdaa4e68cc52d13d8a5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d27fbcce9e85778d80d3715c3c58cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac175d653ecfc0c352a70eb42da18065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d5d19ff4aefc99e4e0839dd4c329366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae6afdbd18706353fc1d5cf16c948667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2be6338b87437bcbf647e9bbbc4ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363c7cccfa49ee69e5116e7abd5a26569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c445fb590977a3eaaf256e083ed86770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6b9690b063e3fb9ce73a0e676dcbe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48931eb24f0e46b2c848ba2ac48b75472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ea0a9cfffcd11d951e508a8ac580273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45579fda8d6b9451485ed168c6d9775174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5301c3299f3b57b3fdc185565b772375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73b70817da75bf94c2e382ee111e6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1834d2d34a750813dff8dfa71bb2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c594a5e7df0d9482ece3ef088e1ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec9270c8dd75ee1e4746c21c48599e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb5a9a8f9a81a5f62a5700eaa764ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48d2b83e6783c0d6ff13b323226adf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7232a6a61fe81ad7352439a00b6b8682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d54d4bef52311a40e8f286897551d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c32165f3b5905227c1a1a8ca1a6f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60afb88271ed87e4474ec0b21fc6a5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2c57397c5964bc9bde31ac8a4817a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea55aeb95969bf7f9688038f5ac3d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307795d1834d167e5f2a16eb4763a60088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137679e013f5a75c20c88058404327f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382630c2b826869e9d9bd3f423fa26ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a72587ece0ae8efc7c0cfa88f4b01d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc490f0ca1819ddf3cabe89c02e7a3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620ea6086e4f42263e85a3dc585799a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dfd9d0df9c096cc4c10b37e05af7df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e85318258abf94597edf5cdc27e85f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d336edbe86c6480193ed10ea0564ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f489ed41db0847592d0ef164fe351c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59409a21827f08f235ba427a0a95b3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e722d8018103fe1a71e535e2fd6268399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87891a9e2aeab03cdedea9cdec0b883100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9881ab5b37f926126a9a79dc175dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05a363d9fe7dc8b16edd4ff1156883102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af93831ce8dd4e0bcf27b29d1b84a1c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ba4b7105afbf65e8dea9aa8b9b4fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce4e5791c0b0bf028a0b65c60fe217105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad58c11ba60882d779c9add5249d55b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20941ff1888c381f81a12e314bc78f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f080e9f8ad1ea0e7c7680dfc091bb60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e27a4e84fbcc2d5cedab37123a53b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4f50c0b5034d2ae2f404103eb38c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74464c8d33ee379b31626b7753a873cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7ef2e2cf46ebe9c54a9f52ac92b83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8f90bb6b67f5c6882f5168027d0d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d1fd8d35236cdb07f11eb2a50c07f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097944b5db56c79d17c9b9c392d6ab2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d726f2fdbed2febeeb7f6d909f61e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435f26296d726dbaf53dd60e2022473117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97598e8b4c550863fca0a2fefa808691118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac100ca63e5ae50deab53a5ce828721119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb7e5274fbb16254c045bdc3625c18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa8743f5cea2fa88e36e4b1b1bb7dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fbc0baf6fa1d20193a0af5f780529122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199c761c628007147292481fced46ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febed576868ff71446c644c4af193dfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ddc6eb9d24e7685835b96830616dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14357991dc10669fc56e73978dbbd809126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf0478326794dc1a63bd79d828115b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0cbb7df45fb87fa1a6ed67dbe3448128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1147be558fb9863d4c2779662f92f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705605e8a600a6f68eefc64d79b71a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8875104441d046a5641347c7541741131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32deadeceebc39fe5dbdd81e2b2525132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db20ca3f4185e8487d0cb833c104ba0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67857ccbd5fd89f8a01b38770362c7cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4695b4baef3acffc692d3b1fc2b35f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587cb8ed5edf03263783e7d4abc4fb2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47dd5073fcbf4359de94b2748d4efb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725febabddd2ddb78c7bba9ef46df3d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07030a09553223fff28c2425e3fde1e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b07a0b8fad6564faa31ce5db3c1cf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3b25e7f04f4e3091c37eb488c6b15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fac0b1500f53d793fefa34abf5eb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583abf73097a6850da2d21102e7e063a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d203628768aa7c3b8b3f8968564e0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0de65700c2a24ff51ae11b4f131da3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e13db3908a930d195879dc73abacd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd051db499ce2da2d37118b2deafe3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59481c1b9ae164b438d09b5da52a2f9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a5a59fbba846444488636adf76a66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb6cdf183f503a93bbcb4909f0a3a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4363153b117c2bb998ad2e2e9aa3e2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfed0d1975068f7a38461ce7a1716d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecda8da0c81002263a54d18e5208b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6c1028bae286ad2c461ee51655288154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbb2cf656fe9900e6e30ec916320be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc99fbead2483542e65b45cb366fa22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eaf722faf62f3e9a43c36fb1e49bcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4b5a437913e918187bac0d4a141b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b52e917b9f4a2e24963013db3dd432159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944303f57a6f4e483e239c249c5befe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07385900525528d1b7a6ddb8b57d1812161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a89fb836a78507ebdb85e0c988d0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9964457be254ca47f57797142f174a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea136c46b17d4631156d25bda040d91d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb50719ed041f9e5efe10ebbd4fa236165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76b6113da241555252b816de4e5938166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589198dcca065a9b2b3fbae1f32e2cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca63328ac63aae0636dc57fbaf36593168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e23a64d7a27b7c5ab23f8de720e23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1c5cc9da4e4238caaa59d71c7c408170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2c47c01448d77138278cfe5a875e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102291991bf25b11761eafa6eae033e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91b415800c7a0307ac90e6ce5fb607173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d7c2dd80f8358788ece37f2375955174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465239e5f50e253160af28601da3e7c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7a78a6ec5da9ace13c5f6d1cbcf9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28ead8ff8623a36e779a981fea3ceb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f27830d8cd9bf4abd54d1aa12a3d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698018c37774218afeb854b888eedde8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159a25c2682fe3b9e059aab873cf087180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f0860d1f40f3a80af9ee15da387d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b5572154b4b7865f0ea46682af238182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7fb6753afcbde1bc9b2b2361869ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e770f03350646d8a055f49d43e308184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16262ccf38d98fd29dcfd2ffbba02c0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75f86768106b76a392f5898d83621f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92e9268adac7625cac4d05e4aee901187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94598591479102e6baad8ed0fb15125b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e64c59387447042add36f016302df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65060abb2a1be66c1717830ff43a4984190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf807dcfd79222ac29cdc61bf96c0715191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e1879d073bf50793f96de60947736192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a79902e32cfb0d262b383a3b089df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd395be68eaa8378e3e0a9ddfeaac4de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026ede9769ed92de30d0241f6af4998195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053432d4aaa196d42a908c256ae9dbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4033361f95df259038d8e8a7a6ff5bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6785707ed501e4bfb2cc25f0bc720198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd696fb05dec684a53d3489172d1572199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dde8d039b93480bafc992ab0de091200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed114e06f6bf2914f2857c5a65bc6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb8fa7e233b5be7ff210014d1623ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d8ffb3520741efbd7def75f1449fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c069f0f50f14cbe21eb7937182362204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254a349ce55b3e59f06c3440c7706e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1b74e292758784a344aa249e77056206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7360c5fbd7f04a2c40e1deb36f9cdcc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a610ce32e9976c5696abd76fb9cd38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e799e8b37d4cb1a9d077f3e979ccf45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8413663e62e21494df3021f273b64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6dc2fd28430d077e8d52e09fb8699211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3123fe1c3936356711da18d0e3ef62c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d79cb369eda99a2d24f7a430facab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f7b1e874571397be2a54fdf4b1365214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73be64e7b7514e971a035b09be570aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec700a0748ee1a55ca4c156f7b2337e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d184a3bad8e3e55285b2691abf790217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2f093064baa75fb070a72c08cadd3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11860a37b55dec60b58ce47a11f972fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a6123f2657c6f8586ff07077009d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e4d5cb4d15d80b763a81dda2bd77e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770feaa42cad289b8799795c7908e48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c38c52ae6e1911d42f46fc985003ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aa75827373505c720aa6f217d7cc0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b14994c95b7c647a127ca8971a54af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93ed3c1c8d96f58395a2c6d87a519c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd18561b8af3532a41980836e7392d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeb7c802c05f8498508b7e17aefc7a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b50456428c4a6882a11e6735701b9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14014096290d0d061cb2e8504ccdf806230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed68e3d787d60b583dc900c37bff6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885d967210e8a584b8909427a2e180c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac922a847e2ecca3706a4d43d9192a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76092d85b6e90953585aa51ccf98f4de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e34bb7dd6a0b4e1403ed8405be61d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e579c66140608ccedea8fa2f13f05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ec0ed2046c95d74106108684bf57a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f46fcb5e3c9c75050becc3bcb8f09a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8822b043c36387b1696e3a02323dc9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8fd00c091598cf43dd105addbc0c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2707ee9f5fa263614b8bf7c3566e934241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e53be08c4d6d2f31f6b1eac7421a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc41133531ced795885c2a4f50ddea8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3442c85cbb00db407e2e2e2b5ee12a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a079f4a42892a62ba1884f5f7cf74c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4a543f01661a4e95438f2dbb5a4c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d19fa167d3a23ecf3eee4eedbd776247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd09be3ce94e41d9265a2ec3bf545f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf772ca14b02716a3982062f61ad3913249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c72c63e48d209a55bef8ee0a43986250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0246e7e3ea448ee43073506106756fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c25c6310df012f96e6de3eba106d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7d84a81d63898b33c034b4ec5d99a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee72c4341e6d57bc72c474ecc840d04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e51b35d211fd00cb7ca0a404d5776255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72ecaa27b251e42eb2f5ff7fa57ffc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba8f06ed9c75477e59a24a9f95e521257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2860a3d4ff8ff81c2434c66217d64fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2d8c837cf0c980772f960ca6a96d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18451b4473287025a858b5bf366af6b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc35a34b8ebf89923614bf7d42cacc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fa2556c05fc1abe787cb273eaea77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bf074274efa704562f81afbe2ff0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411186ce087e85a9329b701780d29578264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d8bd7b9c99daf777cd14290ed4627265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86c9c97f9b6388deab09c5979af3e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e46506260164cfd8ee5d40a2b2ed6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f059bda112bd81a473794e50949de55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430300e441e15e20f90f219b6756abe2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922da780cb7e32831a50cf301a24cded270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f04cfe1e6dc0b4c49b4a774b4dadb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a9558240351a20ac43b8dfc45a940272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66f4413b8c8f3b718b2c326f63f3c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d971a42074b1002f1946f3fb7da47b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef887c7d3ae57c96071484a77586eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a8ea92c4b14bceebd0fc71b450fdf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5762d1c3348ab16792717149dce155277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40940c069ae3759bba3594c4f438a393278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a819918b04f93e883162e28346de3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d745cda1be8b4596bf74b324e94561280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec534fe6a19afe64659b093bb666c7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd000ea0f1bdaca941f1c02960def78282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da1a7e7ff1efb698e2a52c4c1e6769283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6055e622043ee53b959dba19b228f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56ace7bd296702793ddc8308b11792285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4317b9bc24d2e2d5c58edd9f96b94286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785af7a5c7117ec3444abc079e37c21f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a57d2bdea8aac1710783c640f308d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9249cb26fbdc55e75edfa65ed24b94c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819699d0619dc3df0537eda62c0b5bd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9fdf328ad6cb83f483db2d858df8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cf9af81580ae04aed508296d7056b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880e9b097322ef3e0dbd3556b4c3690293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69b38eefaf8b0e4afd17f2b03a1dfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f38b01d3cd25aeea6a4dd607bdd9ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345768ff9d8216a6a44a8a5fa2b87b6a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e909fa5c877a4c5872d5afd2a95c01297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48497113be3da766391f421024e8a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e6b6817398171bc943fa9e0775454299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07095db4182d576fa8ac5cf165d380300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a764e75044700ae6b4cfe114595fffa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4349b482949b9d20c13835ed2690703302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112725061c87805663b955cd742c92f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f267a76e9522e5f137edcba2859c8b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00995ee45539122a60c5e23ffaa2b9d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902336d186f70e3fe825f6ad5c31270306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0888ccd62dc7c56ad76a2c78e25b509307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d2ffc2e0ebbdf7a2f81455b029ab2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59648a9203f661ff14d78fa1eccd7cf9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7823b991cf23c6b8d2a4db7abec3a34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f04ec7ca76483a23a162054bb14f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7acb7fe0baec43755a8104f1fdcf74f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa11276d09874857c648258939ed5d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76c15403e69a18748ea1926c00394a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562db22e13b67a8969eec271a70df5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94170d065f5391fc7a76b9ba4dfd6e28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7bbef539329d05a5eb3bd1b31204c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2c0f923f686281d9029dc80df922e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33351053352d3bc9c996017807eff580319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fe7d72e30a609f9792a0f9aefa769320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8fb84780d015321e91be7b1aac3ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4cd469b71b868dc19d3363cef515d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a59938fd489c48d365ce0c428f2d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f567a4eb7400c4ff6738ba8aae2bfe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae376356b08364319e2090be72011a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665bbc0ed8da1a5a19c990796e01b34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddbd8cfe1d62c7c413284446257bde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582b31a49d35cab118aad095ab34466328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936c16397c3182024afb96295540062329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a525a01429eb8f370c085d2c03b4e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbfab42f43a4ed6b5866b0c3d0664e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faaf69a8be12d7d59189d67b008a7c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece8c327ef0f101635ffba8e412ae8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff05d70e5bac1ad58743e734583c8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cff60760ffdcc1a22255071e115d62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8e53ae0a9f4fbbf3d8e2b7772e8ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1661fdf8343242434b1bc6f836fc75337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96627440c4cc1534608686fe2e2eb17338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73729db35e462f81140e229ef91d15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748d13a2d55c70a62f1c7ec2a0033ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b71cad3fe1b894b2af4efa96cb3d91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a6c116e379358aace1df21d1a8580342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60706328f21db343829381bd14d068343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5366baa736cfacbacbb6f74b75b8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddc07ca2d3279043fd750d1354a0f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fd12a519fbe118a3efb2553676370346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba85a8b4b40fa041dd4c5bb0dab6eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f863589b6f6aaf4abc65305d0fba77d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b644c6a3f79d1ef906920094ee4e5fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d08101b31600edc630836b7847b4f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1145d73628a05c1f63c3bcd01ef4166351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58f20d17a78ea5864c288e2c2f58a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f426acf4b9085c61aa6b8a961c01bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b0b5f91b08504894152e70f08a80c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f1a81809bbb4f2e54660d941f1b76355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602b10f996b63481ac8055b9f269b9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408df2023891159c9dbf95fbb9e6a30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7eb8f770632778809949f7c2fd5e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49d7a88695fa220258c5f0e24759ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b14abe1011d324b77338bb4fd2cf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a00e058e9f30b939ebfd288df388c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217399b82acb205c2e03c64f04742e34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadcf3bd998bd5a2be3609127115709363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf13287d5ef0446e23ae2558e50ce3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ec1c0fb91e0f3da5d0515072a0c47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7df9fd2a1638b614a0f9f4df2b3f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cd9321067abf0985484569421e3af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715e5bd50afee1dd900656094c3fd1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284ee5e76c03a5ff2ad3baa429f9d43369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237b4c5b7cf2bf39e3b13a9122880fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3a2c7932bab6730d517294337fad9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec3339aec624675a59adcb0be88c40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5862f7bfc49fa71c575aceedaf2dd09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5825f7df75b7b1b1c5fa60b443d0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a423026d6cbdfa655e4124aa8d8b02a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94931b5f776573671d781a877bfb5e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964497a3e1414fc34ba0de6d894682f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946b8e4c6111900af6b35e1ab53930e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50097e9c5db18d6849ea6cdceb8db9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0a3e48cbeffee26bf938ee13f16e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef502887e86d0392f52983484e364c7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f50c9bea216c8b970329b0989e6a02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77f7f0c3e1207b88f80ae0c5b36b8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80f0dc046b4064ed18df597409043d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe977bf286230fb4ea558da20ceadd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09679840a65032bb258035e8619a5d9a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2b7426969c026ccb6200c7dbbee27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32772ee2b98d85d05d98c58656a7279388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af27e8455f4b12b2b458ea76e7f96f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ee8a78bf5b4de52a63b0845150033390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb59777be7917e3f5e023c54b818c3c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d6d81db4bbc1b260068dc9b8e90fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243233136fac88e00cd737f39ecffc4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868e619fbe78529cff394ac870eb549394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fcc39ec115c9ecc8fa53e1fce6025395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2488520e72c49b914b510d5929ce2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade86a0aa5fa3fa503d76e7fed6bf82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e4348f9175547f60e70843867309c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00663f744350fc25c208240e32d04d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4e629a02a1e17c3c43fb6c9cf417400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adec4d95805f1842e960c6d71bf286401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d7d09ef9b4527dc71a32f8781b9d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef930dbc2bddf44044d625fdca42faaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8ad9d32deea4d093b232533d4675f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e922258a9aceea9bf12450e50bd078405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e4ddff58cfd5903fbc48ae3600909406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83176cd857034fcbabab9d7fa38c1656407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae147d99908f2cf1f65ab1438732c5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528290e841d589d8e422e3c3cc3b148409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa485c72719355b2de4bc3fb09419d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c7ba5e8569e86d119224edf69c01e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3030dbaa9cec054c857c6b81c914c0a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08922e155bbdc6f8a20de26db5ebc050413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e750ba619571e430736e36459816a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f65a341a434d14bf12c144a8fd5bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234135a318ace4c39d225aad665163e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4519a4b4c17fc98f0d6093739203f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893312879d8ec2164fafa23de3581c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb6210abed0ae8d8e37ab8b7ea3e90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559771729b380704e0720189577cbb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93e69266dc7067b09a4eda3e2f1c24421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4db3753350f3fded9a37e9da0deb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee208cdce3d3a02c89fb51f964305c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27ab875767cb67617836ae1a641314424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2a93b28bff71e64ae0b9f5e76bd55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360b7031fa4abeb619a4fdfc4a495bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244a2ce0ea4d26b8e6f8ec8157621b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec3b126f07a9fd6095ee7fa4dc40cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c5aef74d82de7e024f2868037bccc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e1e7a887f3310ed790bf45f0cb870430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ce9a9484f4a672eb5d1a021cf688a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa654f076956f416cf6806a5532ed5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9766f4aedefcc6c06b98c83481b538433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ff547ffe09b53d94cf7e4cb20f72b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316eb32f6b702816a0c8bc504aaa1de8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208d9e2bd6a2e0b3042f550ac406fd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610231a6ce6a968bae51de2f70147d59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775c5c6000dca1122111dab17503add438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23dcdaa70869f6602a0ca27a4b185d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd74641008cb3ac5249b1ed4de7fb16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3259ecbd3d27852ddf56c898f61a18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256dbd606f8b8546791bf945a9145b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47333338787b895815a626040a4c1ef5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895f08db7e1223b5af045c075c64c33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023eae94eb847b5b05987441aba1f56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11403ee9b304aabdeb2a564cc55939db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751ea20c7d7ee86d6e8bac8fef49f63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8611d2f58cce7cce03cd53f2367548448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cc7742ad0ab505481865ceac062f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9978686752f4bd280dda3f1ccd145a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9f56038dab0df496521e63af86bf4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb11634b45021f18c20cea77c9d54aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8bece70659a8515843b46383aa988453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b037c95f90e67a9ff82998727126c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae0e610e0bfeab71c4efbe46edac72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd5752e5e721df0e3ea07a5ab194f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67604c1b5215f7134de191b55d19cc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fb2dde9945fd3fb62d3d9b6bacd1c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00383134174ca66031de254b53f6c2de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcaf867f0cd475f41b1c25991e6940460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83ea12147ba6f44e1dd426efd9d016461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec489b266719ab125e145aa8c5ca78462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706f298d48e3e417aecdc776de43572463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12506dfa0194dbd681ae3f6e49e4c083464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59c064743edd91b01a0c695138af56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4c5c96bb09e5f3405e2e63f82747e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e96118e3287b1411ef80a91cf6096467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88756904eaa0d8ef19a626ee3c7704b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e499d4c1f3cf891593e1a698958d78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be8bce28403b0f95b013f60a703f7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a869145cdb1846736202f564d31a308471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a609182a7136bc80b56579e8d559b32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215aff32f00f590b148753a98cfba77473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1298f09ff068720cf2a6c335a9374474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f3c200ae445ae2529775664d6dab2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a335b204e6e20dfc089393c5f7ea705476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1bddd183d63d41d5bc735a6ebd325477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25459ea7b7f1dff9fa42934e67a72fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1062a6b5b2b537d90d61fbc64d742bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a30d699a3fc9d4c4de614237806e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2edb1bcf242311520d1ff7d6e3e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39c511779e339b98476cb7edfc9048482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9780c1fe3801efb3324b9e32596ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cae259546e2eacbf01e8d8df738b95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200557471d2a487a6c362ce2e0a33b7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89ec6bd0f441ec11752c3e038a9b82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9a200b2f70848a5c3567d25d664a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba3a9bedd9e04138b7076f0829d287488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e59f8c9ffb31c61ead39e34c972e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65da6ea150b00112689ba39042c5c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb45247c98fcfb866cd6648f963cd15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a72c2bb2886e19d92527ad0a525fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eec76732ecbab558cddf6ea9bf9c54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042c925c7cc05b08f0d5e7af76f91de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba6bc18670e1ff7a1c6a89e3fad938495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e096f167e6ab0e9fd930967e4fcb601496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa4be8c3dd7d4d69a76f4a4fa96119497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09a6dc4b81fc3c0f7ffdfb81fe7c26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82641327c3aa2b94bd26c9eb395659c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012e86a4ad7bb0676f431c0fbff1be8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba956265309fee44c0abae556ef378c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43b88be8ee384da362f8288ff587d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8844f943f824f19b02a2fe259e6f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf599a3c1b4402f64a59461b54fc1df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24e96ddb607d43a7949cde252345b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415036e889a4b3400e0ea1a7c71fc02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de2b22a014831e7794e9d85cdbb01b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235a28dd9f678e86a6f7e7916f6b24f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206c9eb232f31afe503d3086a70469c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6a2fac11c1f1f6a0e2eca4ebabcc9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779a76efba35ac72602032ae8334fc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291ed3804812bed42390c7cc4383f60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4fd411fee78060107ad0c3e363c2d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d853c66dc24a6bd3e5a6c24c3ce363f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25386059383c8b4a0afb4ba29fb59a42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a463a721d0d46984c231033742a17516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc8c886fbb0081d7be282138d38e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564332bf791c3cde0ff4144d7c970225518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8c9b14064f88bc4b5fdf891e02ba8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c8c4a8046f38db8f4b6846c16d25d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b1550af25bbdd910db3f987e43e2e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bb102b3e3d7dccb9ec4322a3b8af9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e455c64443607de044170d4ac1fdcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca44d95053d0a88c633f5bc8d6d582524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161504656595c2fe6b0feb66508599dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbf0958847c93c0b2447cc8530da11526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813be7ff1d5a1e20ea9ae3f215cfa69527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c790759b6fb6429bc0b506a3cd6e0b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f569e942024d244639dc6771832b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22097028e984e9357881b69063798eb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05721b82940c9b12f6591852662a27fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd1aaa18c95534be7b9106edcf8528532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c91cb4b3faaae080f3d0354fb78ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f46e0c835e41e093353fd91da6091534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecb006340b9c6ea12a67e7c168a613535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d51cb9670945cd7bd9ee152e2a631536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26d3ad2c71d49176db3e50d9cdae28537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58f902d92c6b3c966110d36ebea6d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c280c7ead8d21a2a2e4841b64188c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff74107069dca4841c2bfc987d9a62540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93b750f9cc96355cf89ad668fae45d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20475916bad56a8d7a74ad2f27d56f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156f8c9da513f5cf24babc42b04d590543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882140b219f3adb64f5787674b649d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705cd289751977b177f3f9ab4f0dfb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c76e85414d837c102d4bc67fecce9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad968b161b0206108a4ad5a2f2a2437547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea6f2b4b0bbe02a9724b9280cc513f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74e47c3e28c9be26ed30c1ebb52a5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d23498a3ecaf701287bf8e720ab15a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ad23567f1203343caae30833ca86a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedbec62d01e30ccc71685e91b70476552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debe10bdaf4ef38a7dc1d27bed58191553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da74639f3fba076dd644ec9757375f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a611983094159970a270e45d05b216555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274edc017c96a55cc27b55db663a1ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f6bec14f34ae767e102120b4aac0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dcc87e02943a37ca8729803111288558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdab197755ccb8753c81550001cad32559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd85bf5bf10af4f1d22b732f9e4db2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c14d78f8de8f7cd98488960ade88b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341012b1b53e3236c128624e04b221562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d841e9b32fa6b2a0c87809f0b882b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4047b5150e6346811bf134c5eddaab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20818efd4f37af4715d4ecc92e8e1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2df843cd48e106652219fa3b6cb35d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fea87e6c20e86f0b6890dc5034e6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae3497ca79f2fa467f1cbeef85f4fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3983cfa96e2560a41b84679abebd949569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d413caf0f3f548545b5d2da51471e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9513b619160ce74ac4322047491511f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42276df5df87ba806ab7077bf711c715572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1ac19ac9b53ce4a862d8f0a98523f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc0cf503a0798d0be18703eb48b696574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d8f99e206a4516e642281e583753a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8505ff68d8100c8fb6b1f072c08f62f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0caf0ef43365782d9ae6025a4c8e314577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0721f3e3ff19c9680d3d81414fbf19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa9d760823972072e9aabf234c6105579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9770eaea1e327c1b8e17798b22304580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917f05f906bc1be4f148eab91c139b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c6e8ee1f8e8cb89b60420e6bc9adf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e251205bc026a94be28360327aa41b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4668e2875a188b6ddcdb9b4d8f5f01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37057190e910e70ce55318525f689090585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b95362761b943b53199d1eb9e556bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e81c106ddd6abdcd1fa0d34de0591587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb7bfce32c06c697995c5a4580a534588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8513640390780780c7cf86db2ed9f3b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e014eb14eb97dfe209dc57f186a8c54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cf260d1445c807a9be28f35657e6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce42849a59f6581db19c4f7d701fa64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ab602ddc6625f77066e33972d80a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995b9f7fe78c8bb44d04e42d52d8a46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2aa56a89e97c34c96aef05e96e0a5e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e03bb779d3635c6aa11d848fe58a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32330d92a81a0434a09cfa068eeae7da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d3c16c5e51e1c952b49d62f6df551598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffb46fcc5ac996e862d1c48a31975b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d9da5a936d2aa1b76ba2516e4638b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1018866cf32c78457be2056cef551601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592523259aa53852c28899583118aa2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8a58b22e17953802fe91e51c87293603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2ba4dfe19aa24325a1a13afc7e352604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706709abb84251f943b79c795a87778a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dbe9a7dd309d6b3220b58361a4ca0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b0c4989a401f23056701e2d641dc1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967f9ea6836fc07a55ee6174d49187c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178e3f05a49fa84a86b6fc45f3f00ae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d8222ce2fa74b797f8412a320981d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d1a62a8198e26e074994abcff29a1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f658d4573a8ae5ba22f1cfc47871f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b949673fda00e5272cb52d620e59b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461525d153446946a237ce3d06617d2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c198c05c05cec843324071238c0c831615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833666b5e2957f5edc139e26d748bc89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d53508c8c18e3b104c9c686d54614b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb9bb4b4ac8a5b6da0537b82daea2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836837cbb03d8c03ac062e52449679b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c17cc2bc24c9976ebc36db55d61a7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e8328e6c14ff6f8fad6f97fbb43c9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd5bd3a20785fa4e50cd3708ad08bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810732d104e4b3c0df0aa9cc6648af9e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e07a325f5dc51437c0524cb14213d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610e7f73f98d30b6dec3b05d15232be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722076a7d9c124f923fd6742e0ee0e07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f934c5828fbad6dff09ceb260143f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35103483ee6bfcec8f4dd3fd7222b67e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f7986c5a8646a84d43239364c1b28629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf17cbe3fdb2651f626e67b67ce625630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d41f145cd6877c9942f3633427c4cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d7b50405f53de2258fdacd0207e47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079262d99fe299e75382e8b749f5666633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8be70f9b8f35de30bbc6c4ffa90c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a667ef7d3ddc9aaee7682877d5386f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391f908cdd147d76d2c16552ed2b8b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56ee1c23be7d8b5a2b29ecaba7e3fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72213c4af99bca3e59c7a147d179fb6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac9f694df51a368f1b91f5027b6fb9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52aabe60e3a724ef5054c94b06502a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897fe7f81ba3e1b947a35985a941771641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64d80f4fc358f97683077518230ae7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba98a7a308cc27dd82b3bb20fa2311a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7da2888ac1fe0bafc01475bce97288644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e5202d5f87962b84b20ee70aee313645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbee5d4d84bd988fd59c81c9ef6f06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bdc72437724f857a87f116155882a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d05077bdf65e3c1c9eadb86af2180648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99749c188cdebf2d8f25dd4e8d42173a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605870a44783b5a9dd3c3873dd1ab45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dccbbef5564d41158f488fa32cfac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f8f0ea4a1c5270700474822928e86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45d14ced5f166d85e24639c508d206653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3695b0c1c53debfece4d46725a1c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae7005f60bdeccaa5294f34be76b88655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b7f1d7d905a7ba78c3b4e27bc5a51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0499661cf435413e17783944165c91657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6da120af5e76218cb55ddf002d7840658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276b9dbdc6ad86ec25026ec641d27f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1493931f7f0c96f0aad5058ebdc821660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09fd96a0091e026406778bf62b42b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2b8d17bc41fa4281f487d41ea7701662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f5aedb7581419c598ed1bb4fd23c1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b46b411c6a0d0f57231a56cb4b935664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e22418c78b8e86c0b4aadcbb5dc73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7c7a73200db577fb5125851681bd4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9461ebc790db59f8a94583968947cb2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111a293ea96d4c05359c8eaad594973668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae226905557ae5d0021dabbd3fa4b58669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb2f1b4d99c623ce71ef50597ff649670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e1f24be0aa35937f198c603594e66671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15572aab17e5d838e91d8e077f74876672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f762d8bd77102286794a5306d49df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c425a1255c3f02758ba39b9b1c73ab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78e7e9b2c7bce56e8a71bdec7a5b9e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a709397ae2a5d030945933a6343fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b4f361297821c0b0706734a0d5a2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9080a2436aa8275c9b03fd7c50a821678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105dcc2af018105d8c8c0d97becbd75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b7cbae0e632079535ad18d6ea7c8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207958f8b53a420034f377e485e8bd6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14207747d135553f0ffde82235e8fcef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472b6a7f379eea7d9c5d3aebabebfdb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e75b50d4641e0ca9cb57ee6a183b78684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f5aabae2a94adbb89ad09aba1453a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931c6508fb91ec984c08c1a2c1df9c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf830ae9ec285b1bcbf9d7656ed817b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733251661af800b97b3099c54a87b4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec0bf12fde180cc8df494c7f11d1e4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd70e4dc7f97cc7105807bc7fa7bf9f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f669f25c2c0b95bdec2909ade1bb3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74179713ff205df1fe76dad8a6b53bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a41f8a39c78cbbc536d7431b1cf3b0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb61ee258bdebe79c9171cab62f8a55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a374b50db6b554666373e1cc5448a55695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ba1214f705c1e53072505e125582d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11162b67e3cb9f0e0a813e3eb8e2f12f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a53dbd2bd3efc1e2e3b1548a9d662698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8a2888370f8d88c7f3ca4cfb20fe7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa95e03e3cbccf1f4b87809465f0be1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ed5ec758a98b30f489621d922d06b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98354b0ccfe7a9caf09882ad58bdfe56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ecbffaf9cc9cc99017bb3b47eaec0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca572cfef41c96e499887bc5ed1af2e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1503c91b79bc8dc84e12facfd370ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82face3eb5f0decc227f087504c760f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6eb72946aafc70679b28cefb2f4ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbf0f767c1ace01766c193fbf37b3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475ecc5b9a49ce80839da659abe79f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c34aeda0e0e9aa157245b17bbc6c4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083bdbed3ffe1e5754ad752e9732141711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df891880d5745dcb10d9a7d4ea129b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15924afcbbc911f049a015241baa83713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36d0ebdcc6ec498b188c2184b93906714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7ded4bd21221f8ebacb7e72474f32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8061b93bec70a7f48cd88461e790f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b22bb497af0495875c5dbdc499dee7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bab39cd3a0cd98ca3fa3c74193b391718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7205a34b87d2381987a465df34f9031719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a8143dadc39730ccda333f361075a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b7d0be7f53b8bf6ea938b2c578bdf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d15824b2bdf8952e40aaf0370e1adf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f76d9d39226163f0065e150470811723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d1bd4fb897182a1f6e2fbf35f1dd6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c92690b7a24e138fd9b21d8771f4a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0143a9013f844619db60a67102ff790726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fe9f4800104f0707c3953b3a9d32d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43972f04126bd9ee9dbe1d34999de499728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae2bdc7f2e9e92fdda1c1bc2aa0bbf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365f1b75f5a8d113949eaa88f223ef3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ba2bfb3864dab85bd4a4e889ad5a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119fc66a900fe13d96e9f48b35059f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e440655c8866833fe5b5eefd29bffa9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631914613a76939ccc42eb0fe8964a0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80de598f561d43f9ec419cc0fe1d5d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3c2383bdc763e09d3c38cb217d21e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a90a307274cf2313a1eda832b4580737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274762fd484cb36dbc83247f82fb657738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dafc14c7cd497c6e360bd0b6b2830739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522d3ba6c379554974c594e0d20a40a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128343160e39c28a524301dd864929f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df85b3b3f62aeb2e0edc04d4411aba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be811f76aeb00ccb0fc4edab9fd366743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d9d813474a2a96f69cdefa93fa1fc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21763c9425f9140cf667fb7f63af9918745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdc52055ab900ee60f7a0826333389746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830de650a15ce264a1ec37454968d430747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30366571919414e8b4423da60505c32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182d56f50a586574df5ea0f07dca7dc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df2e4203850a0b74626c929651e1ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40081a64b4198af334c458b86e6b4886751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2292a4c5772047679d8796a26c845d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945280130841dc86a78491550b0c5ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cd6aafcd5420e7905daf5a43a9e57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945d5c413b8475ee18071a3c8bcb193755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960be71b88bf6d0f4ccbd8d27a0746e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cfddbbbd5516cbfbff3a1fe1e05ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24413f8849593e49577b2c4a63acfca8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072602cfae8fbebe485bdd05fba89327759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8b5476fc1400110266906309385f9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68152c302660d5204cd2aa247bf426761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638e80e7324343bef0d4541e13112e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dd936ed788bd76ff0e95ec3e96d4f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71953c98ed2971d57ba3b9006ab67870764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211554a1c86ad6870d0eecaf49a9d75d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c37a82c1b9ac1e1e1c374e57ae3f54766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0e1ac635022a6a77a3363ed2839e7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96731a7c6b499113fb46c76d14928c2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7222ee1a75791fc452d514d018e11769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a183ab39a12f942caad7b16276095fc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eac6561b33b713297ec7985d2967dc771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306681bd0b08defacba0b57342539908772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca887b1ceb190e6271d1d33a92a9487773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aed2f67d11cebc143f20976e61b05b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbee13e9aee5213151a7c5012c3329775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905367b37cc4a19b25a02ca46120dd0e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320009c0d45c5bd443e786cf43ece1fe777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760c9d108af4a9952d40a13d82b9233778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9b6fc6de087a1bd7a6d13a6d93c1d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf56ca1bee9a3fed9aa0e13f68ed20780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977024dda2e0e6303785f9a9627f214781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f064a2eb01d99c54c39bf9bdbb6076782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6e206e54e06dea1f0f06335e9ad90783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee15a67327495036ea9299f699fbb07784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0dd169f1a0d1198005ea0509be874785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a0d8107fb6f485513783d23bb7ed3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3249acfb00d6bb77f045760a93de56f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc50833c48036b3a82ef2adf5f3cff5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94946884b6d82618949ec604a7dbde789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850de617eca9913550f8c51cfb5e109790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6495fca663350137f77251e47d56c1a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0344c34f6a889894f629a01fc22329792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa30342586f3fc6eb72e34e1453b3fa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572ff648830fed2e5f7354ce01f296f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ecc40706e6f0a4095127764882ffd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9579426aa9c5daa112842703bff196796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58441fb05ebf1d1f136bbe3b3f682d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a2e8ba894ad8e25bb9ab6bcda9b1b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d213a9f5f8e6eb0b35081779f546729799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c68bd5cbac25fa0460c6279dac0b4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5810071cd1379ae317bd2a3f1f298801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb159e4e4851309c485eca78c92429802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b844301560f84fd3f314d41e5200b07803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb99701f40d163f64204f16cf6f8198804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525602aa092c80c0027ab9ce7ad54ed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dc48f9b62e20a18d8918f5cc41b49806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb44900783f17abc6b4762970de7302807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18838fb1321659f681f8daebc7e10635808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4bd19fdb8ffb223a00040b32e7597809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedf08b4281c4df0dcc7e1f3d6a907a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b654f78c221ed13312ea13a5edaf7e6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03cb9f8e332cb3dd8aabcbd1e67f51812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9468db22067557677dfe65d3cc818813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bacf0d80477024e693e175f306c3f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98217cd1f7183ef47bf0b0846f00130e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87ea1cae97508ff84998e76f63717e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcbbea702c4191f0ccd8d94cb60cc3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13401b5086ec4290b233dade470796f1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067d9cad767c3537931c94a8b41f8a2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4026c792968ba2bd93ecee50a558a4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb70ffe2cd1437aeca9a71d7707905821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49dbab1609d3d04f1e79e39c59c1c0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b4fe6f265ec25e7257b0fc4778007823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a4cd4c1cb43075ee22fee7e1b8888824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbe094e4becc13c3c431a70cf44a46825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5be983c492124e53a5e60f530a0c5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e87551db2a5c1600390a444d5b006a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba6a85fc211257231af6d419f383e1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23959a09af451e9217dce2fc72353fd5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeba4c0d484a1d5a6cec746c97c3a2b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee6c2285b387a98fa81d66d5e3ba2c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262652341088c3a00e8084d1dcf3567f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a68074904306616420e4d1f84cd6af833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2914c03ab3b41ea1f0a9c912f826e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50bdbab71aaa7b119cbf68ea8f959c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2c63cca9223657c21eb8e65f47399836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19ffa0f3713996b609b4b1cda7a3bd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59776e6bea48db80553e40bba4ef3c26838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbee18c6939f82ea71ed81f6bdb751e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b652deab120bf861bc7ade9b773dab840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf71c512fb4833e68a7a6898c04d7f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ec5073d8ade985f0e6bc57b2ac7a0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c960310c822398ee254b64d4d9439843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce380e56ad270f929569acf000d5a6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763db23b40e5408e63b55740ad33768845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36843fc236a9f167c1901c687f8be55c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3bb4b3ab27fd0138aab4fcf0e089c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489f350e40bcdaf671c8c87afd5d897848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73e941e249107d235c9bf3e0c3ddfd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec23a729629c17a168a9d3bd1881754850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6c7cc5f6b5d690094d201c2236668851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf916c2ec77dfa6b2fd448643107da852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce99a8b95407e050a46b513ef84fb7a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147efea7ffbc47e9e706c8f39885933854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14137dd9961272cfd90605f6c6fd51855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe985a0a532a0cb21795afb084f8202856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e74b74cefa5d82a49e9ea804eb9d45857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95f55a28c00f520063bb5032653d8b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b36bd0484790216836741112d665e9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c5ef86c59d34bba41a1b2a99776e3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d33cf6523be216a2da00fc2cdc9927861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e70215882be17c3f0bffbb3584a648862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382e6cb55afb05b275c1f8749cdf6e6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9d6c154ca9499cd449755e39ffb98864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4f19844ac5c4d185d71b1bdac3e53865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058eb7012e928775c8e328517bc1067866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d4aeda7495ba8b1e21028b098aab6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bb3133c9fe4cd8042bcf7af510cc0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eedd143423f7d32f3976df3eadbf2d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9477f254b8b344835323d1484be61f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aa368f124ca64f4e391c73054e58f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a547efc819fd3895879a83aa9d8d9c5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de045d12668b8047156fb607223872c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a53444a4c9914bafad908539cafb5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25520c3e6c6a5e6e2bd593cfdd3682875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a73171ff6832fe547ec7e894acd5a2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a474bffe7216ec2b0f2f85263882bd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5418819f564b9487b6f3596524d6c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305208a8be400f45fba3a802f5ae975879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff973e9a7c9521fd6d9a6a3c860c5b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bd72be2283f6c595d07000d829821881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9defaf5df9b9ad971de04ff4cbff102882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdb6497894ed1cec1d4ecd430c2653883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8add14e862591afcb1e6ef8a0bca7e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efb8948e3fec3d130283c1710538de885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876775430c860a392c24516643748cda886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691d15c477170e1ffd973759427ad1b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f75ccff589c186ea9bc073dfd6d77888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfc693adf9e099f4a902dffde58094889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74dc3faf978c97ae2c350e2c2cf470890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6b22747e0caae3aa10fa0f7176807891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd3757ea2d207b8c6b091463ea8a0d6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ee3d60e377377d32077b265e6bcdd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7db6fd9a901e7257aafc9bae67ab0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947c794028ae5c3ef7ee30626a40d2c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b28a22bab96e0d746ae27ae3b93280896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e165cd3cd92351822251478a1951a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0e02916d6d29b3191491e235e8908898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53110edade5224985797ece80e7f5453899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d671633776fcd9f6d9c6f1d209efb1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba10b653b51eaabef7b446f7f528ce901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568927eb1e53f1c9d7bb9f5f11d1621902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea71492903bbab6db36cad4accf545903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ebc039463ea22d534440976df28c5904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba2fef1d9fb6bdf44e4fb2a66087e5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2bf32e9f150d5f72ff4771c0ba745906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae5b7fba8ce81363180196fe2640e1907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501d5a2bdbfb88ebe7b3eb56618e012908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6b0abd86385c3488069bce52c2a94909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbe91074f34a1c5f4076a0f3a0087c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d9c632fc704f31c66d5edbbb36f21911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff3978d8d2694df2656eac9fd811ce912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d6bfae86b5b2181436887f964da0d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6c2daf3121a91009083d5ea1519ff914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1365c94a5e93561e22b5dd86521a1c9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679380e130ff9a11ae2af8d48f894d35916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f48b8d9d5995aa89ec379f0e60dac917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf247464df46b8598be79e93b787b0918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39da3929098696c37704d14f4befbe919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704186efd11b326eb10c1fa8db3a978920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66eb7e0cd2a2628f59f89c87ac33ae921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47be47936922e9305b4d69326b4a57a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836d8ab13127c31c37025ea5f8055ae923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c36d41a97bef63fc378bcd0d4b44b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73bf566808213a7aab0ca2b3ac80c3925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dee910fc74615fd909303c27b528f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccd544e20e66b7752d9d12bd22b637927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf3ee920e5f586a80a7e1aac5a60b1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870431afb2609fa7169bec2119cd1b29929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a16618c57473c716dc885b1d707bf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35e1c35d4c4f248650ee7fe7766d0b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919131f7e241e81ca8592861b0700cfe932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc28ab0daf278103615e8c78ccec9a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaf6197363149bafa8b2124212a31a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f6424aef83d9039ebae243978cc05935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96a42c27bcc4435922d8ee5df41e5f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b6f7b6a2f0135d38006881092d948937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c62cdceb16b008b05f5ea814d33b19938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f313a10d38e4499f548730e75eb16e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c8540d5bdcb2987dfc4cb168fc289940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b7749a8ecba4fed8a6529f9f2d167941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e1856c1818c9d1a6777dbd5352a4b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecade987a3f5bf70a36aee5855592f62943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddaca2b8ea244e46eaae6646a7260f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c02468f21cb05deda34d755fff3ad2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4ba6cd9f3ef1f71df741673ea2996946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816035e7e700ce8d86a214769646c708947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6c8875a4cb1ded264256112aaa195948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686325a916243c7fac945b9fe9505b60949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272c23462226800c4ae5a33497689fa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8123ac0b783d9d20a09f1615d2542951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242db5d0aae19eaa652758135f426419952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092907e879386d866ae32bee397a5f1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc19dc3dfa571828fbf9c35890cf7a8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fe9133626512fc8921661a64e7c8f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8c7a8991360df84488e65d6e6c1bb956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caa4b1d7d83d2f3ef77dae233aa8c4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69268f3be7c18b1219b56b5111cccff9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d45701815bdf16289208049df8a81959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93122609ca419df9ff74ea00e43f2783960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a19777ea84d3d745c856e665ddd7bd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b83eed875825e541440b832cc54719962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6b3c252074519b5a4a336a4f5bea6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012eec960f902328b439430d5dfc52b8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc7c6b55549d87ebc903d69835c812965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae58f70b0f4de7eee1e746a6fbba18966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fba6d5738bcc839dee7281518b995967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6cdf7a56d75a09dfd86c77742c9d7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b126a02f963525554e97e66df2176e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4194afa60417c3f006f83d18371b52a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d2fc312bc91c7bebeaf42ee4b2d3b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854a48711b398dc6e66fa7982982ab9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659ea653c74cbe349872303fcbc69d9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74897d52ee168e0f796d421b808a8f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bfee3168a1fc260ae6524fbcd3af9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609c714455a730d3b33ecb5c873159a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da04c7c9b7bf4c83bfd641b9d425479977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60405b8337beee3aed9950751b3f1260978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc2a32589e7c28c784a498e852f2eb979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec619271c83c9b5d0722d58d2c0f23980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd239a45dffcc09f70f21d1bef7e1b4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b92b2be9cefd281a79e9713fc5f138982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6366d6b5c9be7777d23c42bed42ec983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697613a038ec911667d3d64efbfa4e9a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f19de9b10e62de135069e524be46f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70f87ae9474fad8dfe596be63aa2f9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95562e69d2f909cf80547d6b1c26ee88987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff304fa469808a22bdb85fc800d0425988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c20ec2f11cdc5c14d0d64aa26d2ba989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7aac264c75ad481dbb04de909ea5a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146d50e8ef76fac93a58b70c590726b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd979fddddecd3fc7a86fe78b1a1e24992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640cd4bc9ff38408619bc45a5647344993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a1ee13de3401f3d1f7f76d5d17c8f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa091bfc7b63d6888617df76c7e2365995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da7296b5283eb60032a9fd5ab4027b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbbfe8e3fc40ec82cda6fe0c8b86b7997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12138dc1300f7a756796deb2db622702998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>