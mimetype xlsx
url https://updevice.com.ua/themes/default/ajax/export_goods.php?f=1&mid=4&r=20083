--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578dabfadb33643cbbfd3110a5f96591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828963fab568af0eb8bf6dd783169ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab0069bc8b807aaa48f2a79ad8cb733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bb68d380be68840b334514db5d4cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432c63473b71586493d33a7f6599c545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccadb0eaedd4d2a1e28bf5aee6aa156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782172e2b9bfd5fcec131b26925b9c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a17584325e03e2ab8eb9e8e3e5dc7e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644057ae11374ac2afa40893644d7d359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69347ffc5bba99eb32da746a8c2ab7ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b1b33ed573326b3a6b3f2fef05f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dd2ba54ec967fa25473db051e868b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5859fbd0dce52c164fdef766f76a55913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3007f5f98acc3d7b598bb748759ff9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32935f97fac45d3de9f18692a9d4e1b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acc87e7a6f352442903706c3ebe6ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371da52e7b28c0bd8d5284e3f5f1f6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf3ad412b518897784629216903a8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe4a3aa04fc9b72025072648e5748719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd6b19964b5f0335192b3b1592ddfb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b083090b53200e88b9a24fc733d1f3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449a4206f4d13a17a6d3052533dfca422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c5a66679a88de7c0f1b98d7327fe723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9731689cab6e7b36a27d377820e81d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0049d93d9a442ae58f5410f501ecc725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66edd1dfd7895c9d07a77b04899bc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1d23bf335f9c269811d89c06dc27e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524fbe955ccc73041d679416603911f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31fb0b7e9eb5977529e5973efb835929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c5cc5145535b1e2cfd9d815aac6af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677bc59498513eb6d7d6e394bd8ca0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8420e4fff9d4e39831462754fc9838f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5485549ed4823ab4ec7086ac05489bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4463a621a6cc78d26e1f87ddedbad9b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97429453b423000a289c077c0c0fdc6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b415d3f8c9f93e8cd402e151c59f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee900985b040dce82086b713b9a3055537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027ad1b6ad87efa1a38f67d7cf734dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fa65acfc5c982c1efe7b51474e47d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a994a84a7613577d03805f5f766470f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b461e2ec793ef141de63c8c1458d64641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20033499075c5dff74022cf6299570e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd00c32120dc0f39fef76e8dfa93b2343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3452c055b8e5fbe2de9328589ca11cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb575f381a6c4e3be49bfb090dbe4c0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9c8c79b3ffbee1c93f00a211e0c9546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0e0abd1c9389e8d185721f2ad485647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d2ac624420292237b5cdbc2e850b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853772c525148b8a5fcf85d849a637349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9b65ae49e71864fb79304e262b3bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3371cc1777e7bd7fc714c1ad59fbe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ac252bdfc91a7b1deb9fbf68646d852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773720e5de3411bdc791f977b78063c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af28d1c2e1dd44eb9ad002d946c3fee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a9ffb603a895eae1166d2bcc7fbb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b3ea983be22e1bfcba5c73db5b79656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ce069d2ebdaf3311403dfdca36c0157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9c430d1e5dff34575cb34e398e48758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788e377bb56deb52a23c2f6c6cd646059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26caf3a3ddae09e41fa921e324e046560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e6eafa69ba71254238c7a81eabfd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ddbe0d381ec4a7555ffaa8888340c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a871dc48b689dddd79d1fe90c25fcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a790a8e9724d8a905d8505a423068c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695327d145cf7d7f72465db6f73cb1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780219d7aa92022fe9417fd651bde2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e39acb7dcb0c99ec70c84efec94c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126537d6266d7a7b92e1fd3f5e45ae968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f763181d500719e252ccb3d2982696e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc9734334716f5436f36324acda41470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacbd9745ec625dba9dddfb0b21b9d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a09cb346b1bec823226f78f41da1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dc37ba349618d57e3f70ae96f8d7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab8a62e7a5f45e7693eaa1c6f8952274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c02fb9e0cc58b51704f486e31b4aa575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a63192679827cb83621146f99af99576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4e94153aca4229967ca8b140ecaec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f480e8f52934896ac70dbe1feaf7e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099367526992f8bffb8efa03d00167a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f642aefe0df80f3f6e6c90beb5d8e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df922fd810ea04b2bb59f37af3c15181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d871d5c1cbc136062cf525c97ef2ad682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f155876486a78b525cd19e27325ec183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41512afb245ba83df46027e1ee0e7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e961bb7d9686460c3d7c9c028ceb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b31181f03c2050c0356513fc4836bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3498096dea0ec10740c8717d00421087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82405452727829e9ecee855437fa6d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323342f66da5c963269609a71ec1dfe189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a93f8b44b1856d5b7aa0c8a4739cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a84949f62d3f64e87b1cc0bb20026f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0c7eb1190d3a5a7def3fb7c424f0792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40efa257c16e4e1ab70f714da274c7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97941eecf2843f5c4ff08068da163dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc795bc82f69c71edca20475ab99971295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71150ebd145694aaebedd31de7b557b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa9f72327f7e13aee5847274c90d3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcd44f4188fda4973146bf645a538798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411b823f7de34f02d367a3f4cea7a0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5196b0fa0fc8a261e2bd04316f9475100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9affa885944149345677f82c6289314101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4c2f04e208944d1ba6015cc516d23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38857efa30cb6c930d97835839cabe1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672fe32a1fcdc89decea242f0a5b194104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdd65f15bd88e40819fac635972bd8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bb0e861e2df0e041b63b5fb93bf74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c44c7e164ec2b588381b90c9797455107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798f4630aca56adb01ace8356457954108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91f7ee631a8c5f54f2284790b36175109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39709e8daa08be33283972f9866c6fb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06889da90b52f4368bab9ef06cd8fd88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324c4c672e7632df2c379041f593767112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf1d8b746751e790605bb551a6eae8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144c0b48079a4d2fdea6fae2807a963114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bae8edabc0335a1d5d63e7ccfc9c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932bbc115a5594216e0df44bd6655b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baabf7b02c467205c4da2576508f2f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569058532940797606726dd4564ef354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1239eb510002ecad95ac8f2e8ee52be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038da93b31c4fa400c3c471a90250d00120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082fd943bbf627b0d147ada212f8666121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5ced9cf6f371c3d21903186606e0c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec7baa282189835d2abfcfd56b9bc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c19df01f8d1cb51977e90bc7bf7a12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba3d7de2c2824275b2032dc0218963125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8800f7f2942b65035eb0c1353d367126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b75900606b427e736827e15373d60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f191dad39a4d981d33ac0c15728702128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50de13c7cb02fec43d2676584df0eb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471e61f89d7de6326b707b0b76ef97a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef0fa67317a9eb748f57306506f656131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717adcdd78e7a7b7cc5011c37b3f225132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1d543e7fb7a524773f6d2281cd12f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f9cf0996ab826e7c0072a1d31ae78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d5f0485a9ac2cf9c18835d209094b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af83fc1644e0e8ff3dda6ab42b88c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95947686824b3d38a7daa379d600e9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f2cf3b8a505ed1052c49a9bb24289138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239745213326ebd87cca2433712e05b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23da4a1a76509ff94a86b14ba182ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd51e91c54288be1dbc46efeda5fc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670085a1d2ab87c785a8ac44b0982a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363486f93ca322201d7b859d0a955404143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce66d239dc5ebd565634e1628e5bde7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9eac7291f923b19ef2e3d849e9cee1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f017c0e9dc055bc16008f39ef2802146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f14f5bbf46931bb6b3183e3f0d348147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670aa55451cf85a0bae3f9677397689148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ae020a74a380b4884ae0828b07041149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac950672c1cd4ab7e2e70fb446fa4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f38f761ba1748d64812558c12ba722151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb8276f58547dbd57dfbd50a32680e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3daada8b85996655efa1239e44f5a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588c4ea82a2f1aae2c517157c9645e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbd27e3457eda34d9850bc1803a97e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135af8787e1caffd2dcba9cd0967b56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01353689fefecab0223a5aca878ae5e4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f328f4b6e986c41ec170206a1ccf85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9c180cff0ee06f7b0300a8a2ed102159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da83b5028d9b1b975da7891e06e2555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fec5347b813f8574205d733e25438161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d46339fc45e5e10419b0d4a6238d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3497cccaada2f34554329255d9af143163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bfa38a1c73e0e862d8940491ae774164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa799c430d6686ab04ca6c07d7f542a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc8f87f87cd95061a7ed284cb2f474166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9432d1e8dd0d1b780c9a2bc491452df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0881b1f875c2082b24e3841b882e87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fea8a157b6079f03c99c3227ff6a9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057ce352a78c251db2086b53c3ad1d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe996669648423ca813297fb3e43f0a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb176e72549ed997f331b8d226876a0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef16b13430070b30d61812a08c10214173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769ef63e87760af0fb1b2c7b45a826b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0f408afa88b6cb42bd37fc126feed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d298e7905564a4aaa43583cac7285e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d6f9ec97f280d9ee7a8afb026ed88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60510a4b51547a9c22c836def34ea6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa49f4725924c755b6b13ef43fd8f1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6c09c5171d56ffef767da200cff93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44cc387c87fce9e820aef12a5e8f88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a870eb0adfa2ea28ebdfd05f6f426182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a2ee98f3faad3d47bcb0b4f969d55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c9cb697cb6ad9340dac20ffc0ac66184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d62b88bed0e40a58dedd737380ea03185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019a1e8a2f27c54110b72863c0e870c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a07fd00275dde47f37e0da8d516eeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d7e1844ebf8b830bc55d606d3b549188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dbdeb8b6682d7a04b8e8e10e4906e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca778aa6392cfbe347846804f9120499190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a65fc3c603b2ba4b23a972f23b307191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f859187fe8e78c6581b81dcf447d23a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e9a7ef061e9e05bed1f388cdc4066193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768b4fd5abb88e973a8db7c32a5e9ec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af89cf7afa3e6e0b6fcb6ca5212c54195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73313ccaf6066439bcc090b65c71cd43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1946e2256b9c22528d9a4ce485f6de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc6aca4666aab8d88fc5d3555973ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c367ec88fe5f6698ea43c854f3388199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c95883407c218116aaa0553e78760b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb323da90b087c342c774bd0da22936201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74578e80ce536b8c3108bfee0903f1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05817b8387d0f5333369c2bcd9566dc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a1eb9af7f990570201e253ee14013204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e4c1e194246fc14e6766eb6036bdc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e91c118aaea24d0fbdeec028b7393206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fbc95a984f796912a165104c60965207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac0601df6d2724dc571573a318d7e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e12b55bfdd2d7d1e07c4948ffff841209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fca4976d006441a616a2e3e9b391d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d568c35a4b43fd92efb26d35bbe550c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa04a4f72148bafb3a6c766450021b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581500e93eea4c198b46cc96406d37e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82e4b561c8bfa6cd46d2bfeada4928214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028f70c8bda538cc53c0fe3e396605215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d08e9f1c392d01c37da268cd9cb939216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54c6c8956625263d1a05f0c7219a68217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0d8ab9fde7238dff1c7812d751269218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449691c70d808d275d09c3cfae52050219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40df46a9c52bde76bdb30d17ef2485d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef85d5e9654a2d356c3b9db3b6b7e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908ba1cb3ac83870c15dbd0116e77ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabff2187c02ac369a48aa2e56709bdc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1049951a6682fbd3cc9d9f9668239224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790173dc88ca34c8cdf9876a18a261b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35106308137c252e9503740a3f88e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afe703407b6773541bdd380dc6cf05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c86a43da60612ffcfef3c0a3c61848228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47969f92a20425ece70d4d16a941b55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ecf356bcebd63649c2ed2b91096ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c14b1ded65b3864d98074b047bc25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc96a862db22681fd03fc1959cb5b6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf28cddf2409f377268eaf6389ee72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528318b6a20b40ae1c31b37e6c6be8a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e925a666946642702fb356d00f931e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20b4b666c6e7cd1fb01154ef8aa8b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72c2af6c824602e42b7011022f0006237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c96c92d17e94c6c862dafd6c06daee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bd8272e663cb3c527c633fbbd487c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1463fcd550f8c3743cbafc25b5f66240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427569090a90ae8fbead2d5f93f70921241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9ae41851a22651ab3b5bcc2dd8d2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5ea0c7b1fc2af6d5e3f8b4afad8f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cb18e4c91fb169ee8a4b37d139b3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59872088257585d7737475b6b31d6165245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ee1c1fdd35717ed6df1e7511a6eec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1c93ad74f0aa5914b0f9c187de9d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef7e0b7ae05a43b34251d59451656d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75749b276d36eed82cece4651b7d5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5f29126d31ac36324270c982dd22e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87528ad67dc0d13be0ef96cb4733c0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9278089455c24f9e20f910be8d3aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d3a8bf30c9bec42360a0bb174bba1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ccfcc7f6367c7b222f30257387a67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507eb8b51fbaf0d1433bffcefb560fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286dfcc4fd476d59a519196787a571b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf84f730fdaabc2f3b47d377fadd90257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed63f0c8a84380cd317f9317ada7aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b63af257fbcd7aa86ed4fa8c7ab1f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313efd5c775c21c3e999b72cf5cd775260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b89c959d2b9ecc25005acca18c6de5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed498901107bc091a6c360bdbb02e7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22a6e44599e1cb377123de588d835a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6dde3afcd8025f4f6f4df5cebc954264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dae51f4756814cdeb7cfff3e8b089265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc14c6b209b0b95d9fe6fc0c653a53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea95ca5471354cb83f55f0cfe36d204267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ef0e7e32a082973696e1d8aa75006268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabb524cb52848aa36b6c1dd3870085269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662e2a9c9a59f96d289b03a98f1b9bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996be435b63fbf227065d7836f06069271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd23acda5cb0b69a4f19b7d94f6ad8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059286da72f5f3851337d30ae95c364273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cb14686bd8cd9ab72159a3e5baf15274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc72407780e136cbb2596f355ac02b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75d39e41a0bd721084518186b2aa32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c225bfb899d831ee08715199888ad01277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bce23b68d987106c7c355aaaf7391278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5904649160b6b568f3688fed44661279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687fefbea802873953050e15966e262280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f9457358f149f1b95e019c84ec25d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e4ed57616641e68d57939526a3423282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47f3f6a963614aee40f23470b75bbc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19742d3707c50c25b79519a11abece284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3b748b00e1d7378ce305cabe68ac1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c0a060469e6dd590a050e327845c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc6279d8fb1f4033510ee06be8cce5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736c624b17862cd39f6b6fd0e729a4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eacd49b3e8ebe9096f3711987a90de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c1595fc5b09971fe2915e5cb36363290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5f75abe7e98cb4b1a47c9a9738022291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9043e58abafd369ba93194aab590bfa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3069bdae1da5af153985c301b04f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac7b80c779fdda1939d9d3d620275a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e19678e2a5f882ec04d874f9b8f586295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b37dbb9c9bc701e9bcb9a85dd9862296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c7ed744414d56e5cdf8407f85f7d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1e9dcc4810748db69c910659896fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737de013220c12c79f499d60a8c8dc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212ba23b33cd4218817bc4d0d262053300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b26427a8f4de72cfd6e02a820420c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b49d1d375197682af627d1e04abab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a98d22707464845c71d97d1873af3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90082c11a65ff1aba76708c4df0b63b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec534dbda76581b5dadc4c5600d06c8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9307cf0d7e37ba52e3a5f352df9288306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19754f84078dad5757b4430d5d6b8553307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0b616fba0e6b65a3ed28eae168cce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764faf02efe2864b441b32ecbe93424c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ab2a20d701e07263ceb4e06bac3d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97b8a75dac9077be2eb1bb60f7934311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b35a6ad1c180575d2ae6a18f9b34c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bdf042ce9ebf7f5951f0a935dc8e2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dca78c5dcbf3ba3edd4defbd0b0068314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68a44a6f2f3ee518ea190ecdd11efa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260144759a2d671ee741bdb0ca42649316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d015557b5080a8440f4584f1a5bead3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a000051bc3c3f0f0171d41a2799a40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b98bbb25e0092b8d4d5cc4d5400c32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cd4263375c6ec859e43a673182390320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7a22c552cbb726d37f6b4c979c3e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e544671b2ba6be311a1f22ff786d29322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bfc0397aef1b45b6e8789f87bb136323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65b0d8192ba8cbd43d907e04aec928324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11615d310a7e927d3beb0970eadc58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042b39c5af6bfb6ecb02ae9a7b2a7b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1c80b3cf44c554c65ca0576f72992327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665de471b4cc2dba368263f0a68a41e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115456646dc65acb47077193434f6c97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62264de341e5a6f864443e52aff1701a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33570e1fb5e87f95cacda03103dfb7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13dce9bdc2b839218cd7190d06d517332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cc16533da09e72a695619ae843149333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d4662a9d89f97e7b33769ff8795d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345babb0d681c20466b3369a281b06fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e3fb003e61e8929871a254de0bc26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e08954c6315c06049b26b13765497337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962aaeb89374cacfa2fd5aaee1d8587338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e085280aa890eb879d9d31f0bcbc9fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df18ec0e84a08d1f5ffb247996755a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a58f1622b67a45087ee4c7c6312523341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835cfe1806a9e5e2d6a12ee3eaa86f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba449d23bbf2ceb7d6119bf74f3bb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7a0938932acc6cf6bf80eebfbfda5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e4d0fd3c6e75e7edf3d08368dfc09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35b2aa7faccc10a809af60fec17991346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e458b0627a07d1d4569a3225d075c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74d117beb4261e18ab86a3a71c98e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f2342d9726738160093e5609541c4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aa91c498cdc4e30c1c4fae655b393350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdf1ea5145e9a3d6cca7fb8adc5867351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f867830246c34ef70dcac32b0adc66352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcec8d4dfe2351ecec9c3764c5ef894353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad886f9fbda38cadf239ad497c48179354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688550b7c6f5e9ab3427135dad0cc57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a78962c1e13e95856b866ae38e344356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc9b8980b44e6dff1555d5753bcc5d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc8e75ad394292336e74b054799c9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0f0a06be99bc4b8c6c6501c75270f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce65dc233370393d4d0e36634c55e8b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6de85b42e522c0ffb9dbe06735051361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eee570c7ae2dfd4b1e508ffd95b831362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721f6706d70a4b502fcf083d8e2874f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e958db7c4677d5387a8283c38aab9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e714d8f23bec0d4782faf32ac0fba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda62700037d35b10f3e88a68de98ef0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a8c6967c6705f155286405458665e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6d6edc85e2e13c1ad8a9b1ca62eec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15d135f58351a261b3de4cd78c71f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4ae57c3c16aae8ec2a23c6e57743a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932228ce9e173e15cb62a0452e5cb362371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba320b480cad9e4b49872c5220a219b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590616e51e4a254dcb30a89ad9742ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f47776dde5e2e9ab2fbdb88a51a76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c2f27462c85a3ffa389ba272ece68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba9a174b34f5aafe169f457222f10f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa3c160c2f5f06fb508286d96ae187377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213faf2209c41210c95660ac344662f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299776c717e1aaa791167e0702987c65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ca005b40588c369b1cbf9855401f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9929a4979c65ee83fc862754d72b48381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41e2224533ad7626cc4bb932dbd6ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15504a2696000eb6dc7f3905082e2bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd669ac0bbf46f6bd1a9e71766cc2a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a1413f4dabc4f0b21b00573aa158c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865afe4b07e8deb8150cc25d33f4ab7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673550603bbe054313483350656333a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249332963e2a9df81a7277ad9753951388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74ea5bec308cfea7ec1ef85d8432ac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d18eaa87942f2d6052339edfbe5f65390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f94ea0fdacbe43d8d2ab679327c4a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb82f09bd44595055f5f72bd0b37c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9622e30adea7c0ae03ca5a82c94a2c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88a85ea33fc3d14580c1e0cef8d2a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c573b2f66e8ea8a4f31533f4c68b665395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d91bcb7a722fcb8874e82d8dd27af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea9cf4b3e22274aab956e2f30110f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e619d0f7bab6a290babe2ac7c0cbb65398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1025cf12851f66aa0f9962f38a75df9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b75f5452df196faa899dea259324f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fcac25c66228312817e7da7c68834401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48174e52c5b1205812401dc38d542f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447efe9799a6665c3b0daf6ea0c1cce8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f702b9db7661cb274fb479fcea15705404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645dab8c360ace5079e6cd06f6e1622405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a7484f6bfa94d2b8753adbae1ae1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d171a9aa13c8d88746f60c4fa879521407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcb33cd664f9ff3e1d360e7d1dc3f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad799f672e46a9e6b19f9fa84fcea5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182440a3cb035847b078ebee2a029928410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89987decd20ba7e3db7608fd12cb3476411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b637beca2cb5a6ada998621ef5828d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa85863e3888cf84bd292cfe69bafaf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a947ef786f26749af048710445617e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ecf5c9f68fec9bbd048697d097437415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5b883d064e72a83f7eda95678d4c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5f4fc1d766818018185adf054f59e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e832f3ee9cf5635f4d1e876e40844418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7beb0235c14d8477bf2317ce9e6e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863a2df60cf925d0b61617efdf57100420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a60a0273d23281fc9a97071137d34d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28f035db26c4021bb8297b1e92912d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dfc81c6acd46c4505f52036f57983423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd10998821ec7568864e73e6a9ce09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126eacecf0162b965590a6e8f009253425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec5d9c447fc439810e35dffb7fa93e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e34f849fe2e50de71e83fae9c6f6ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa7d1262efb43b9241c986bcb4e54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fdf0838b1bda9ff01404e2964f187429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a79330b1a5427d57f23e00feae000430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfd0f4a18ae08b26bb68e564989acc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1d54f184425d162a41121c2247df9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef038ed524c63d1b8e1317732ea024e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531115fdc33c4f2e5371d5ba4fa054c3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf927961be9343cce933b8b7636edee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4f299712c6a727dbff42fced27701436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5567c02820e3d4adfd5b9643a998b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86d2f80c2f44056b81d00b51704a3a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84bdb4b737ca56234dc7da9eef2ea5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97ad2cfec8dd54b2d554d37a94b777440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad92e22ec2816cc9c836b1cc6d2cb20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838e36988965ac9f58256e121025c94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c62f6c777f7f255abbb374f4db9328443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37fbc933016f489ece7ce0d821baf05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f695ee29a2ef86118c377455f854db6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5a61529ef2008e3c93ff1a6e75567446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca375c06ab911036227a59c82e7ad4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2210497ef0e76f9351c901a3a9855a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d0fccb5e165ddd0b3c3fe49d129ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa100d16614fffd97ca8f0010fe4a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16785fe75601cc10d567d6c7a4f940451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86f2abc383b021cab658f10b7ddb88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4698081cff03de03bca6ce74ea00b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65995787b823cc6b4fe8ee4b1e2a878454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ad2102236f53a17deb2b72d3e3732455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b797024ee015303f082482ffdb7a2b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c38b19ee53f262062f6ad2f940bb70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c3f38016d2d2cdc7a77f556fb70dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444651c1061754b4cb07316a8cd84d01459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c719ec89eaa3ff62c3de823449df610460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2586497eecbadc497c5d8d4b83daf4f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bbc7cc2fa257938b6406fca151dad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05882f8aed71cee02260c99406e9319d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466ad69c5ae469d390f2cd9879b2cb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f47ff97be349a21d20c0f90acd0661465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355fbc870dc1cf64a830a181876dc8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5db2701b09ffa2c7fd9e5a53092e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3b4a3888a352f090a008a4232dd23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6748772a50a6c9803c63c899e59df8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c347bf84d999101fe65ff414b93e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee72b5895b2766dd27990e775a73c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317d738c8ca0e077083101abe3f4612472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d531e81be2da00243b7eb5a27f9f19473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb060a91274d12f00dcb0fcc6e3589474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3eb069a122bbfc95eb396fbedeea94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6be5dd3285989f84ddd05edc2a3ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f874f1505a9ef0054e7d0f7510901b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8efd2a4fbe8ef8bf2f29b31aa37c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644957a1f6ab672d567932cea7cf9699479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd2111c0cd6189184a81d65580d174480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5f9c9b3c0b050ab9e09693ac6c0d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7169958957192847e4910af374c86df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed670f31ff814ea5dc30d97e91118e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb739711a038dede65afd5981c988e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea629849910228ce5f0b6f86eb1efe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddd028e19ecdd43920cf4324ecc701486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b93727268ed4aec8926303f5e5fe0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1585b1457a65a827eead1995b4dde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb00e9b9a6503fedb7fc4c919f71ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3be594617161dd42e803849cf57c6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a0a0a8867d1769533cd2ab71ccea5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b897cf6e730d3deb026d847c63d0e9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e636f8f67a86920f4089ad2352951493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31546abadd2a25213f6a0bfc38cdd1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec7340a50505ce6fa54adbcea815e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432d1caba3355e72fc479627e4cd4fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d3c334f31885ee9b49b8adbab0c67497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5740d002924d0423f22efb234f394498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133217bd51c218afe8d98074ed5720d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1eba7a5b3ce95a3d73ade51e95f28a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13205f7cf93ecb6b97a3627544c488501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20565a3872495442db83e3afdbea9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be5c1c6c077f629b74aa8486c51a28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9773e2567574ad623b1a583f451a7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeac0963507a39da1f57b5a413544f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e2065d2cfb100742a61a5764bf8d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857f17518409787f2485c1021712d97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52537e6053c84fdfd86ea65d3f112d66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390c29060b2b55820c6022ae3bc1b75509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a46ddf759725ff076a654e8bbb276b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5151ea95dc948c7a45784ef8db8b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48416a21a7ad1e86b8c3e1d4eb93d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6b07f14f7a99481d59e3a0ff5d134513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871d8190dee21bba2786b7ebaf8695c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff124b026ebc0b6145a220a800b185515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a1678a4b2da98394b523450a0ece516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfffec72b7e6b05e30f2075c8e81c2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c38164abe908a0390e9984e1b9be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879f00c584909106569cd0880ae5338519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea09723c8133d70062249d44f78f4a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50891a06a0adbe261de6bf61cb6dcc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678171842f800fe9e3c55095a0938a82522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb7781a86d3b6e8bf57664fd10a231523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde7a68569effc1cae28d668cc07b55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552b0cae6f8fa983b9d10b37754ff69525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf59bcf09bb6f25c222165e5b1ad064526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2bfe2577a302df5983a6f0a799968527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d5f794cd793c9b8af7abbb6fdb968528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f0c59a4c270145d75f731f5b645c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefefad6d02c5bd5affc4c7c078076b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7811a868a80d5a180a282f61e2bda7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263ffc4fc4ca9e45eb1a855c85e7b2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1f040ac49e986e856bfe88efe61f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a38a2b41c16c7ff1a8ce8beadc37c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7a1b205045ba4a04a07646b2e2f1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbb540c4897cc831f5b888312c131b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55bab31c3ee850aff872052dac341d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c29686daaf268b8f8870e47feb0174538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176e8f274b40bee7e7012da560ab9ac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa9a859d01c6de89b049f9aa8f773b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c8d0ffd6d02a65895b272de291ab4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3a15602eec9b9db4bc847b8093487542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1d7812a4cb3a1490ccb5c3c847257543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718039e3298f75ae244ac816695c088544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e044db39fe6b13ee32562ad01e261545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79e2bd38d6c468b1c500907bf54246546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff2a8616f318c3eb1883182b929756547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c60c26f863a785318c7b05aed4cf8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4f158fb524be14de6357c69ab8e8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f59602668fc2b1693853d4c105a0cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffe78ae77d1c5ec9cc2231fe6538c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5deb584c9cd5d801ce9d53d8d0890552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762c1a922c654c89c4ac36191105989553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29b8950ac1e8a22a22eb04379ad87d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551418e64f55ebf139e01f1ef64d95c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cb2c819c2bece7616edb6d07856c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0228baaaa59f79e3dcd0be87dfef10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aa64cfa26b69d64fa0e9b29ae4168558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224f64500485227bc6837f82c1588e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aedee16dc140a2da2343e34ea222f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec696a5d4330b131fb0f31fc9a271a76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c2d7c5c3010f2262c2d5f3eee9060562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec586b0da3dd0a12dd0e9a7e321f0fbd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92e10571d5018b1e30825b2c230613564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3856c41e20ac431a30f67c172cde34c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e2c800bb925f90b2b6eb469b8c9c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f505c355e8e24b6b2681ac6b1b29e6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba058fa6f481049058ff2470076b141f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73c27ee4d47396df3ea2c97de93bf3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca70697e566bea8097cf472776e121570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594e959f9f8fca789f14eb922bf9871571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af7b5d3196983428cab3c3fa1f7f00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed152d8a940390450fe75d88f37fee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e59403cd6b300c42f838dba294131574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5e440ef47fd7e63c0d31d9f12b154575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda598e05e11f80205cd3cf4e1db866d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f6b4338f6fb5749e215474d8af754577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78fb7f5a2c38969fe883c1755ca847578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad1e85685cad25c1bda4568c790471579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e84a644d5dab5326dffa6fdf4ae8fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3ccb4553b7d1b5fa60ed8629d53f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9b3e9d1811923759b0bb32de1f016582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bf7891008fc34f3ab0c1e3a341334583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a50f3282e8ec2ea9f147a62fc4df8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ef0fb37c6964c037207b203d7e3df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54972fb57a37ab6fc4d5888763175428586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e954e2bd7f297e272d3115dba7a54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1454f0293f84cce43e1e326dd8ddce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a0ebe0cbc872cf251817b3749f1c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870d5b1fcdc079a584b5d5784194d98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f6ffee878c072ec75386c8e0b4f14591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef62e6e48b7553e547ed6083afc3c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba48276b690a2cccf6a535099ce26a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71936f2fe2aae4210870aad47d9936f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43039826607ec7fba249752ce1ef93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c6c3f2751fd9c80dd98f9f1d00d70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81c91ecd26fdddef227cf2b664fed0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0346a9357145c9b6d5a0849184d1f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed128a0967ab5bdaa853de94d057c09599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e24cf880b7f5a1098d6cdaee59eef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a937b8cfb8e6aa30afeaa64e11d970601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd49fb3843dd7ca53ecb124a352cf0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e491b5149bd79f34fad8cafa3ec0942603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fafe8a008f62a3a6bbc56f62457b9b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321836284bd52f585ced00f8f1ee5dcb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c67f6551cd327816f8fddb6e5109606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2c0778503d3647f9897327aacae44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3820f253101785c3251490bbfda9c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3f2b98ddca3803a3d947d801849f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c13dbdfa5efc162acb91f0a94f3f30610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee44d4a944281526249ffd10060810611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594001ccfa4fe946766f7a913ff2c4d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b565df71969b8739f62a813ebcdd31613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba258aaa6ce457420269f0bab0ec22614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1160190c79e1f5375e8514769fa6349615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6f302a229cec2d3ce2e9722227b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359ab371f2015f1b627af4e3149031e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9887c4f76e99396c32462bc0190d841618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482f43a66dfd1a2f30d01c19a132746619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b735c6b3c00c9b5e1f479fa4418c10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d1266eb5fee5a30d6a863a10591c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcdf74d342974d9f6fddf80728db7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514a78d5224850148a61a6ee056eabb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f972f626a8c51175fd45b6e0bd6b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88ade78e03e038587cafe95600980f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1c12c5bb07f38f758c820b8479ea5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090c418ff3e505619f4caddb6636f3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1bbee470f2549de015fd9d627eb90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3aad20016023a50a7cf1083f0701c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbc723a3662dc25551daf136685391630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da8351bcdf26f9d7777bef795b7fa5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92e5a5084d0cdcd6429abb1f4c3655632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54894c0b3ca338c22cad97e1078c7261633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f515a1084178cb9f7e8401d268405f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403444c1e7cd7d1d7f563ac54597b83e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770ce2f6a9e68f688f566f970721661636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8a4325c298a9672576e81a5c3f5f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883dc817b27699b055ac87dfe8682bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b430a17668fe8edb368cfbb63a34c15639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69410a6e4b2f77e5b3496859da7eb592640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8691acded2006bb77b0559f845e46f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24866f668cd22484f2f087ae6179dcf7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bee6dc0e60b78629687be764edf5d7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8afd9c6c71b8be6e55685aec07e1d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9871f70c11cbc8d50c9dff185f6c10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284a31d2693f8ceaf88afc7c8269d0a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843e4734d1ba6ad993268cd2e72de8e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102ab85b5b731e76d603fc971e96255648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78891935d24c5e5481f79b3924ac78649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83eaf5e8eb4d4e8975f2dfdb400a20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89646ba843ab90979bf0a190afab8fe1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916096e1bef52cb3d86703b33bbbcad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d223ff805009c26dfc1212c2f1114653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1971092e1b7587d5be245f643d0bbc4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619ad67d9810a178194931a6205934a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c86676cfe84873279a9a4103c4a6e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72919988d65d675b84f7ef5924f2a1ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4d888f6c2b0410e77235ae03c66a0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d8552cb3f3d1be38c8beb8b11c8fd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ef1538297d8ef2d88d56c3212d834660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0201a9b4bf5db5bbfea7d311b6b061661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8211047b786740ad05b8b497b7cafa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fe860bb41df8c2b949b6d62952d9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e84db79dfbe6222a9720c09635ffa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478de7ed0da343d03143d7cc849c5dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355c9fd2bf310fd67c6f97d693c9aca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba7b3f174fbc497805027bb4a31c6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683671f3d98f916677dc4322f7ee50e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aae7ca369db28affbeda8178e86ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70587d7c41b7b762b43d8a9338d03463670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa402c741ec75b7c376a64fc591cc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ac0293ea78ac35e680aef57a978e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfefcc96ac2a9ed872f655e628d532673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7d1b61c799adf15bdbbe0ebc20013674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da292f7e6a6f0e64d86a060c4d68ea78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc5abba11786888080f1771ca11d75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b679f412435b5803c328070e6d02490677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69f6ae3245a5288f0e3844ac7f1829678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ad3b356dc1fe8ca6a717aedb23c59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f32d382e70d134d49bfaaee445194680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764d8c3f2b2a8af2fb2c5f335922585681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb25da38575f053c5699248ee697225682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e049a26db37c1f52d0a97b53c05ac6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62c729f61b733616819608dbca4750684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c2210c071147d4dfd39c262bc6740685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7434fc3658ce0857d330de77284fab4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3300ff73b06332bc45a0e38b9520288687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36831943c74cb5980501f15fb510916688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc480176619ae8d6a1328d1c70b30778689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94f2ab8698cbda61cf5abf6d2698aa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacab41645ae029e766c06ddd1b4cfa4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c81c313b6301be6f93d776fc43f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79940c9159000e278d46cbc1fb611b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88481e2a61f58f9eeb565ac0fe75f55694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7768f056262d957114e9c99ba6bbc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eda9460e3cdec962b380c41170593a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a550db87dbaa7c2af88b7d681bd61697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d216207979bbc9ad219473ffc3a811698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97fa9e3c958fc762bc74464233229d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf7c329d9abc99bd9f055f5a46ec1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353df17af9374833d1353a628baf7e86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e107dac2917da16130d570434fa2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667adce64037e0d0cface57c8ef31cf3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc8c3b779d772db3e34d7503852705704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be883246934160abe57689f4666b04e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d14a9522d2755cddd408390ee3b6c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc727c8865b4b37de6c84ab784a5e54d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa9fefe1c094ea910a454104622afc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580d8ba7eb25ff1a4aa1a007b57e84b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b7f5058881d94967ed6daa5291586710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46410faffcf0dd62bcd57fe2b43c434711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec99a674b18eb0523c36258bf28a67a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579ba4165027742eee9c396864a893a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9f1bb9bd46b3ba3fd29a23c4ec20a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7142a2d7eed91a91304a77435988ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f3ed703b87dd02cd94217c42f5d48716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8664853fbe8c3ecba26f1ba608e05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5ad49bd22c8dbfae6221956be9544718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9a99f24d37843b6e3a94c266e6a78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4ebd3759fa4da5852ae3836467226720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65c5f8562847f06f8598e5a60c240c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc774f2b659bb221c7ae5bbd6708aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997a9019ea5bebe87606671103dc466723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294b4d8c03bc02b70e4fc6a6dc8772e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78cc55df779f57eaa9e6bae93b25af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2f688ff84ec6f8269a9fb9365f4d0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14aafbc3104424d0201eaf88f927565727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bd39a68d3e4ec8521bf693e53d3fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5ee5ce041c99250271361a251c971729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acd0de90aace00332ef368b566e6b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b0d4ad53ded556db17022357613f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb27f275848004a37c02994c0efcb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d87504807189d79ad39e85c09b081733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80700e01ec84c34febef1dc7a01396734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112433c77eb5e82699e2ed1a4652b33735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c607b04afc96a0100151967af47ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfa89943f0b9fd50a3e0fda74600bd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5edda7e78bb5b6ec9f6e777fda92a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25724b6f929027cc6c08422af8e76d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36850dcb6f7d82c610d0bdd6b462c2d3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d6a0651bc24f38470d6e78cb46fe0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e2b3414ed5bafe1c7ab585ab5ef0a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bbfbfe343898a26079cc357c29fdc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f9bcdf595b7807d0a71e4763b8995744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7e31cd05a01a078ce460c37ecdd81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286285c415ce94f7cebb1137e6b8759746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcc2258f2a79f12538c8c657e3a77e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f895ff170f5ecf766b75006fa299ac5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd287f196d2514870ccb6ae26090b85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058370fdc63a579198a96fcfa5ddf3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf36029a635016b21b97a5d7b6d11ff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670bfcfdc74d5f2d5df88219771d3c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65722ee9fc8124ff865d6025e0618c57753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1170d3e7cbeeedbbe860c26ae3efb2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e269e08c0e38d0a8d90384a9529e42755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb6352d68380dd019a5d14f824c20b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf8de54a1f06d96043eb17401564e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8cbeeb9907ec770e3fd58e7f8789b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5c3f0ae497e5d978af683a914a1fe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea48b8ea9ff443c26a4609dcf9576e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1ecd7d1ddc732c2a49ef7475a0721761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a930d60bfb743ff2ba6b3ba183c6c8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd020eb536bc5acd2aab24e89d07d2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d7e666c5cae19d7dcf7d054d7294c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b799a86777b42e60b16f32230e492765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d8f50b65ed15d431b22f196dca2db766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80961a441bcd9a2d87ceff3e986e99e9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a105ab96153c26d6613cc1fa2e5ab768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfb18bb8e616e1eef26aa6768336e6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f625e64b6ec8fe8ab668b659460dd96770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447b15df2c1f3797cee7b5d1ca7c290771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74958c01fb874872344d23c2f989da72772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f04cfe7fdd0c670fa6a6c5f1b7d00e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70951ccb3594bd0363cea765deb3ff51774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b314d8677cbbbe728ad406d52e622775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afe67099978bd6004aa7287316f664776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073106329f7344c35736c789c7445b9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2335f4ce4a8f351c7e4370cb3409616778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03687cc71dbe97a5ed3ba3b937456336779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aec958f955b1b29dfa0369ec331732780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d77ada37af8786fc73b4fa72662aa9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b483add0701611d8bd6197a756e7284782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ea6ab4469a52bcfedc33f18a7cea5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16754d97de1d81c4d4e619bd3369f4e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0171d37d373c76f02fdf0382a669075785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fbc427601a5efa4742188f8e43416786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec131485941705662afda9710661c2e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e726e98bc40658939a9996e88e8be4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb763029c3fdebe07c6c83bba844ad1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93a62928cc6b281057f036c96027bf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77013c43283e21db46f62efc84de3ed791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99cedef9d0a538e6cf1ed574662faa792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ac9e761d8d80bb07524cd37bca9ff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba499e131d49f01d95cb68a96e11369794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4408c8c2144a41568bdd29534dc2070795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe8fabfed88b168d3db73c8b9fcbc8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5661455a85ff614250ff7c8868c53e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d12b843704dde4261d72c24215e831798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a19aafa1d730b864c0db178c2b388799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c6e97fc654c8c61f27a2660e0c2be800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318acebbd714dbece99dcdd95764b13b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04b43709c7410f3cceeedd1e622f36802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6d6f8a63cc3d61f5e7e7066f9af91803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d39805b0d9958611dc72475a9a4e1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee60dd8c9252b19242861d431135c4d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7928c4bbd8fb325d6988e073bc25a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bbda308d822b1cc7ea4620f0d6ca2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354eb6d084610d8625665b716fea8191808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501452d90addbf71ed01b441a47a2405809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777983cc5d1d37fd6e75fa8f24f06aa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfb3002d1b171afba46a58ea978269811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36795ec4596278bc1244ca9152ee3cf812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299319d725197efb12e5f5b6ff056ccf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430981883afa8cacd4de2bff553f2d9a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a261574c28738f21c5de351cf5e19ef815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388659ff2dcc6e0ddcdfe42e49f9d56816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcea0e94615f2e6d785cef8047453e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b74e497de5ed94bc101e6818910ed818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f30e0fc3de624081457a72fb0f1beb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad71621ce44a010e4c2d57166ab1dfd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f761dcb9a0b936d1807b3803998db821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ad1a5a6ef1624735e3aefa4e0ec67822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea41570a97fd5a4f1d1e390b35bd963823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfc09dab226271c1878b2502c37f37824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889aea20f9ce137866f26f8bee1751f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b1a6e40048030c5add2b42f7633ba826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507cf59cf3fc2181a598a943df512f3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507916edec7da16ba4f8572df5749ae5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca35104b399ca53f2c2041cd8533d03829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34316eaa78c64969279a581c36a3c9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4d2c11838b3ff3f45f29285c99237831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8b6739acb9baf2daa08fe1c771a3f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a82a6901bb1e0a37a441d56fd5c5e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fccc9a99af6414e164ba309642feb834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd54822ec50556a61a74e7e21f5327e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512391e899a5f043e4ea1b610939ac7836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5f738dee04f3f3687685998186082837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aa385d73fbf25bbd4785a63ab1252838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8f31c8884f614053ca723feba3685839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7503b79749531fc6e710c8170db25d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f61c4cc93d9c25064e8d3f3a095028841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593423836b055646c6b8c83163b96745842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f79d65e6d580a54def80ae8734d7c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d20bb4767fa40f250064a2457b5c0e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8985b9163507180b56c576972e8ca845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d812de05a33f6399a33cb4300c745c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857c33720c35bb7b7b484205a9dffe9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073beb686fd1288c0b15d61504b22d1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80a0c28d949fedd7fc2fc9f5d90489849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bcf84f1777bef84d44806292bd66d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355b056cdfeb6cd879ba952a21eb4a8851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa98658b8cbe3baf75f0a09d000d09852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a6e7f41dbe355a05352cf2443a17e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c7f32bf42454fd40a8187a5db3302854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dff2904cf32b6242da5bb73303a8e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6799b8454664948d0aec6d3aba2c744856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239a6e937059759b1a9a146809df4df857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312dc932193c9991a8311bcb92de1a0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acdbff94a2bf92d5bcc95c431c08dd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b03b6f2d173e3272d6b60f109f72860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e9e190923007e3636cf8adc7ecf51861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0ffc8e6fbee142afcf93855417c27862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d432d81ab89eae28d36090bf7e694863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5064e46364aab8c2340f19c52ada65864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61f304c34cc8e5b777d8f5c5b465ad865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449835623dd1a0d6f426ff52f80f470f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e25a37c3f49cb2e1c40f196c81b5b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c19424b124e92d775cb3cecf729f7868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d7d8bb545737559625069688c627869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf45dc00595ec5f273af0ceb8166be870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20ed96fc41d8260d0e75981a71b3bd871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c750ceb0dc84e18c77129dd62fabdeb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b18f8e283e063d5a09911f65f324e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff08d8c93a87114112a5b3363041aa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddac86a058161aa9432255cdf5645a3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ee59735e72fae26241e0bf1de822b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b33abfa6e67ba2f0780a1dd735ee3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b3da803b606443281042b674958af878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76f36ca126d1f965992e14b4aff0ee879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2b50e4e8c75c5eece09599e45c7f5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47bf8a43eacc2a4cf7beaa9a5cb693881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e6dc5572da5916a2b1f43add2ca80882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cb97118b479c8a6a6fa2bc276dde6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7386eb88546367d78f08350008bc4a7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc1dd9842252fe775fcd0b43ae1339885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60bc61b7836a641d7fa84b8c4499dd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ea7289354ba741dd744f4f4d2d8ab887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2726a2c40b5050e673eb363d6fef6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861703890a095601a4ca7cf8b43fe5e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e861e05a11e1e9d9309dc7bd9d1199890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2570582287bc1b7e169e7d010eab91e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a530118c215769a342b60e004479a7892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f31ea9d51db9173808b042ce28325893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cbee82d486ae859466af676cc30f3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3a058272fd1ef13c8c02f2f5c72f8895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488f0f403f9d1419ce587e39769abdf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fa1f2cd2b83f3fe820b1f43cc83eb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e53044daf55280c3259dc1dcbc1c3d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d567a49980616a92c25f1efb0d0e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857c2f2eac64350101da222fd726111900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1b425439742700a4077b8539bf552901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2597c4a02c135324ff43eecfd67a8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af938fb991fdb1a65565f33ce09beae903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dc732b6f5ccaf71d0ba754854b270904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229563b1872d65614c6982da620214cf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2390a7721fcc8f89577f67c9ee18495906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eb0345ecd9c751bc459ceb6cc765a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d355cc8fdff1ce4b2a6a4331087d20908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774faf8b76205a535708818e369cba4f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532afad2595c8f079afb1e802b5c7af6910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053fa20bfb9bf7e07cc886cecb90464911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985495c51c585a5d73bb5d89006ee292912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea994fe9c63193500a0b9be4158944e2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a143f7df40fc4c79332f327e07fad5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cba56dc28a80878aaae617335cb762915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae040a8fe99aed4b3b30df23f7255856916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f05e18f71f7188060a4637f94b940b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7587674e870d1a622c612a181943dc918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fee5f931593bb99ea5e454aca35705919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1ac7fb4e3b2e5ff863c8a499d1c29920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a82cd3fd0cbf09cdd73fad61cd60fe921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d28539499342c2efa51ad1cf9c3d9922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83498bc0367eb2a4b0a13e73a37e306923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db3eb48660e92eff05ccd793d6dab2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0ef0140520948b97fd0e78a92bb20925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a578cf1615c54bcf1b259a341791b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d37cf6c1fc0fb7dd60e6b8f61729d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a5272c0280b52e8d0747f07896a49928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b476293d41a98ac20e623cf1054034929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badf0989f7f319a71368a5b6c6aa9d1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabaff57acce466340eeff38e41bfb15931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8bd2a430e78ec186d5377291f2018932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15772797b090a48118e246c3edda56d4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc449f69b275c0bb85345b862725a250934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665033cae766d0eff42da41288ddc1e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8702f4733a10d87282aee025e9ee567936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e1d7740a1b10b98effc78366ddb5e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9976271ff18ee4330a1ca45b4ab423d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c55dfbc110dc3163b87de8f6dade6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549feec09c3d4273906250916c5d730d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245867c360013358dfec4344cded000a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9732a0eda067b16dd56ee5a174716942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8868737bd2ddcac48a1c687022425943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febd87533d14f3737c414818a5422d1944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763a0ca54ace8e03c8efc0f788ab1c4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb76108864c2827949d655be339e581946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e491b8e80fd9b450bd3e5877da7e4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35d6ebbdf62a357a939e8ceed6eecf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668b6d3c684e009fea4ca63a037659b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c169609e157853936a8a1107b430b7950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f3482ec807f21a61a7c761533e097951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b5e1c0f3994e73b9bfe4c09d4264d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e7d5271f3f0fe0a35da865b0048e8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb49b3b3b3830072536fa388742534a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be491a1b0c6fa5b03398af6efdcae99955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74fed7edcafc31419f7859ae8a4e35956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14e2977f72e152c6eb4b78c3cebaca957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2b8165c7ad6623faa68eb6e0a3124958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0412ff6f7764599d8b31d01dd3b994d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6149f6f6f82d4bfe34d28a9663dfb8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60680f50e62d979ba9b3ae6933aeafd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85d67ffb705399ed6ce8294307d6b4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c0298e8eb995a3ec609aaccbcd762963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3e88e966a0745136da35710a2269e964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00b2741450666432bcc2f52b0f593c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fea54f5e04193965afc256a41b224966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f400b7f9c87252a90acffa7f9ec0c56967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b3de79902ab5794d05db21f971a8d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b30947a7c0da16ba4106457a70c90969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cc6203a9a676a90a0bec7b1f84071970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1823c0487e9df5bb0bcf74e690b1f55971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbd4fe40f08105251729b07ce7ab26972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0225e6b832ad51686f7a55f27b027973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad72e9ea0f077caa5e16b1732974a4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316c6b859294e2e435a86b81e72b757975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2925fa35d3c6445c4fda1b878783fb976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b19da7a0706364437301a329b696ff977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993330f6d6bab8fe2f9fd52ff946f72978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c88ea4647a4a03158962651805c46c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a95939490cc59f437952a75605ced980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6861e6b2668ada768aafb7a54fc58981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab6eef11a4e5f8bab58f248fb36b42982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1d9e4c66e2d3d9e0eac86b06c4836983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb16a1a75a807e375be7698d364d49984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b56b3bea8cc91a6e15049976f2c77c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3fb837a1a430c0415fa3743d1665a986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c031758fc1455edacf86339e8c09a5987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0833b027ec4364133c6e1796d7da41988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fe8d7b6c76e1c6160c6c7267ef583989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b372c4145726d5d6fc7f303b68a2d4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66c32577623a139bfa73bf3cf3b1e8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2b0e3fdeb55a1e286e5f59cd4155d992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2031ed0c758e4084d200a13e7b5692993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b64f51c6fcd885e4ee877eb624dd9e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2f7502a28c2648eff89bcec245fbd995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af528bbc6ff1bfc64bdcd7112fec55996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d169c6e59b0df600bc07acfb50504997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43391ffc547f8e22eda7e7c76446ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13918d56018349907f2525d2ddd62f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305d2e32d7695baecd203dc351bcc753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f66b8404be5404d113b257a2bff62b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd71b6cd79f8215ea8f15572b691565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5caa60276d508500ef761b2a7a11e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c7268eacdb1bea3b9dfb78bd81da97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370b3d9f45a436ad838bbc479a4b4938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac40fc05772bc3f639e775d10fcd919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb3e67f89d4deb23653cf86637d45610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db9ddab5b9f35398f7170cbfc5c43111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182951a3d38425741303c2acb8cbce8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beba855da12c457acf068d9801c26e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e986f1ed7219052766d4b959c2029ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74565c759be7c46e3c8259a0772c785a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b0d3c83fe24611df23ef981a06aa316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdbe45f9bdb5b4d946789c2037781c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9998d2c9dd103d33601402e95ec4cb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441520efab10934538805bfb86b34ae019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452ba9288c5f9bbb6453fdc1235725e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7267e744fe15d432aca7e3daba906721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eb7fdf3ee8e70a2983feea150d2df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8028f364635638491eac5a967654023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c01f34dc85f9ae2dc69f7b5e7a0b5f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e227be67ca1712918f3d3b5b247e98525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a0848b984dd4fbd6b5e6f6c7c493e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c02b625b894431562a541333562aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802c84d83201d4bf877ba88b4ec6c8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889cac0688d4bba6c3b9353278d351a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495e91953818fd452af5158326dbc1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454aef2f9119d837a9ec2e7c01a2235331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb269481803e52961412bea4da79eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4098cbc6a671c6159ca70f8209f42cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3458f1b8f22e54726e58f4a12b32fc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f69cc94aabced25f676a50f1b0fa235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebc21c2bb08188cf7ba0f49edbd15c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7937ff415ab5c311d079686c7b67737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aecebe8d7b2ef5326679700b855d3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd5ea88e8c4aec730a131318fd404439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bce916dfd32332588b4876faa725040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b08577ce30f2d06d8469143df3e3c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9fe466b648b5979d59eeb2e93661b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08f25b3b98792872087a3d2c74f03943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373adecea8c13b42d3554d210a1386044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716b30dbaf3b8de44780c1da6e7e46345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349d6283fd0c80913a8d2248445da3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb947c5415f63a80dab0c045016064647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0a39f1893932f334b8f161c99e18648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a85aad48e203920684245efa1cfdc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c7d2d1a07c45fc1b2fefb78ae020950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a5c9d9db2af82b9d32512d822682c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7343be1afca8832e5a94b565dbd5dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de76ca000786bff6487e963cab188853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401e93ca9bc52dd3058696e87cb8a4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c11ed48376191f66d0a0478c00f63855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44581a84672ca9540b650d70e23cc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f4ea63e6f09db16938b6c4e02b4f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f92c103c1ce6e4b594f84a7287c1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a36811d59898d2f01b2a8cac9b084359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9fb37a3cdb03317195621fa50e8b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c71060b95ce3cb4ec369e8d91628c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efb0a390a09030bb27b65b09c0d04b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20213b7c3071c1b32ea8d1bc2e26653e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eafa14177f5cb77291898903d0a7c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807c43744a2a23669b4c666545bd90765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab2f20ee24f34084902183c7e4fc3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a8f9d53479d0ff2c1eb85b44b3b4e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604d90486e4e1469b6a1de378a1960668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c12fe865b95c0f6a4f8735c85efe3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869952066d2439ae225eaea00d298b6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901d85b7399a2eed4fc9b75b2a857f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b409455466e775020dadf9d06acae4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5562f44a9e4f85f503312e374ec014573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758a8be13e9ae6f435b8ac1232c512074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909fa70bebe892dd9f98ad87917fe6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc483508f130180ee01a7aac6b2dca7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a549a62556274e823108ac0c63084e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baab53413940ec3f4e362a749c34bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6cc11b44e8b3cb138f76f41559e0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8165a59eeee71f74acae39ebc9552a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412576f15657e1fcca3b8bce7b27154081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2ee5fe58b50f8082f92b8d3f01ee182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed244849e9f6121aa2c7218ef6db7b7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de3983c8573ff99af4c9864f5da4a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4561d699c240a403f3ef3cf240f363a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e344db77ea4ec3c3350b506c3090b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e613084e4cc1f8c2f08bcf3824b74d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b99dd765206f382d9d84280b9b2f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0485dacb0f4d5f474a36be8e056200989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bc03ef622a4403c1f2c5cb54f5a4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e8b7f48fef638da053e0c8378a3ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b8d1192009e7b083de0b18eef898d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e2c6967e973077629364e501273fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2547ddb7339e1802a657401417f1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2e9bf1594c5e4065ed45e7929692495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fedbac86308a936460ccb8a835a0f996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bf3aeb83a8ebe3ee63f1d301cbe7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581744056fd10d9f8f700df01a1867c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a9b6002654ec00f577b0002b4d41c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a04107fb5fbd2419d927351636569100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258914f6862db36b335e249a12870b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33005c35d2f0b19858464c8e43d3a192102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649cfce93c0ae566a0c44e1298a5947103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a64c45175cce1cecd20d6b545532e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07bb80ad9480bc0b992b51289b76e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69fc98b5715f46b21aa02bba7b65b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a934e644f045a40fd73acc85e8f415107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a3614f1a96333f0e04404f0a3aff6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e178b06a7e1a7d066614486ae2c31c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4594da84ef452ecdc847fc42a99d5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11661f035fd7e0bc617759fc335f250111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934c1fdd0b90289824549c228565b8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9758158f93e99ac5b33068a31f4fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1824b4990af5339b0252778b9e1643114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dde056c98ea6f5c98bc059c7e39fe9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae82397a766a6942f4c1f68718b63bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f124df5eac03486ad4d1c1fb790302117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f2db878fe37cc51b830d2913e3804118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c5cd8046588e45d77381e5724afdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e42eda0bf70a322314d2e5d9b78741120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822f3e752e6b1540ef070d4bbca330c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375457421574e9d2887eab523700cd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b49f3d3595eb0a4328de8493fe6a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ecc3bf21da0266fce6b817d9b458d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e894eb8cd1e1b33131d4ff4d58a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97445e77aa373fd4755518e1f2c4c441126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfed07ed0389f83a352c339885f1ebe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c103a98ef51194a4a6f09d3be4847128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da5ba0a303647861ed9616778ffbb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb598235b01c7303d02df7929e87a8a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2aa13dd9f9ef832231c5dab394e0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058caa555edc02381829ed928ae47c11132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68106f2365fccc25a5eb8d6395566bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e48389c0e4ebfc92c6da768df4313134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935973937e21a15f2a440f7a16a31f69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5d8fbef8b8cde5d02438af7e48c8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d7a8bfb5038de57cd13908e3d18fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44069f4d45a70c6b5b11c56c2e9ecf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974edf686fde563e504f94cc027ee84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eff01806d5601bad20a9cddeef7c94140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70ecb04c537aa87c5640e54809509f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0de66b7f012163e0140f718cc37599142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f286f3e2625c7d6f0945a25f57d64c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca21c8a8f3bd9875a59dae1a544731e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51082a66ed118b5e7d9ff63c9a61dbe0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de74163ab5a3102e29fc39dce1b85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3f2c31106ce4620240cfd33fe99d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01adcb7d18a9cb9c031359eb018c003148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d60732b831531fb1686877094536c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aae082e379572230a17cb42c4a833150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308e20f3e75232dcd4c39d7225d132e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83e7eb11fc522bf5d9ff762272211f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d580302c8be07773eb4ecd21e4e077f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23294da5199891038e6a4528d08091154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fd9f533689de8d0dadab4d486b9d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf5ab4b6efe04c6e73cad013812814156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaffb3c8aac2c8a9e7a5e83b8d18da157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e403ae923012643a7ee3107770f41cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86133927fdfd963acde88eb88a5f7be3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9113e1e9dac4083bee2dbaa803502160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2635fe61ece21ef7a2f086c178ef9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f0f2ea8e83797d218f9e019b8079162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d8fc2b01d5fb3fab710131e6667cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71b6cdf002e11ff48b9d0f98b58074164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb649fc328553e4133c3fa93c170ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b5bf5d698747b27da04ae02eceab8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95c066a34ecaba3311eddc5d80f036167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03843171b1b746d670009d50b81e258d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cb09e4bc209b938343588fc4fb02e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de60db9310c5518f5f23f21ac3f3c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2485c183a62a5f8fd5f835023142d52171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8d458e4b3fe0ca58072ce3f8902ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1cea20f5e6fd0f7e212cbf352ffee8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157623c4b71540dd682f11f2197b3dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3936da4aac641b6c0ba0bbe5e2359f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246fa41b8e8fa388d7759197f6c1904176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef37cb87e38a5e19859079dcc9a9f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0232cf9946c6ac8fed0c4c2bb9064db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdf6cf74850657737fc7dc76e7d14c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e2a6231bb2b740ad91d07f9fbb308180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94f280419124ce2474c39aead6b0dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f2d45df1bb61630d5b8fba3a7ae9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767800c50e94235ea270a08d212fe1e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507888133f40b9e51fd6c25a7d38930184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68741a1377bbc8030c05c3f9c6b2ee27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83408b23d9207e5e2f9c8b3785ab21186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975c7f032b258ebd4cb214d011b8d27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68115ad631f808f5cbbf4cfb12959fa9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3195970f49a0e4e362e778bd33e73d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc2f584dbe2943163dac67bf6ea064190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfad17d08609629f70e4b7c16745ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039730e1c24566395b1ffb458b5bd55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0cfd3c6762818223989e54daeae3c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a0100d55d5e20082369412e546c80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f6258abb122391f23429d3dc7bae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68cdb8aa431ca44ef21238d3253b97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2832be124a8a6ffca313006e2efc62e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9256253d6eb98cf9208a3160f602a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763cbaf486e6949915e04570fc4c580199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c168681df6fb4e8902fe1a50ef6526200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704d77de6c75efb8746da628d336dbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6121185e0d4c5cf387cc060cff9d85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ef7a5f02fc614aec5a2a7e17c03b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee05ea7c7ad2a012d7dd93dd94da8f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c6e9985f590831e39c1b06de22110205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeee4290ef04e8c3ce0ccebff660f7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06c570bf12b8a265d3aa4c5323c544207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ba4b98065f49f4e844d0c94011fc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971111a5a98edbe55be1e17c5054a27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0382636aeffaa26a87a2ce1764cd1b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd8e8995c6b147177c22ddcef32d65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb6967a18b98f6cc3e0b093253453a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddc5d24aae0128e201aae03025ebb2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c766c29373399240260c7a0b4cdc4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68c143453217ad8f7ee85b5485f55e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90944d058bcb23ad8bef083d8aee0ce1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de279d8f95e0dccc5cf8746f6bbf88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da063ebade2cbb7a34cce120e1fd21b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81863c32b857810ae26e4f0117b4ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef568dbddacca84cfb920e7ca56f5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aa79167b018a38da03fe6999ad89a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734857f63277ce1e9a4d02da8d76c37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41bd1e30670e8361ed4c8f9af1ae8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05c4ac64576264358f4b16981c86cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa02e82535c72d5a8a333ff3ec7637225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50151b792c668fb03b87662e70b9552226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfbaf107ce9be0ef60793d0c90c78d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5eef92dbd377d0be5620982389450228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475345fd5c6cea3623fc46341ee66805229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be2bded37b430717f64a31b794c930230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18984e43fbed8521e1dbbf280691844a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a974f6c96fa749b35813eaf0e061b7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308841a0fe2faee483533394f47c285b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8a0c69b1750a20fa5cfbea3ed8c62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a196abdde090fd80b393b9b0d2246f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca88329d04f5adeb1fc77f2885fcc54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252708ce2f1620cf54300150896c679d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2824724e8f71d8ba38b56f21987cf80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada60f0987c62be41bc479d7e19a914239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85df71ee847e2b48dbb6cd613a0f156240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e5302d40a3870f6020f1e4d9dc462241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8324c053e5792ee8b6de2197ba53904242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b54a1e72e8ed78e00f616d2c2bfba5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cda8a0526adb0fdf6519e85daeed5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222b8dce0365a2bdb6e05ff2019c867245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93b63034d8d3002be5356faa0b62bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a90223d616da3bfefc2833095c936b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504d30b03d885ddd1dca1d679844f8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39236e45ee08a179ca6e9183fe6c21249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25161057356e89efc9cde9184fc98a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f68b6cec98da41d5582230181a02fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2c7e94ef822ecdd931cdce82977ab252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ffefd4a28c8ce0fac55273ec43d70253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c87a5e45156bf7aab2ef9a953d254254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7de47b1d7df3aae2a360d9728595c7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc62a65e27b69f046671cbd174b621c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c733233978935247b67509c0f6591d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946a3cfbd5b575ed2233ad1fc1c8731258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab59ecda0fa0d4e6643dac915cff671259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce339132a167646e8417f931fc1ad4a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edff90f657d22a04d94f503856fe898261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf85ad258260756c2a705ff617e9ee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00835dd596aa18369e4153b34e821672263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b88ffe675635292ee560410a9a8a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9043178cee1d5bcf1a2d47ddee9343b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2411f2a9653e5da73494b9d6290b325266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3eadab2555dc28646866c3349b27e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb468e2e5138d1ecdaedf9dd96ec967268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690cb448669e33f381992d5fd430182269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d43887f72f18ad401ca9a8119e9ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccdae6c43cdf44ea10be11f8c2de94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405ea216f4d90ab3186d4702605c542272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43657441a10b5130dd042f9fa7a1a85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ada5485aea98d67b5f086531629054274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52202633b3cc1159cc22dcfa673d978275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f427ebb47e779f82c6ffac694f4a162276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79da4ccda8410e28d682967dd6ba93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991fde7afeaa1a206cb0398d1e800b4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec895b374ba645e14cb28500505195c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf52a2b64f276464c40567060caec5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591a8ae4f0c332d43f705c7287f77ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff91e121e70f39855f2ff3796734c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddcbad33806288e331b5e5a1f237ad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be312b17c84f546e7bdcec9498e79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc66bdbc27344fb71bea79e45cdc98a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16b29faa73dd92742baa29b94b381d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23586976c1ede85cac14213ef80ba8e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510b2ff8eeab54e6afe97dc1554e695288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc1ac0dd281c04d58b2bb89fd13e01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2515abdc9392e7ad4acf0b1be0e24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9bae67872b4c2cc255f1b43b7972d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabad5760dd1a9ff2857b904da843b96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689cd9eec9ab8dc27af06d0d11a70e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2472f19cacf8ce68441b1cf6a6d655d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d51c3f01dc00900012f48f9a08abd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d8c8786249a1e8bf021a5ca22b869296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2e5c6f690e9b2cd810ce2fc6f8732297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3ea33ae23cddff821d549cfddd3eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77865c9d2fa1ce4df3514cd0b170ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643775be31babe5be82fb95c477afce7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afff262d841a5d04ecbb8dff71c006301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e21bee481e52f77e1dc3e6f8d75b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24886b4191e74235a43ac6574874c44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6a8f0d0ece8117715723f010683b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca4f1e1e65e47a1dddee4abeb7ef2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2008956b2e94955e92a641ba2b24e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b081861733feaaadb1c7ece9dcf22f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880779bce5cceb869ecae0d473d560b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5472f7e3e7efeb43bc07686fbf8c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03bb47eb87edab3f357541907e1d48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f22e2cff99f77f5c682ec091bb633311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a22f5ae52d72a73e257f870dbf5cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6b729396d0c88a41bf18b1d8ee471313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9f575c2633afddfe8e2254bd3f3ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913809f36d7bb2c8df73fbf6c2834fdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b09c5d92df5442552e89cf11595226316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ff298f979ed96d8a45a338d2aac7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98a011faedc4efee11a81b13c8ba53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac42621b737bb766e8bbdd0bd58ab4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fc9cda01840cbc533dfac3b60677d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4846f467b2a1ef0475b77faee61b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dff0953de47cccbf1e127e63833f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1111ca7ff6f261291ff823c2a6df8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc086731e310445b21dd6c3a34fa6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8f2340dfbb75b342a515f4af98ad8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eb104c827b1248827316984fe3656326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a724bb9b6ca2b41c09bd8682610482d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811f9db38496f9fe92679d1be10ed72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcf6d90cff7f58e436f287e8a2bc42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14783ec5d6e814d68deb672fc8e28b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc4bf1adfb15f0a0856f648bb0bfbd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0c832142c156b9582b497a1db96a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7340899e2afe75238836f5dd3d4366333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469c7286c056c46822975684c9e1a95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f43a3578e73470f614abcdeb5874b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0139fb20ac8ee3ca1ef2791b2e35719336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b92e1d5493bd903a4e77273ac47b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0378ae68dd52ab71c8c9a82d482cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd575477c2c6bfbf86ea65197dc8610339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fdd378053e19f3f6853a8f3c43dba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e1ba62317c1bfc805de32fa061ae5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012965d6ca7122fa96fd0f936e601eb2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef6e2ea0e9c825a5c53ca2171940b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6aac6de0cedc93bf9210065e15b387344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43223af6d35796dfaa67a849dd7efc04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af3234f31fcfa697eca2d54dd1bd3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813553177ed940b8525fe9f5c664327d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53330b74e9a03cdd4623aa6225354afb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79043386ede7523d1346a9585bc9470a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69812a85df0bffc2034d5b5c8a2c7b55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daa6da9ed3558486d482ba0d3dc680351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6caf06328857879958abc532315d69352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a6a12a39e5216c5ae3b8728ae916c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3fc771af4ae90136b166db6d4beb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776222946de844a8dcd251e5fd7c4a49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9164aa6f1da584cbbdb611d4e352f3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afa29f4b386bc0c7c4712432d6a125357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a880e703efb9400d12e562eeb8ec015358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2fee4065e77ca0d66992c47cd1d43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a56b42994d7768b5ecf93dbf21d34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4aa3cb79511f816acd6d101caf1b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3277f2093a7ec46c6174e4b3bb4b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caec1d645685995a964c91cff417b67363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2dbc0439e962c78f74fa009e0a188364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d45e11b90480c241c4e34349273db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2f96a7bf07b3fac78c2c3434bde8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6ef172bcda345a5e1bc162993a5a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade33f058f8f5f6ef6f276a37f16baec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebdd1964dfcdf145b205883edb171e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47902ad98ac8bf751f0e0951dce03753370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97934567984b32aa6149b8e802241146371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4691fbf6c9c2b5b6d7019db444571372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f8225827ad245b83962a9a97ac57373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315e1203e46a6a4d4c2fdffb60d637c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4b7a02170cae09cdaf0d9efec2394375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41225af4fe1c878077ec85df2de8e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ddf4b7ab1b89e7657e59ac4a1957e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7221ac8182b2f53ef3e2d86ba8b4f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06721ea40aa12120ea739cb2b9d1fb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d46ef6a2894403bafb07cfcd98f255380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6235f1593e93852c389abb2712e727381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73a23fbe8556273a78a15d01f09e92382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023432580fb02cb1b1f07d0b7922441383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4382cc9117c9f7e77513a320b4191384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed49705116006b264f1f5f31d57682d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd715eba9a9c6fd5bb774ff5abaa345a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e392236160bb7a52902bde0bd143a82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45f122d0b15a007cd19c0e02bf64fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075b65ec1ea7d846dda561032a6a26f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66ac826b9cf6e288ab1552d3f5baa5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f0bfb0a636887b38a2d4438426cfd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f777db2f35a516dd97c6c022cdb90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fd347b08a0cc07ca7a0a4ac9f37ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95963437e4c7b9c0f13cea4451a55310394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fc27acc8bceb075e6481e84541ac3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1914f3fa0aafd05751ca920032d6b2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8d7cb533844ee6853fbe6578e6c72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368347b0f498955d60d452239f45f58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eec64cc64abc649c02d92a6b1517f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4d29f7573a25b67054ff4aea6c8e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b842087eae26fc9277515f8e3209bb5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9d9f17bec209842583e0fca2ba5a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4e7a9125d9bab388a485a097abb83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9325c9ceac243a5f87b7b402078fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0aaa22e96a070857a4e1ca4906916405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027bea7737dd99103245a4a3876ca41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6067c77e16902730250c58d137412a6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9acfccd6d92c1c99468f26a7f25703408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa769711fd70bde821e2b9677e6558e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed23f8967c569a9b47d8f3ba0aa1c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576c48d2e2a2080c1b24b765440bb32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea2b785191a5b123f96a0e3758c060412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee6d019ebf3d6e32476a79cf1f0ef7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fff01066028f5430c8ed57222a48d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ee2160a336c8be0b7ee9069b72d2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa3ed2b9c80bfd08c94ab970caf890416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e90ede27eab84b6c473a4152ca013417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec8c33cf2f1e51a01b32dc566f96ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5078a8386a6f369f4c27062f4f7dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca536c65bd84433fdaa470da9ba34464420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fec0617235096cd06b5ffb48d9b8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d8e7ff2c4d2462006c01a5da76f95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089546183d79bdd8b43358893e9e8b9e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715842740501c5bcf447880ebc1440c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7779a7475ca61d3caab49b616ae5a9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145cb42fd721f4feb55dea0a23db079426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4d419bceef571dd810896911f60b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f53d36722a43e34b57df58700ea737428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc770aaefa1cbaca7ad0e71f5e878ae4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511266dd2d87c1b4cb775a313fdca3c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce61b2f1d6065996877600dedab97e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df951b98ce1c87c4f260342cd4e4219432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342dbb366eb282db10bc0b0005e0f7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cb042cd23cff5fb40374a5966e8d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6772fd3c36a74553e7bbfb4fb28ca5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f3c5d49c4454f36c7ae5cc89d3488436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568b29b0ffb876680e27bb92341bacf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0915acfae55c2ebbd07b7a35c4bda96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249548b05e1a7c9015c19f13133a34439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730582aaf368812991d68e9e003d9442440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cb6870346832ca03156cc345caa38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62e6b62513d63d19ef2909991fd96b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69431962fe8ccb16591c6a5d106392443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be736d1fd36c75e7b76f26b0edeb3583444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9db1d6bca75a3651783596f89a43a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d291c0157cfe02872c6e450eab96e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124d71821ebc62b74b0af56cab119fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcebca316c88f30b48a0763d0ead122448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdca93a32368c2cf2c1ade2574813d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9076acfdd7865f344cfa29f386d529450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b733f8b7c785d3c8a9bf00a87925fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df72c54c3e214d97da30b69c87a07c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec529a9b2d7754f2a8fd37548e848e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4863119d06b1ade4d0647757a1cc99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866b7ff9bc17cc50e4bc0bdab5818e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb559e325a89b059458610dfbdeaba7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89387d019ac3c27f9b922654612f7d8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dda49250d0c2e44ad570cd038bdc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21435a06a71bdb0c76a7c2b4b33c27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5a746ee9cd4df986c18ba7ad99c0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3047f46735832c4d561f5f4d9d8921461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431156a1a587dce0f17201d3e330bf05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5f99125452636538835624f608492463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e128ae02383fcde298a3a17695049464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc573a26f23318e17099a0be5c3598465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ee8f0079cee1b24ef8cd852275f54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c77b414394b3148ace7730db693335467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a62f50d4b2ded2297abf31de5d9b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744c2dfc65273e9ec97c65f1e5d59d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9b8f3487b8e08f0db207735005247470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf6f30a8c437410de1b62be959d7ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bdd339f3d3ae1ddf928754add29f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f391824954c9acac5a0d17427b4de5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ca7b6fecdf138364141cc09670108474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10955f56d6b31d9cb305822128cda9b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dff972a830f190ab85096a29feee7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf6cd887f86c6290d7e8ada27e12e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cbfb0a0c7a1fccb8cc24942cc7fda478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17889b2fa83db5e9007c527a6744d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100237bb117192456a4be27fade2ce35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adc58e6859a63520e0869c341e2945481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de778f4097faab1c05beb195310cff6a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df91aef75cba1f1c2517471fc345bb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425db2157e816bf5b7e2ef1f591781a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349b1f69316c90f895b06ff643ebc6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09918d635f94b3ae16658352c637752c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908ab16723c8459eccddb99edd515d2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3e381fbe3d61363d38008016d6301488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f17b442186e464beb26728d0e65f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f746b1f6fa22f7ae3b628f03ac0fc8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe6a891f0864a56b275278ae4abe55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe90b4cea2433a6c09e8a81e112aa6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efccb8987fe4ca690e603d996aa9adc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e7a484aeb924b57fbbe3d97acfd49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999344cb3891335320873af8a39b04a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32eb1f6bdd68c62f1b9ec9bafee1f70496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d9c02d898a264fa7a06256c3e88d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096c99c86937bb0cabba4104ff2f521498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d3f8a513e3a6c09636143e4b2922499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5655138495e1e13d3ca2c095effd87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9bf86fcc5d08574900de8082c4f78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7e31cb22b06ef1d1f30ca2e9a877e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893531e983d2d9dba827f90683ff4c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96c2cb0f338b33ffd26222fbcb30bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe524fc5dc0936f9ef1d17cfa9fda12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c474c2c9d5de91bb490af6604b048506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a12384558176462cc3fd80c89bb75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d30656294611eefddf9a113aa5a9b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c944da7e3e0823c791ad6e75967303e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3a32d67e59679e28deea63f79e35b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33004bf843df2a21420c43a07a74e819511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1d438cf43a34a719c941010c1cdb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07098be13ef258e1854a7c2301d6cd69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325095b49dc35af1c2b0dae09daa2f78514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22345ef8683031e7cb0280cfc3e7cd0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2e2a5b93627ae53bf7828c9c18507516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee9506f2193f4f7687bd99b9a080a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57adc59f21fa62aa3b40d06050fa6c1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433e12d99dd94a0f8ab98b9a69ec3bb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4df4ae5b3dc10da4bb69a5d95ca1d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dc65c1813a4009b77674873fc4505521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84158084aae624ef5541c28507ecb4a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9dfc602a48a11444103c039faddc0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab313d34e39b6332027f03e06721faa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3380143c5e774c75fcb478eec397d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b620a2ce7a5f76d28f5b679adabfa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71724452faa367945f503dcfc649c14b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9152b5f6afda6512e7ba5976ebeb8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3d607c0ac7ff190ae76e5bf1ec88b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d617b2e2725c34ea4367516c834a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c443c1999ad7bead3ccfa7787f7fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc4443f221035eb3a0e924daa6a7a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981bb3801b762f077de62ef7432eeda533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45d217e2eb0c06ecfb8ac67cf98101534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878dd2bc4689b9fe7640364b8d1dc36e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7452fd725cb061650a1edabef00f92536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c02d66c36faba380cbfc4453248c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf766d1165f3f84b84cdc6d2e86e28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbee19c860d51df0bbaa761bcb7a01f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d30aaebc48e0e080f00bd973ddca00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d12b652c62d88db186523ee5701f16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fc22caf3c489964aea88c662bc477542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb1d840646e585b6edc2d02bb731c8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7cca51c3a34cfc416f6377cfba3fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3492ba841cd00b5ef6edacb3ac90662545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad920f8de4273bfbc9b3962d8a7423e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0e65822f17c9faef11847a83f7f18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7224b969b213afe59eb8c18ab3ffb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388654ec57ecf9e9d8a322d3d667169549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fb2a1b643e8318c9127e0f12ee529550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe506ae395f52d618994177e6b992e5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983e0fd21ce6227715349d46e30d2f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613372f74f55ba18b3c6c47fd678a00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03c5d12e872709da721e54744d5c0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10610f77e7465690a3c82f6f62c634a1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aad8b7a15498912d014e7e256c89a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a213234cdd2be54134cda6aeb8285c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c30333e82a9b2957c7aa9c76cc954e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab6f90554889b2230796fbaad8b5a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11780cffba2fdab0445d5b35ca1fdcb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a589f9dbe372f3e8ca7f271e6ed40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0309e216108836ccebb66fb7cf37ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1b67932fed45463f8eebf5e78b9e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e3fe74c0a2aecf8b7e68e77d6e06f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f72973bdb9a6677d048c929d76c809565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257bc866d1a1149815983ff5bcd8338566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cbc1070b559e864b480dbf806299d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54893679aa86b38aac396523dd8ae9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291438a9fcd2fb7f514a1d1f3c02554c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82c9a322cbd743305e4c509841ac2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707212f19b5870e08df615f0f4479f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fca86f3239ff236691341e4775fe9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2476198a332883e08524393846451573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144ba1ea245beb7ab22310ef952fe3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4a7ca8df281438b277a1fc39046a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5f6c352ffd2a892012b46de37f27e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe95bf8994c0ef9d7a424d79c8279c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c62461559992598446d4ae1c4cb732578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2908f10f4c9b76c3d5dc95aa0a25fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ca7c3f7892e88fd5e8094c9aeae41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca83f3d210f04fb41b5652793158c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa9717ec7fc1851e457346fecc0696582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f91a909ba36832698171d6974fe51d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda07de2eb042b3b89d1dad9984a0772584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312495c1599437ae91dee3ffd370667585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43684c22cc34163e7d3f7a06084f9cc1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0f4ee545f21455c363fcd3e57e2ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167760384da96d1d428ec9384830bc3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5bec1c51a2ac3055fea543dfcb6ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a35548e474a7f453a57f5ec4c6b69590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbb2741437629021788867b749f2be591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085f0bf02d85b768ad417770c95354f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9f2bce6bc7f4ee251c7a1a53058f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3e073fc755c5ac87e914c01f104a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187613161c9a208360f908757c8dc5d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e00ef8a72a40b0a9c316ed5fa459a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1b60aae06b634746b209827bc92c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a2f8b98fd0fd609a24ebe5871f5f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1ad86e1c41974b53f6560c89ef5df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a46176e810fc67e11a6fda7b44558600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be362d629502d73468cb15b28d330550601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ec5afcad22a6f899c2fe46fc7fc7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789c9078d41e1c9866dcf2e65ffa42b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a2f90e8a2c0eb24a1a2e83d402e5c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22812fd96ce0e5d7bd423282e9b5cce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b8cf44017a7bcbd34f7985a9dcdcb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c5e6d3c1afd2731c0872c22f94404607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf034ec6ab03a1eb51f4278075b1a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6ff511db264603b096e30b6028d85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042ae4a29f643532f5d2e5b26a0e1a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977df1037a25925ee1321e533f5f8b51611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e13ecb4108822e9d04df565710f66d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d371c81bab7f81b4bfd2af2686f196613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2a64c7c364484201502bc7f64b736614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e595e09a278c6cc8573281b73d4f9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce396ae2b4a0443e6a29ee32b25aec4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c770a7f25cbc3bffcfef3d1ba027b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924a3e8e9a33e3d332847abf83dc4ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33baa9a3adcb4fd259e40a4a2bfde878619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38124e670aafb8fa5c0bfe03a517111c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d735c2b67fac943f43cc454bb91c07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d45b2fe144710315b5f483ac886e13622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf6d4fa7f2f683b88063256c551ccd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c736b8f6f6c3ed0e68154046ea487624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd33d1c879f5319302acc51e865bf06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97ead992650f17ee2d279423555769626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549310353d5d28d8637fd80eb3c0721627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f2a0ea0162f341581261d06c3cbe3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db761826498327940872f27d9586e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b3f9d407ad4363d0e3015525f27d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456765e66e8fad39c9dbc976d516ea7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595e47c45fc8a1bf71e63b9feecd5f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f8b5060e4db4de30e1f35738143c4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f26f996218546a79641afdc31ac728634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10643f451f00db599e21834a39c8aa55635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd23616ccdc289cfec82d9ebfb5ff1f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cd8f9c8af764211f50b1588d6d0c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf820e05b6a22920e865e3c02da988b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213463742a8a7ff1eb9d3672a4cad33639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef451ea6a35676cd4499953f8ffd95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56e4289308392f9ac5f4cc22b94d9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef3f136b1d0da4c1bcfb41567ba4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb0dc612043c8489e208265a5c60c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b81f1dafba537f604c39220e26d97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7ec07ab26ab503fe55d4a566e92e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cf76842d57c702b520b9596e0aff8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e3905e175055410604694efe9c026647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf49f205f4819d6ff4f32a9f2c74a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cd898e53201732bc869c0dee51253649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e4765c70bdc00267f67842c1c00ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce3d0b9a7b87df47053756a13a426c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2dbfdee76937ed09e280ba1acad0b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7481091172f040efe8e66d7b92e464b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42d86811b282f4f552080068471c4c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7baf92b4ff5726b1e2d2aac408e2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d823b741a64ae51ee2bdb9ff897b06c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76836f5e8c40a4de7b24b332294ee12657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf44ec1d7893b625f5e9147a61ef9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b9059f262b49756ffca63b9a8af8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b7f93a79188ea5b2383bc434631cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1a2345d2f332c4aee32116dfc4fc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7a0db0c86ba45d179b5696cc928b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee372f096f492bc2623540a3597faf9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e750951e8a8682079131e34161f7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7de88f34bc897bed1bda048ce7d66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591304ee5cfff301df6f9070ba87a10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d41370f04eeb77a1599109f1e9e574667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3826aff6373d2cb794ce07ee31219a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3e7d2f8eb1d368748591fdcc33d44669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe120932bff707189f426e4ef098e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788e3f1c16ab9762c84ee317c8388e8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33582ca63ffe47db16af93a2977db6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35558db8afcf74eedd6771ae74719350673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d76264072d9af49b8a4664ac7803c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d63ad8a8f702ddab99e8ffb1db615675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd71abfbca85f7428ce63234c93bce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9db534e945c72c324fa7c71c4a12b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8e4e58bc783e20a9e9ccce39721f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b83fca9f6efb678ce2226761b9ab3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e10a50044dff66778ae895047df52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8f0c697ddd23a3c6f28a886e15115681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9aa2d363bf923464f20deeed1adcef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f319f60250d3581e041fc66f10317683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a0a571b9df25b409c9a25fc18a75b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a8b88057b13bd0361dd5243d3c1b4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d27aac6517ca86034e85219449e31e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69494e42975a6319b813f20fdbd9b7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48865df17ab17c7917e193d2b7d93241688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7168047d217c39f19121a8f3c25e78689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd817311d1bc08bff54ed7159fb71a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd50e197e63eccdb59cae6b67a0013691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7997c79d850118824ab89f15d7e62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52d20818ab9760f45591fda575bbe6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618054dd5fb494a64708bd8ecc222b01694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d92c84e474bfa91eb7bfefdd05e4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ad0f94ab0dc078842d2bb00801f0a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28300668365b7ae47fefb71188eb575697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0f750ad28d0457899f1318438017a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e139ade4eea0b00c55e66566e12a415699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aa97a74cf97b724c6908e4db34943700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9ab01cd3db11b8c69456e707ac464701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd05ce614d99461c14aef7234d729a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f491ba5a5371e395450c85094f3e2d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb5282da054b38a25142925643d17c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea95389f23905ce9682c591e62ac2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b883d3946fff85ad80d9a21f7579c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de49ddaaf89d44263341f902f4f9d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2119763e41e7650139d2ef6ce13aa1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe157e87f90d3c2f601f9f01ca16b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9629782b0879cf6908d502afac9f57e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c55a0a63c3f5de9d3792dbc6f80db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441e89cc89521398258941271c3818c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0bd9ec074341e904633569226ba54713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec710b38fd3f0b35f534375064391cad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907316d331492eb4ae0dcb25fa49812715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff77ac5e3eef70c24eaa06b8d9310e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ec6b0286e89886101098de7ef406b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f512180ed4b9deaa41102013b43ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef966d2b8dc6d45136bef16fed5c13c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d5b02882ae10492475b5b8edfe31b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7202b625d4b5609e0ca934abab495721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007ea1921c5e100b3e8cd866ebd8ba4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49658aef48a9a181e4275e7fc0350055723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2d4000c0fdc126f9df0a7b137a93a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34873192a50f87877c605cf9e36797725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40bbe5bdf2ddc813372cdf25bff808726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2b3a2cc351b9ed5f4c4edb6247a23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3436b6846519e522574247c64f5504728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef964895c14ff76eb093e886b4504a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4a1a9c4678f47a7e05a11cef19675730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bade1b2436e8ef101ba6934fdb7666d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f913f646460a9e3bb62d893074b9eab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eee18095da6565974fea39ce768d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fb742b30e42bbfeb3505c1dbcb30b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121f3c29437f965c1229b18d5000ec8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be7ef04719c8840f9a1f357890582c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f027be2ff026cfe33bcba2a3fe61eb2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b4fd8cb7f027873513dcfd7e37132738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c69b8e44900685891ecf0349d527f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dde928917102b2c3573a7fd12fd98740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061e656ca971f0267d07326991eff08741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513240950e26e2bc32f81993be495ad742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52aaff5e6a9914087896f0b863b4eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979e0b41f29b142283d0f2bac7cca4d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e47330f7db0ec5506107b07afb8f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d636ab2a2a166944e4f6a4bbb08fe2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9d97e9f85e9faa0cb81eaf840c880747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad127c8822bd07c16277053f91bfc6a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89124d3b62effe99b155a17f5175c3f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d75ba307abd099088f47eac2c564f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9632c9fd6f06412f726ad24498716751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b183e1f9e44bc38bb78a894984db2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8334f50d8893909fecc0d0cc65bcc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff70a15cc0d228527c140ef8fa89c29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207b41da9689086e48effafe118f356755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba985f238ebf7f5e8492ea6aa882a86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6261e474b974ab153e2024b6fa8cefb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153f72317fa41bc589bb9802f2f7c10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395f5424b15ad364aedfa00274c79e0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe0e2ffb040c5eac0ed460ce6b4f07760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e83c6594a6374e18a2678563db7f93761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb036592e819cc470059201775d1b9c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236d6212de4d1b44061f8a75a4b61f7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad0be2ff9dce665b36b24113ab42ca764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563617c29a87160dca84bbf140496f8e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14623d7557414d5912ebbfcbbcd115766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e28fcee2a38748579a151eedbef5f9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b445f4cb22577742b3fbdfac77c75cf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa8eddb697a30befb62fb2155cc430769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d07332a492ed046407f535cd84de3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c62022cdfa01b37e8d2b4d7376088771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93915eeacd34bd3713c5d34e4643ed84772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f3c35c322ee44e04149224518b32b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd0d41936e705c0bc8d530aa7dfc92774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e07ca3fe41f6fea6fd7e14bb1c4bc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3338f2000778df7c2651bae745ef49c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1e6574856b491d2848bfcbdca755d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffe8130e2786143040ebb5865ac0cf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81868327ccb8551ee2a863a3c1075e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14131756a86fd83d3e2fcab0cdd21e7d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040e6803e8d83a0d2c7651ddbe17bc2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35c99c8339551c11477d51c8e770c2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3365f5f42887354dbaaac4b07e9c2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b83d4de46b21b74446820c64920a1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b94cb52c2475399aaa8b0756a8c29785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aacbedc7872f6a019c81a14cf9153786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a49d19f27dc3220b314f0cf36e69d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb58942118f31b5810bc6c9609a9c3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f917821f7e8e78e1e667bd0282afd789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6581b4fb70ae20916c1b7be37704b7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e44fbcbc04ce377b236571ebba2ea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a22d798aa6a111fa30443e05ba66a0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93301821467687b2e4e6058bead36d51793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241ddaaece85b91777367426a90f70e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c94556553f1dae9be3147c5d4a9234795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b99313b88e5b0f275693f57fd93186796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6e7b76d41a6e36daa77a7bf258702797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57cee991d9af8b80e8221172fc0525798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98931b3f48272a7a0c2389a675058064799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63534807a96a6812362e5e016448149800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac902e4ca5117cc5203c8c05abe9b7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41dfbf9b75eb5c19230f4c48690f1b9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0a08010bf0a51266fea5fd2b4460a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256708fa249c8b84b2b8f32b2ce52073804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f77ae536872f20812dad0ba7fb0f8e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04b686c46401f15bc510e672bcc799806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c09a28e03cca3e271320e26bd5cda807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc86bd38bef0490f1881a288f6c0155808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292c907a18108f182ba504b2831f668809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf8cf8fa1d9fed1059abbeb8f16a4b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58845f51017f06ba5296f0b5924af33e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94051c422d7d942afcc69575951fe2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab260a3278bc4e9bb3601e9dfb63b5c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bdbd4ebcde13d2082fd67875144ca814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c01142c49d1b1364c1b1ddc7e2091815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac3d962fdefb831739351ab5b5fd80816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa4ad73a1fd23a1eb97eef27e365d9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac338464e54ec635c42071d855f5840b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174318208b3216377450dfdcde8ff963819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e30170eb59ddf2436327d9d3e34136820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3267119b0c0c9820244f49a7cd60a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f7541971176d7510882495acfb0ab822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfbeaaccef38e61558b1ecb876d89b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87331875804290ace2bfca962c3b2dc7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c458ceea21dae9ea4266b106204e1fe825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e710656003520ddcf23457d3b9e289826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412faf521087f2c2cba18cca049a4b26827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b9bebee3a6457c444b50a20934b3a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506be0c5d344a064c8a9349ff7bef8c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4718ace442843c644541024c6c05006830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368410076a70e3958c19e6df1f10eab7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df31abc430d7f9e10a29cf53993009832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74366ac259d8c1fa8a772221e644040833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a302d3951a0239e1901597d1b4613cc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45de33f7cdf06679e6f28b2d76407b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996c79bc112ee57e9db31dad5f78ab2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc865745527d286ef3a73a097f3b40837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d66c866da5af521b4a2e586dde9933838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec01cb12aec2de8429417097c1abd3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24714e5beb8b2c78dd3f6be0a3cf9226840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e67ec197561091fcbfcebc0a4dc36841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fe266e60386ed6d5b4a1b1c2d4410842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebbbcdb28e7c23293b61711b6bc216843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c97c26da1747ae4e99e427c6df526844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e6bb44f25e9d3c8d1c31ba9281f3845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad0babd5615cd20876bc22c8a715ed846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e64f7785dd637be21df74e7193d69847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b825827e56606c3778286b695688eec848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8cdb48baf7f1663e1993c2b07811a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346552005f88844fde9cb69ede508e6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a383b7d7bc5a9b53bc11f4bf4476d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de272aa93ca682878c11a36d05e24c75852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664c8811cd6f67c18ffee616a6211ab853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6071185dfb50a30b0bd720aec56a9c0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b929814106fce7efc01346b2cc809855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d45e9ffef61d301a93b061c23894c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c46cd1474fa889ffb8fede9c22a51857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc9f035eac5b74fd4b072ce9090732858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12739f96c92051e8f5c2acf14b8e954f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b7c9919e553290992808a8bbff08f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11f93ad3d35689e0ab324471418a96861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28017036ecc2a9f96dcb34da73a14486862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632da9afcf22be7c746b6fa20511b2a2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904132e48bb94fa45b494675e544fdc7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fab75e8a8d677f75a92a4dc0311cb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd028adac6e36323b124e7c4780312e4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08ce2f20591dbad77237b08aced0b0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f621f336a5bf56ef2803394f7c1fe86868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8d2919960b76ea498831d219f48e2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77dea712defe8aa64f994b4d80c9f4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199300193f72b1a95e13f52a7d686fb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77829b6568a523539c3d8e68575ed8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92d54eb357e21387bb757805021bb4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f5a0daa0a876ba6d2d8837cc1aa95874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49c69978558c4828401ecc09a3bb7c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58040267b9d1a69263197dfaf79dc5c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f9e591b90b592df65c59a5a43c522877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc7b35a29e64d5f38153b6d6e73a8f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf917f0d36725136f8a1cd925288bdfc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c688dfaa7aa6266a95c8d4ac53bc1e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32d655f943e45ef6e3e77c96a54966881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cad82c7bf8edabc13d35147e89c598882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e602464d4812e7f3a94bd2517dbede1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87375fdeb2735df97de91151ba64ec0884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92a88b0aaaa9ab7083023941d5a0d0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d5bee49010709b2510e456f86c880886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca01c1d0606a9d891e8521c0e530c2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2382404b8f35b31d218ea160b8d4edf888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a42c231e94c7fa689a7ddb2f3b0d8c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be2aa7f85d2ae35e190c11e307350e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afebdaa7ddd1beedcc2d2da60006428891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022570149cc6593c8a3fbd7a00bc5df1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b677a77f4abefe2693af14cdbe3962893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd99880acf4cba510042af16497414894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ceb8c4ca82a0876e992951d4c1847895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2487be2206bc4b5648333f3cc8451896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd883ed33c88a07055c7a08b839b06a9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a9e50faeddd471da7983012b98528898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dc81f5abd141ff47cb8cbc26af3ce899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca334d98ae7fd8103f6b18c6e31593c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29ab81f47252d0d2f51fc58dd589e4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f326cc39fb46a80e17bac69e1d91e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43322be17cf7ebbe5e0d95bbcf196698903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1dd0d4f814b20c208f966557daac7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bad9444c6b2d255331fdba030c801905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2299dc14b227423dc665a63c5ac554f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3b4da90b86f71748b7a0ec09bdfd6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf807d43b02262d93ea108f0479fbe908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8ba47446d8830621446dbf4fbb453909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92411589dd6d23bfd1a6c18bd3062412910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f22b2e46c831b79feb978c8e6ba70911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff8c09018f57e0f64c581f201b5984912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43b35908349796d56d42d10a61e693913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb530e9a30384e9a384fbf66b9fa9e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5ee02d47c54528ffc2eac0a7d9d9a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56776dff3a4338af8a4479071ce62f3d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f3276ae2dfc8469c12f72e176d7bf917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0feee22c2955349dc7c4f5cfc072c6918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a4085c0551322fa3b8bc4488dcefa919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d9def7e1b0e348b6a2ea864779d45920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab8e77c361cc32300a8b5b67b7f982921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd973396447a4c16db6b4aee8c7d4e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4263e094ed5490922a6ecb7629de6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad96e796ac02331cd33211c895cebc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c63836082cd9c9aa262c923bb7238925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2f1819010c467a404df5f58e4bd6f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f16da85894bcf26fa7a6ff443922b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756fa3da5d59bdaa5d28ea42afe0fff928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b4ef5746aea92678ac87f2ad39a48929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6b90c69659403ca163e9ca2cf78b6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ebfda25c74c4d4aec6a05da7b00d4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641b61bab54e46e303481fe94696fb7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1293d1ed1a98f26a1de6708b45e553d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589c88696d605dea431ae5dff2f1a37934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dfee8dffc8179713bbe8d5a84b8ff935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262380d2754128275f1b6a98980cb0d5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b99fc9c7b9194250f83dc077e6f4c2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5afd40c55f3404efad0f40214e9506938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377bf3899c47db02c1b5a7341471d86939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6b5737523211d2b94179028a0bf93940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403273fd435e43ba3cb1b5d526ecb4c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f92381cb83e7f45098e85c5a1d24fc942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de847c72a840ddf068b8a2d0a41c703943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b41a63f635fa7ac30ddf4deec747b4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1f5e1cadfff5e336c0308299cc7d8945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e2151a7355f1483146551a12db268946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056bee4364d3ef45e222be3a7b6065c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3ca19efe7ae278a480d328ee3ab09948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504ea0e485c1fd03cc3a951f84a25e9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6978e4b955ee381153af543a79aa4a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9645cdd6cb77a79c55432fa054c51f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbfc4da917bf774203661491516233952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd184e50fd5879c62c6602be65f2eb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb173875fc4657834f19917d3b8b09954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cf61a92d547f1ccd351490bf13d8c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13aa5b43bfad627729e1f580bf9bdd956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b932397b5e8c4cc50f8650732eddc9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e760036b592b1da86a4abac21aedfd8958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332874a880d33db24b3a100be4be3a8a959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4703bf2f0bb59ce3019b9699c56e310960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5425e46471780ef473e0256087742a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ee112ef5e99129b7196a72db1b58f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b42c5dd6b4c278f752eb5885945a0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5228138b7dd6ff56e674bc1b32688d8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eae134c2d6e74468b0d70edbe05a97965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe934d341a7424171c325bcc611ed9df966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c3e1349c0061844bedf7dc73020ab967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e50eb1c294bd6d61cb85bb8c06aa2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fd897124c7c9bc6e0180064a2f4c0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d6debf9feeee297ab795dda444aff970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad22d1316011dd5218bf2ee8152e3be971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93be2f8ec422a39c153dda2f840193a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fceb5310e020152a935b7732db0b55973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fe8659ceeadb0d3a9c5365cc1af5d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364970394333fa4653cde23173e58ca975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e30656dc2f7db55e13b7bd95c1ae3d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789240c920ffaba8e39d8807bbf0844977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133a8983650ca802229fd05c4d183ad978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff5cd8fd03cc89fdf36b56a975c385979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46aa8dee3e516f47c96fbecbcb7fe0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d42678318299ea7f205e186a87a3e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc077d80548b2f48ad0d826a9b105cf6982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ea956232a4c4395a68a4a4b082ac8983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e63fab786d12d816c2fbd0506e3d0984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeedb19c5e4c7848f0f03a2aa8c5bde985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fdcc0c6708c73fdf2e18e78d23531986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce790b781fd824736703add12d0aadd987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23995aa7b80cd73c7ec3a477244b9d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0fd7541c2b77e6be2a1c29cfc4cd8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff99071f8e584400110d2d9e82c802a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf73bca75d3ff24f10fb44864ff983991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c509b61e662566052ace2005682fb992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe9368aff7a866a18ec1cd5757665e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f635dea551aaacaf38fcc45c0a367af994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f986192560e0ad9c0dbd9b91e5b75a5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e721ffde1ec78a4288feb37a0db4f2996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25cc3e74f3b234b4a0a211ee05a23c997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>