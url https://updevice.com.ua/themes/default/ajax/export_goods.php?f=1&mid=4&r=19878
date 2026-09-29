--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ea1a2c43d2d74eebdb74399b4e1861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba01334663664feffcd4a3329090322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8ce9c55250d6d67f9942b138700d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d989c646243f520f3585a8820a3004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16957a56b80a91aea2adbb22bb4518e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c135823eb79237818b0323a84347b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1107669ac61dc1dd835c127ffd01e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabddc75902a204fa154aa0075807888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760af204ec01aff18322f8783fc652e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d59a60129f66b785291940b5f6648a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486795df005810627baa19357732e1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988253068f1d2cdb26b296012734bb8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f278d16bdf109d881d08ec4ce061113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9464e10a495cc811b582044a6423efa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8606de9ac055cf9698db6bdf7ea5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabc73c572029be606d357edbe7b18116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc16444d156d884d2a3f996486d105417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ebaf539e168ac7baf60cde930381918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b2d6648cd37445d0f56a63b72cdee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef7601f710b71c5485836c5006a42620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809eb6879e7ebe21301ce469a7e9e1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe713a0af5ab73148b34ae6c1bbd1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e788322afb207afffd8da9d74ede08a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6244375920a38abbc16678e882b800424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbac08c39bcd7da6f11e2a5b9e851aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627e3b20b2b9ecc434180dc0c2ebb4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17847cfcc7a0b3d545f578439a7f742027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6586a26fccb56973c14cddbeb2521dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c53c02f5f78cd339dfcb57c2852c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092d493751f28714f546c6c36a92f5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11255412c3f78422977be9378428fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20849d663d014340eacbc487410f683832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97550d2ba5f600471360b05082608d2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf28a427be090072ce5b43ad1acd4dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e998da939fbc93fd9d0dfc5290082a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6b147d0dfd134f9cfe7d4e148c05f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8fb465e30b7b5024a5831fde3c26337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11122dc8ee41e5790b363b4e8fda7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39add0f915956a09b2495cb7676bc9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561b73154136594f2fb1678f39f196a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd6ef7c52ff875f9a439368dc183541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071db45ba6f3606df8d71c7a1d8ef82542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d7e36c169a2c143037cb4f5aac49443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378352f9c9f4af54e3f701ce0a7f51444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd794dd80f9a1b3765de1f73202f4a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71519ca6e276b49a5ab5959500808af446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5452a00a1449a4ab6520e98da4b3b9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87da73dfb69a50c1809678341c6c89548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1b9449b83544d5d44b209ee8b85ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf6e79442c9fa6412f12d7b5505a4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303ab8154eaad57653b99945f647aaa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e3cbf977f271ff5d1dec4dbb2173e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae9566ea8206fc02d10b5b90e5728d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b484bc19b586bcb29abd03d6209b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5ea671b527992139ee8f38415095c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6abc88cf0b97eba1b68e4c76d061e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cf9f8735d3282fb3cb91d055f083f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74858b102f3a89fd1bc568133a0217e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490010a2ed922e6bfa9872b75fa3cc6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b53e8f9537993de450f7ce7df4c00760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f0e50d1df5e631eb7bc572056cb6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b1614a1d1dd879c472c18011fbd5862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eae1cd247cb56d8829d8ed62383ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ccefed361d5a80f8952124b1c4c3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b20e1c707f6221da1d9dd35c671b3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa8a8e7fbaabc23cd5ff9935cccaf666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1bd51222364a28010a2e1afbc21ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620dadcf31a3ae7892fd242cd67370668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f38b646da3fcc45a860682922ddffa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667bf4bb9b4b8a36dbc0481e23143a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856864579568e2cb274689c6aad4cfd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14731069f783002ce75504d6f7b4c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681da8b25b94b349118b1070512e435e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ae69bb1f13b0291451410219e6d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216394a58700d5713c1c8d70bbee87db75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67124ccb9844f8088994b8a9350bd8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df2345d978841eb1fe63ae4614912877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de5ae1fccabbee19ce5828f877600e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698378cf11472ced59db5c343f9d9ab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5792fe9b65ed7d96588306ca4bbee880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93bc8a4e15dbd62e74de041eb45d3e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3052bc8d612e277b50cdaa41e27f3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff45d88866cb075d53a0854519c49483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f3617f86fdd4c857fc5509015af9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba96ed19f8ecb1883fb5264227eb5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1518c3f2a07c8e7d7fabdc81496e5d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b2ca5b4a5a3f4c4272e2e00d5b5dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518539cba23306740fb6e5bf9edcc2e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34ab29f4bca9678ac1f041c5e266a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118af451980b184eeda666fa6dc43ea090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812c9a1320a9280b241ffb6419fe19791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c2aa502a69925a5950fc7a9a2040592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531912793b486995b03e69e9b9ec067293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f79c0bc96d1d7e97318ca520eb94794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46d9a7458cf86c48d0009b41d0ef0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d828e903e16024706295df80f4c1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004e3a28630977ce125977776e6fb0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdf55a2c9add23526a42e8a7c969b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc25f7b69f9469b7502d5b83aefbf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c1a5a93905193d3a5ed28979e6fde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ba4f5998d5a402b7996d340db0b46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f19c099caa16f802048f3a94e1555102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90f3413639c30feedb8e8c3249ddda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e3d669bcc53332346917d6fc7afaa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ffc422feba9287b83a717f23d5a85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c89179bb97aa15e83cfbca3bf5e492106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2212151eaaade4a1b0a8f2e70b690107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187c5a8f6c030bebff80480d8fb584e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93303678b38e42d540d1e1e0a23ca152109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37ea07ce329630073153b08bd6b1c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018878f1df20a336ec38867bba87341111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a646c1bdd53b77258ded1831edabc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f52c651d8d58b920af08db5a10421a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1c811ae407f1143ffebbe0c79f22a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088bb9a2864faca8d36c6621e771468115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46d744d74abd4400a70b6f5b0a8612116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527fed4ff96c5a5a2e5496a481f9b1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadcfda53a9cfacbd7c0e3a5f27490f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d1341a193366f645a9db80d4bdafb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba03d77ac03055fca1cd1d6003ba93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e55612033f5c19fe7520732bdd2e0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d68ad3dbe8e213db7cb17290a96550122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33fca81c0038580afb54975b90111123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b8cd29c71e2c9611e8ca8efcbced124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e8279127ded94f200bc3b1f1fad5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4be529bb56ae707e68a2685da9d3dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca69c8df5e7b239506e4cb4d00d9236127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ded92c8f6efff1e69483122f553348128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144027c00b7f3c7ff8277b86b703c5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5219761bbe451d2f70d5bfe9be9b59130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9e11359ad0f48e2a3a646f8284bd9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd84957cea00f2f81854cb9374dcba1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea756566106b490ba5aca953db4e40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2248095ea4e9035369d52b5ad5aba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eba2de4f3ed0450c34ca283844e3f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4410b01be7336f42bdeba94ce62e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd5922c2a77ba3ebf30b123beced9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecd0b86cac1fbde3d9c2b05be90a7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36309ef7b358e88e96e627108e8f901d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db466bf09c45af9d3c5ec53cf495366140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a299241ae1c27fc014f0f71dccaf7ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb6e1f11068e8fa584c87908d71824142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0c144e4957497dcf69dd76296d584143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8aed22891e440fa84913699ed2256144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc29839482cf2f820bd7983d24fb76f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece709bc0b95c6515dc60db7fb12ada9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c940e125cc1f67fdf7ef05a992c1b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0895bcf97ba2ab7d2484a0e6cae18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5640b433159a7f9e4b68ac35286d6d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd3c2bc78edb7bcfbaaa8243c15463150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae6d2c25cba77440441c1943811ede151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65465ac7e314e7adba3c0468d8657577152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16a6fa46d98205c7398b2847ec4c44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb3612c37db09b07e26fc752e112b4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37a6ddf55ea5896a563a8240d2181c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43127243db4ccf7281fff81871b5cd49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80674f310145ee06f83efc6931a9f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab2a5f627197e65660bcb2ccbd4cc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458d3dcfbb2702a8f242151c9be0159159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecf0d1376acebed4dcae7210f1e070160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adc5038e34551c347bf2570d7a8b42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a601eb33b06adbcf8fc0b1c6f9ffc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9961bd7c9e7f9af104f4d28ca4428163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee087c447a7e071a75469ce56f817a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bde693089c31184516264537e7f29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3829d10403e0a470a3afc3729e7624166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920d8dde45c29c34f03dd08a24f1b7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9394c972cd887134831735a4a87c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e794ed2c0d5de7b5c007dfc5e15612169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82158b818aa6932fe2c3c4b7a7931d7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450f1f10ca69ab933c13c5c0a3f5bf0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe953697b3a9d9e940b4ad0bd579b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514f08329a54a421945980fb42140cd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69173e8291a7146c7add28c654dbbdb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77f5543dc22b88444d773ea6903e5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bb6061067d79c067b11adda621207176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01518858923428de9dca09fa16c530177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e688706ca1c571212f2aa7ee5e538178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a59f6a9f314f7e4571b746bfd6015b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e8a417703d0e6d5a2f23933abb45a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef17a80200d4f2d7cd4570bcffe0555181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bcdfbc4bb288f009c1cefdac784fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0e92ce269e1cface54acb49a70ea4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ddf6f43a37827eb1cde71a88e0a11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463f8669ff485163ad4ca693b5a5db4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4dc978b64f1ad9e85630183cc2012186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980c03971cc4f2783bd1d9f2acafa50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c5e8a44286c5333aed8e9f923b02c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3911abbcd261e9dacf8aa84504db8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74253b4ae0534d57c816fb7ed3d21c03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c4014531ee9a2f14c829f9c085a62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d48bb713d97de83d9df42617018748192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a151a39c16740f5ad91b67ecce541b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cddb058ca9cc561f3ae7677644e0f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfbab457cdd0205323f8948e2a76b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613f4a8e96a81e4cee2272721eb2af3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad0ef392dfa2fc6eca7f237890a8bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d176c970b667815a8bf4a2395cb2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365a937d93a76f4fed8909726b52a50199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4d24cb722e83595489a725f20f341200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34082a99ea460459885b35ee368629be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42759314ca6fb2f4c674c35a308d92cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0fbf23e7a2700c07d597492ab9090203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade346e6083a3abb4165ac4cd0ade7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea46dd0441da896f41b0cf9d530991205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7adb19a97dc743ec875811489e7926206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2424ee0a7e43b06ce284e94e6d2625207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74081d0ce901681d06d039189724ded4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d1b485a05aaec5e5b8905cdc93fb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e163cf96c77958a405018819c59e0e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7162dddb64f3977113995062f74d46f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca454a82c8ee89fbcdc828fc475acad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247860a9f703ed041b6d262fdedf8501213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117e9b2017c28910c28d38b23b29243214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aaa23750cc2b7e13954812757e2ce0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5eada9cadaaf3441f002054f8bd705216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a24d9818df68001798b11b959193f4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ebf1e51a58b544b5cdc266d9f152e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3448c2c8be259787a46faf7c9d4c7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eb42c34c3fc9f668cd513c4ed3720220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9599dd04393ce0e46539b243b34870221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4cfa426b775e9e8676b7db2e7a28c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb762fcf22e3efe1e5ccf5ee2121619223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e7384d7469143b0a7530de79989b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6ab37436e45a9e1d4ffce4d3ad7ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0489d9e6c92071f1d66d1d872a6707226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8923ab58db4b284550b5797a9d906227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533eccac383dfa27409138d1d275d55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f7e730b463acdb2b01c6ca9b661ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46c80c2d706beb8f3b474101120efa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edd1d186c57fbee991a10d49fb13b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ef36922693e792167dc3e83ee2b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa112103219a5a690e9561916161ca10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb28688094f3004f9ad9306c5ac6471234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f99fc5aa4eb2dae0b15bf729bcf7c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac7af3a7cc93f70b07b84b06589ff9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b57dccaa7ce48e981b7724c6e4d5e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606ab24e0fce58e3930e4666a2269ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3d5045f7495a7d4a2f8e09134651c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae0fc312cc12a1f1f729b8b448176d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aafa8f8549d106e02bd9ffcf77acdc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276bed4cbe69b9a1a0d627bec18cb4e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a347cf2d059a6d1691e72902420a293243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378780df6a6af46162dea9d3f415fad4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce004cef532e1342f766f04bd4c557f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33bcec40de089be407641481ccbda9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04982eadaf66af70aaaf62f8088041247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b64a54025efd94ee7191b2670fc91248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42814635b4a643dc96d45a60861059b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c7b5feefc52dbe9b9298995b1f304250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de3103aafc20410c694dc050ca760251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b9d6b6e039101c4c4973b59c9c844252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0a42eda829fc11f0f115f24a36aed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af07f6f38e8c3faf4df9289e59c4ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55f6f8a0b414f5204bf967c34a60b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad13dc87d5ff4d6670315cba4c6869256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2620bf067d7b9ef3985ee121d93374f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d43eb4726b1c9d774233704b187524258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272a4686ed998e32779d08eb43db666259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06171d50f0ec3de6ebb1d1f7768ae737260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b10cac3c9c13b8bc0561148aa17e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b4189a157bc4614185b1946daa34e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31b4de3ea05d25081f276c83709174263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143579e4363d25fb59d3adbd5b60c1c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5905d479449a930487b927fb691f5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a8772821e61920293f5aa758b8b36266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dba822584ca54773c40517c5914c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1bb647290ec603ebb2229520d56ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6d72fa7254d5be0ff2682f85bdad6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854ca5a9757c47e36e2bb4d5116aede270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9370b1688ab48e01467ea5b6834e6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37258da0199d240577a2fd4100f055fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23591839e9203ca38c0e7db81e6455273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debae1c44501919f02ff1ae44bd2339b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381ef31ea0d165f0fc257a0e0724b42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d2d5aeba1bc8919bd73d9f7476b11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202e56a1d4f670afbbf5ad3d7c858b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dee2f408a67c9e022edee6bb047e57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0adc4b0f09187ef8aa2646e3bd650279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1978e3236351afca3b30dfa748b440280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6e387c23e7d0fa149953118eec043281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ba990c44bf3fff2640681adcb1dbc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0391cc689f3a2378aca6e9a119556283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccfad66c0514a02efa5fdfe4629cca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac77215aadaba5d1cd0a834de087532285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df596ac97b64e5c7226d1efbcd0fda36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc898aab5313043b79e5e21dfa550ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418967ca8ae20c49dd080b4eb06dfe30288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488d05dc88fb830337f847c711c070e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d7f3c23242ddc9bb70a364714ba3c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966e917ee21289b77bbc3f7e1ba9739291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33beb60e4144783eafe8170de3e1171292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff500a5f7e2df00c5be5d36b887d2ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823bde92b66d4f9a72065cd1f6efa2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd7e9223606cd7a5a7309b96321437295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d2d21e84b050780e8dcaa24d88792296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf4578d22d239f33a748a1b840057c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc39588ff46583dee78f7a1e84a1af3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98beb8840e971e57c2611642e9c7307299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e6a1220cb9b6f90f9581cf978da1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373acd1161d887974fda605377d61a06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab09d806a8b684e5dab2127869f7e5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae780674a48b9c0dac39d75c96ce74a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8442cc4cf4002c3f005baf4d6551ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9eccf5e27676a60cbb773fae74fe21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eb7eb80491ce58da784f7253fa6f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7b79dcf01d5c4ee76ebafc29b1bde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29078f557836dc447505b2c9ecc769e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450379620b1f75248c8e88a960ac911309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6bce4ca4c67928489d4a81eb3bb03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c000793148cd6d38b7b26cda00e4748311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af55a3f5a88e5396f7780973c587e06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c3cb74d1b306e714606709bb84d5a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d617a93edcba89f718385ba69497eed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c403215bc0c166f6ba2b160361cb99d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e370e611eb8899d2b6208894d12229316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803107577fa9b55f5790df97626c297317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94918b880389239d3100a232f20d64b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4924c5bb6aa06671ad00fa7f6f8f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74c33b9505eb229382f30fbf416b2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a978a5298e9b7b0518feb7941c054e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607b6e4afc921a4d2014c7192851a56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc3718338c6138626f290a62805f95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bb8074bb4df696d43cb0ef821700b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95306cdb33187197961c30ae123bf1ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a05424774e814a6abb14a2435f8d9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1fe2885d75ee5ea777f3fc12afdbe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d197b7215a1a19d73c617877997818328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4ddbb9dc19f890243ab5b3db2e572329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f574995e575c68ad3951f2d77bd827330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6d11163002e893c18da241424b3aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328eeaf26bbf0206f63fccf7e6ebff7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d5be5bd3adabe15c5747c45fdfa7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cb012ea9bcaaff729a0bf8ad8d0d1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b7115913e5e4c7eb67f96f16b5d6c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3623329538855c52166da8ee0dd8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574aec4fe7607011ceb1f94620d4b64337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a11824aee41aaeb7056af804c2b90338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5104d7373d4da2fa066364a2e51621339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541755a5ad0d988d52fb5bfc815d93b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26fa98fda824989d09879c9b5ac2ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3fc3ae4a1440814487cc51b62607e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24b2109eaf8274ba865f9fa0f3dc0c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96923d65212682498aed67e5282f0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9352bce729b3e443fc4bd2ddd12a75c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc98d6dd0c3fb044a1676156625415346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbbc9d4c3031a5ac4a121a85e7d314347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce8465251bd2873afd3915d53e7004348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f8bc829f471c92342c21b8d5cff0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab960f9ab2cd067d4a9831c7b218d67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303471d6e25cd516b78409d7accdb5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ebf1fdbb4c091236bafbbee7d7dee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0778f1518184cf3810aa179c0c8c174353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787645a93efe50d560568d2a7e175a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d89004aa9bb3510779a7c06abe2064355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d022d2339721c1bf5227a222dfd21dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1f45077a3198326cfbff7e3a869db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4825f9b2952e3ea37d037c0d62fc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2979e1159a66b60c81d8d49666d48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230218759173fec3b916d8c113f1476a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19fd40ff1a04d2a58651d8a3edf3ab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428a4cf9388e6e2478f1cb64f38f0b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccef64f687fbf2129f202060de273d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e475020998869fe697734a821797c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4be54bdcbe3342ecc5ca95dc30d58d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18dedf8509567611df5da59a45eed5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157f1fb2d2d5e997a097656f5eb809f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056169ff4ee7c627df53e20af9fe2222368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39237a2b8a713d2ce609221124b0c713369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857efdb90876d4fd66570d1f2d6035370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee89d2990ce7f04f0e0e1f6b3999f0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884c86e4d45c99fde0fad66dbe6392c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ff1423a3fa692a757fbe4f86ca357373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1776438d9cf1770cc5e2a47865c399374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709e3e88da590891409d06065a26c6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8c5875eff2c5823d5e65454d245a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5256ac3f0c29e9216a83abdb349874e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865742bacd3f7914bb6eca1f0761306378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285f17fd5282d7d50ace7245124b667379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9ac00c8d8c4af7912d0ba3a27d8ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129cce917f391c42ca893348db92374381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1e4859bb70171a3a3c7cdd959b5ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f4ac75b09754ceabe0520b650f967383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59ea41a79f093ac94a3162ee253c3a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c702b440f63ac2a394b085f49bb4af3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fbd77d9e388f6d49603faee21417e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86ebcf2b83fbe774c5676ceb20c702387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad14b374f5cfff754bd2c7af8730a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32d38888efca7f25d93d50fa54cb6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d89230c1e1bde2ac833208c3e6e3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad918ef7c9e1a856116d9be858b16ccb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9d5cc2000b569e1145472a22197c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a4d1da508e3f5574ce10c42686c22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22b84361de94f17e4806c88c35d298394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd34bfce0f8d47077a4aacaae04e9f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2394fd827f247a8139b6c4d502cc10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecb0a2a7b4d42a7ac5b8751350e349397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb876567c6004b15aba106c83e87a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53754ec0460697c9348141db06a732399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9c5482ee3fde72d037b4ce72560de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff611a9f17f399bd867cca1c65396d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6f410ea4e40f448d60a8b8c67923a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3e7790e5e12bc7c9168b6266ae061403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b774823f8cc9df55a46e2be45cb022b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f1cef134e5a4829252e8767f79216405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb99938bd2827b6c5bf16cc8dc4186406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe50a3d53635f9b948e01adf441ffc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeba0adbcbee5e6fa77fb1cd407fd2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9249a8c67ffe8fe1e47fb861d87de8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae462f9fd4962a9af58f9d848c5757410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d18e8f4aa04dadf775de48f47dca97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f3c2897a723fe513213be1724a1c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09483c0a406d094643279c75d0abb7b6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115281f4c48a651af37e444eb53f037414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1653d79333a0f80fa9f66456f090ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1419609d77ed9e9ecc7462de4c805416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb11e8c415758784ddb009fa374c19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a50373593ee133a98d348eb87d2bda418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabfc235e817dc06b87478c316cd4e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd54c3836d26e03c213c7fef935407420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051df57604716f140051a4a1bb202d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2431f40e7598c53f2d71f800f2a020422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc1871622ef65348cd0afcb0567082423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd70c6db1c006df090013fe56654d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0edccc33157e6eff7a9296559276f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d2593aa85c13c53cd641c3e1d491a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1287b13de685896e4a923516a9818a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ea72aaadf7315c8ef70e0fa1f2c9b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894b494b0fe513b184bddadb0b531c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49206fefe08243a9847a395679b333e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07accadc1d2d252f3028fed7c2dbb688431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61add91494d22b6e5ae15c3b9a5e93f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be347341b39747eb8cb233ae97ec05433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eb665e427522830999d6e055704f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81330ab7a26d750653352d4094c351435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf12bf81e532ad39ecbffe20aae3d10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778ce5409deee10ae9c18b7939c2c5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c8f0ccb2b680a0cd3a669b00c88ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032fa7ddc4bd14137512b3abb5b3126439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bce14388127923e9407d7a97cc4bfe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245df5b9a3eb9dc2c7c369ad8c8b8a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127739e45c4c178a407a512d3e02c01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809aa4ef70bfb759c928cb2bed707a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e67c405ec20cfd5b8f4f020b02bddb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409e88557eb58ccc07892eea4254729445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ab863f8787e53637ae48b227f505b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5f7b466e8c70b523234e22d7a116d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367e45fe78a524bf6e6e71e29680504448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a98cf70a4eb0718becc1c5719da5f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9c7cc68aa80d19abbdd0dd18d84f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad05f48638ea7f75b804aec4e1b9dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f65ad31439039abb5da2a38eb9ff99452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4a87acf7387b2794bf91c50513c38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1710bf52bbf55ef6334fb0ba38bdb2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742ea4e7a0ba96adbb5593079c7fa41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10133342a0ff71ee448b9b4738d39543456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c695e3efced6d6824aed591ebb959457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696533336a397bf32837b400d0ca16b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3fb657c1def55bc11d2fd105852ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b41a14541424b019e40147e40896c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc0a40e76d762c1f6c9cadc370c4d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439ca85bfa52d1893946f42b190a287462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ea795438c1b34a93189ea32381bda463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc45ea272be427ec46d806beaf0f1a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b742c799c06bb2fca35153c3deb66465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776ccf7cd954f904b424dbc2ea48771466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7908bf710470d7c5c76c2455a154b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c198f842eabe7fc49e1dbb099e58bd3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90febd78ebc9a15c0343fb8849139e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12daedf980657fdf8d394b09f2106a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271990607b1ed9a5c00eb72fac88f282471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57725034a685d6807a55863b31aa8ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea53a9260d2ad735d4f9cddc2f5a45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433a1b8c8aa2b766c1c1a4f44189520474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e112dbcdb3c6551da3fa4325df4823475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45facb51d1a9b04db8544696cafadd7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9968b520cab000e575bf8ae822d9572477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137d8fec755b693d6061f25a3ab7849478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f3b4fb8e1d94cf5e9336ead8f62ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ca69b5f98f26e30f39b2758fc8be6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c025769ed15a7522570ecee4ee6d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473bb37fe0885418289183da23c64db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ee539899e82f88ab2896fb882b0ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5995b1c23bb68533656ece4eb3c6e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccee0d15d0eea572edbc1daa31d415485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af00c5be51a170dac7c3c01b9e45712486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6fe9a0dfb7ddadb34eee1e2fb3b98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efad8a8802a159b940212d9393e18fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa9ad33ab266f2a3a1586d733aaa96489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a62d3a54d00c5970bf8edf718b4678490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1392a506d077f3977345c9df3cbc6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcd860095a84781d69be5d6fe120bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d297ea36427049eb55797159535e27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b37fac9f683667323b17a83270df9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cce035173767b0fb7a016d8eb969f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9445bb98defafb7507bf0ac2eca738496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5f9272d11d84819c1002cec0502dd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8374178b7f2931748f9d7474fb70e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c2fdb22ce9ea1e5a42a07fe6b5147499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76105a1353c64e0f28d62d521f7d1272500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3d9aff1466496e5e4c1519443878a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e616edf477de8a98f886507aed0380c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96415d167567abc7dc14c4033411fbb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47bdd28663d9292826e9d1da271a46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a2b36f37c3e9b8542d732c6c274f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34082db19c1cd71208a24ff49de13ff7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f075150a9a7aa0084dfedd7914e55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426563a97e91b941d2efa0977f1decd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0815fb7af6e7319fa74dd33b47f90e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d10773b7d4fb63646da3bf970e77e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d70b17a54d393aa0cbaf6d7f629765511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8418917ddd8fe9f1f082224cd7b0f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c944a86e176203d98acf9b94461e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692511a68eb92346aa52fa9d476feb7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a191954c247c7661ff920dd2be862515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310107c23ce50db0adef1610f02acd97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb2731eacf7d11a93a082aa21a8859517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093f74ee8879159381aef40a8fec62f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301d7c08dac02f72a3057d772f6ac75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01d9b8e2656f0de74ffb7daadda90b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db067038a6ababfca169a35aa92f0abc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168561fd54819cca3989fd7efb16578522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3262e0adeee28479cd2c5e441c156523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45302950db73303b5f058ef78544d75d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f863d0e4676f213a9ea9a00b8fdfc2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f964308bab68f1311914a718771070526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5cc03e52a7a58090139e1669b0ab2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b1b091a922bdbaeb1acbe8bb221bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646b3521dd2a84b236924599a53fd7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c981e499e06c0387137d287b4f9beac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfda2f7734a9dab6020e91f2a14a5f3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96682bf03a8538a9f3e8d37ec3e5619f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803db7847d0850696f38cb80e091ff63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad690039638cfaa932983a2707ea0e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e47bbe3a8e972b7b8fb9c9ce6d80b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd005feeffe7e2b6cd99d125d62498536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c20a076ae27153e15f86e3bac2a5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6797aff7c1670a5bcf9e5a319493dc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e05ba2b1578512a153e950048cd5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7552a5a484031a6a9650ded99e0fb00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96a6cabf2364717361035781156fd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe497ca7effb7a2fcf143089b619d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7768ee350842c97e6c52ce4838e81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7a87785e618fba7eb3c4d9f9e5d28544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361f0c5e61fd4c62f74fb3d34e00540545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b092e427ce326e12a5d4db4afbc9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd09ca72e38d8077f2b1c91312cfca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc14ae4cadbeb9aa737f0d722f8b6a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21878077f6f5ddb6b2f1da23081480f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162b243431533b6205197694965eabc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f22629c414bfd13b765be3c6af22ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38511ede7286169abf3a09776e1f928552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4bee06d0bd3d06245fee3c0836fe2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e24efbd36b52228aaba0da8602ce8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435e8a81d39f3a0e3fd552686f580bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c11ee0068e811c1268df05ebc8ba0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7907d90757bbb9cabb3948994287e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a06879395a5ab5a63034013787a23e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e836438a9cc8e466f80693083c85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf3a451cff4d8b84913f669756d76f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42baacb04d8cbff6dd1dabe97c7736a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428030e2e519f6547b02c58a6bf44a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705d0bcf6f266998ca623b6c034927a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e9f2bc147db8df20364fc84e5d9fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0f0d84a2cdfa36d0ea255d81d3de4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4b89ff459c4d3f7bc1dca4b7082b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd465b731ab2338847966c87c2aa88567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0162547960f25d4723ba3cd8198f4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7400091b59c6fdb9815e468f1263c80569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3b39762045afe539ccdf816ec136f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fb2d2ea7771cf839bd88506330322571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ca3f80670de77418a77b09a14c1d1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff43635f1d04d0809662fcca4b49ecc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a15c5afd36b6401319b75418b937e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1f96695c6972e37323dead08152a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b120d4989dde89ad992b09385a384b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d328fb0fd0b1e1ac732379e5cbdf59577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466137d6421488b283cfb8e313a84c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ece683ba8b42ed7960489d84d7beb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412bc9edf7a3c41c3c4fd573fe065e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cf84f28f83663b20a78e0b1f69d53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a66d69f96b70408c99f881bbe503c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40d2be2f7355abd47f235df16da535583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085ff376ebc21215665da23c939cb15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefb43f6af975f300ead6fef6e92e70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e6f46a5534ccf39109a6058b68a9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e561669797786dc63e8a5a88443c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80f069906ded025f5ad3df71829b47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92180bed41d5ce98b1ff19248ef7ca8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe33bd9ac02bc81943b05835a6301b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c42dd9ba569250c8a864a87478a28591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b71987d1a8ab3b0a8d2df27dc71ab9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052665933c6af7e172046974a3e708a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206aecf1679b0f3a9dbcd2420b98d3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eac0cd35e2f61da64f01ddc9c31df595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03106a00a90d9fd08df06371e0ec34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e5e03493fe019f88b84b31b6cbdc9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea186a9ddb0d8c1a2ce0e80089aa9c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b700ecc06fc07530d8ab4ff2a8c6c2f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e54baad4b657844b8ea2d3e3632ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5a60641657538361330a7deb2b723601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e1319f5c6fe47b65054d2d1a2170e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff73184ea7a5d9a54b4304a1a63f83d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84d07675e58ccc2bd023be436df23d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d990abe8b495aef70f53e0567b94f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a0915254f2ec6382193be5f892b69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed1f8e80dfd9de1d9b0fdfa708d6f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec79c815dc126343b9817ee4c1ba5ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399b487b2854498580487d7592a7fb2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b8e6486f5247fce57e2cdba442a52610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a47e3efa6c1924886a6821cd6f962b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac313b1e5125378e454f6599fda90a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021ab604ae2c2e9f963a1dfd638ca62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415929694e771e4b73032464f07d355614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2ad5c90422ae7c9cbd1183d04dcee615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25388f34e04e67b276123cd3ebebec1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e14d8482d244b38c4032ea16b7fba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ab82d5c562bd3c1d5f607e7bef520618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd955452aa70bdebd3bfc3959f228c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfafd1b4a31ce90907bd7a77e66322620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de3ab97cc57bb5b772a9fe9f8ba15c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d25c8f4dea3148949f38625bd0feb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d16ac7b06a7c3ec030bb9c7a10ac3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52eadc1ae309a1bd1954e1082cee5f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4173e3998f2efad5b56c892782f4e8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae07860a8b5dcfbe3e284b3fc859a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0809d9163b43f7b546cf3f8900176f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaf5c0079e8f2f119d3cc348f85245628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdba83f7178aff59d0eac8d1be0ae1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860c20651dc57a208193670ef393a35630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbca562866b7d48718033cce0cb90c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6778f4b187506816f930dd6aad332632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1d9b9ffd6fbd809ce4146ceb4c45c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559d4fa014e602f1d21593cb3132b1c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d647428bc09f2f4aaf669f5295fc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abab055879b17be7cb0f89a26424482636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8d0768255d1f4d8a1ef59798da02e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a00ed2180fe9b62cbb69d8bc5a96e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eac5eadb26ca636dba6cbf0a7ce635639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc576d3560dcaf0f18ff0d89244e5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825843d57f5aba858bc8c2d4699e6969641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe18ce744314df485c3a92dfcbdb28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53e69555b447d9ab31c304028942c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecd90b1fdae9ed5eec245939d2b7e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868af09124aee6c26016914cc0643a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088f75d66f954648b5c62bc2ee69cf9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d534c26925584716a4e80471f2b25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af2abe90e331bddbcc8dbbad9d309648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f866123e257d23cf6fb97c28aa9be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c842e9fd5bb7ee96c95cc4ea24a4594650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb2d0b37dc87ac3bf379645429b3e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad6aa9e7eb42018037fc359eeab3af652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d050b3f8752f2704618ab8df2cddf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ce8c292197a2eafb8836bbfe95717654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd6e955195e1062685359631852fe0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bdbff45088c3864636f58b8e93e29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca6c686ff8a2de8ee44dfbf8098ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5af7e0ee1ad90389886510dd41f669658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222f7a2c9678696746c21f7b27014cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b3466ca1ba2e5dd0eb29e1b4c5c1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab876c06ac4d3f1f3472ba1864af041661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399edbef27afec873abd0ba1cd3b63c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05093a18c291a6cf6c415c9ad193e734663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094714456c2eb0bad48823d99dd4cb6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0b5f5c7148c90400ddde0a5e9ff64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d6e24ab8fd967a71bcc40243cfea6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ddfa0d78a612119ccb17a62ccffbe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc81d29b492f495216fe2f85e77a7d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20a107d051c9fde6e6c2e4577fee6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f07e0f680168cf26a13e242728737670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b1a838a08cc32de57c2645b7d980a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c02dce63147a6754863dd9e7e7b9c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e71add76e639c9a60b253f13bc93cc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc99df1a95df8543099aa7a538879d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf1c54273c90d04293cb0eb2fd503b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d9e5594088b24e51e1a97977403a8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11501dd3141531deca0752bacf063fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd44bc7e06ad0fdbcd1dc04cfa8635a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343cb25e23a4187fba2030a53f66515679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc5edce1716ac079cc14d585dbcfce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482590ab42cea606787e0099d2c51d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949d5d849f8fdd69613ecfd81f3fd1f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132f58f2fb9817ecd3aa0bc937f43c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fdbf5e34ea5b089a99fab7b22d4c33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f68903e85daf42e40d53bfc415702685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bb2c75092010334a36ec3221f5199686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810a0bc98340796e9e19f46ad424e64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c908ff9968811832702a1e08486ec688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32fce3355574e2f46911f55b94d6ee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13cbfb96468114ae075a45e975b29a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe7b2e1ad554d126c1340a552f4157691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09a2de3e24b5ad1c8f24bef02478b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47456f93d9cbb93eafe090aa7ab502af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95fe1656979fedc5bb29a2857d1e5b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9383694071ff4f25d6d119c305a4f1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f03adc3890211e1433bdbe1448dfa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b019f571b7a42fb926dc57e8a9be99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04257dfb6981ab1d5183a0fbfafdc5ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9df4b9ed99fe3941c20fee74e12da0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba587075b1e63b766d101b938056627700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bf53421b1b27922e3487c1abdfaff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa3f7701cbba9a1581f09e31dfe210702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532a46f38dc6fb5303341a856d45c37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778decf6e95dc98fa1b694fd51d0c152704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d911f8270db8cdea6581d991431c53e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09664b754ff62a37fc365db66d5c8a8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671c64a61331a3ca4e8272dbb3b26e8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b554c48e42ced319595a638b89e9ca9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7e0a492b4d733b6a95d7c4782e25d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048b47c6c58ce342ae43475e3cdcd2c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585f32ee2dcb18a3376699b76bb03bd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e92c91fa1195044c1d12914acc15a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4b37f6cbbf6670d21663886ac485e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a89f579c2a7457fcd8e6d8bda7ee714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c20188a1dc5c416e6ea63cd19be190715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05369aea01fafdd4edd92e85e46ef4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047c837d6fb4d42191ea6c5bdd30f22717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40d52d429685d5371c239032d64d50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc511facd3f56875f72e26bb2848c84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5a7f562029b5c4a7c7021d968d771720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9e7e22beafe2e50d77e18498a564b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a12cd27fc5ca2ea87861afc732044722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3a5bfdc9190fcd1cb21bea8feb3f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608ab7679e0b54b1b9935d3678381f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55ee45e66cf376299763c11eee2363725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9a34621cf8b10deb549487c2ec432726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375354d1dfcc4290a5d5820b5559e41727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e685fd49e0c00424fedcb2ab67651728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a834b31af84f203d588109e306e1c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65353738afe5acd68681e98c106c02730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089d3d558f7bc711ba9d91438636d7d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64573a7a09e44027a69b125ed6d1386732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bd451d6f2c34283fa7c5c687f0e47733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2612632baf6e8b29e09d26a63d3004d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e11ca578be7db843ea2063ebfab704735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332011a3b7f0e38812c961288d31f0a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42125d13d68e8f6f64caeb682df946f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e579ee34941fc39af5bd6a2f3da27b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eb0af2dc5f99b022e8f94c093fbba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b99d4a76e82803153e0b54df298bb6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960f6e252b5bc4d05abab7e9db0dff0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f74dff79ee2b40faa0fe86781911a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e7d9f17db26127605c5dd334409f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48532032d46d49a0e88d88eeca7edce8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb9dde6c406a53014db8e0b164fa48745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9882f5d9e6c1a5e1d99c54dee02fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0982851b18731fa41ceabf33f93725747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73ddb19f733828b637c16c4aeb43ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34b3a454fa53f1706c670421d672e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c163c0d3cb2196607273f2f10fd0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcbc65927e5cb16f7e2bbbca7500dd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b513d95b23761f882b9d5320f0dd22752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc60b56e32af8f40bf929f1e9382d9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ed6382e85409d10c9446c80da8948754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6678e9d7028b77392149c821597a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484550f0b578c8829fc8e2672f1f9f81756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68358ed794d8b0d91eb0a8a9aadd50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f98679bee96c1a39c1c20f8c2a676758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0c21bd3f99b1dd5be2dd26d759424759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4319819278ed81ef5e88946c41bf6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a39622f4fc9bd2e1cab15161e7e01761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcc88fdc1c98d804d4c7a73282dd8a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aadf6aa239be0d4c6413f3b87e975763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2604aceb15b5d2f71268b3680605ed764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b53b6bd397cb0dccd23c11ec6faf3c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aad3d9940911ada6a0876e9ca5603d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381d92501c1c2cbc6f91d8c5fd9bee0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc46f65bb6ddb9333aee795c6a464f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf79a71b0721cd14c70958781e908a5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776b1130d36c998f05fef2271672631770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa7b419264d6ba1c5696878ce2a08d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e7ea80cb4ed3db96549f42d09b4d7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e33ad3c0b3dc94c8a2e1eb4aeffdea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a60a9ae8d099a097cf85ada1d9462774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87143b5d66456cf21ee647aad1e77a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d068a2e1197ffe2bcb75a3b63c787776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3553c0ccfe15803fc7c9fd0b20b4754777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656f7bde6bf82ff6f53a4c147d4c60b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3adcd02df3ab86525a3ac652347b8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163342c32219ea8bdf54da38233ada47780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ee9f9d38aa0005818845772878fcb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2d67ccf27525f219330ef5a072e03782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfb3460182f07ab8b4a2bcf20840ee783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe542871d6c38d2b5591e47e444bad784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399e1e3ea8d3ada4234bc6b27c5c585785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e438240b9ba882b697ad1315d08ac786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8d3b1fda3417f2a539b700e579ea8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ec66f6068325c73d4f35fa5841255788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f41f2d054da2b222682c17a3ea425789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa46f82ce81a630e85d1ea7068d7a1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae89cf0b9e3523c3958c422254652ad791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01072190ad181ae91009634832da224792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b81380a6c3605f2c144e786113a112793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fa9eb0caa53cea19211c56612fb1e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd08857f9c395d6f86fb73ba24c6c7d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4ccd25e9d18a0dbe27c9d66339537796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8593f79a2e9e32568ce8b422b68871797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d518cca5f1ce633d60d7d8e04db9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a617495f0abb7690e7a66799e68ec799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a042d87943aa8d4c4fcd0ef768914d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd3a9a5b1a77804580efffa2d09e98801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933dd589ca1e6f73e6735a343b614f1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e0e9c8804f231429386eab2011fff803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cc68a7c1f2ed566c9a6914054f9f7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9b941af79c184c09e37cfb47a9545805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b29f412946fba6b930c27a591deee806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02654d7f7fb9f44e93699abf0eed8d91807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838323fe6ed72c089f25e97c73be67b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edde3b8aa7e37eae9978521a3a073bb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8422ea96027bb6dabdaa58e99c14b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145e77ac77f77f5d69531cd70d2e2b5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52415439f3f6ec1b4b487293ae61d88d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661ce7fce9d292cd4ff65a5370d655e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661a4bdc68dc6703efa80da378fc307814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2da3f83a7375a118f5cb6d09025987815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3503e898f75f5abce4b8d5b57822352816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd999b03703c212121c978b2fbc69817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82d6c2a0a03dc3e08711719f7be801818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386e7207ad54f3bd7b5e8dbc7c79a8f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea7ae1e76283c594b882a59a7492ce820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a0b1b36cd50b4e0acc1aa789737cb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e74dabd9f7cd5a2dd557290db34a0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96055c6418c7b0bc5a00714b0015ca7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be67a6ae44ca3cbfa402c7f73c21bc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719b3ba19f8b730abe1d5de2753b401825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bbd1bb235ad5f33ad93a79ac997d7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c0334482d8616c0e6785a4d097d11827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d86e2dce0d5477bdfbce91a0fcf740828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fbb74bcf3bdcedc78e9dcb301fed6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b624a6202c086c701bcd7579157f13830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2df5d5ddb13e0daf33466bbefb9b2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367a39232401f76b329e947810869d9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9701db88a1d82d44807722645ae32b2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b438dc627f808d32da07402818d68b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77639ca5d291caeb856f728d16c431835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cdfc29a68fa78d594427c72332789836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341072ca411977fe0e94e4c248512fd2837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72309d2e8b558074c5f607bc58f1e93b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dfb5b60089255944f88ce0c7d8f4b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e436f400e80b88739b22c5efe0a4505840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99206306967c866b0553afc1b6bd0f9d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c2d8e8cb6a4428b6f160962f9b821842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784298bd40efb708a2e99d706932837843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f01620471c83b764ac960ae3f5697844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609773258383f70ccf32f8ac6be606ef845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee27c1bb1b4eb2f57993874297b6b7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44690633421effc3fb623d5eb2317c6b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88c7b91db6cfdc707035249bcf6166848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4659518fe84dbdc6e412b1d03578f2a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf741e2e1b17709bcf9e39307401556850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad032b7bb0e9eba567b7e4a884b0d7851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ddf308bc16779b2bc52cc016fe7cb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c55c7b8194bc1455bfc820de73fc5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2b6656d09bcdb75f1f752d758988854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd393e5a03934c5ad962d10010233d7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492a83f11f658de875f001c05471695856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198642c8f973b7535f888858c8039b0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6e4011b131e1abe415d784baa0f48858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c20ec9b919dd0bcbb24b08c45d406f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca7d4f7abb3807b84ccc3a01aa2c56860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c85f3b8b9e5e5655f009c65786c02b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2429ea615f7c7eea1f45e1cde0303fa862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1bdff19226fd58a9a35935eff1dd8863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333215237d4a1c201e075fd1ec3ec836864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337d04652d4150385328eddc8b616e5865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fdb7601e44b0c9b86c48a5f3a6bb4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f271a17ddf4b361bc60fca0fe92d296867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc7442aaeb40de820e9e0f46b9deae868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5fb91fdfb3456a46844c736ceb091869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d022844eb3b4e456ebd617c9f9b77d2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91867c85efdb5be5a6c022a2de0cb5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d6e71e8bb0bd38843282fbd8c729f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00ad59ef63d573aedc0a7a76ac125c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805a3bdd6064f69b5f0d2fcc9783f45874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14b36211cfcc6533010bee6c31b0d3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce4fa55b8d6dfdc0d84c1451aa2166876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb092dd2f3ea058ab0b28ecf5cfd7d01877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e66b38992e152fb4f28857865d7692878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4949f98a20494c6266daf76a9aa9316879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a298e4e5e5b591eedcc1f91e45b15880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ce173d68fa57734f9b3dbde51579c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd982e14ed7aff26f52424344643a1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e21a3bdac08f6738877f464e6d1cb883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442eaf7877edcec57854d1a5a853cfd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833e90894ead7a7487d319e7f7b42a3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd397ef487309c5b1471bd14f0438fd886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b478ac176955e9c6675fe72f0f2d1a0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e330a7d590a72b28d58f2a10aa1b9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46729f1e50d5c8204f3799ad4da8b9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b79e3f71cb7e104c12a35def7edfca890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf3df53098476c11e5f3fe00bc4084891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7432d2b0802dd7b0ea31456337281a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e2dd79504e13f21d3fad859f23aff893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dc8f9cfbddef71955359fb4f3c89c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773b2109eae037baeea7f5d178d1bda895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd6feb8e1e974064ef0a86f829538c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd28189cc4c219681acafebcf76b18897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6699e676ee4ad365b2aaeb184da1544898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865822e626fa509f4a9a9a66a3d4a2d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5d08530dd39a1eeab33ff4d9a124c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b4ba9ce6027919d4c1ff78980a96f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379836845fd5a76311fed0f0528f888c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf732fad9f199d8f8c553441e03ec8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43423d5fcc5d985526ccd61b2b56c8c0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac19ff057d14383d90cc9bc859bd92905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f4814c001bfe54d7df3821cb3077e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c2cb0711321270870832697c6fd4e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7ceb67fd4ceccfc33f644aaaa1ba6908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca23aa7a637cd5708b29938b2076e4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7cec32ec5a20b49c1bea11cce190c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6294f4deea56c8c618c3c379be68b62911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053294fb6aedc1b9bc1db4703de0bbab912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fca2b8714e7549949938a73151c56913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ea206eb38e7456e781cec446cf8f6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e417788ef9bd92427b7bcb191cd2a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedb211158d03582c2130a5298f3440916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978304db5316a88ee792b9cc5d94ad8c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11855de2fbf4824d2cc6f7b0a04281f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442c854d963e60590982a55fb3ae9d3919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7ae72b2b897f7108fbb217a348a4f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471af36ce3dd7d15d1a304fe042eb493921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1d1184d35b4723e11e3f388ac60d7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fdb68fc3cd48857d2629745dff091923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c3575d202995638757acbb497dc77924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29d35c42f0180c2c4ab8c85ca48e8f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1fec151e5ce901a402321e49d30ee926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6e5c4d0e2ea9c3e6a0e9c284525d9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a089e0185f6eca47252c50c3e2ee932928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e39c3ad9f7ff01f98cdc6ecfb3518e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386640db312ad70fe522153f0b0df590930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94df55086ab6fe1c4dd600079e0f3c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0255888f6d0b257eeb3f6613b6d88932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac864f6b6edd91f7e3e14481c68284933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab94818a7d1d8b79e93275c077fa0d9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765492bebbdb6247c567e58c402d4374935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543163a043379d5e44a96c6da7117220936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce65ac106bd7ef928b121da416c57ac937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e926513661de22c3dac5ea47d04d327938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd9e1ce343a842be4e58a56c28ffa5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588dbacf6935654df0106a211dc55b0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40048dc8b30128b0ea62404724157a35941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286b955432a2129af21e7e7216ead98942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326c1ddbc5053c478d3fc0d099ecc7e943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a8d7755f070da16e0628fc3ec7659944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed7691911d0d1d6e87b5a4a04f6d95945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143982f4902fa3336e6554b19279c58946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7333dd9421e3e4b07fed5a3521f1ea947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72aa25387681d4a7a55ce1115b1a2b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924be90856b427ec6ae749dc256ebd49949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d88e679ebf2603bf4669f74cee0849950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf661dcd2f1a08004dd8e566b68dee951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d6c842bc5076b0129480322d91074952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37426ce5e2e1345009cbb9a9dc773a9a953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec7dcc393b758629acb21849f5f0c4954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9d13e51d2602079db860277f552ef955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e1b3e12f331af4080c5b4576633c1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2531e4169badce234999fe10ff2b831957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bafe56f635a5b08eeba8506e079e6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056c52fd83cd34063936864f6f7a1af959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa02fb6eaae869de540697de2f62d9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48620ea826ee094993263e31bee869961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75becd47f64a0c7bce24b2add10fc57e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507ddcff9516223e3323724c04a05f2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0d88c6376f45cd23e1b66fe158dc8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6260cec9b23678025131ff66b54e574965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f000d8c5f78c89cf3a5d1e660f0aad2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1544935c563dfce05496ef5db61ff9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d233cfd66903006d6a84ae58f648a7b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f9c61c6771e89266e6d9557c02ff9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76f13ab7bdee84f82743f939effd84970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb0832d557d1db139eef8beb2086cb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d35c9da02f096d3af2cdde043192b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3063717da0d9224f2425fb2e6adb3a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69ab8c310021e3581099a511adac26974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364ac5dc8184e93818f203156b82457975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c4d5a34bf83d2ca84af6c241b72ae976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a97653ec03853e2ea81d19788f9aa1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b68f446cf92262e96f5bd112b6346978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aa685cc9fa53251cdf78439760a75979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4907d88a7924dfbcd4f2283e4631b98980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b7c171fb74d57462b463753899444981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25576acd4a64bddac8746125ee618775982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539003b8a3010ba6e61d103553746b1983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a953d71cc4ed05d1feeb529f14e1ddf984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ca30bff29b50fe3f1a6b2d3671da7985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82f6d332b8478b2483cdab68e6d547986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32233f9b342f99468727723faea92d4987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85137fbed887ca9843e43f96694fdb8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32da73a34372470c1837b3a123668b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463028f31c2e1426790d6cbea0bd811990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b5b86667ccf0ab0b188782c9c656b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975fb6dde2804e44f7c8280038007ff992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ca120b4afd10e79d26e4d086fdfb1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d4655d2625faae12821a8023437aa994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79402925ee36e042dd3daef84edcdf9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecf581624fd60cee9a0507c5d1d906996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70fcd1f423a6695d82c09fd35b142e997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678de9cc57b7cebbef8f6a99f6fc6121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cdea501a7a09ce12c87fc693021462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03605b7e3a730683d92baad532de0a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55655643482cc28dda2d990a0d73684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c325f6e64b3f1341c276899dd6b175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfad02ed267d553acb03d4861273c456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a6f9ea5d97c4d2330d7d3348ee0d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f36931f7856b71b2e6d6d2a7147e808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3c1be33fc532ba53be7e53878f0399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7e35b4309d644e193009b9253495810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b19f4287bff4c69fb7f009f1f5ea2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f48508ec32b68842a3e91e6c9b87c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647106f025b953e7e1ecc390b02759813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671691be6398d72cb569ac82c009a8ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fda3399f9f117353d46c22d8217e8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e176da9bad5d92ce3848f772da39416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8719f806b6d1a5513ed9e3d340f8acc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43feca7988770943fcc9fdcb187f170a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2bb910df4b5a87e6e9eb4a1357c3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be7ab90582db4592e484343186224b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f8523a13310c614b294c10ed39abd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf4a128b1d8a26903cf40a6f86066622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa1bb1da6b625552c2330c29bc69ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c73b5a8ae911e5aa972e5adeb6670224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2c55ea79b0e61f695b09e5463bf0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389217879e7d46cf9bf583192d83470926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcfa0071ca57ac2c7e8d04978d33d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d95f336d343dec7092882610b5b02928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817eff06c5311271e203390518e4b48529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499def59381538bb595032da898282a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84ffb178ceab392cca0acb8161d15531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ca2a8adc61ecd909c15516b2d30d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0723c81fb023c90619edcf3803c0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f50743a9837846d5968d46cfdee6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8125b5a5aaf01df6049ff8e2f463d3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c81f14755ea0e92563a53c0ccd81236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dd8ed327d0ea076400fc5151a58bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3c1c4447222d937ade298e0a2782f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec302306509acbee12a738f7ebcb8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103c196da6ba7bfb135d9fcfa28ce2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2bd035bc08c52e3e977f75a83d86b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4c0166186292364a065de868065e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b8c340d454f46c5b3b3b75aca0b8443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1a09c863afe0be698c02adff4bf8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b79a5329f4bc66c1a1fb111ffad0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8f5c24e572793099f7f244e0c43e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279b06e97b4a74df045845a0c87b0aa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50350e5af1af3751c36a552958a5b80648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee0c9a74ed6d7e5f14e75982d6420749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c152fc8567efb1d56c28f9bd5395e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6f22239d02e4565c1c1e3c38a9c3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52550f383957562d50788f7ac910c6a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9825916327110801ab4d6b818540b0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905e0442e37d804e1f133be4ef469b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7521f32ec4ba363c20276b193d486555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859b02653076177f2300716f773ff2556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c90c59204c0b0ae423d9cce3091a9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a3ad6104dfe3d91ba719b4876299d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa544d141bd5bf8a779d89145f37a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a1f11497ef3657f5c5f9a6942f62b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c7997288b94be97aa620909568ba761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d8ba12cb26f4f65ad1b39a3943cbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57023e50c01a934b62b4aa9c4806769663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e799f4bc658266487ab4730d19e37164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a071eb5eb9009a58e6345a27c18ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd10c796e6e2482cf5eef620cb28db766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556bafe21a8162af9a626dfd95d381267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449109370a199ed79568a40be1d5c1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0c2545978705a82b55489023292ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8dbadcaa818eb3505ef508579f55d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a3de3685b063b9c8ee347043b7f7471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e329cfb0db0cfc7643d3f0bd3147e7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825f9d3bb72ae69ce2991dac0918f4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dced62ec996b68a2fc1ea73c93314874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968304b3736f2a02f8507ad75d00c67375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649683159f8fd075fbfd222c7ee2351576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9188b8f0a8daa8608955162d865f077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884756f6cb54cc3ac5f495bf9d01cde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060bd25fc972feb4622787cef58f2af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b42304c0654b6030663fcbc7e5408f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669367e3a01a2fd9b94d239f94f169181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f2811f0b08a9a6ba288e9ee64935482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933d0ca6d6745fdf934f1aef3dbade483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784aba41a18bf2b1b3243a9c654a654484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66544f7a4b39a3765beaa11add77c0da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a719a3fea9fe176e31b223d64689e4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add97b49c4dc9f57dd701f807fc7aaf387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789843e992c3e36eda518509853426c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95877bfd1ce7f9d7be4a5ae05ed9bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170022c3dd3a838822a78a6ee11461c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386141ca00af178b361a566d4c8c19791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d40a2a45db980883b5fa1b2aa27b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a90cab90934623aadc45ae192c83393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50933a52dd4d24826678c51096d05f1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32403d2846f6096339d6d59e8a24556795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455ed6826c6b99ade79253dc72181f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66a865258707234bf1d22303c983cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfec26b2a3d9b44c70e51f74f1a8be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74142634250a9dabf65bb1eb06da547999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1a43a4325b0a5d0bf1ec2f35570a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b0ceb67bf4fe884d8bb9b7a33a055101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c441e5dc146dc78c1790cec8511d4fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc768f8750e93c8dfbd73d1ec219f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb96738ab193b9d4b7d0e567344777104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904448b85e9fafbc1800ff02705c4c16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2aead9d1a247fa7d27a362b82e3b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d93cbacd2eea9e4d145c978bbeaf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ef91155c42cbad8d3c6dde1f780e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d3e8e46395b3f461611c49a86a201109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276bf0217b1c632c3170fcca6775ef2b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618e5fb44c848fb1e4d61581ec602b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc7b348d2b79cc444ba0236f88c947112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e837782282d6bc0961bad72a001aa8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165baf45c9f873a4b3cefec3e620f0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe284cf423dd018d71bd0bb9088942115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6103b23fa1f81bc5363e969f30a5fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b5ddb8acef806af82de3a92440323117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7911d5a37015d5792d43d627476527118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a13695d1cb3d67d3a107d0933b998a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fb9879d3909848e185388a3ff60aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dafbfeaddc09e152f28c795dfc2c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace0c224af0ac760f35408b17d00e51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276989f07da7e1c8525e0de13663da41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8a7c66ece23b0a600c1ec951ee088124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3956e21f9245c91c390e56ef48f4ee7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b1ff84eb2593d2cd8459138caa58b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea53b8a3663a0a9123b84c94c8d7f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23ad875d198e8638cc4868b6d91e06128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ba1a4e84f7f2306f81527d219f7fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c95501e4742798c53cdb623eccbcf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c9ade6b80610df03d376add4ee872131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f45d68090c629c345467dc9cc0c7aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd8d3668d8e66351ac241b8f50d354133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac857a9a69b91e1a9019a839d527653134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adab03acbe2222568bb68d0753c1f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cb19f1fa76e44aaddcc65472b6922136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a5a9626df06b339f456728f18cb06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8524ee10f4c73d87bdb863cacc6baf5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4a5c6e7515529155d9aad4e76c016139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43be7489e479c59a1a8425fd0b27dd1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ded3f2c275a8a3b07493328a907ac141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0540b48cfb2db4c018ee7cc7deeee6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58610444971433ba23227c0c5fb555143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d453cdc3774e438834b4ab3fa591a66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687e7f0fac2911d3d4621d2443e6e4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707a1ebb15df68bebaa224ec1e4b3fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb40f73f556ef665a52783316cda7a5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a804e4187f213a1934ac17c2f2d58c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9e753d19f51b91e3a3d9c612561a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572dd193a644652b4d6df7b6aaa2786150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36021d427c6ae567dfc87db0c02fb8a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073ebcd0f5acf430a27e2ab7b159449152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81992ad9745b37a77f9f743d011e1f4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5b746bc9f489dd97c8505212f7667154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c73840e3fa2cefb18acb7492cba0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab48938f69b9d094ab3ff1153107c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28545f6a54d304fc5d91a605216ce70a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f801adbf2fc02a5a8142e9fb5bd528158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77679c3a736795b426541cfc0a3def6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b929691141506045ed8960c3aa396a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fc666903d9fa4d498e6335a056091161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae7f598a51b9b24a108f63df06bbfd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd03a9009e2bde3355311c8d67391163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b16a186ca6c3f599732ebaac9ce34164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdf5bdd5c349bf70049214e816ebdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759d8b35240623522036e16ffefc893166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ff860358b15305be42c5b54670828167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8813ab57ffa424a468902a2db74be72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901281a097053d568e12f1fa8e88d832169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d5376d428f336becbf1cb66822df9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de909148fbdda5b39923cdc506b64959171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d13f00653b9ad170ed0b540000949c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325e2b32ade19b9f6e4c34611f677ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133a6b3cd28c0b3041322debef84c61174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517d55a921e1ddeb69840de05a456a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b926e48ec4fbd900b178c79ab6674e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb01fb74e1a1c6fbd4e1c791b1a33e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980cc1ccc136e41d9fd33a9efb8a7e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddca626fa781b6df9a4f37164b3e84179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f8b03505c601699040511838e9e0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c85125dd14e7bf8172c6c68ee4904181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0fca9e9f808a133f4a14f42150e34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74629505971af561caf752b89ee3eb22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dc80ea31f1f4260071f1a5abf2f63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dae2563c5011084d135691e5a94131185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d1790452aaa3b5c34fd9bb4634154186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70409aa6341ead964e086407401ea40c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323214d9c2c74e1782626cb7685e592188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d88f513d77b469f31c5a70f30e91a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b8cfe7ec5c41934f8654ea942b840190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b087028e5e446b9971e265a47e154191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ec2110e9ae6bf42037f2f4c95f1d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29dc3c317273c47d1838c53ad8505193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dace29b1bd6063bc7ce86e4ee5ca28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc93355268117961ff9233194624176195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061243774ca1a6c3a906edf84eae6351196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68706687eabb427cea0a626efcf6b50197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a24f01d88ecc315e79dba4ba92a1ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72218f57f640bc7978372190ce48d1ec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa596a8f09d29c62628ed228c74ebe19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b194dee43941350945418321c785878201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3b60536c4399f565d64730c3ed81e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9500db62f701cb3492c9e13e21a73e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7d18f3da4af38d22d331a39427995204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed35d7afa5dfde180561b136d05bfa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9720a1670b1b3634fd944f4f6365f66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429921bccc7a95f7a1d7ad0e24ff497207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abfe72d7fe824d866c7302d96d8be53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e831c4332da32b8350bb4fc11bd1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff9d3a765f4b7e84f6e1d5974e91c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518c25db30d89d6af68a9b988e65c2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2edfcdcf4c3b9403fae2560c3d4911212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e6013e7b44007c6d0c8b6580cc755213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813147d290257fac1f0f181f7b18bfbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1bf2b2ca54fc1b787a5183681637e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6add995fc8ce243a0096d7cdc8c69ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082108c6b4ee2809addbe2d31adf65d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098524c68357b47429388049dd4d4c08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b59328b6761aff842a4e3f74ffb3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7262ebd8724531b8d1a5b128a4958220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac292479a5523f380ab44352958accf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332ecfecf58866936ccb70ad1f5436f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccada262d1a9688b3ab24d293139c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a91407fef26731f6436055856a1ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e0b704246cf1f8742dc044db78ee0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f284c67cc0d6916d43466dac5478a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907a1c917c04bdf9da7c6c5c369d71f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40e234f4df122c2d0c5d9f41ede9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b93c5824ecea325571222e0e53ecc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f115049145dbadd364165666dfd78c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f921a361e005e3e8685a39e2fad3757231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41f7e1b9b493ec96f90e7c38a7a99f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480e4516da34ce5eb9ce35c88ef46fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9b3dcd64e36b6bd86a260307e1a17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054076431324d4f25266167b236deb4e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420cf8c4af2b75f9aa39753a862b4c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d9f26416e0bbaa6988d5e4784bb84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36effe1b99611bf57de6b8bc3c2cc48d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41631a9b3a2e84ed4c00511d7f6012db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd771dc8d528a7804bef847af10d5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d136c7763dff34730ea88f6ed3e8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db23a5b94482783fb75cac50a3f7e72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd1af4a419ed2196deb8e04c2dbaa9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dade57157752d4fdfb8657ba9aea2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43337d09b842e9a826df3ac8e5ceee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099b51f75756a81a6e04efd7608ea43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c95ec916898cb2e2071108f77e883247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ba45e3b2eab9b0e6a760f46664ba2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43c74fa9041c95e41dfff5624c9441249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34727b2c0bcd736dfb1bc50befe8ac2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36edeec6ebfb85bfe097f0ba6097c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f3df7921b6cf60d5291aa6c1e22a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537ab1cc01c5faf4a4012f1cb10af67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1d650478b41e4f1adeb0ae1790c92254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b34455343aa5e68ec63ee4bb624da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a17979ef550e4f8c3a137b2147b6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878025ee029afae5be9efc8051514ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b571c33cffd6447b1b4f12796dc3a49258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cabedd554869e66e75a7d5bc1b908d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65013b6f548d887edd354f84131b3f3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cefa1a1e28f81ea12f0181f05b729b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd7292460f23bf90eb185bd80a518b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4208fabc4926acb618f9a3d45d2400a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d11ca432431b209adf60eba930597264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae2c2d1b271d7272d2155e624eb8b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610864884ad173707bde79d3f7c3bbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cf81060d90e1c1ac5a8f0cb7b9777267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9333b3636354346f511d64384c7e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4014526c50a3ce580b5261c6d2adc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095081ecbadab2bc34f69e3030b052a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0e025d5c283d3f798fd70a18a132e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e5a8478741b7b7e1a19b956ddb2db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85fa28475d81165fc09d69dd12edda273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49ad4861200938f96538a6748c22f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbed941337ecb4def034940d8037b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c443c0897d3092025192a44db7e3188276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3063761474cca297482d4b0f487ad6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd23ef476ecfd31425e652259747043278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86dc315196dae2b1e792ae22553a0a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbadba6f921863b6b3987dc12e7564280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79a1fd511ae62208f6ae74c7c655ff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36861fd91c7670f5770703c4f3fff2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31e1ab7816ba67a4c39db5efc8ed5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c618c05c69b7e3902549a533b6fe3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66e8be029f1923784afc2adaf4f971285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bea26b861e7089242ee9131627987286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8bf70f7c81314a4933f9cce4aec0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0219a70a592afd60b7328c3e40549288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405299622a27f10f3b8544526460885289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f8f276eedf7a983bf12e5e956fea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c10e593c82f4a0bf954242a0d0b99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aee7818e27d2cce870ab360a435431292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa940f9014b59cff22e08fc4e842b366293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc16eaabb16f95f58095d1d0f1600c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25538c8267df1e50a117343c94ea1ec1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dca961460565754685dc147194340d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ec8ffcb7f8d968173ac5e241d4b9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcdb0c18e756bfae02551a15919a37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7237caf55ba6c73e1232588c6edcd8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e492c17b3d8adffc060bb3a39d39a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2816a3e49573139844afd26ed858d8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff83c1ebfa8b4c494fb0252c91165ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be514db0c639f84c08e6424c9408aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89feb46c419f768cf7ab193678a8b65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53babd0d1741c4ac0f478ef496d67a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a19dcc82022969d7ca0664aad8614e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601ec13462dc2546a29f455b140554e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531e816b5eef128f9a1a28a1bf4f47b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d7df77db250f9ec507e282c76c13a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db249a519304d2f2f87411afdaacfd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabb40e22f987be2be5d5d50c0561ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767aa57edc8f9cfb5e519ed183da8d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039055f4a1c90413350c3ddcd124371313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67ec3182dc6c03bf2ebcb678e102b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dae80b8df34087e4a9ace1c89934a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb95a2b174d11b506d6e0a8b4872694316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8c1b5b01fc6cc793445d0aec4997c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69d31927efcc146d387ea5f303e4d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01d5227c0fca534fc6884fbefe03f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa7fa5e920ef3be8fdfa5b7d7c06d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74b0ec79dd042a8becc4649742a38f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0286357991ac301e56479a528169c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ffa1e80e01f27e7daf22c355f984d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641501a619e9c05688e2bac56c450bc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193376684595f0dce50d44577666f5a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e898240e2cc29352b7cfa33d5e19c19326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b924a366b9d3018ef5a0be3cf96953c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2873376a82bc952e024f1b224ac470328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645da7bcfe647a7d369e55769df74f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117650c355a1a52fbfeb76791dc9822d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1b369c5d574d676e21aaaef1b9a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1c04b0610ec1c7fd667c2f7633799332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65627edda7a27960c95e71c87828df97333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068340cad6f14833b89635cf995d49fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cd52f14a8ba24cf91ef9d1814cc83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70ce82a49ca041ebcef174b2bf22cc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c58f2e1b58d0e6a0d927551e800d99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523904f7714f53523b9da41d637e8cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3910bb4a09e371149bb9b2a1d5936aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbba7a1aa458cbc2962a59107430c06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c8e37ad1bac841f32e2061dc41a1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20722f20a262e8198a39790bb643b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1978d1fb55f94a5e97a3b1256c1101343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596ee104709d0568a8d6fd991b05bc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc11d54366d709290f234e2858140fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee9a7f4ef1c1b3692b48d9d48adcd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615b1e0150b2067054fb3fc9c36414b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581e5a1391d1fe880edcff08b23ab65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c19eee1dfbebdc98b87b98c628a27349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3728261adbf1d98847adaa36274573350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e772abbdf344b4d7fc36609e5e779a0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68cf403d35a8de2503bd6b49191715352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554858568a7056f69cd3312ec3fb1a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f7434713e167b78d31af2112fdf5a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32324d72b4619f99583c3273a3b931a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7c3e5ce9d5940eb69ba5edd50e08b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bad455d4132b12b91992d2c873e2c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205943b690dec643fbbcda934a3b2111358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aa725d027fdee90bd9e84e50874d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b676d913b05c0efeceb63669943ca3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0104567a5f6bce8c7d4cbe0e1f42b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a216cdbb53d92930cb5da44eff6a99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976640f3eb55f010ad92f4f15e9dee89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e0001226e4246ecc3780357ae7cf9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9688a4f102153ed75e9202f1f0cee19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda87cfb8787dbd9e9318a0dfa086d78366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb9337663a1566d857bba3b3e1016d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4edafa5f6dd2cdf45526071f99718e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e180a7fc3a6494ee1af3db8746e8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daaeccc4a4915a68ef809fb49946a6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23f30fde90f7d1674098d169823dd5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e93f7ef87d22f735e8849ce2e21e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad823e84d4bb13408dbadbfcb80f1de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd0fe810ea4e07536077c9ca367e5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e369475b633b120edbd775797b1e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898af546cc8fa74b3e7b86b20f9af576376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5972b090f663b36813b01fdd2f27d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c202d572ebc17eb284d89ae058763378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79fe7b23ad8e98c9a1da97db5d2648379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb56fc064b4f47060348369218d5bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6e05fa219209a75a7242050c78ffc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b60153086a29137f52ce87520a1295382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78b34319b3d1e282b440d3457b3a55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ac6d6f2dd84962c2a7c3927fa490f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5577018dea603ca9bdf805d0d761e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aea8d367d6cc8b014cb2af7944d301386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e6430bb668b100930663976227f0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123463251004dc0b51180dbed5512d0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249abc6364490ec8d918cb2b8dc215c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1987699d3184144de3705033f6700bd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14267869eaee814118b6a6066db29cd7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8db86d9163cde2799300f91d631f10392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52558a1c835a7770661dc542c5f40b60393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16062e519412c169169d4883f1ab5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcf9c5fae3b011456d700dc11d95da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d08f85a56aac7db550016eea806509396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf2275f8271dd676092e0931aedb6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c224f58c81d15bec2fb8a5acc3efab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07453776e11823ac134975883669d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f08fd106181ed35b069b030cd724a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e27638dfe5d249871077fa8404b83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75fcaebdb76ba73554f939c17230b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8a3c343de88d142272177ee910a73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef44658a647f301b8c47ee9deaa4567404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e093d8d367f28b1d563a94e9ee12c5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ba2989efbc526cdc2e8d6ea8a1df2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bef8e59aef17c2085833351da03fff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ac3383becf52f85333da857e2dcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fdb8b37b1f8240985ffc265cf90ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27ea1a63897d94e7edfb8b3794ce1d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76a12eab9be29cfada067a914d74f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5af96ee5b11e1f6f1da266010a47b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ae908a133662e203157987bb4eec3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d23a15f95e0a8c43b57734a5e1d92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c009b8df76ad3d21c05274c0b8557c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae607fc98be0ddcdf01e0b5d4c06c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a763d9b6d6c9fc075b0368e4efde1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6adcdf564570098abd1b72d5b14d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8a262b97beb601db544e23359728b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e095e6a2e46754425e4af148a31fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bc1a8ca97e58278b88e6625da8364421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21c80c61b00d45969b1dc722a3074f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4e12b57d56cd0f3947376c059bc18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ea6b34a1f26a50b630c7a612ca43f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3a714623b9f99bcc030b8487d639d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5239e7bc22cb5a6f11d823be03ee6cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d11160a34ab545c0498e57758e7f53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a434a6d3d908222dd1fbd61bda55af7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f806d6d8bce14334929267bfc145059429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37d62e9fe73b4b5bc5333ff5a706f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09f9447c3a91615612549dc64b70cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b026089343e210421e50653eddfa3b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94431595c29b64ad0c244f42d615665f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad4c61b19c8fa92e56b40d5afa2441434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67271364aa97dd9ffb2985aca2c84f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620483ab3c7b1822f62dab18dc280a3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d258fdcfbddc4757a1d39261911bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4d496ad7901613a43e4274d468d28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bc184ca6d84b918cb9fde12a2b021439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37413897ad7700089e8c0ad677a451440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cee263aea4660a6b7470cfd2a9d12441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14294d1b9a8fd2a554dd32b34d042a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9456127c9bc4f2676f5cb02346c12fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e519281038428bfa897fc80ba106b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195ceee0dc39824a2f0217d2042b392445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b06cf5459324ea2bc2c6261df8091446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec726748058c52b94146d03bae550f7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554ae8ff1a18aa3a834ee5d62684f71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e77ac6efdc3fe0b89865d004fe898b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5cbecf36e7cace865a9324c4adb52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbddeafb29b453a40d90700f0fc38a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0be20b367d83389103a530953cfd05452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d95bdbbcd6188e1460a502a7f6a46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2cd814b8502be3e97eb39fb0b88d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e34a6526cc28e36eba8f20d6eadb6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a913e9c44a562c1c6fdf3a984370cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8418c2b9bcfa4c92598336692b9a5a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8fda78a20b20c0c0c2b2a97bcf9a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfca6ad2382461d73f4f0c4c91da24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71b4bba090a37387570205eaf5dc65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368d5dd77c49335b1f0a7cfb3d35748461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d6c9a0cfa9be278d2a23f85e8c19e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29d7cf3ab1908f020234664ff25ff2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a83d519f6c26eab204f9acbd81d9ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628349d64ae797ef693460cc6c3af699465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa828b0d3923b8eb2b2533e7d63f2820466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea127d28f8e70c90b6f4f31cb3f9373a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6be3d043d2abd1e9bca969235fa83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a705583f68895aab6de4e605f1398469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e451e481ae0b5f8ba7ebbf191823e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a497daf5a825fd38efeb2837bdac8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37195cb44cb56e93d4f4aa04690e1a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae66adf5b96eef894043c54dc47764d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d240f8686e01de3d230d4e2c09e8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb47aef741cd6ddcc67a2064db105b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8360ee90ccd20d303a5fbde469514b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448b45856adc91199448a7135749969477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a632b7894ab638e1e8242c43eea5d7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fe97d6629df47ab6b6d86e8e4ac55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2827d9c38ed7dd53de5d51a4a2e60e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0fa41fd02f281ebeed0c868c9671d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a6e0ff79a7203c978bf3f7ada5cc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3669f66175b23207d39f5d79f40499483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491956c9dec0255092a0792fc326194484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743fb3a603e70ad8e0b665b50bcf9d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a9ddf7129e8cc34268e36bf9ea14c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5a12b150683dd4e3593aba37fb1f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e4f9316eac76115f9e518148fa3af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34081737c5acf6e4ed982eca9dae3a20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5701f0042189c73a2895b3ff7fc8c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37af1abebca9fa16c04fe49b111fe1a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbb2089e1202cf384e46c536002310492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e731a75f14b92d91e567505fb74e8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d769ee8d02f18cf556eb0e1bab06b6e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3c8e4ba2af888c68667fd966a61d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8263bbebc1674b7ffd56fae9eb077496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faeca021c99c1242e06a67c703c6f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6c0a9742fba258876a13bef7cc251498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ad6e2d11556026f13539c3b8b845e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ed0c830265cf967e2d1f2baa09cc2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da594b76b73441c641b204acd951f1de501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8682157c5eba3545391c4f2189a3eac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78225632125332a6b7e86eade000fad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fec546348cd7b02473acd2312e3de1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9df4a0d3efef45e045ddf35a40887e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba0ebfebf352af24b6770bfb5e3440506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b436f8a6d7fe4e63965aa319652e947507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a4720a5e7465e0f16c0b38a75d003508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e4fecce97f9a1ca95cb822ebf0e51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb843d0bdc082ea2f53d8cc1a57106f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a9a1c8f60da20dfe60b16244ce598511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8e11d5bf457a798099d9ebe04063b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d760e865a0ce5d801440b8ea1f180513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b0877a9dce3a814ded3043b89f236514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e7fba2121994dcfa6556d831370eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf47cc6b03e350ea6e5c03aca0493ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7109d9288a81b0b8771ad425ea42c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567b2cdf266e1abc9212d0d3f86a7ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1c58f209d1a56178fd53374a83346519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac0559f0cee9674ce07686b1f0cf31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a7ffa6e5de42ca78de3fb543c6cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bc845392de3179940375c796f5f63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e7524c16224d66e1116460e382ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e1386a323ee50277507152aaea444524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493d9ae577cb23e482604cf7f110e25525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136b8224c627e15b080eb8200770b44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be85af11e8137b7903abef8f4f571bb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf8b7ef096ccde9982bda71fca11a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6201ed96620c2d9699cff9642be00529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbeee816953a06a0d7c941a8fed774530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed21ff0524fe433d3ca6adac04fa2a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004eb4516f3be153e54ada643290f27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7af39fd84e2849f875a3b554992b3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d1d318f3596dbf151ad15dfdf40a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108f9b39da7012b7b7bb12b2301222f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0932f5c65e3e09e274f526f8426a921536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc4e1144d333a4c3fb481f370e4b47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa192204bf22f38630ab95233fc4eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b52aab92360e8f926d4f3cd2a97da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a413571e354d1f31d12392918bf0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4298eccc490f03a1f6fd65cbce9e6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94f131882460904c6aa3cd48df9577542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1610a1526763664cae7153b779dfd0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694eea8e8e5f56e244cf1643f44a1b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf35ae35d6be24594fcbf0c7333656545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04138cc6541f8919900c95b3107412546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced44f73fab0fa314e91545e3e7b6a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a13f70203ce0f0c98ee988236f74a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee50dc20d76b3996578085d69cdf736549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268848d9e3943765497c4cb9b43db56b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9dc0ac6766090f54c16f991346d0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f2a29007ae2e533644c7d45df4221552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d687dbdfbb40c088cbfe0b20c7d9c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd29c50c06d89fa427b59fb1801e86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a22c475eff7032168e9779717ec1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2152a3ff83561e748fec8925df1c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45b1760fe93b4542fcc24bf0bc025e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0c00e002fd1af651bf1dcb2bc39e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7924ba2525cdec5abb79d9553fa887c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4d9afe66a43a35b83c9da256c8eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a8047f6eea1afe91e0916f9b47acf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792d43933e0fa7787d89affe0d14985562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c4feb269c4853f4e70cf15bf7747b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdefdb9103d1addaf54e8f5963e03c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe92dcc6dc38b9ea0657a00e68e7985565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332abf92239d06af68aafcc029eb5236566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed118a8689fb91d68b2b1e692629631567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed299850c3fe2503b2ed8477aa8478568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aea618bab55346b411795c1f24a4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f01ff6819e129ff9eef190942cb634570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab077b40ca358c64704da3db8f2bdb3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bd9b2436ee0de955520f7ca52e47c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a3e095e5bcf57f94e5ad0fa31552f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d677980e044101972239ad1026aab4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966b5b0e2f46c038912080a55c1a8ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72371575b03af5d5a0ac757dfa6583576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300fd60786dde34b55bf6f4a4d03e0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2464b8bb9ef6586cbd459d78b745cf2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b6ede98d6fa69a48cd38b88d7e0a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934bb8d926fa241da44f997e0f6a376580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e9f5888a91b9fe1b86460e6ab62f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a534014f9a55fc3a5b7ff97969ee2d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e651f36dd4b35bcc411302c6d87ad0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02f4e8315234d6b1008a8b0a537d9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca535271580d49a3fbba4c97c09f8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df2973cad9253da7a670d4eba27d9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf42296c6615d20d321fb4815dfe70587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a82ef05dda9180a589ee18d658069588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa175efa314061a38136afadc8c953c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9844e17c1a33b274db82f79860b77d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677db76e7c78f79b23b11856b0d502d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef0a369945a72ef098976abeaad415592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0326a113e5cdc584ee1ef376403e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e620b217cf9b3d668348923802c5d6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496abeba98f8cba6932595c4d893e08a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fefe63cf069d0a0d85179fc5dec99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41734306b58d2d93d4f3b357c79f30dc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30951008ccdc3ec338e347798f94e9da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48949cc702b381fff7c0f722558f78a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07482d30d9a0e4577705d1353b90b6e5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce543073b11cf4788f453afe02c1e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfde06441ed4adf499da710baa99a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea61eb24dce65801a2451fde38bea8b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f578209fd3f3cff59f1147510c6582604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0e94499a9ccfe24e1528ab584e153605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501017a79c4c8c00c40ae9dda7f5055a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95d820512b07f55d38d8d770d9dc49607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed2e5825faf85639b8afcac9895fa6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae85e123f59cdb9b977c54fedba6c68609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced46db90b3d50343c08498e31ecfc1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477df6c2de29cbef9bfa58de3fc1455611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47131a8bf17ea3fc14d4f3c5f6ac3c4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93000bd506468a2bbe27dbd29144f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf93885e946984096b3ccddbc90daec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817ac8bf5d45a1a429421c93f19ef2e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5e618380cca7ad64faffa337430a4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193bd533ce7bc114f20be7c69e62308617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55854b7daa652c05bd79f8b038b0dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9b4b521848d74b9698a2ecef396e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfbc0d13bfca04c67fb13c4df41805620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7f5ca4cf28ff3d122cc01a55d8f48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afa5eb778d42492db5858ec5e29e72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4e0a946836a1ca3c3af019fb1062d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa76e65d03bda6976d3fdfb7e75d880624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcbcddec21273d3b13dc1f96e7d8c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48697f3ff38381ae47efa952e01f35c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcf1e2e4b29ba48b2fb30c5a832c9d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475959ff0f095b10ca9a51c9e049b51f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17117df000129ecc07972243a31320629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defea9b018d27ae22718f373ca05292630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534051dfe754e0eb4e73dab95460d0c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931911f35515b45a754fad66df00d3c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0341595657f535ca91ad709ed612e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344e8cc00f97aa6182ed8373befc958634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a346b1486325f02fea03d7a944009635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dd9d0d0c863d72eba9cd45330cec1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7da0713a214397be1ba738767fd5c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc96e7c2c67ccd0e9df78b21834c7c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d54aa3d573cb083868c907141262e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c86bafecd1744df23d2c8a2776cdcc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a41da19065f7eb6ea69ea6961c049641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127f245af5e91d5040ac5083da5a5e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ae119ded4489eccedd8110b21ab88643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a078b6b4ddb6a580c2ad5e06d895d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3529fd361b8bb55ce82e5e283dca4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f8959f0752f1743810995c6a5ee40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf871f282bcba20682579bd9c520616647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dd4cb96f50423ef83565b7abccc0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433c82b0e30949d6d06532c91e90e0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b1db5c649be54237c5745c36c482d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35138c1d538cab48bc111a877dec9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb07016b7c1293cba33bbc64ca8b837652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf83e95f15c7a4a63ba415d808ea6a6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987f6b7c399480fe5d21ac2c021913f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62710a9fa9406bd3867194199f9ffa1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e595fe68790dd38674c0a5bea3d16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fdb6fca5eb5d62e8b0611762a7fc1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f676028ff45bfcad82fe76fb656ca14658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40af4cb2dbc6e0c87b6943c7e784f02659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eddc6e4f1203df92add903b4e0bcaf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ad1b1891acd99cb11b5e1a3610f3d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e6b9476f396f08f47b519b3bbc259662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d912c5b78c05084cbcb3d043cea8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093810b2db7e154e8b4c675b30e79e1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767a831e5a7a26882b11dd592f3b915665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2069111b1f93452b74407a93e58ad1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa256056875908dff4ce8d3249b6f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03563fc49213715ab597e9eed32ef85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375a3d448f6d2d80c84429629c75c50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ab794455c669c5d24ece42e25a8b5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0397ec8fadf00084d78c05cfc2d8494671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745fb9d75aa3635262ccbf15440befc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6032a8b485817420b99acc9bf1d27c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1462c2b2800e41a00227514db61513674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb9b8296cb3263ea8e5389b10a28b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31bc945e9de294a556012250197f9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e665ce0536d5c146a180bc4928d7927677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fd0db2e7dc03bb3c2956fade05066678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad817b88a2235bdef5886c9ad7269123679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a750a1335c6aa7706998f7a1df5441a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee168f2faebdd0ac828ad64b37ca20681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e77cfe370bd740f4ab76837390078682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36755d469f61dbec5cd013d39d6aab5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fdff5cd6f32cb200b7f4d4b42a27c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586611cd7524c9d4d6a7a152dfc69af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7ad3613031c85fbfd2876c37b25ec686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd729571bc2840495b67b8f887d3ef6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18425c9298939dea68afb25a85e590688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8460de9f82d980b3c28b3c4863cc41e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621ec56a3cc26c61d5f4778b533ecf7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce530c5493604d43693976721ea3f7ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8805b53e2db34061363f48e89441a23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61071bf894d436af4a8c366d142c5ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a13e21a2e58ff1c9951fb29768df3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce565035cb32ef0d2c034389f9cae16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007b5a48f987d684edb91b1de0580de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65344c0387d189005709e26fa28b26bf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9132c8183d31638fc4cea764165dc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c51d2f545f21c5d755425b1699620b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0cacbcd84b065b7a04f331bf0547d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea110b2e5b7094601ded10ee36c622701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ce52c9ef1657b4c94b442ab2d4aa3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdea4ac3b032280af1a2116f623b9e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca0efac8fe72acfaf1512ac95f9cc4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc0068c469f62461f8f2054adbae0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d134e7e6f0634391ecceabdc803f068706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cf9d27e09485b663f4cefae65b641707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5230bb4e0003ebbbee3fc675a8be3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e95f8658f7aa6f41316478764518a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7525aa118ea381b78b7526a435b64d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b9e3cfa83bbcd3e680f9f7cad30c7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01444289c3fb7a2bb857577eff76f535712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b19d59a74349ddb677e664f5c31734713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc829e92d9ecc83603a7ccd1d37804714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fdcc096bf4b44e6113f0140735f0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde26ef94f40e64a455096b6ab3e01a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27745c1926c6cf22c83d33a4d477e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e4fcc53b9eb9ca99ba4d554db0a90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7bb60e09b4bb1fb8b9e9c4ed9ea72719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97250770f1e0b679630520bdfc66fed8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7697421a611173db9b4c2d7922f4bc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bed81c017469634604dfc4b5ae9192722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df97f8ffdef1d167b7f82b3286883ca723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f613426f0b0ab82ca5ecb20ecc9f6a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac124b4085828054910ce73d2f52b7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9831d891f1253adf6eedda64609c50a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1094941d5862f031c91f1ec01cf01b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43000d361ae00e66033c68a10b8452b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defdb28fdd43d11920f30f7b1a1e00b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ee13592bf46be23828e0b54e88f91730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652aeb0eec1c0504b0819dfd909527bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de2710e37653576f12512386f71e89732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444944441817791c83da10d5ff12f10733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83b1229c024d82dcd72e549e00956d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cdf612a2ce55cd6dcf50fe3914a41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f46e9c180276fc94ccf737d3c68545736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaabb9f8ce7e48d3bb8f4bfac3a9d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38434f532167dd2835db37ce4dae13d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ff9fdcbe0e142539c6503d8947b7f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0cb88a23b0ffabf98c062f4dc8c96740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19238a1eace60c1c5fca46d4f47144b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9d4d33ac5050e588fcaa7845dc4c8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788633077cbc62db72c6f6a958cbb5a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37916b27594e56e81b8ce9e6a83cc65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e69eb91bb736270165efcda57fb769745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f78378ae4a6e2663786316a2c88029746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279bde9a4aa5d81fc479d8201b1be4f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec6c2821fee14fff6f7825a880afb0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230afb7e20db5ea12710ac7303173091749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bbcc31245a0168ec0d5c4b22f757b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d3366fa0ccd4ecb18b3d067f44f04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fc5d96ff7166e8f5a9ffe07cd7061752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53151bd60f1d957c0fc53a75f78355753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41f8a1ffc6c10ffd37be9c3ba2cbae754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c81cb94403de03c0c34293a4c006e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09970f47f0784785670df0cbf3f2186b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa5f3bb8af0eee73fa155df816b8d8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73251437fb082b698be0f72f7da00aad758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66c8e1a2c3c1c79daee4ff6e479b55759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c639cb7506065d0a88fb85161403a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aad3466d9879af605b994828630ca761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3c0019263ab7927269559862228b9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ecd030bed15953ccf1f049c2ae97c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a3dcccaf9acd64c92af34de382245764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6bfa9e2c72661e9b141e371b031aa765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb5053874806b9afe72976adfb2203766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cc5bd4f7987abb997ac447fa9faf8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a9d1effaff44ec1605dd3ba23f09a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867e872a0aa62da15111f227616b42e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cd31c028126e78b72fe4f00c5691c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3b33717e85f298e8efd9f31664c68771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4faba44899c2275b6baa27932b759772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601827634f87a9b432f0a1d509ac4f55773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d1e752e567a51b8909eb113e25e2b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c487b4fc6c9a272df81d06d19740a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efdc74ee32063d12f78f593cd6ef13776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293fa4f56b97c8c1577084639621d6d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776674aec3b8f1871462a9201b5e530778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caf552b7a5dec7f570c9e12ec29760779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07c9f370197c1924cf0beede14079f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57670d20f76ef8ce70944bbae7d68ed0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17505df19bc6d09091dd2f847bee61782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52193fd89f5e7f8cf538382275ddba8a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7ecfca6a0f6fa5880663571df85e2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a1d0764fff4f434c2de5994d27d29785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b08c8ba86a3c086a9b837328046bb7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cbcf3bd6ebfa38d3e4b3d2626ccad787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48017ad8917b9c107d89e21724d1b3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e043d26f3671c1cb94a2a95bd80b789789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4f18f4ac52ae0cc340186bf00204d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c54d39ead596897035da15ff8191a0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d293b5dc918a69ecfef177d35ab6614792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914b6883bca3ad106a76bed7cb04e82793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ac593380ea95dd5f98cd430f1b6a9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea65289c39abd8402e5a461ce23ed5a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17614f6b673d32260d571c5dbf9dfe1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442395506f9b48a0773310f82f83f9f0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5dace43443c70b4be6d19909bb078798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75bf6743e54c38d817e5f1c3f6e863799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a506b43f1f0b60a3cd9d744b9e761b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2e1c25576dc2cdcf7e005c83262f2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022278c3da62b599aa60d02b8704558802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4215acfab3b6efefeb00099c75045803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2a1385d02397164d894c28b7d6134804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1156f0d1b0fadb98676054420ac62805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0033d0c2b1c62e90818defbd4899dbf806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7f29e6d4a7dd3558f06074ac2d0c1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f03b147f4d6db7829bf0931b2a8e59808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498474cf6579770216019bf490cc208809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783e3210542bfcbe6ff2b1967229933810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da487c08e46e577ee42877300ffa27811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75446dca1a1e81db3b125d847adcd77f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d2a892e71463105aec09bc14dc444813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435f318c97923f853e51941ab73454b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040cba6478810f93abd7a45b8cc4239815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79a655f191704e1200f7a49a1519b9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0e2f641f5b192424427736f2a2d3f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c5ef3505b6303d0e26f286b0ee124818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fdec7b0101efe981cce8372821aaa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45bf1bd71a55001f946a859c24542f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b45d550f0a3a1fb0b5f29aaed801a7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0abb928fa25c5a033b273026c3df87822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef9f6d39474090cfaf0a8fd44a05ab823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee062ca88ce905e4e6fb4bd7e421afb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8ea2f5b77c8ea182766976cb829a5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4af5e60ff48db3b9307a409aef1517826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff054f740c82e98b2e3b511ed13a20d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65b258817ecbf735f0d06e0016056f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ca081b86d35b48df6064c905ff0a9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c20db34499c3959c714039e50615e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1624ea799bbbf8ccb628372c579172e831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d09e0dcc715e1dc533b7682cc6d84c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85819e01a99a393e919dc230f6cb90d7833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec7f034c85b7f4ee68a3f30d24717a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6544ec43c4f8d479f7631991ea887835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b86d6a012a29d467d61923917d861836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11640c46555ba035175f8fa9c2b640c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9ac146463ff19587330fa9b52e250838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b12157e52cd232e96a19bcb92430c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959ac7d991edd20757f10b1b69694e1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37035913fbb3c7341184939c03c1ad7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6278b20233c01afd6c551882aa971842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd8921bd24dc903521a93905bda9bc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15543c2e4c8c1a786736f8429681db8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dc1ad8f3fd1b3013fcd2bbbbf4f0e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76426a027984f88b64b2a56b051f892e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d900044e8bc87915b288718ed15c91847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b89f6e7714dd4376f704afb3c99a2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b269190a50a5103765d6da984ec80d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff17027fd58d17fe60aaaeb84b76a35850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936a41b418c7f6ced725bab824ddc62851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c3aacb635dbc9a2d159cf9b798255852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291e2d6a441009bb28c90a01c65e8a9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636b79ebc5d71b222cc41cd7cebf178854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c48520639b4afb26e9134c0d5250ac855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e74e3ff70dbfb69969d71690c51463856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec39fd3f85febb5d9a98042b7349e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b7fc9f0fff9aa934e8509aac14c38858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb3ec3c438e170f344a8f075274b32859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253d64ba026351fa70883e1ce1d1696860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a035cfa2ef6928ceaf36486dba43a1a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e75aa15d68d02e8a508236eaf2b0e7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd4e4c8a6e1836e698240cff02a2b2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b62c2ad46ebca60bfc6f4f82f6894e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be899f109a053d058e0316a62bcd3ee865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d35b029beb0c8ca1f91b75712c2a4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b55e4ecacee794700a8b4f60f3376867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd782ad43a6fb7d98cad9dfe1310275868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc576b2226cdcd8830f38b6b90907f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c33962cf18f749584f1b182e36e75b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c1a87770a56a7ee81bc79c7a691f5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc5a575490db3f0e004eedbb06bba4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f664886af25cf36a46eff602e860ef873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c6e570eb2183aac850771f93ab32874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe5b2db931513224e41064869bc7a6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3a0c552167acf755a0a28fd4946b3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a193cb278ff75038205c11cecc8397877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daaf1192d23f9eaab9e3066245718d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c92c16c2b2b274db779fd45995e539879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71770e363a1e67d4aaf31be60b8626880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b226d6b1dd76a537888bd1f8272ffdd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0c3c4ce26b83ec0d56a2a68c20d1c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3cfd2efd2cf2b4a7feee13f6cfc55883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40e4802b28c679c245f1823d7308be884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1635433c37935e2accbc8a7d6619ad2885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df784e4e750fab35745f6c5b2e20d0e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe39561c4dd194740c9a0992d876a4e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a39c8bde5e312f545109875986b68888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53f23008082820fd6ae0409695d3f3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beb46fdde8357f9779e72dd3db82ab890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266b9a18d97e9ccf3d24291448b08ee891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a62d67be312b6882b3f10ac831263892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530a4ed3f0082597e97188dfd42900a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad44b28216cab3dfed016d0a8dbd9e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513383c03d26e2015c5fdf38eac2e0c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9abfcffa8faf281c3404f972a9372896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbc6c3b8a4aa5647bb4194f6b41e75897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0597b385547b4326b182798a2327f898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e1f3b9c77e1bd0bc47aeab3189895899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c98f361b7388bca268cea57f918f8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ac20e097a7e60db3e085d4012f107901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de478e0f49fb5ebfeb398afaa466f9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4599c6e020788051fe3b65b633891e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8520ba934a6d71743839ec02f34e1c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea71bc65536056df269f58ec90ea35905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbf6eeba827cfd153428baaea6fc0b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cc3852ca89558124aef249ab4f1bf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc275ff76c9e619dfe3dfe50a622010908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba636f3058d1551e14fb57938c796e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bf52981ae179bc71c09e77a3e846d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12fd12427f4892381ea85c97c0f0516911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946117d19c9f153ab622b9f3e7a2796912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f096ad0ac186fcbea975907222feb913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c21eaadfe000266448b76686a9554914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5801f7e5b423b1a82ac9f6abaff148915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823f6ef32af992169ed41fcfa99a33f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbf6891828e1baa6b4e8d7746c9b6b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea29680921c8cff33b2a576a471b0d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380153b2c1dc1dff73cd9544b0a4ef1e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb8b0454d991fa27de55e2be9a1c37920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43baf94d7bb6359af95089f7f197c70921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9def87738319821a02f65932316e858922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59ef38dde05451ce620645d6b70495923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c62635912a02094120cdd08d33153a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c52df3c13573c5cc70092fd6860af6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e22fdb9c0250c4d66e75386423bb0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d441b415e2183c349410193ee769fc8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000f124d437e497ba2416c771abba83928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd84611dbb99795eeba0dfc10262a4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64718d76d03642d3973100bf5944e297930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e415fd8c5ce92af5f4347792dffd50931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bb265450e07c23f4409028f66908e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2661f0d20050a09a1b427f72f33fa4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ff57e4a239fc3800c1c4a4f4122b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fd87ea1e41bd1794435b757bc83dc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c37dfe6e9d45805910c5cfc257026c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73313859773954309a092ae062a52f39937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83478d3ca86cbddcf8dbe84481dbcf58938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096326fc0c46924054f14a0ddd3c000939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9c6f0c790e99c681aae56d5625123940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08bbd4c6bdb07679e58a632556c90a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda021ca1bd3f3ddf3b2a9edc7dc29d942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f16402d83131df959cab7aa6a67961943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee933a4d589c0b1d33068e26a6a81f86944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac68e2cfb4dfc2e8ef251a90e3a340d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca3e3f597ca38e46834c7079f539da946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90593df211970e78e126751d388bfb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97212cb6738bab151d35c9d1f1ac83948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103edef537e449abe08f54f31bf4a7a1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07b766f8efc120399b4926a92def09950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e14ed64a358289b3b9e99e3be3591e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe727177f7fed5caaa72f8eb971d1e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced954bd89c8ec6d82cf072de1dc3ed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324d860e6fdce0f3ad06a15d4780209954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88b8adf2d653f680cd7f8e73046039955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d0284847ffac9657a515282253774956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47df5d7aec8359df33c34ebebf6d67957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa4b9fbfd2b98adbf75b850f55a4e7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc4ddc3122a47dc530fe20bd84e5c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17b81484f5daad793c23943c369e1c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a68e1ad1d3e802d9ada022641c1210961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57230d98e0138e13bb38e1f32b41712c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc615f0fdddc7c829a818ab07142478963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65ac4d53f7f6b7d85431487973c755964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0906ac9ba70f5c1ef77be286850fe965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b96d203c841f8e27c5cea3684e1fcb966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf0ab56178cfa44ddda2c48dfa3524967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b097de11ff96f53283588a7355869968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069082a03e3b9a215d5adbf2503dd09969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2850d65a1469dd84491f51a78f23a3970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059479665b32bce58c4e92fa83a85f1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d20db6fb5a6cd5bce0e7d569f2024972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06813fceb987ec96d5a0769598b9d4ce973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee932b11906b377c4e4314897bd9b7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa8ff03733101bb5afeb75e5d18ec4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d3fdd790d7b5dc7f4be3b1d1d308976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370cb8aff9cf7fbb60ef9e8274e5cf9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982083616e16560c57b1fcda74345e7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32294ba01f7bcb2a2bda57a578057c16979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445234ea6ac6aff038f064c67bba602980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e350b32bf3480a8a6fee94db6c7b40981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a9b21403fd9803e4f8c5815ff583d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d5a9e463e2d22afa4af9e1a71f485983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00020fe99334a1b990195d6e2f4349984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c7a0e39362b7c25963b344f69a345985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616c0300afe09ba3f121b82f06e2dbf986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6120b7b4680099692ab897bf0dc326987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581cdf778954edaccce2313f2c30a63988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084311ae2d50d523bb097980c740a3a6989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e5c5e249dba9cde08f5ffb12c9531990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dd4719cabfd1d01b848a23a98dfd4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592884a5023224497207b280890f00e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a4dcef25631b296c67f0e0e3b8194993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd906fa7bccd5e85fae2c7f14bcd0a02994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b4ff5acb4c4860ed3a4424451b79e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bfd3a01266ae5733f83d36e9433e6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5c5267039994cc70644c2a48d2806997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>