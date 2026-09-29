--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6194699d01f7c464786147e5a5ca1e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e055495de8a3b08ea9264c68263b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbedfe5761ff69a1d28c26a8296e133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb80457eb684ee7ea333f01b22128d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3c62aef3b884ae7424c7d76b169015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f825aee954be260a1303cde1b9c4766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf696f83110ae4a5c2e1c610cabdfb87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8707b5255e18d7f24b24e36586ff78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8883e5b3c6910591a03c4176c770c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703f14175a5727ab2c842b3d9803d0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2161ee36e923896d8ed0ffc692a6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2226de8886936184819c052e686278812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c02bf7b2a91c3bec09fa65019f75b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459114df82a30b322d38af584d8bc64514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f2863ef449373a99695e4994527ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bf394b5b2ca71c0e5bbe7c29e5e6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512abb4db8fd159da09e5170208ada2717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bf5dc84e441a84b80b73aa110ad6518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d28f8d479e0e6e06d2e1ca7d9454819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63522aeeca8a9fefdc572c1b61eac42320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb31c37b617bd77b432ec7fb45d5b8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264655929596edc3b62b1c5a9d77ffd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bce785f5280b6463f111dc57c4c5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d06c6def27773e7b8b873b8686d1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393db76fedf6a5aa265e9c32c5518d5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf398fa567aa2ff3329a7fe7fe5a9d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba66cd8d9d0830656545b756acb07327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270586ec86d8b75b249a5f5eb67b83e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113840be0a963ab6a5a2d64cd73bf0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10755384a76a90a38f6465f6d5f26bd930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af0c05b7ea0109b14786f6c157f98d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae64b3059140bfe730622d8781e19f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30103ae5a0a080705758d2f8865050d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d7f5c381606fce876396afb0c78e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277f030824eb2351bb8ce1b4c21244d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0841fab9dae94166360383118f615b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87acc2d5cf86f328c31553adbc173037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61507d0232efab4ef7ab0a64468b9dd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050e5a223e96d3bf6d366952065800739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4ad192f603b6a781c4c45ea3f498940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d733aabfd54a0688ff69fcd20a7300741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ffb6804e145b7be0d90aa2459de2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebb97c7ed5150a5ed1997ceff9f0ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73873366e1d5ac21a93e4c87e003722544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f65186ffc4b5ef6028c0b16dab5e3945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435dfd1c6734ca60475f3246c11bb3946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7751c7b51aff22b5749bcd8e68df347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd065613ddbd531c67e3a504869eb048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f88ffbd3d9ec29cc0898261ba489349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565c813284a9a921dc15a28aabc5c4050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf4580cb2b9e46ba0cd186c911689251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b944579e10bba8b146ef2a3ad169e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064221bc072f7492ef35d26d8bacafb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53290ea8a7f78b6b1d12dd30a235483c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1219365b031fc0e917f827a3d791b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f6b0c44fd2c6314aa3bf3afad82ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68093e4bd11edc5c7da5323c527923a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d0204db205389ace747acb77380e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9711fec1639f416102de082e51e3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6efa952c0c34b1777fa892e9e5bc460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6390db493cda8e72bb3a2cfa9d1c66061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba62d35426794ca47c89dfae679a4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2e1f6c541c82d8a19cd01f8dc7ad063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d1e812650454e018c1122d9a2081764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce189b869bcd22f393f729144ec3f86465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1b1e30ab29c4e20559b23b7b4997e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed4236d2dd2742aeef2634453bef567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3727159a2a0016e90ccc71846ac40568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d94b5cd79f75ce4faf5888c3ce6dfe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed0ad8f9ac6025a0f1956b4af5404270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f734db95f8f58d8acf9f826714423f071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238c278fc1b19351a4e2ceaf2fe4ae972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949928b9bd20c57aa397ac3c0a8ea8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4460feec538e7efd42d742615c240b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2f056d2f35b6f02717ca1bf17c54c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123693d05b552534bd3ec05863e9a9d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102fe161125cf1d2aba1779b998339d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98276cd14210a07f3067f124235b6db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf513e7621dc2a4511263f6fdda7d0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44205ec48529363033f9cb82b3a89a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a22e4739f7cdd42e495711e3db53481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ed2b9c417392b75cf11225d3444b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa83e64ea8dcbd3c4e3ce6e2a8bd46d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fd90b70dbe25fabb7e58dd370e72384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca534dfe403871925586ba7d0ce638985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03e187430269c90ce52c585ce1e19f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaafc127e1dd50f9be0e7942b2fe43a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecad0ab4cfa83ba1100a6175bee274688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b4193f2591553e1f25b4a5be311b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fb66c901c5a8979b2cbefc8d0b39690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616b5b2c95f4196d2f96e9cbee64fec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23510ea7a44c56356197276ce37d80d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624270759a15943a77abf0a220e076f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b7bea70c4e629c9115e5578e3e28f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd38b28bd9a4dec36722634cc3d957495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c05c1d89d6d7613b5af0a0b4d3c5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5869fa08fd2a567753c52ca9f2dd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa328f222ecae4ca4471f4901155da898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dcc7497c5df489126267888586e5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfec9fa078fabae77a56fcbb452a56d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ccb72cbbdcbc50753542008dd8765101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54927095655622a1656d0f210c28fdde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd444d7c10e11f306257a4389683ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37c8caa2a40da5b8a781b15b08f5db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0eed7717196d3d6f526f6ddc895fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8cb13898969d4f25c481a9e046134106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88495bbe0082b054986209c553fca2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4874b0bd5cb892bb81e76828918ee0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d895bdcdee66ed3043e76617e480353109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a744f3d2be27475ababcc47c0e4f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf246aacf0406ee87bf7309dca522c68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4922b42ba1e4d52cbd86dadfabb97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3888ce956ea79cfc1ce43da06166c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c496432c07fe0a14e8bb77412df1e62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8075c58986a9488cfb9c04f535f84c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a12ae7a502e55d8474fe2e764801dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e57603b5333144f1a751ca1516e6af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857050505501e5912a4d93b4d0a144a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913599398bdf47a6dee73e99cb71126f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899340722e91932a8d639844bd1b976120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f217c2de23478f46b526d423cdefa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c27da3e19b126fda08f3a1f343464c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd596be2cf9b174127db4018cfe03eca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d5bffacff390d98af6c7ba2148464124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebb7e822d7e54795813af328126bb3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a3b29c9df4cc1bd10f7572c813cd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa5360553519c972ba3da3ecdd29f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc974426fbc39bf87c87cadcd38bea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7ed2dbe862f7c79cdac67b6deed36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb10cf5afc84cda582efa613c1cb66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fed78b5b4ff56289c20b1c4ebab83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e80c04dcb974687f974bfa90c1dd4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aef8e92f9b43c4163dacbf61175768133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118115359d55482d7d56c1560838eced134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dbd8fde4e0c397633aed7ccc92146135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9db474763e58f6fcf1aef33c7e6c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eb75aedc651f560854e980444bf7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716241d89e08cee1711e93d7d0e72fe9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd1190b0737326cf0e1d6129f1a63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9b8b9172e1f7a698a373877506c23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36541e86acf90b558dba74987cbfa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042c5fe4bf74873f20fe11ce4ebfa92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217b08f2be4f3f90268400eddabc8d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0c7c3d60a2394bb193a2608587652144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8939f672f3e8c386d770415d225d00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070438c072765959352deb843820ca8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfdd5464e60b77f9c52e4c7a1dc258147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9f130f9013e8dc88514e5a59d8059148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de723a5b715fb9b2b5d2584db42fd5ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bf2072f045fef08b8958205d5ca08150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd34154e03a8c2f77e238bc041d7625151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eca66734c35aaa742300394e5930c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107b0f5ded0b7f515da5b1e37b16f49153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd621bb2ce5af36f2eafaf27b7814a30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee99f198a4c305542b693724ccf80c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84633ff1b84095ce5399d6181d1479156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d362ee4c49d871b9beab24325768f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917d7538f26ef501057ac42ae20a1c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c657cfba17cf97ae8ecea491dafc8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856abf9aa98ec0d8831ea63736ea8667160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827aa830b50e2e10d2eefb4ace4b4f7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f06396e7936cfbcee595b7b23c9f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107abf904a32755449cc7b4b984ef5d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ab4c8c656ab189794e613761ec3fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb2a13c17026e0beeb6291146a03ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42650e76b574e193db248f5517b8a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32739e76d4785b5f2d472293863c30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff17e4c97b6afc54dcc2e24b07abe6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6446fab41a95e52c3bb37bc258bde58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557b11ef7519f36d718e1c437ce3c7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e9db7f39049821e99b086db9ea39e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a689de77585897b7aa8256e3d0ea1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0ec988d19e059928898c82ac0d9d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaca75e83b13898210fc780a9f518f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55f753c13733fbe343cc8e8fee2881175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad4b68d8eb13848c96f58d1bf46216176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522db20932cb7ef99ad07a9a2755de8a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32b6cf4dd244f4f1f7eb824eb94e74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d40056afa6e73e708a71f2c14c864179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb8123925ae5c1b6c6699cde8df3de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af174be13090168441cae7b2bfac07c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78f924749cab17bc2a312b00c63ed7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292850a7392cef56ef8ff99e8085a5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122ad22bf7f1d8b3db232541ba29d3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3db75c2ddddffd531969e4147428e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a802da17743e998f46ea0d2987dd22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaeee880da0a45067491381688704fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6848bbb3cfc5b50a2adc467c9c09ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7b5174280306c5db1cba05ebdd00e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48eaf50eef7ae9226f8a604e019f4ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f018050405bcd1448272dceb9da9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70da138d535183a3b54a120a9cbc017192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e1ba7b30215446b50a70e8f2bb974193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dade5e01ee0db694c23fc16c99a08c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ae3bdb50d839f07b8b65ecebae09e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604eb95b06dca5668f2c8731536e39f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f01aacc9f12a8033966462271165b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852307eeef2497ee81ef577088800e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141d4d82ebed35f57b331143053d700199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c577535272a619c333dfe5d50d3d3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d1e98c0a9aa4607b3c3a2e8133efa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce007c4e22ed0ee5cb74a7ed784229202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba37a83fa8abfcf2d33e760e098a60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a5c8b19e3ffe85c85593a5fe39dfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c7a53a58b090bce56d71e0ce01f76205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036816ca3b016922566952d4685088a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d741a5e8834320d2ab98f8293ff4cc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87488c6f3f26eaea4a009d7dfa2a4b3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a1d800d5420e70e0c9a830b513bd9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d28a12c108816f6f361c85e75cfdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916882dcf6e35f9b1a5e909dd195625211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ebb27c3f3adef24e1ade76fa84ff4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df435d9e7003a459824b6c6fb33f67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231b2b8289270ebea0a6f34947c26d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b27da3c1797b6d161da5c5365050c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941056aa4342c5b6889f4a7ab9c4c503216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989255073f799a8d9d3b33014ea6988217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb66ecf42b80da8f3cb8a404ffdccc3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543cfe0cd37b60ba5bcb85162fbc4d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406d845656838b335d2a5a700651f40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47e747d7b7a749c5889d7b79422a73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7961b1ec1bfca7c4f727f520ed5bbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc43e8d62c53d9176c71f727cdceed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81856a82ee3d98d7eb151bb8ad4cea06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e82eea4e8e24ff28c37b09c6d06ae9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb25ad421a9880a409d13881d4b055226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521ed489f04823d12754b8662d1c94d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14dfed7e78d01052c9ead7d1378037228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60090cebb1326022a2eebb752439ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea45177cdea01045c07dc25be2d796d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6b0d773e9c23b31373e27105e5324231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305e8c34a2e884dad19c647bb5304d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35465157d734d7015765b20840fd9115233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d27ad34d4a8c78f07911ab5cee6ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0d67b4650e8a64d3af184f16dd132235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6816585922971ca955ab1bbaf17369236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6760ff267efaf75c179533f363b81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d991b3d5a96c9b95c30efb0f94b6fba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b382b9196298bc4769654f50486e832239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3d32a27521a503a9985c06dc7bbdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36878262f9755f66dff344cc6989ebf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02497de39f4f7af0c0835b13b8c3ae7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4208fc6a9ec79a81c5725f5949a66c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf69dc4daa1b6bc98aa62f093fef63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387e55ebee5bcfe1155a2594ce7a3e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa74bbf02d88104bc84a02221ce80e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184058f1ffdea0dab140ea3e4edd2ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae4a83411e888fff3a5a7a6e4f2d7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518340fe01a40d4acf6a6a6e3c0b1d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af051cd24614d4829564043944776a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f5818296006ec37b215380cb4f014251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df4dcca4224f7ea804197fa7adf8d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d88457da65f96b6f0510a184c33a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def951d7ee98b35c758cb1678b08b27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa08eabdd4f3e6dd9f3a4fccc3bbd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b91a49650d86f1ba18262362bba1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c075849f21b3868986d81a8ed501e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ed4d636b2f8d435841e1b51798454258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f082498f3c2d47111caa29f07773f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b47c0f6dabe71a85dbcc4ede6e37cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120fd9338b72fc1fe46e007e8de3c0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471c1920daf1f54b49f77b1086171d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2635b897521702412564cfe88864d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be835e219a9d099d5ed4310cc82819b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae00c6f0ced0577e8ebee55d8ca66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307252c1ce7bfdd8efa73d58fdd247d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686b77ed88b19a04c2c6c302d63e79a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78fd3d2ef3ac9cb59e53c9b02844b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3e50e9e791437654f00f33233e30f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003856d5e750d95db5eae6cb1f3f8f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f04e66e75c2cc6e0abb379db5b264271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c362ac919509d3baba70958da13818272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312029ed3697837c0246ea9d2d02a293273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04807252a5f760d890068acf0f575647274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5d12122ae0adac10cab6408aa5812275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7652de1ea512907652bfbc225b5ba38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563d6ef902f9d7b826f1f395fb1b999277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c629701cdf34503286e9b871fb773c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26776a864d91e4772721fd8c773951d2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97ab89354634c352c694870a327317280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cd931b8d02b9c0b52fda7391a5500281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f5ceb1fbbd08d9490620e7f90e7ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495cfd16bcb160b4636f9ac9e4c1af6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928c609537b060e02207901e3a2fc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd58d7869fe2b89426abc7ea242d76285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9fe808408ebc3601c2a7c0a4e14c5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274594363760acf502f966eacebfa61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a19afd2ebe8122cb6b2d9a9edf144288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5654fe2b0a0ebe8cd8db5b5f4d394289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769a547ea3ff5b38602ce0d346ad491290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf04c01903f04b61a5a7a7fe2dadee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be9f4c96ce1ada4c7a0cf7ceef07d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47948017d319640f1c2b0c41fe9676293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565034dbc234c0974b283eed4a9a871294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ae52eb7ae1d3fff8466ba64769c77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb2324d3112843b28c5476a9f8a020296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50314a2da9b17d656de99842b1b8beb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a1f911fa52f4787772c4a293e96de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffe4ff7b25710d9bc9f9e50ff69a14299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca741194a92f8d932e6bdee165aa73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fd2d69fa2865fcf774ac17064410e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651b678bed5291509af0c772a852657302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987df39f28cf98c27cb02b3efd1ab1f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02bc8fdd267c8feb68cb75f317f205304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd9b32235ab3cdf12972f97c0f6a1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f45a6220c9e5ff944aee11e8d2f114306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940847760ef8b989aa1019a08e52c0a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc590605e60ab481841a6ad734cbcc3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e0fc4c5d07cf23ca5232caa731ef2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2640ac71075d738dca8dcd67d66cfc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f080311cf09bfc32964057a727c8ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa32e3e511e4948486de5f7a607c4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5407393322c8a1c45b84c8b4fd905ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd77931ba5ab1520573466d34da7602314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e487b03e7fc3cc035f4dd037c104b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10367e3098cd025ed034fcc869c304316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789268514218686e712ae49b3658c44317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1cc64d4082e5159c66c848d942f9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b68f05aa0c939c4bc3279121726621319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76723b161f8686bf2ab8729c4388924d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e4f83dfb2ab43d93935521ae3b675321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b754ca53345a1726764dd170d4274322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7d1fa97bd11f959ab9fe87ede9f27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f568532ec8ed565807b112f905bb888324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72ffd6f2988cf7c87c1696743b7b3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad5264147ed0369a4e112594ff3215326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7913e3b4f7cd9aea45bf9416380ca9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89edc3d5441cff5c408b43bb7bf6652328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4c5a955c3f17845eea67843b5d5be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93373efd7f3022cd869bb3e6fc6a974330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44bcc186005e7fe6422348db368925331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c4adcc23c665cdf7ffebd66021d7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c543b6d547763530ec956fa6140cda2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf434d1d2cf38f738cb7308e0b8ae1eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefdcd223a057a96a5151a161436c54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c385ce47a0b6930a589ce7f8abacea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692588f66f64c2167a032cb17c2379a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbe4a9ebec68c87dfcd6545dc95767338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381da115ad2e71d1b35184fec1be0da2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d43c7ad3212ffdbc920dc041688816340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd379c20076a2a91eaf571a436bf66fb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f708bbc6580d8ea06f159522259a16342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77316efd2a577759fb3e7e7729731d42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4167e8c01105e5561a1cf8e5368ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098ed2e6e20e055f5311d809f8aee45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c6b8cd2f5ed7948d23660a3eb0977346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743e2c5713a4cb3afa9534c286724c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61af866ada7d9516df27e03f38f23c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ad9e1001ddea84e78be283ae7e247349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ad179eb402fc7647dde5e8fad0486350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28337d4206dc7a1b2d9e71e1ff04e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa376a89ba89de487ab8ea5e3ac3504352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6930c9d6f04e555345a8798ba1997bf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087cb39819e2bdcb0bac33417db7210354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8074675f147a69f2ed1a341f3d9664f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39192fc8c05399516bfcebfbfc3c7f8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ea43f20ef65e91b07d50d083115e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b134dc411e5ab4d4a83f9d2a1021f76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40d19c483f00ba95c032446473cee3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb74f5a6c023b8b9f2eb3a259d8e90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1d861cadadafef341204de468b71b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959f2efe7ec636905bef25674ab06a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0cef9977ad117edcd07affd043de6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bc1077e0cc726d80b20f430d8f6a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33894b3b2e0642c913154d64520c88d5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1523ba6da17cebc6399c3105b7a8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6466dbb7a11b7cb8d22918c3d77e89367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e795c4e7be0499b64fa775cbbe7bbbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e580ecc0969d73e68667d7e1fdeaa7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890562ac344178f85a25bef0ba9bccae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e177b86b87e7126d3e8f22fab3ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5481eaa51b42d0ff0a36d489bbc6f3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c64b8ea78631bc6b5cade3196651f5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061355cd9e525ebe268b3fed5d4e7060374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ba87a4b5d9c0a303a76a8eace80e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65001d972bd127927b8c43cfcb8fffe5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed6195f853314fb51c47a07157dcde377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4da6b62c1d8df44d3eaae6880de9a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e9e5d5cf0ed75631ee482c97928e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74879e98b0f251ed2812a66cd52d98b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d06b4475a1f9a4c908a3cdb45644e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81c4e096dcf300a427fe67ea5ccd4e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cb38e096b73690e438904e098876b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f988bf5197c1b4324e1c9fdd0f06e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dd52d2d8507e51d42b8b46903c1eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644e46dfaaacde27141db5ac2ff1bda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9155166ccca752c5cb8b86eeae510a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0f87c625593a738480382467bfe5c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2559f94e34f81e1fbb84db0e9c3608389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bb11ada3b3b78b84dccb783520fde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1f16692365a75d50bc0c4e7dad40e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c99467a67966ef785677a13ef5fe2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba1df17022833c9689a268dd55734b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0055481f152bcd90ef3db3e257fda2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43829a122c112f3004fd9e467d4c331395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f47c8346e947cd3d9afa32b38a0228396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a3ce5a4a1fc5e4f2b36ff78130433397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978df959599c1401cb72bd1b199042b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfee15f551ecec437f7ba68ead98d8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825895a3d3003d769450d6c3c4226ea5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48167c2cf6b1dd3550593c562f42db4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae0cd3a860fe99057986f74b2878ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0809b2ffee0d167d699da702fa8a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538954b5d8162c03f69ec2a7f826cae3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db6869f96b9bf7b5ac0dbd85665128405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241080e3462552fbcf581a1933d7a863406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235fa88cd16f8917484dee333ddb52e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718b0e5b5166425e68d4a13fab4e312408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d011d06154a9226d9573871f7651942409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4c0e2a5968e8c2659bae21d3f1c83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bad086efc36494d22e7f3a0c2182a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0071cc13b8e8f248994094125ce7d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf437d14944689d22482bacb7baae95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06262234bf1fff2b62b3004457187018414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3928b5568155fd620505e7bf3161090415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e7dd57b8742d3e0b2509a20fba7e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bf320efe98a369182ac437519aff8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91731cecd24c390417c2fbd4834e0954418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487083185bb80238d1286a79868a395419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ae2f0b10eb409e6c00fb92afc774420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be0b34fb2556605e6921ef7f16a48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb7025782a508a7a153328d487e059422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ca2353491d0b0e2806f7ba4a6a025423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c26472e1f6963a3a315d28892c2bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d43ee125c60d78c7f0dcb33cad3f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faabfe3f98b156dcf50a4ba1c1911e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc23ce5952131014fc90f3dcdf40bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de00d302f4957602f2841fdcd606a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19859d28137e083d11638dd710e5d10a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b13307665cb478a03b98828f27592430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4597d9b40ffb76cf9170fdb552541c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8997f2e50d0989a008a283d75ee0c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23de18a76d4d385128885cf21c7ace0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2ee9d76e59b14340b4b831ef33e19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc4f3663cf35469e49de10267a71bd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213be7d3ed2caf25807959e7d4b59172436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7704ba7e4e0a121aaf3eace2b239ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3df58ca22019772c87137ef57c8698438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef639cc918fcd6108dd94651551b1450439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb8adbbd29d00fb79979f377432cc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998500f3ec5b585bb8cb32d68d89bc19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794bc40d7187260b814d014f4a5f237442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0cbb68867e1bb1c38a9f393af6005443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6b9e179125fa33fd9c502d503a1ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d76421c2fdd515806133b348d908f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55432fbbbcad2afe96b424fbe8ede3b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e673997e8dd536933388766699c0151447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40caddf68e9430d582f48572f171c58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba6da353defb6ab27088ae748b8855449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e9a278fad338f1b5bc86542a53ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2125c3bffdc1fba7f691ab67dd30733451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31f8f462a16b5d34aeb74866de4dc2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ee4309114f29313745531645effe0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cc531808729adb0954a6e5520eab0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945e7cd58b7f5ba0916aa583a5fe65455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323bc8764d03773921696b722f03af1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca8805ab788d4d2decb624c615b11a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f91aeeddbaf4ed76ea3a8938e8d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ecd4d2f737a155db2306a45aa459459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00027f76132a282229beffe8d921cb48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cce2eaa7d29446cd5f8e4df3e84fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d674460719ac59d37d4d6bd49174697462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a20afbc8dd53a8636f18df45e5a37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7231546f4c33dc12ca7a6b46f513a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6afdb5452fea18d4ec35a09cb302a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b96a1f2468158a5fb519fe4a74a9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e13fa4ad71a09967bae0a08c5a3d4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc45739aab41d190292afb9b059e6f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432db7d74ae00f643d069c538109ab3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef26bfa63a19f9f931a68eea76ee8be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52bdde80926db952de3004a22b2144471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cd17e78def4c85cf1f566bb1b3932472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2697f09a0f2a71ed6bf5b3c401177473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3e270ae3b2636a552a92f2d46c483474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25478bc54677df42b4ef66b0bb303744475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534957d6ceade27256fc7b60bc4f9d38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60804ccfaa70d3529e15a12c3036d616477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae7d3b89306f843abff120532f0ffe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae32a7f93580d33a95ca01a4820dcb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba8402cf3830db1f64614d9ef4bfd9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6efd0959c1f368182b65fb7312149481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafffdd5fb83a3b812e2530b8bf9c646482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4d7637bcd498a3c04e894732b81b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9328eca3b2f0f7a5440fab255317d4e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457c8cd4930c47afbac8e544a0d0b6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8a85bacd1ee6852afb03c11680e00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54f8bc744d02d388a0f6daa4ac42a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b6c93eb85246cc330e7c3ed74c2b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b1712a312171ccdfb640fe9a21f34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fde1afe0d5173092fc2603b360d51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fd362ca7007781bed2bf21628898a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f30cdcb1c1048037c49265f528e592492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af2c81db3acfd38f5c56191ad28dbf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87232c908d730e3c4010385ed31aaed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfbcd3780bbecf81357dcbc5af5808495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eebcabefdf66ce32c7ddd68924a62496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01123d9294d6fb754cf8c43e192bd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155176665d434095afa955bf44039d5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bc66a26e9463d988a04be7cd07ad1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c47fe51383d01291e45b874cc74255500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274165beabfc7328e59bcf82d33f6c54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8e1c783313418086e78c604f72022502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efa7bb78eb5aaf4791709f3b61d79d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37627a78d93b9bbb9f50e6f218bb5752504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6845953db715043b7177c8a96c9d785505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d433b9f730c6dbdae24301ccb16d59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9805499106beb0598c46d5c90f889507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcfae431dc5e68c4f357bdb81bb07a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e0536b21fa858cfa4c9534c79be7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180271fb8633a38fd5a1675e24fd5605510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4061f649392c42b27fb84c4e175de8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604838ee2c9f1c6d8b140eaa8554611512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e236ff24b8f8218c98b493f4c183f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78f18da1e3caeaaa23fff09df88d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4ef9d0783e505e2276cc5153de536515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841f0a2fdf46edb36981e069025898b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b147e000303a4a76a7351943f1bf834517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcb12a24f62048e8f0a3041ebacf51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a12e296d77ec2ec7313c45610b1c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea84585c995077b42c9012f5d46846520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da11645327b8c6d7c37bf547b72965a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f4cac24c7fddc9c98d2cf62709d73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed934263b85bca1529cf620b4180d92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bb51a8c6ab94d2279e13930f40bbb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff0a8dbe97e31549ee666513e92d4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dea3846b4de766f12dfebabe1079ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f46aac48dfec9801ec23998be98cdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a1f25998140743005198569888fce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0b180867db642ae22b641710782fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2e845bd04fbbe84c34ef23c2e8aae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e7b4953c07b74b146a279fd3734fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad53f6957cc60037aed044894e7b97a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6ad2c2ecb81407e1184e86be858af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ab14fc3a398889222b194959fcfa8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bae04c0c4d7a21d86de5ba0c9a9108535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f044c613291087b0707bb94edb410d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752710d80e823e9bf8c48c024de6202537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c21685608c5f6f97bb6b185766270538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daade152e0cbabc6b8ce5439340eb7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcce54634ea0dea933d7b30d150a75c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4518cc094e5e90032670528e181d71b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca5c1d7368d1e2ea2383b10bd2c6ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bcf6d222f2000a81ff8d56f59eb7b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d623b38e85ee3426344e1aa78d986544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a32f07d03e7f71257063a2776879dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccee01681514e71cf295f56860bd64e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6671533e7da13326bbdc546c617729e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83d6750229559f577ae2510f7badc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445792b4b83588044a4f10466523601549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46cbbc8e678fa2ae7b70231fa1d3bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316abb68ffd74778b0c45eea21bb58a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667f0a6ac1bebf96131cb3845b04dd9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dfb22669a798d4081c44f5000c946553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1896c44180c1614424dcd6d039e568554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ddcb1c98a5972e4a95e5e2be30505555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcfbdb3f4a55e3d26e16f80dd01112556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3553edf2c6fc2fd0a1f7409b0a89d8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadeeaf585966623005b34bfe7c2379558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc5dbcb8c9b82d7a94b773554f3fa7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb9bd763d1434c415082dace86e3b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5fd4e0e3b2cfdf900d88c943c4970561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fb39a7767eb8a3a6104ad4400df8a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d982d76554402675293c12be62643d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637b23e9a2aff5495f28ca23a9c3ad1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392d67d438840f0180327cf5ebbba75565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911d67f43327664bb911308b4c213fe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ecb16cb7b8380a4530287cc3f150d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf458b47d68d8df79f8c3d05fe0f0c29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f3886de3def40ad7911007edae20d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadca981fc2b3df92cccb24fecdcccf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec6d20b9b6ea9fc0182d73387743e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76da53713069d47ea7c5f7a9294372572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c275da1f828b594c6d004cf902bcc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654e138b6e3f9fe0f83ef4234e7c497574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ced6a60d2bfbbd0435aca358a7993575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bede5d711fcf75af0c13cf43bfbd920576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d1f71e1b8b557d6713ad1e55d01a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62558889b57b9f0c303e2b85d0f2e7b7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a87ecc5baf42047571636b838ac47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40331742df3445939496e23200311fa0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cf02852f1fbde8c3f8ad8153246a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b14de91454b7482b15faf5ce415e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b74cd0fe412d18652a9c500d8b8d38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369b704b3191f30461a69cb5ea54033584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035ecc1693c7493adbdfcdba2cc2d84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915b441f41368a7580ce2f3451b4b42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a76ea630c60b9802af9793b654577587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13203b0a1fc8f0abf33dc99a1384ed08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d21150b0bc7c5f877568a52f46a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496e25c501b0fd87ebf5c8b7766acf6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31573650c913edc9a8575f541b3890f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59947862d8624f4cc3d9467dbcd954592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4cbc9d0ff4096da0d253c3d9b2dd7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bd57050f946974ed8b40da066acbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a46a991dfe2285c38ee8ade2d60c0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5161b51d9a5f95a01b3ef94229818ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b33c82575291d9a61ab62d24b3a50597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b24e160019f865a28a71c68dbf5292598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd461a4e913bec8f244199bf91b04b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7c6ed380343e23a2a7531bf67fcf3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ba77c542b01b75acfa8f6b86459bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eada2ffca308ba529236f2d70afb4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35988a631caa9c510ab5f4403b7b5af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482db534b0ea7df3c5b02702dcb87df5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493aaa414ab1b65e0822e3fe5ab494a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e0f81e98203e1679bc0feb04522eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ae0bbd217af71ba8ac14556ffc0f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947678bf0e2180e6054c929eab42202608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7699039f920ad87d3d780dbd7f08a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e501073253c9ab647cbdff42e583c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadf5e1e8ae3c89c9633d8c2570664a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b1fa9e15db89a37de6293814cf52f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbda9ade43355074c88552df480abec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33c3f2da44a69b484f82de5d06f4e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051dd8794093f7bc76e159982464654615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523f17f513cb1acb6b57ec5e0e1ccc9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99348b70b3b6847d19e751570f336e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a63634a53882b83c2707f8828ab168618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ec484987f47bea5d3d498ce6c34aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8a39dbf9ed61d56d7444efef2d21e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8e7c2d03037c6c1cdbfac07a31e0f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ce37a3947a747960f22a9401839c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1753aa46892a74b42cc15a9fef8f2e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330bb7c7e675e7b8f0916419e6bc84c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c18906ea82e1e0ec63994e235e9950625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce0667e14879cb829b8c8675351aec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67074236d525c5e8e8f73eb517372697627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768b33f6708bd12ff11fad523ca004628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795a1f5d4de434d20ef531eb9ee56c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2b2bc85f3bdc4fbf12a0df0bf9a28630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1ab108d739d3dc03344e4280d2584631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460854fb764e812aabd6cf9ecc1e7bb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c203f5e527f6ca3f0ea592c58818c76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4236c1840eb5ae8b3517a9b749097fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5bd1883cfaa8f135cf75e3b77335e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20847aefbb9b7f5d6ac84a054d42bcc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe777d1c78512e0a04a323e2c1009f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa94fe9c682e572aa80d426a57c165b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70442542427f8f1d6ca4eef49ad60e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aedb045b2c00a14cad6e8bbc31362640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c2ca3a7127cb3f5d93b3502612298641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01644f3e69734248c4f2f29655d2c987642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09da1c897e0779f8b05734e306d1f74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33d881a9e0d25b7715fbd83218e3c2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fd470e9944ae7f7160bbaf7fb36b5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cf09dd4ecea2ab36ee9ca3c3c98ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5e7c46ef9fb849e3149bdce6bb3f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1936127a963146c37aa3fa1b3df7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668f4153f081fc5afc43d7f2b96efa9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262cc262b1ecfc500c3fb2d55ecb20d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f8e23a6016becb8681dc71fdc8b4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6764d6afe36f88703ab90b45df60f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae2ba10d627f9f145b345c8ef8eb3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9e6cb5509d4a4be2dc43332e7d3dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aa95fb92c60b13ad897e20ec5dfbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250b3acafb6c217b0f1f54d69fada52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c14a4e61df5268fe492fb3a96a5460657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e97f0594b9ccc38cde958b7da4abe2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05be98c7ae6fd9201f0a8aa7e394a1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349963db48c897247e065a6a003217a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b298b7d0049d1b57a1542a94a21719661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30c1510ba8825fc24929941286a503662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3bb4c35540e49a5f76852531071e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7b05a7fe4e21a93feabe7881f289f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9c3387cd3a42ab9a27f406944e62b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92fb4972d4c4b5f95cb866a3771977666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced64fc3505f0c673a833c1d37d21ad2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bd38753985d855a6bba57989c8cfe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bccca5bd133b36cbe1e97ca9de5bcc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264dccd1c2f4fe0713a680dbb69af38670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5ab7fb03c335671248a8af1e4f418671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c388b72476d89a00d0afa8c64e8c45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8267811af720477a84edc8bad93a5fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9243ceb2ff236a213a9448771fd94674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527accaa8ba00124de03f83fab82616f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28c1de7d55ead53132ce807a36208a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a64a77936b412f8b0e90f7d1ead837677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c309f2fe11ecf4cd80f80e66154aee2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b029dd35673fe643bf4ad2345014e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58ab65bc260c796f9416a308634e29680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c2f87be812c333b57b38a31880f53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5982744eec9388e120239dc99e2ae7b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffae35ce430c0b82ffd8564dd9a60b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17be35aacc65416fb0fa1af25619d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abe87e649b622b56ee9fbb4e8b6392685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29ee4348ede3a35e7cc8d2e5834fc5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032e452bd944bbf460e65b59c835ac2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd449ed5cf8072103a47a842fdf2d0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e179c97bfdc26b938a95dc6e28e05689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f4ab05b1f30b33d2aea57e319ffd9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1cfe24ac932e198233a2bc23db53e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d74ad9472f87803db13e64ee9474dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ba683574a504edde8c644041dc791693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7dfd07b5aceea2c143c325440c9fc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76c0d59c8633532c9457835a9c233e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c083aa8c00d79a44d27f95ab309d01696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfaa3be85920f69152dba396d72646f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e00a451ddb7dfcce79c4fa8b45549698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db875ad269d4430851ecb24b618a9466699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c679ac44be3e3a5580b85788a0cc34700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3dcd58df705e67d65a77824992f41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daef53a2b3b8143b41f4cc88a28443c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8bee02995481dfff521c7ef58c4b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6bc67bf64f954412a2cde7d0ba5ba704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32f9b56cae355ef4c05a3d06073851705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bb35f4af2259f9ef95548821593d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208915564128b331afa1f2549d14211a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d55b8491f19c383fd294845b6b407708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b07e082a317f622bbb08080695f7a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc173e6b1204f1b8b72060cffc73265710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d2259aef2eb11e9acf8766be72ac5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c267fb351a7c74d38ec1a942ad0ed98712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f84467b8341ad1d59914c3da596d09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15344b774aa5f41fec178fba481351b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f66a8ea23643a95e41fa5d0b048d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f5f37aff1993e06d9bce9c84d4dec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa70aab6150ff78b72f92b087d23e08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b491b6abb8d386d5017b83bbe929c32718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077efa7833ace4969409b107f9926da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec1d2c64d275f4953ecf453a0b1a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822a725fadfa2a8a86ae6cb746c9504721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b271aab2f1e074e3b3c77f38070c49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc37739ab214f8ff9aab000d5a4f1df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e09b97749466123eec49aac1ead9f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2e2ab5820d461039779d6800efd33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e42606cebbecbe1070d4dd106d725f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2139d003d6931027d56059d6fbf3995727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e1238f31c2f33fc8f63f3c5de7143728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c65af76800945c03ea95edcea48087729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637edea7fefa08fdb573c84cc5f571a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402825b0b80257d291cc98cf29d4b40731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d642c73f47beeebc73de22a185d2700732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fd2d8b52f8a167811e0c926ff872b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944ae059a44d06ab5022c22c1682923734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5254799373eefb878d8d69a21c02fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694da5df2fbccb2d95172b6560e9605736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f81c9483db2c8e704fe7a9cee4f393737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d07f15a140f85bff2c06ba23dd3a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ff2afb57fa0e328a3d0219bda61c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef07cbedf909e042a55cba95e856d6f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0dcda0d7fa1c1df5722c891d138ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee064c4c1db3757e84c694b18a3c3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69af186be0f784c1579a7bd753784f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5620d2419176de8298a03d8a7a9f4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbef8fe874936b8e32ea0abcf1af5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc4958518ae2bed1fa5c2d27ce2898746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6268194536faecbfed7df76f40e34747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503142f8bcc32748e1f625aa662c0100748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdef442e1a4abbb7a5aa22d0ef6957749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca33462d120af96772cd8bcc8657b3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05336ba95e8d8ecb008af7a0d5d71186751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd14e224ae3a2fa2b7afc7c6e1a41e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034b6f3b4a45ae83a104c95a6cc689e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0f5a0eeb6a1924c86ecd718e6a24d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2969a95d562f1b2e1f4e65c36a0cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8bc08e5d40e933acae91bf8479f89756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c3f24e41e587fe59392be24d9773f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe54efde77cd6d2259c26e5f14b6c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995b5c1701b652957e9005e22027638759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6a845e149cef0e8da5933856c8f93760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabb272a0cc651c056f07d8fc409e46761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d916444d8d497d3cb1b853b3d83ab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121c98922fd200976263b94e4b5db9b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36b5e8233468db5c2854822a0fef56764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d29f1170bdb405999c4698d4bb9b25765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319efa14a198908abbacfc34a178751766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436ea5cfb7f6de49944da00f7409368767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bef86007c243b0091d269dd8e71cd5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a1a49e125ea021862b5568e65fd9b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fa2823e2c467f7a30dfd7eb631173770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5411671678a07d96fc7264e33722f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764f5fb689ac20166d7ce9e04747176772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5f372f39b1c589df6af7dcb9e65d7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8047825aa932ac4573cd6a3789c5ad9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeda5094cda0dba5d060bc6d54926c4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe9d3b5fd7369cea8506980219c5b3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cd06bc1e8abeaf73a151e8caff11f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f67b2ebe5f2a1d5b1cb86c176602778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe74d5d02bfd072e00895c4b950f8c9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a598d87a43863fe66b15cde45828c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868639faddbf316f17ad97fb0fde62f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248d5b30dec7fe29259bc289b9382ed782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809b327f9b2ae625e0067f7acd26695783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9744203bb831067ec840433da14cce6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ec8f01ff3cda8599e56954298baee785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ae1d777c344a161704e7fa39e72e9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635e840064d779b3b9627e92f142f07787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfe09ae1ceb1d19c9961248ef22588788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebff46a0bb4b22ffaaf631bc361c68e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997904d1705492295a5385cf47cbd25790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1571d411b4d380edce02a059fb6b40b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b351d12f4d14bdcda881f49a61c853792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20543b5e006248f503fda3456c573ca793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77197f86ef807e1acde16373290a223794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26babd564aba98511cdfb897ae6754795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9791e97bb01d34beab8d16e46da031e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c2814c814c4033485f20115c2371e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7e0e444e7be58ab4759e99e85d0a1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228ddab090cc4605bad195c2f931d42799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2aa97bd06e62ddb3e58faaef5b6b7d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803b7bfbbb2e01c0ae0e65bb6355a6c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d761a77a837d4746af3b12d4909337d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1756efd4a23e6532bf8ccad95296346803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6ec2d8c3ef221b7a00fafd4940bab804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cdef3f842cd08ad24834f78f39e6b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ecbbd12720475dd055d41b52e41b6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e4307b17b99dab1ec93359b285195807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300721b17b7f80d3c700fe4ca400a662808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20a70a7d87d5a6d9ec98e401a78afc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71854bc766c54fb35efdb65aa9ed6eb0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906e41d859c4aaa3ec42f47589060ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bba8f001322ff0ba772400b63a7e2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c90fb695f50281284ba592e495642f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67557eb1d91b6fb5e8ec24cc03d6fd1c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387e074699b1e173d039da25fc26afd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5325de838532907ba7bcc6e11ddcd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93205a4afe017d62df439d241aa2bfc9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12dde4e1d9940b8d2b6761d8e415a9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8ea4d466d29f967ce5ec6be78b451819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851ce5dcc7dc33eb0a1c8ce6aa9126e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c342de650b903a6d2f0ec224274414821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2eafe1fb2bbb01fba9e8d794692ee3822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181beaf1f1ad8ab8e267de1f5a1d511823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d2f3cc3691b4dd4810fabcbb39dc6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e6ca7513361fccef19222a242a3ac825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311872ffd67da35965b03b51115c6076826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee59fdefa5b1ee93a3a716d144ea55e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a7bc83d2cefd446123fa20e026caa828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82095289cbfc2e1270a5983a9bd56d9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc756d01beb529cfee1baa0bcf7db2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed25e50fc287329203610482bcc9dc831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa609134b50ae142f3a8ec4cfd6cf9e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13bf4f5494031b395265c48a4a7fa6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ff67d21969863ff19d83bf2fd8870834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107577d489b2f0b4f93507c4efe75727835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5f8aee347e199fa420be59c472534836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd4ec1d38f16417eeb71337a3abac5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510c05336e565fcd49346da105a4964838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5b79a99fe2d2bde2dd44f13194429839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676512baadf6d051abc5d0f4099765b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87009a841f1c86b7b8841bef181aa4841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca23c3e4c8c8751e8d1f3d341a04cb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d5699ae515e371ed6aec93e0e5c61843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddca63003abd7831684905a61203ff1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54801ec5e0e80fc2530dc85f2e8c2176845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405207a00f4f96a18e7bd6b77751d3f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3218e1804de6c6f122327518344ddd3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e2f2745779204e5b8dda7b026cf16848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12d1074fb4697b7435302161641571849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef7ccebdbfbae681b634f24a6076b4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef39044c0d98c8cf7fa0b8bf694b18851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010ccb48a5ece70029e4242d2dfcc5b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36586c1bcf7a12d40d5590e1dfd3c327853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a9eb943dc0360f9cd797d60be550e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17b7a2a6e437b2cbf67820dff1a60f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51432e53e0dcfaeb39edf9e27ed80c43856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0d3468ab2e9bd7fac66f97d4689b7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5129208286ea1c4376eb657ea6075858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324906265c3d19cbc451c48d2b338e9859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5db7b5dae0eca4a44c7f26a6409b1a860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa52fa81593c6ddf69c653e98b52c36861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29c1b4573e7e941fe66aa7080283e0862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f856f10504fa6db7e446a20deabfbbb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92747971a25949ad291a2a9958606ad864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1699ccd6439b21ca2af0459d3b9ee82865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39377b4ed9ee908ddce587e5d37bf6a1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f4f2d2e44ec09751fe6dfa93bde56867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84658098d4152d27a16d560c695f5a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d21b0c16bf862416d8d3798813257869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a82aa25b172248bbf7100392c44eb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57bfeb3e8a6c159cd56ad0de22ae80871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f45dcaca034585c398c4f44923cb1872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c670e88807ee5707d77c9089e4d5d10873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c7d4f31d24ac0cd2db2e637deff5f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43e7d646553b8fe86d2ae16eba4215875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512ee0ef822474850d061f0fadc1668876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b5dcee9c7ca726b0466b5aa99b436877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c229008b5f3c6dec95651b3ff4984e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ef91e16e0b8d59d7be6f63e9927ab879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e5117b65ba40aa32692d99f21bc05880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb581bc7a038b7e8978b3079d3b67e5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4165e2ab6e4629f9dd50bcddb9ca7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c1bbb27105944edfa9cdf4269a26c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a352241cf73ab57cc425bedca80b2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434340b982a97e4db04d75c515852fa885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ac1efe51bd7086639348bf45d2b05886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f73ac1ea97b513e4cc634ff07454a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a702fd184c75cbacddfca8d12cf2f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901a65fc1e7e7ff3aebb88ed00d457d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e70b104904769dec695d4f87ce4f1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265e64f1a2a77fa1f77d3006f0677c6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e6679ef1215592e71f58642760b7d892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee01353cca801567fc02ecffb002c26893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be36878531addb703ded2979fcbd6f1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f44fa79b24d6562edd15f615bf0f7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba14fb3f1f73eaa40ccc970af703ef5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efea1e5d59094431a92fd6dafe7c3c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b573d1ac037baf7c223e84602acdd27898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c042e42c184174a9af3bc9e8986b9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89171a42c36b8edfd7dd4acea19295b8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81b90ab4ad1d5146ce54dbeeba05cc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6533e45e15330ce51401ac4085aa2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3c4fcd7d37f739d7f386373915315903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa10989f88932a5bf913e2c4d3cc1d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf393b33ccf6a6a2423241db37842d5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288958c4d15541d0cd0780274dd1c12906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fd6f54a8bbc1ba63349abe980146d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda66f1af8d8ae1233b39665e764ff3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e4e22ffba6d635f05562612cb748a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaa2ed215129a1c972ca6217da857d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6fac43b849c5b6260dfd96d7726fc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf937a41e49793a038e6d1edbc2ae0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b4c6012d8e332ed0135d765f9fdb6913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7f22468f3f4daa5e58a78ac9ef03c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44824a1d9100a346a9bfb0e991014a76915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452e4497cbef9b2853f084e5ce30884916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa709f8ddb00243e961a225df6a5cfeb917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5d63a5b2cbe2e61f51639a5f79e57918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931faf0f61e5ba4815335a25e5350e6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0090e7a1aafc395bccaed0a808cd1ff920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029b26e468b87e2de62c6b3090f78d1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfd23d5ef02b55365fd214cfd39c37922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750815740fa2742772c56a0c5e659ba0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5bbbae05ca7b5b96b4fde615bc0e7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef8a13cdcdfe00d279e7d230cc6dac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f30a36e8602c83cd90eddf516f3ec926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d7cb25acd70b3c362662f1ad2e2fc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93210358c2af681304340f328c95eac9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacc8f644a9097bf2bd281a6601d1f5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e303267b5ae0fdbd6970a4095efe9f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be16beb511882619300754a5a27885b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d61ec1181f070fab4ce10cfed26e7a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f96bc3c6fbea907265ce571a3a4da933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10601a636a4e6173c5a2a8f5b87884f9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10aa28bd9ffb1235f494cfa6332c73935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee80fcf224944bed138fd03ec4205bc936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f470c34d8f21d2d8f9bb6317560aa2f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea9fe9a90e9efc257dff89df5be741938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5fdf52c699f3fbbdeea62f5276935939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ac9bb8012c30cf777ef02305fb9e1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e575eda7f30bf29facad0bb4010180f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a35c3368bbb8a1043afaf68ddd2532942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8c57a5bb8666b214af191d127eb70943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf180c80b4c3d1d423864aba1e18d0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20596902b170e292e2e8ad0dd1ce6e2d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6e5ef712a90b14504686d2a5a2501946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d03facacf193968599fa3986e99e7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d5b8378e90d47f9828507940db3672948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad6d64e3dd574d112b33e9531cead2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77747fc16214fd04c7b34b24cc7f03db950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c74d5a78db4881c2fcf7cf087116f7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33117853fb309c2d9621d02b911e0c93952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b8cd37f04752fa9599ed92dcf45a1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b4458d3bcfdfb3c130b6300fe8a51954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4319a17bffd1a43f6cbdee7b409443955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dabb3836913449335a844663cdfc64956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f071e9fc8b352bd4fb883ace03f87c957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f03f96ed244041bb930467a53f38d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328870e6a8b408f6f2a56a51c804999959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085010169f5bd55cf7c728d98d9b7811960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8d03446de9a5eaa872199cab5e21e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af9fa74dc5aacaa8342015269c7a42962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f972a4e70fcb11162a6b31a5896e6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abde955daf91fff4184ef0513741e3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad207ea6f6eba9ad7cf340930460cf5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91e9463329a27d9c4fa4a8132ea166966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecad0ab4cfa83ba1100a6175bee2746967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84c72a77611574fd8904d50ee7610c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd1780dc97af3868cf24187c1c4add969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ed301bfa80fa0377f80f68f155c53970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125827061f7529a3fb2b3f72a970c2b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561664548bee7212023cf573953f43f4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81ab5802993c6804e2f18132e3c70c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9edd82c3870e2a91887fab188104c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeded216a731614630d3dcbe524ca0de975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbca2a546093ff7a9e8df4487c0fc8e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489b2fe89fb166f430001241ce201a8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ba9b35ad6e1493be2ea5a897867d3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01692e7acea9a1a0c20e4210348a44b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e4172f832ade3e2b4a4ddef82c7394980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db21ff080514ed83df6218435566b25981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d506cdc959a44a5c4f375493fb17e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f859f817baabbdd3c14c1147ab81a6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3ebb2e38bb0b98dbe69c74dbeb2c2984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af4b672a4dd2470a9c65d09806e122985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf252da274512e4d9cc4030f8dbe3d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce6bb38338d12b6f21f2245ba79194987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a20d4ffad7c493d321003f75ee79e4988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c484ccd675152c277536db25672a96989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3cb70481fe7dd5322dba08968574f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e079348ee5e97d51bdf0e200796c86991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5c520532df495e6a0bbabf1c8f405992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005814753aa14ccfa01b5faf4050cd6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96758b8a48dc02769e2cc965fdec97994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c233a10dc50eee014d6b2ae08e56242995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ff78caebf8595103382facb84de2c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769927caef79bcd44340503502b0d780997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b179bf499f9a35395346190d6063881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff70defbccc20370380bda1b0f8ea42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f02bea118ff5fca39ce80aad4f1d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096367f213d4ac6c620d5483cdd775174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0935f4485522715de1480deca19d4775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaed1eb3d4023f66d99a9db4894ccc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281c2023a77d8e704970960133f74db7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67b0152c2c530eb1c7dc1de284139a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2e5231de9800cfdbfe6c8190e9c9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f6d5fa6ed6ea82edce3bf917587e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea26c3e9d1adda1429019e584bb034511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b360652d514c2dd84500f329fe5d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1cf1bc4d5e841b65b0916171bfb8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f168f724ab3c46b0bf3e52b03f426414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cb70f821af503ff7463883ff89e9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14a846d7c0c5c713ea4957e836b28d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09a42bd0a42a7719f56dbab1876a0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a60fbef6b5b5b0ee983a256e3c84a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b9c172d0ed6d0ae451b08fcc4d50219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c6ffb16705c25c586376635818f1220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054617badb1f6d83e2b78879117a257321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7f863b9ce10be502714a752ba7ebc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31536560138606819d1efe8d0d81b53223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eca6d68347ea7c8acff1b49a7123c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc4ff2b520973e5d3a8537cc6daf3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95309ad858b362070378611fd5fc021b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305406752090f40f81f83ac120148ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954cd0ebaf6bfb0eb9b0b928f318e8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4d1adcc803faa10cacb490b39eb4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea39aeee9585c39469f954c57ac556a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca930bcb91085e8076b20d17ce21dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1b87fa2ea33aa148e13170978191d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88254713a4a5bede6bcf512b627e330833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ca541d18d88f487e93d96d00ce77634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fba099921a14696d0c2945242e837435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b37ca9021b2ca8af9ed1bd54e407e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d64ae734cb22934838c433343d431b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f87fdb90d8d7f521d030ffa518fef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52dc0c154bddbd8592359f6498a52039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11776110b73400c09904124a2441c7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe401cc0dc566273db646144d5dc488741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42361cf5d270e132345a31c90abd05b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404014d2cb3ddf2d89cc5326b67fd5ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841523188cde0d0cee1553454f2fa8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dd2700b0c5c7d2a9fd80d5dc3dac445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6613b17a3541e5319a56fcf098d85246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71974cbcbf011e326722fe0a29033f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de39f98bfaf80f050b3746de7398b848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c6ea2d65241b774c65eb3d90ced8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea163ad41ac8f34d5670a6e28e6f0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133c3a06f3fb70436702be2c43e615d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902a0b1e996266cf589c641ae686b1652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b8c8e50d916ec06e2a3f4657a667d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d26ce026bc76f32990bbd9fdff5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0438e68a97a9c45321ea2cbe96b51e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22785e204d46e296f8c27fb23954bbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6e0380ace30e4009a4625386cbb4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba269efbc41cedf8fec2b4eb6d54ceb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679c9d5c53ba94620d57369b89410ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899aa79c1880945d707c3310d59a92c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419681b2ceaa78ef23e170d8b8999bd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a20f4889f14d3c8705998b00b0dd9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee479882e9d9cf7c2ae01c5a72221163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d4704e13b5fe97ef2bb0b96d33d6564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d980f63d25563aed84107fb2b1fe3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df548dc8230498f7f957d15f2452fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe86dc062fef917bef8a7ce64cdb62967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d299d938777feda677faa5a0cba23768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674ae241f8b9784b716702a8d4ad7bc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e6999bdf8d1c7086e558b6897f09a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e212ab838801447f63e6f93c3fcfb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a975c119eea540a5c0a690c1dbc12e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cbb605884614664709acb329a8cb273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600b1345e605385e25aadb30719297474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5488f8045b6b2ddf76512b29a78c9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5468a64ea19a5c6df3e637c568b45e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cefd337d769ab6e159a4fe34058b1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d32ad7ee369d9f9cc1844e691335178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f74a0cd9367981e0045838afc00fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd70731f714260b82e6f2172a116b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1dcaf7331659ac5ca593ef9f1f4e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649709f8b6fc7253f95f85d731e02d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f39345c923304b5feed88057fb72283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2ab92092330427602e38228d1938184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e8f747636f43b67f3a5a0189fbb6785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e86f8b557c940416dc0db51175c5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7d4e836014c7d663a28dcecb20dcc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce042f53713b87bb2944613e0214cad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870138e11bf09518c842b01746b821e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb894d17526493effebbc946bb6bd8af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc22a54be05b072c0f86c78febf9f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d3dbb6f19141f62087cf78241ebb292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a579a3ab9e3cfb2deb03ca5d77e9bd393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80b04773a817526e0f4e971f20554294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d344a6bf75bf1a0a28101a50ce4e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de28589db49ea987a805bdd0bd49fb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01addb13951de98b9ca5df901558f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bab95b4965682e1b6ab51b9cdd5dff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6b8157369d915df21e03e22367a0499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f777e4b4b074e8f3f235b89d6c812100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa374e1e8bc1395446601ea1e9bc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d919187339fe2078fba54817ba52da0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd71427ca5078855d74501b2c29805103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed03ebbaf240d2c3d3346340602d1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817356c2d7c516461d5eca035b817d16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c928413dfe91d7e039653449c02337106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a1af703efc8d97cd054cef805b497107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570ebd4531acf71ff74c7eb148f9817108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928025c7a97c6287214597769897632109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57c5770830f3d3f2f354a2859778fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f323031079d3afc29ac1de2d605b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21361eaedf561235bed6973c7a8dbe47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922cd2d6f5300790efa97a85ee6e58a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69666bd74506bbabdf27319c98b6abc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ab62ddbb22c935fa9d1ce6151cb23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497f31ac4d6d374653e353c351adc0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c31ba4670bfba34665f7473486fac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b891f049c8fe4ac70d33cb720b7469118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f731f5758326a57c182bc9e8ce6d7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11661799c6ccda3486d35ea82865e19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5d8f34395c018e52ddaeb854f0927121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ef9d05b64f19250c07cd0b618488b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0cb1c93ea034ac6582fd073dd62df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d0f284053f9f95b6dbfd6f0954e11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f17b3cc439e32ea77c0c57d9d23d63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609c8e373b2f6835919c51654da5298126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58f4eb950a2bc5605d95fc9c59e748127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae5fa9575cbe1b28b8ab05f1d9bc4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7bfe774ba4d793b4518073797b762129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ec9b12dcb1f7af9a8cdd2675548cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875690a8ec9927571ecdc4230d322d6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14755d11f1625edf217fca050a63e8a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4991f59ff56a0c2581e7216396d515133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea481edc2c661eb48bae9f91b3ba31134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01499867d79f9d0355c6498d19f90b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9478c27582bf3905264a6a7563dc5c3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584325a88bd14872bd6656f046fb14e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f88a2626b66ee721e2d275aeec8b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dd9b9be9e82d5c5dd257a56781843139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f944d95494ebbfcab70525c59e5f3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0048b4f7ede489a6a429fbcc186b9b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3aa934b71e8e48280370aa3487329142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c178c862b4ae6954a82222e48b578b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad37c7f633889d8a6a97b24512947e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62873dc1675f0d915875b21376cd18a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886545dff46aa591e60654a2720a6e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff4d06d831646f94a191ca5eeeb1e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54d78a4ad7b164ceca125c30105364148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41539df720563dc54a864d3f13869f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ca3ad5b4c45654b7048c559d12ae8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6d1599f166cb0f0c815f6d1cf5b7f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfb0b7142daae6f1d9343963ed4efb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe984815b2be97f16c1be6a79a9c90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9bfd80eb33598e2fbf5b8d67cfe9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942ca9b8cde20026cc489ebb68e633f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be139a0f1784a77b0fb23dffe562a40b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a3027dbf29d856f910200f114a813157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6dcfae89c287771db4066cdca8cda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db99952ec8497ca946468b7d3be75d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ab4616de3b08305a297337638f4cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79658f06fc8774a4d1a8d8efec356c97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa37556b5d8d09e9900f56efb9cfa61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3783c8b251638005105ec00ff7950163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5d4f30c65620e9ca0b15d7384a236164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0f014e47d1e623a79e3dd1583400a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d860d9c1f5e9f47889042718c0c340166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f0c61c073600a54989a94a8bcb99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fca52b5631ee3d0bff33035f4ea5f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a9a28c4bbf1f717168450a32826f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc34c798ecd46c03461d115fb66206170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5a601e18d24691c27b2de84fc021e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185f69ec38ba933c8af7af030eaca75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c8738701f912efd0f8a8ea4a1fc49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7326575c2f085d9abc5b9db121392174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d54bcb14e6fbbe0b84d4e76c0abcf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2dd15dc0c9ced075a2cfcd995905b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff82861976a7a794db1257228f006a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c2d7c1656ddc24a0e005a811a0ba4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c52d74eb7f10c41d3c230fc211980179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f673b0758a4c8bb2e07cffe6f05d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d895c2b707d11eb43ff64e9f00889181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7efd5a3d9ea863ff17f8ea26362158182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffb9afd539bb018dd0a235a74f56c3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede89252b44a3905851849d70ca12edc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc16097e5228a54e3084ebfbf62cbd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072533ba19d19c4c4291d73e8001c2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffb377fcacb4f7375263a7955ffce9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e24844bcc843e8a12a11125249376188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76811d2cc18f2f6fe2f67b6231b62cc9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34107148a17c2b9a9f515ff380466e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebda053c9b230e7dcb243f401d1f5e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4448f8c67ed9898d85e5efefb7e7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170458c15c8c1f70624e6fcaac4dbd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4f4bc6f16db0ce4e1ef60ca70e558194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dc027f34226718849492a09f87335195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2bc812a32bbd85a0f9e9b2b7ba013196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178792b66087a61d3e0cb7d71db6944e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96a159b4e728d955c633b4e4f5d5ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067edc4b44fe4eb2d50222bf854fd10c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9b30c9d2970085da2ca2c01ba70f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7f84e7f2471719848ec0d408d3189201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d6128be1d4bc77e7695c5fc73315c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852714e8c1fbf07fd4d9c1f764781dfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e723a690a44250c3bbb3a2be248efa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c7710ee750cc5c36076e0ed8fbd79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4be65e51de48ba7f0ef5023de505c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544bdd12a12207256da421df6a28959207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c3e866722d083b5e1650195f9a9c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59d620b32c835145f4854e2fc41565209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941bc3d46b6cd91c8be3acd6c1656e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a788aedfba2cb4d2c26346a04fd2eb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9dbcb4944686178f579660e902da3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d793bcef05b174cf5964d5132c37566213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68797ffac51a89aa08cc94dd5a226901214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785c2e8d97c02b875c7bdc110043514215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa08dfa464c325d6f88aa810d41895a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747b6278647c6996c61b985f039432e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6ba1c97bd56c6ff771321d6ff605e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee07d64c26b5e1d34f745b0d90b774219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ce8e0008a650172b1a9de590afc9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff912bf527159458ceb9389da7542afa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0026e3d1a7d4e0dbdc4a4beccee3e3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ae6360de7b615d3cfc89252ec18d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d0f119c1c3970d2afc4253f3169bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5027f2d3705c10cbc96afc3d1b27319225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b97edad4cd70ab2b48ed5b6dbc468f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d8f928e160706116626386c13c549227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedb39935ef3ee64820a29b7f048c94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657a522386d6f6d08c4d92209532f5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ef86dab424cdcc95b87341b728e08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacd5f840e44423a1693a30b7797879231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5e0336a3798898e0f70afabf307b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75678c74c673c9eef8e94a53345c8a30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361289c3fc6b66ee220fdb071b647b4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933809ad701a068b54793190003aa57235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b679c63b96db6a90bf51bf1871b36c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b436dc00e2014ddc0030d130757ab8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a684c7f6b8d8a171e8e9950cff510e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e9a90d3f9a556a9af38f42f92e47e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f98468a74e457e2cd6980fa2bca16a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f03ac7674332611f0f98b906257f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eedc4de423e939ac973ff5f0c060c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a6d19724b8becde93f46b682983e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aefc7b8e6eba6ce8d2b8bdd25526f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e9e08158b92840567f10d523e2841245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d2c0004322b3a797807295c8da4f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a438aedab5eafcf04a82d0fe22f9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26671845868b01d8ce52f9454b5fae1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a100c022010c208e10ad5392d624f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d92fa40d79ad96f7b2577b6edea6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099ead97fb6d093cc2e1559d073879c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9b586195410869f062f9465a46fe0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e256ca29c67f45212091b3a02a4ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ade2192ca007df2370cc31797bd468254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc864f0f713c8a801730ae774683a84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc3ab19a410597596a79402410ccc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4812ff1ef460b95247f3eca7f5c748257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547addd0dc8f8332af495075f1d04faf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73246ec47d4a56b6c6d1510fba38b64a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd51348a43e6f4f512aff6756c79c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323362727ab7f4932a2b4ec66ee46d4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebd8abb9f1acefbe09de2c3e2b0a05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2d44dcd5ede0cb2de1d2ef1b06361263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ead582edc9345e1ff3c42dcb5857be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e249860409cb8df191dec4990f03024265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538251bad63f04140703077cd17a55c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f81798d7cbedf7c537a260156c3adc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d715303cbe7cae5dcfbe81d700aa05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069a6cc3fb747379ffec925dfda57de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282ed46646a61446a5757fde357476e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a85f3a6db70a562d2ebb31db1fdb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8200b6ca5101eb1ccac7d4e4dbc6597272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e51ab50e9fe188db49ada79d40032e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751936f6ea164defdb4b092e2c9180b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14459d76ada61ca87e823c588e689275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48949f6282bc288a082365edeee893d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b99b205d7fc0d1de6e4fd5b3d3c54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945a0a2e36af0c129e8048153c77e05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d3a383390a8f57c2010768e736bd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89ae9c69ab33291496d3aaafc5fc67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c31f71955de4713a6e4090a15d7e59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca8fb56cf107e89cedbe8130bb984e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e21562ba844947d9666a1766cd383283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185327d55526f8256195a394aebffde284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27954673d0a0cc3c1f2f2d29a70a33f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ed818f66c17e3a0444d7a3d48faef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a6ab10257819f82085cb092810e37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb3403e198325e00f9d0657086e607288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bc56f87745c95f0dc18c9c79d8ccc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ed2f5b5404a8b63733a170bf154f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5718e8e3696bda6e6fe5785adfa6c1a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee58ac66f4e71a68ebd2d9f9a76514f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca7c5d9a112b7d9848220a10ea827d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f685c5f22e661952b25ddfa68182e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1e9d29fed1f39e36ac2a1d536fbab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614643a2712c45ec535e37e55e4eb39e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd363ba7379b5c385938097e203d4536297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6a28490ede905a69ae71411a4c177298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9154214c3d0e96a73818495d912e35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61afebad4cd3f64be34bfbfe24f33b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1757c330136d47c1edad729e4bfbe6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdf5e7cd6b0ff2619389e7a14d4d66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29bf8670e326c174b2b334837b9899303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68243103e20f8dd6acab8326be35ee18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3ff80d7fa32a4cefc2b96907927df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bd0af37c4982dd64a4fa2200bb793306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27f6d01e76f7fa3efd7c6d7edc96f8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14f43a407fff4d6c7fb66a8b57d504308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eb3f844d7ac1646ad250da54c0035309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f31730e020d4facf41fe4c9520b938310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d63b6c83e17d1632b8c9f7e92d676311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83ae703e226390bb69268f0dcea624312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d104deb29aa4efc156fd9b9bc241b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8eb1e99b41bc5e24b6c21a8e5eac45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a876ea3eed1f37396ae36677dbf6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec8ac72bbc9e2603ea274344afb51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc361a6f140c41fcb49c755e17e96e5b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0815279ea525cd643b4748b0f797bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184a2e58e269ae4f16a682f492feba9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8b7a49818c92078177d44a08264cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fbe85c8e3f762265e4dca94201365321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaed505294f9def6fc51791ab839124322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387147e6bbcbf0d2e559c89eb067708e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b12cc75c6dbae218131d7655c23b3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7aa2a1cbda68e276cbf0bd4608aae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb74f3cd1f9be01e0fcbe255ad74294326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80077ecb0cdc1de2179de2af67a6d47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a5e8fe005ffda5984f6c00dfe17cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561479a8de02b1fccc90b3012ab38c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c32b7019d88facab579554c0b463a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1cac9b52b5ef0ca2e53b696719403331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa08abf012c349368e120e871847a046332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480df59ecfe1a0cee73f8f7df030a541333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b5e16ef57239c95d8d4a291665b26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496d661bfe08c4f1deace1279b5ddc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785ca0bf0aeb568ec8420f052339d0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b09edbef446a75c3e6e698a208e5cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795996f6780a53b875c7f472a119b9f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1bfbcdd8582c36fc2147048a1da6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2eac91177c0dba5f3b8122ff62ee9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6e1c35ff4c77e2e9d3f0a1294b11e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d3b185296068cf67ee810f06e6f7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b6e873a8997b4ad100f36fe4d4212343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17396f2b8b98393f6f42d94cd43138d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39859e2cfac9206e3502d1d779bda40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482903fc08b9c798dea2755dec6952b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b62f64063359d0cc0592a1cbeeb29347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458adaeec4af4efbfd47e50342ffcff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02079273635230bb4bba8c382811756349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df066f3a10447657155065089e84f57b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27095259991213975b4a9549814b9d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b880b22bcb4fd4e12a6416f0ef050b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610096088af1bad16d83f628bad5b90d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95335b83493452784540306c377f3b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1136e812ce2634697dec8961d6d09c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c5ed211e7a5175635142206f7554e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e45f9dccedd10721828915a462d440357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566236906f7092578076fa7f4cfd65d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece39cf0583053039b6e28854251f1db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a77d0b5496df4d8d28f8993418adda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525419e82e3f6ed301107a1dc2aee27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d25c01e7349daed97fe3defeb78e0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead75fb456821fb00c7a5a9d35bf16a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecbf186926a5a42e124f58a07013df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a3c38a800be0c76216c9fab47d130365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf18158efab892ac1893a3fdded61b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88b77d74bdb7854cebe10d7e1d7208367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500df565ac18010fcc12ccf2b7f366c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0a6653c827ba12dcf54ad9e840d1c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0036df60ce4833ebc5eb593c7fca3bb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df6ccd0c2922d4365e16850fb74743371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e25063b0c1d02241efbf30410dae4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2e389ead9f5cffd464de49391ee02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcce173d070a359c87ce4aa723a1558374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9d5f234e4b8b2846374ae23f54062375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac1513e192feae81faa3ad29e96937376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b4ff6bee24bdc2ad969e4dd65383c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5829302e031243547bcd2d14340ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7aa7c16949747ab6b87c4e9488b91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00f3dbb3730fead2d8f1fdbb137cd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c27620b94494219fb278cee6b73bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f65a339e97957baf564b7f414f3513382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9d11294d0c2bd44fd025f39cc31cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc0d1ef6f355a4cc5bbbc96a7db30f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8995937ccb236f686bf91f63e43e1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc760bc66cf1651dfb070b297d27da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6f08f520ee2190fe37712d189a2c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb47f7cd8e59a65d4b7564c31d60e56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13be81ff1c36c31446c85719edddb03389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb07db0c484c5acbc02296f1cb229e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c18c3c5be1c894806a9ffa0ad5ba44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07487842da0d0de580f85873e55f3fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca17ca87b716faf9d0c03bd3746c5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8265647a205c7d31718d99a3c43ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a8da300a85d408343a588ecb5988e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaad77a12cf52ef76d64dae2e0a10e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a91c69ec8fe20ab48571921d11148397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaed90d3c7413d349a990726dede345398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88188aa2b2d12d39c6af8f1b8109b5c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f051c0c1f44fdad65523f3ea1771d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b34a17874f628378ce1b885440e43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d09bd0faf98180dc7d24f40b0da78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9840bb173191092fdc3894366c8587403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c69b045460bc83e52521197862277404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61b14f4f98fd580b2f66e703a97cfd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf93ead916cd6fb087eeb8e904e5aec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cc985f9d127fcb26e37339d517d8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7e38631ff0c95ac14f05bbfec3ec1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410b5b5bc78abf7a10de971ee0d1efa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dd9dc1c85d210919e3af6614dd852410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce72499cccf13df28416aaa1d13101411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba264e4229ea2769c395c794af0c8c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd61adc9a80973001d0a6eb2bea271c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f865f85a915cafabb1b0833cebe25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ca36983cfbfb513139115482b7064415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb163ef738c5ebe1712138e29a54855416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f69efec38968aded3ee762e83d668417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0799f7d6e39361dfad9e33b06e191bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e78abe01e8592372c55e78df7547ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d75c3ccffc40fd272ca85ca57daaf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aedb9cae9d3ba3369f2e3c28bd3ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fda96d3e183851c1936b767bb8940422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f85efb379c392439c06c0a3c2309423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b11beabd5f11db6b461e341449196a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfda3ba431eb8da60a7f5c0dd60e707425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ecf8941bb994694d93f967fd2fd9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db2c168a0f2d2efbc1bcdbb14ddd82427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa48b758a2444a1cd54687eb44458ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fe9a36a4b492587696e7834b1b11b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227562fc6160b26ed45633032b158abe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c113b0083c2623226c19e46a182fe82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583975879a8752bb57081ae1a945ad0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e2a0e07a04a3591a2dd0199759f8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453976dc299abd2151e8ca9fd0d14ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5a1ae1bda30e3c70f8d3d2ab97ce3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae6741c9c2cee695d34a0c35ffacca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bb8023ca0df5680975f8fa5f618ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f9cff15146d8cbbff5a97ba2b76a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a9710e7675961a682138aa37d8fc3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441772cf76e3b1e0597116dc89f5d7f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115a3c569cf14d7c12d9d78d89c6565441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd885ffd976d39b0f70acfc6b4cb76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964586702dbfb090777b7c3fab81fcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaf22e8ef4b69f2ba321c8cd047e4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d058e9dfc703b0af88e5ab3fb8b4c62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287969967751085c4fd68a525d90f9c3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbda54b915c1055d28154185d7d66b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eeaf4aaa6838b48cac3831fea8226448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94996f41dce1ca54fb6b5695a56197449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bf3f2293834548f54d066b5c2f917450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba4be479a41981eed021357964f088451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c56e91c1dc30e62676572518ed716b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a5f0afaceb0144c37f2a27080d9c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d734398628b79b4f6f0aea50da5710454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ad85fbdcc0f257d37830caf6f8ac5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b8ca34b4f6eb08dedf01b5888eb55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b63dfc4076138e2a57f673aeb239a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1217f1524874756be8f459c79651059458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca40c1fc96a74582e45bf4240f13f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8879ab7afbf3239d76e8ea168ab1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf359b733133569d51ddbe1eb254145461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f714cb78735435b374d797526e0ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39ed2354f618ae7d6a776f1a22c966463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813ba9f6622dcedb386fc7eb4374137464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02339d590c3c4b84220ba35f179dc98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6907b3125fac739854901dd9f06706466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7a96e624f84431ea09e9d0d3b6ae5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446eaf297642aea88df98e7969db0ecd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16755c23a59d3de94ca1614755a2566b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e539171861451961a150b03cb6a70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b48cd6fb3dd6dbfdb6a0933234f031471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5972f0606cbb9a2551ee025626ca0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78a5dd8a65ad510ff54880e63ce949473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce98a7e0301b4725eb6aef324a1c3b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc243d79cf49c87047e2a9c392e68e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38af592544f6d71b68b2dc8e914434d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d12687b27039bfaf17e50b66ac565f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a754c8412409ba74b79e2ba342919c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f299a74befc827b1929c007cea092f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109b5e28104386f821f9fda011d5e7a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce14f1d50a7c47cc3d9dd0c839fc351481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce1240e75d691ea0df749a5944a088482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8707d6d9bb25b8c3b452a3e919ec323483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376db64ef856c0dc1c75d930e8cac2bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fcb4793311295b16eb4e81f21e006485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e61741e8dbd08165d71d985cf0dd64486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d042a0a59ec05fe73b9f33a733bdd8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90027843115cad9ed1c2f50ed0cbff32488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8305d03d9e57924f45c29a8f45eea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a873c46566c7da87f77bb708becb2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70de7158641f38844f17a74cad8cd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a9bf3176b13bd11598d4354dfec70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef281535e1a861a81b945543f903675493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931a6cb88974891e5a27c32eab17488494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35575f765463ad41de0203c73a89210c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866a463041d0af2cde2ad0df65ca775496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39617de2d9e0388ee215f72103e864497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465d945f372b1f25e4843e1510f784f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775e901a26383e1645c6172f5b97715499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4f46027bdc5ac013f5b76e3dd1d5a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336218515b5a1ac07cceb3e776a6adf6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f2a96c0f6f2d4f70c6e755df4f36b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59b44644d296e65b13c740786704d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fd338ca152ff957a6f8d2e2cc42c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b053fd430d40cefa7a254719ece12505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c2bb0f9ca372e89def639e97e5700506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382fa3e8d39f87acaacf86abbf1a396507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fbbd32236e404d1f01ee8c494eca9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f9eaf3d73d5780144b892f15f91b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2a00bfc25388682b5aa77c32484d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cddeff6b2dc4e83a7703afd6ef9278511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a87731544e0cd7fbf40cba1a89431512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511666cdddaf1290e8519f1876bfa92513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01586a73e4dfe7fec2c0932855c2d2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008afe43721188ab58bf40526c4f7f74515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b09fb4fc021a5e23eac20e0af49b8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33204d72791ee6473c6dfd1b254607a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bd93156c4731db4794addf0cb9a23518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182190d1c9b3e773792c13dcdd3388f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7737f54e0634429edb27b8c8239a5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c7973dfe3e257718561c913d3fd75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0bc98520730b91cc05189ab67c09f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add919f4d054d9bfbe93d7d56f80ea2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd50e13343a4bdfcf6412175fce7aa4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c5544c3ed603e3e444d713d0035d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe3269ccccf854493548f29942b0b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a0e15a4cf69362e60078b27345284527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b206125f2abc95d73071b6c52055e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071f9fbafb03300f92ec5613d05a356529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325aeee1ad54c2ce08eabc63a2c11b0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33752dd283071e011bc22e31a7779dcc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3aa0e0023249c963f011e5e8c183b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abd90658edb4a70a7d7a81d931145b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78896d9a5c645e487f0764b0f968dc41534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c9981773473851e9c0c304f651159535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd976cdf3a3c165882fb3973688a5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6f61ca5d52c3fa8fc8e59d8d90648537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653236685d07ea88ac943ddc7357600538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbda758aaa7cc5d34d8dffb80a2165539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb269483b8e357268c30db7053f5ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b7a488d7d51e57e376bcdf7f1a2ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e5aa767861e3b2e5d03b3c11897c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e279cc84663f217e1aeae30f55fe598543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e032e9d57c21d02216ed32b711fc4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559c52a25db252b3fec20912f81dbf7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a47c304d833a41dcaf73868c6f683546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205d618cc9302fc65d4283f5e311a05547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897235ea927721df03373c27dd9276a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355c084ed35d8f7ec6219852455d93a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12918db0ad71859bcb437c69075df267550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd653455374441e48c5cdeea636715ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975ee675b42d4a37b6b6ce5472b7fd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bcaac548d92f7950de46463373a99553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea92b615e6cc2e33e5abb2b94d2d4ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f19812570cc68620400bf23bba2d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12161cbcc31db677fcc84014c5b37746556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc652ba873f842d3e1fcc5088d566b0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c66ebbf5d061f69e991af094c66732558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0df00122b326125ea73cd616467d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed150928297ecee0fede3260981ce690560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393698fe4ca399e8850137d544df29e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784133944cb6e1285f28e5eb97e77d31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c25315e23d134e7e865b683d04711a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052c51134a52b1708e3fa8ec006592d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee5fdcf79aaa128fc5c1f44e4bb547565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee1b4dd8113f3adb70ec7364597378566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe186eb370fe52afa5cd81884e38da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740540351b0d6a74067308ac1066ea2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5ab6c40d61b1494d0d5217082ed5c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15838e33db9e657baab985e3b07bf010570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3701032371a9ab55da410e4481cd04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056c93ab941998a0188233c335252ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a05a26851466971d7630014ce3a2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033c3273fe0e9b8abdc2f86fb3760ed574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c31bc5053e22b6a64b662b22989705575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92536f3dcd3bba37a309d1e67d45cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373889415db4b26970429264bc626389577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf8ddb3d21a724cae79cb04fb6ac43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3b811895873bc07c3d3619d82b1e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ec013538b4b6857bb400fbedbe0ec580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59356e3bbc896faab51c59f17e523923581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8402552f816447ad1e91d23d6ac3e31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476f0f7940f112c9cdbfea2a6d23d5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e482eddb2ae7d180a8bebf770e3ade4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ace129e0e757e1181d1489768140b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2a3366208ed86e0eafb68bb4e9a49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce63802371f09b8b1dc84da2855061587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca06cd4e7862714008398d21db18a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e0b6adc502ce85ea39d58258b5a2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586c6f574e99ef6080142dae643aba8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff574ef66c9f2acf4f3edca33cb8fce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232fc57bb9af361ca268414e873af4d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1083f6a21b60ba50c723136e60cf925593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed772e58db848a2c79f39527b030db5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63d108a57b05a6d0ce966fe9ed3410595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a85a6e46ce8c8a3b4c5e988592ef21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534e50a94cb8e29be7df42154f10389597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f21214e6a19bf17fceb2169be0dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe471f73b36ab051af486be8268047e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02025d0760b634a38509b34a6dc83ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3130bfc8885df708fa75f42e76b9138601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52789408411022ea39a762b781762f6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f29cf0d097e109ec13e1eb3ec9dce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9cff39de53aed529cd0a7e956087e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e97a4bbe1c0a38bca7da4d2624b52605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfac1bab20fab2712cda457c1da2ae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3eebe1a9842e0323dbc87078220a7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae38cf945f099697a71d7df46659a40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761124d5f1b3c7a4e410cf850684d4dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c176c49df0dca8c57888bb321f7dce5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c1b7affd57522bd89f90cc7c78221611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4895a2280820ca8a72ec1f90613b2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dc7f885c2169350fab8c9a59ba34d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b46645648160f348f49037ae50df9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786027a094f8f46d22b277b27b79a24615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec783a5e92c5e08ab0b4e45b5689aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee71aefcb6e9628f3f9a8daf4c48ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6adde71fd93f19cbae7a39d5c82cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc46c699b06aa78282fed14c524f6ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af111454ee91ed79c1e91d8ab337359620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa25fe761205aba07b57a698175e23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340676af0f8c19d5dd441e6c736364f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d222646dcbf1dbfbcbca0891debe86623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fb67250fc8c67512b6f513cc554ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657cc799127db60281d69031878b1a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62302468abc0b10ea7ac5599d0cf12e5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcd21ba44fa2436fb95976fb876778627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a21332e158f6c81c7c39795883e06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593adfba8eddd2ec7b10796e8a632030629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1d9ef06ce709cce7f3be23f255549630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b1a518f2c6d4dff03fd11a5ef1b45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3b6cd4df8ca40a89103e9bff38447632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28308f35bbb78e8222c43204c94b45f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80d1c9844785ad28036451a7dd3cfb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe6e5edd6332299d9dbd49a0069861635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7704b43e5e7d418b5881bd5ddb8da39636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaa8fdcf425b8268f0878d63a4fa8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2333021fb27995ffc174555722f9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca0cc8ac6d618793ce19f27647dcb0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1603ce1ce5e0f983ea669484a01bac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0baec4d0c3090df439417cf2a7dd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5af0beaf0263114e296d90c32bcc72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e02298db39f79cf550d0f50a448925643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d67d33333ef87c5dbef5997ba563d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1ecacf380e50a59c51546fab14f3e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daed27b6b88179c0cdbd75038f96a65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e9038abc29f72004e293e2e992a8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d995a9e675b3116af2981c4ba9615648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb22d0191145480adb2d6361299bf2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddd34387969f8003bd78a70170c8e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c09060f92783f2334f9c0c7e67e75651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175460df1df7c10fbaf91a68ca6b70f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075c354219fd6e5e1d2dad7ed84368e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b4302178005749a09cb6647cb6df0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d3bc382557a07c0c90fc5791249ea655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6d292e4495a027645960f2a49b8dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae52a07b074acf17a83ece36eeb9a9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8efd52b592f336718879e0fd80f96d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4d8f12a7540078d4a67517ac0453a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d658db0dca3f54546f9318d718728660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28609cbe3ce981e22aa520506445780c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe07e7d040bcc40d76be75a19e0d4c6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea13bddbad0168ffe623e8c762df434663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e82ff446721f0f85cba9e06d3b873664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19d7706c7c8a89c9ad5e7657b74364665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a72d3c7232a3eac25d4bf89fc28b15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1132de2a956dfea0969422fa8ead1b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5db611df56a1b906b1ec5ec1587368668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b50252e94c54f86bdd22da2de0ca8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0f68517b52930d07a00e65bedfefe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fc67bbc49faba1a4f1380ab86bd1c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20620a4d3133d5c2f5deaec2bf835a7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51012a43694af964bc24a43cf8cc4fc2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbba065d047e0599fc5c0ccf60fdb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780702960d3a5de7e798d972b9066bcb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7daa287dbe8bc9c55d3302a0f30c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74236f7559967a8143179fd471595b5e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a331392bff9584e0d74fdc6283a1bd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9b3891273fead117378da887be81e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac723e44a97a5b6555b2f5ca621bd8d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491aeeb6d812820207edcc06cad3fb0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e4c94db311e880000400f1bb7c5e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d563fea10fb14ab201a83e87136627683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715a5b93ecdc8f26540ec07bf816027684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be18eaf45f201b346c7260325387dae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265317ea1616c06e50547ae8f0f9e730686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e100d39c4bd8e460c53fb73026f12687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b0b253422bb80ef0b93a70e91a021688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0807a32f7c731c00e3d364d1e49f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea43850fea72a6016da03a085f51576690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d1ef96f3669f00ee2cc4856242055691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22008dc5a13c657881e37b1fd4da2ed4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d1cf906c3633de604653564e0779a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f32ef9a740f4137a276e8300f7fa07694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1617c73e594469efe8a6d624576f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bc7c8b919f791cf460b59b2bb0426696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8eb54196a654e18d4af62cdda32c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb158c9ef0da57d2c4c2f250344363c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d8dea68a4ef8d1b06108e55728054699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda5b9b590a7e64715b2fbdc700a2fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d22e708a060882f1aa0c9df76cbc96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b25fcd4eba4775425a4e752bd25128702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fecbbf29e11fd4b52594fada71aff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3637bcfffd2b1ef671e7f4b5cb3e12d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdc9fe04f53917286907436a52fc1f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b5a58436ea643e230fc22c104afd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693d8e74ecf1d8b4fbde8743b10ac0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb93170f952f57cd8caaf481067cf5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02241bcb234b3b23de4cad6ba198509709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0d3c09e9333d2c3f79a1e2b1ba5b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f6c9de9adb9839e1afd527e188ff5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fc7176e39863a60307091068493d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092396b89ab6884ae167861534858478713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412466be08e7e170f129b73a7b831e82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449aabe8607f18659dc935bbc6dc63e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b6bbf9f2b82f08932c8dc31afe6e4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a07622c0b6a866e202941e51109efb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b030e7c4f9c6e50de594ac3cee3cf50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318ccf197615cc14f4ecbcff557a91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc6b7a318b3696ad4bbacf7271e8a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9be4d7b3397f1156846f96bdd6cfb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1728e2f4dd3ea4bc9bcfe80b5bb6d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e668aa4741289abf8b20441165d7f16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4bfa2a34f5f1dff7161e535e7eb3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f940a3b7652fc90527e71b60e775bb4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607531490c1d0195a3a2ff330caf938f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feac46fba634888a4abd8ff77ee4c5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bcc22f479e0799685d9cfbc52e540728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfc1f1e16944ede1c7047293283a7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84100e2e06a4444c6adc43caaf9c1a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f777980a44681dd00e88ae0e0bf14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51757302a31338f55b3206b2508df549732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf921c1a314b70aab559a6114af4966733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfcba5beee8782d3c7f39adfade4163734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6428e824f05cff0b1189738366e11735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac90b2733c4e27b9d7fcf9f23eea6b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634340fd58e2405548937190b66eafa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca153e56f3c517584a1d62cc993951b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3b7e998ad0d2d3047102b29b6df24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f85218a1296194e49f38b49696f9e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3039b3057a42749fbe65ab2cfb79a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b685297679543933ff7de44ed9d5bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc36f2c5ffa52768b948600f8d60e71743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f0767441fc11e15b12b110be4f6d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7fe3f582ddf6f1199b7cb104f3719745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332f22de634807c9fafafb3687c707d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc056b7d243a1edf6d2ee8761d1a7c4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486944da4f3f714d220b691ac26d1bd0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99823519643b53b24452b92597e1357d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18ae8d935843f1c5b4bb60f609f439750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628106f46d4622a0575822e9a11e48e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb61f35cd21461a2c22c83a295f0edf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81915c2c8742d66dcd5da45428bb37a0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2631efe6bcf3a11b08d92b25eb8191d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7666b404d350655235189048584acc9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6431d12f83eb4dc7f8fcf6b8197a511756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2f0b60a6ab758b57e2cb7a0c8b97c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424b598504d5f5037755a2007c1ef20758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d56a60b76e5604509f56f738133da3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf327a35a2a441a487f34d2b40b7ffc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cffab7def61d9a43bdb0eecb0d288761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12372814420de23bc8bd2d76788586762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ab1e80cbbcc636e2ea0a75aee1c9a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf7ef4519b3723f7c8cb7c49dd35ff764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20d8bbcfaffb3281eca4cf57206934765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afca86c4e842c7b1ae86e1f0dfd712766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50823d40f44eabdb3d7142ab0d04e427767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62249eac8908886fef327c137c81ce768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c6b4054e1d1151659498e7fc777b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd5928b4769be168cb35c45d143d66770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb82de8153e77c61da2db309badbd8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92210a2b5b773822e6a2403dbdfd5744772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20097eb67673a5ebd3998ff5636128a4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceba97f63e23b98947882cc333c1af8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa32546e941d3f49181f9f0a4d2cf0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867249aa802ff0558e5a965b847b8f4d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ea54e43039f8e2635a9f501036912777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8b4d1feaa8f5003698d36f454230b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37098028fa3e2cc0ae8cd766b9d3f002779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a826a1e7da0c11cf8233af443113c72780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304da870628e763810581ac9e4173452781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb9d358a44a17ccb53aedb2f5f4248782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d078db445bc6b81541305d8bdab4c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51caf0ad510faea6193797e6e3baef784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c118aed6e5278f431717de1d013944785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929d0b5337e590152f872c11ee8e5b6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f532465a1783647300d7c682d688bc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276bad1aef2ff96db7090852a786be4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d0f96d4d450c7eef78126338b682e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d6d138593c1ddb76c65093fad1a16790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40651af4c9cd0e81e340d6bd2a168cc791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4018a7db66c8ac06d54312660c0ef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08004d18335187e117a32fe3f2be6b7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b5b00d5969fd344b09df3effaad44794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26b1b08be25056b4187288f9e71741795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d029600c13cd4a4206117095f7db42796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60667ee6ddc1ed2339ed4d52cb105c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe9db0afa015d6709ba4cbf402c991798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608841dfc9f9e30d400938a25363db27799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436def607c1e9b6d4a459b45077043e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6839dcec5a2b59ba02a57a05a5b298801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fa22deb99c8ed9d1344a4b8f9bd8a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491765d23301db654b939bdfa818a36803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fad46a41e1351be754b3a660206c8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca041249a9df9f784a22979c976fd23805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdf320dc5c44d622044f38d49aa137806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ce28538bc0291e09247d27e8b28d9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584634045a0516301a216512a642ff67808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b5bc239b4e53eb66fd23e51b1ac5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b47fbfcc49d24c3bf5309f51e5205810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecde4afce47ff84e62731bddcf598b4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4db7a051074bf36341ec8a5649f4a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef647f5c181214489e813127940ef5e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897d8d81359e07fc0f4f09277ed0dd7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa973185a8f5e0429ba64d1c9494af815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413fb308cf32ae687183139895d314e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39744bdc4f7d600543347821d31f7abc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b169acf9dc39080a1c5e0ac2a52062818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7b66f88e777e5337fc57c740a0c2a819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f7afe4c91b7942bbb7ad9dea03283820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b31536b3fd4d6b0b93ad9f49f72e6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9068f48a3aefad9eabbe6ce865f89822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169049aa5c8adc4c1a4e112c763e10b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f956f7389096c7c9bf378f027acc824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7b3eedad44d3de28949c3d5fad3bf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b21e2244d61f32877d816b53330c4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55bf819b5c77a2092370a43aa1ba9e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff19b70fa0a748f733a4839695145bc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3436fd9545932b740af7b5d24529d8829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee39c3c014b1c03289858eaf6662c8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a46f096c1b60ddefdff0fbc4f7de0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345082bf8d44c35fe8b99820ff3e45c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3533e1518d04bb94bd10130fc19c135833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36771edbbc969d0800c327f4164749a6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acadac46df79ad3016aa7005a748d1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806273f04b9b03e722df81983975a972836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9e85abad91d2517f9bfad2052d711837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada0488abd98c0092911d229212f99b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81624258704006cef12a7a4d92a3b7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd39c1e8714558399a8a3067065949840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a633d4e164b8a2c945b87dfe6850c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133515a26a5ae9d4649c91c9ab6bc50842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b446053700dfd3fc869abf3f4ce76843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0813f02903e13539031f7a7d241ff844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c8b87d2cabc30a1553fd392024d54845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9a17c3eccc1fafc7a49093f3dd45f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c38b28566b0059d5ea06a902c9bd2b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2158891421435e4315960d02ccd3ad0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c442fbaf8241b3ae61236ac2c31886849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b07016b24506fdc8eb2adc975a4334850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ed211e57394a85ac5e2a3f8b00670851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615895c4cefaf56c4bd823651f864e9b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0251db8b55304b1ad3b0b38208fe06853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd70d1ce6718788ea9768d274f522d1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0986a7b8fb3d5de64e22e8ab936dc855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae48a146780ac0e7c7bdd142a3fc323856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75ef9478f14759b7847a638985581d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8aeac85795705677e925a59db1f39858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c51c5a0e99b489e13dc688e79f49859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf606a249435173a1913fe2e17d9995860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5339c8e34b9d2bd76324c7e698cad861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78e8805e4c3a522072339f709f047a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c709ff7bb50381f91f9d8f28a74ba7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aa89c3e419d73aeab603b767d2b6a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c361e49e9ace64996f111a4f500fb865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2685d9bc1fc570033fd0cded73070866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b4e8ba1cc8cfe1e6a7e485e4e4c4a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e21aa2d614f68c201f30000ce42ef868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff3be239998f7265176068d1fe602a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5312ed4e4a724fa9e0544df94950c58870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c87e19e10d5c63d249f06ad6652503871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1888f75205f255da10f20474fd539d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdde9f71d09172f031a3c4688fa79e6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56b51bf3046042c44e1988845ef2d3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17052c48ea4e921238e421ac7dae454875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2947b4fb63e5d7fe951dca08f3a5f6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd076552c7f820874bb65f6fbcb893877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199b868b74e6297543270f2db2d9ae9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9622693202a413d63b169690e7b7c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98206c79948aee42c41d034b4572194b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dd7f021fb53a8ab4aa0190de36865881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62346df8f10dbc8d1cfb03af7d6c4c31882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ee224629c5a6f5a39661458d8cf9a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fb04bab7fd5dbb4ec85f3dc50f459884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2f8169c2b2e00a284da26748b9190885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f247f349f5cc99d309e75b9a2da97df886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8c40b62361e89bece370941f3c7d6887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf40a38ed5a847946315a7733796ed1888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3e40afe978cf412d7dcceeaf7a1ec889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89676fe07cfa085b8b23257762e3956890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff91d597267714e6f9a9b1af75e634891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf9423f3897016981ab9d4502c2530892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf7d1bd7396891cc07b23375e09cd6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e006c89399a4612fb97fb68888f13b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ba392b476e3c9a82f6ef9d8b447b895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c733848e70a59a80fa683b4fcf24d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886e0698b8b00a32577a826491ebbae897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9929aa27c4d9e94eb50423aed9441898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dab6cbc71ee06b95b103ff7e0596b7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bfd02bb5600b2e13f25c8b16f39da900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacffb0fa140dc3b82f6680429828e6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be13635648e86c2cd562ba473111d5e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15fc012ac75efbd31aefe92228d6c8903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09816f5d4f5d5d1fcd55535b7ba2c77904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00597079a1bcf41a8e29e5e8520efc2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ecc0c80e756c448866849e85578d0906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd83b0171c17056d2b2811e1cbf9665907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60fac9f61ea0ec0e626c1a0b69dd53908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d44dbcd97e59f6bcc9c866190b9f9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd096209e050fd3ff88afabf2b9dcc56910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb779eaeeff36cd6238fcfdd7733f3911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517829c9bc1965fcd10dee692ae3370d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7026cc65d3ddf006c7b5eb4b3b13178913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466ca913002c58264ca20e000e5619d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a634e8712cf9d87f617a09a00ea57a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bac98c579c19272c1df627355a7c80916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a204a31b4f7fe9e4923161878a6813b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f75549bb178764c1d9dd7e9b109dd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f385ecbfc0f141aa9a9d9e98e3b2b3f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1859ba8bbd6de46f2d79e92464be5a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584a75e6f48382e0907481d7aa6c6bb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49988c39e1090c7e70f844ee6e17611c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8eed2c2c241bb34fb4aeee5ed8e73923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278b23b5aa9361830eec0292e95c805924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894193a4bac17af19d14e4759a14c79925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154dba309096cd7590e770a5410d823926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836020109a12dbb902d6ef5895b58dc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f7b342875b20f5bd28110ec79d149928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a1a386659af08e9c6440870d3a8f2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa95d53598982a53dc2fa1ae1aa1c5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a4ef239d4ea1c80bd046b497ffa0a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687939f0982dc5b7f9791d4f688772c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6114a01edcc3b027d0c98097c25f851933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe399d80768a921fbd01e85e591152934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a766b74b311c7223252b60fa712246935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691b30e836afda1b13bb15d5743ad85936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b2324f21380e2504292a7a40e665f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc8ac63db7e54bba10a89d69a278ea938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d0a93a7d6381cb1a39de45d98d6a6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ed773d79ddc912de507215ccb04b0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191535a4db2c05c5969030573cf8cd2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25490e7950703475a910d8aa3fc76ef5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42c4b2d41d55b222160e4ee8da775c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2437106d563532aa19ed74cf71631a6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994d19a2077f8c983ec31c5ffb110aa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef387b7d2c391922386e1b2dba63be946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90b85e4bbf73109f4c07297b78ebac947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be18209a7bb89757d06ce48ae2366a3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35625440e055eefde493f15209f071b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3539e05ddbf679ef82bba5f9db5a30d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c350f8e2f295105d78ddf2b490e78bb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2748ba307ede4ec275e3305ec3ca0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4555bc1e0d08450e825b5c239b6c51953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda5e40eb3b643e869e9eed32ec26b8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a198bfb7f4956c377fcf7adb620e2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cd0b0db3737269cfaf0571f738007956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917017e142e9240a1d03d24fd336ea7957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cef9219f97ca0cfcb2e102e8a310ed958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bee769531bf1b150f8d1a2f9a83d5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c41319551b0eab00e92706eba5b407960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d8f7be75be3c0d1025a1f2d0a62c6961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a77f1b1dceaff0ef968f5cb650d94d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581b976b2574f6e92c1287b9ca391c1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c100258bae6284d2574031016e092f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe255c5db85ae01190fe5c4353cf3c9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f3b3dc3c488faeeb1aa4c4aa42221966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60a154099d3f75e58b76cd95460ea8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd499e363e1e7b3f58e8e3cc20df9d4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e68141978df4cbbd803e1ccdf5639969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cfdb6a1208a38c3ef46c770d63c15970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca842f857e4c368aab6df2d2183068971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73c7968e3235b3da55720659c26d6b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc5373bd311d0930a059f77bc244a2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64680ce6def13774a1f5f3118e281a44974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0183af6e3c8265b89bfaab977e75e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20e71b7d7ad0f2ecd2f8fc8b3319be976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17897f0b29aa3dfc89be3f0e42cce9e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afebe209b95ea0f256e3521db177e51978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db1dda21857e1b748be3fdc5e669ef979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81335f398164e0b59b8118ce31880e9f980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88063db998212af09d1e4e3574dfc13981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c72b9df5a813bdf9e40ee8d122013982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675e34d36d9b9e606e66a3699280b27983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba74370ee2b07fc14748f0bf453b1d1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be118133d4ebfa5cae24de9d924d045c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790d41345f3295a7ac45d6ee62f2f6c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938122b7d658977ee31e737fc72f623987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd067ef77adef9bf6dcdccd0d9ce02988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1c04cac73ac975d094b7de8ede4c3989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f52779aca40e6e4fdca983966e5289990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca54751c55a0a59009ae79d3c207162991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586e795374cea815b03bc79659acb33992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e4e54bc70a34363ffdc3911e9cdff993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dfc007392faa76645210c1f5e1a24994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93464784559b065bb1cb43a5aaf803995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554eda3d686217d074daceb92263904996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17692e35cf85b09cc088d79c2331b47997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>