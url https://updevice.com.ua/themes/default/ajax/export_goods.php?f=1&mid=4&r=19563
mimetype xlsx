--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb68bad83a39168378a0a5889e73eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0bcd2efb687af01cefe23da772b932.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead700bd61421170ed0dd07fbce141a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949c03e92eecb554683174381c641fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c83b38f31609d19ebcf4371f4b1c6d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce66e634f8f3cbbd951acf1aeae14126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbb40ae974bd1bc9889428898f4d117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce4331d77d1c3effc7f9342f3747778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9901fb59b368042ed35cee3c37afe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af28a3f60f7abd5f3c91c64040278b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccd0dd34fcc7bdabb5df0ac745ae2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d5942140711b7fa57f089566bc6ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ab3184112ca2a7e30077df0f886d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ffe5ff4ae593c21d984682fedfc6b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215a65933ee0c70d05354323f27e32615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d83d97d2086e112351ba541779fe916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c91bd42b0c232128509afa511aaa4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb814e6e0a8506e20af90e478cfd34da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2885df39187a453a95820aa94ccc8d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5f6d7473a9ecaf06624e3ac34a65920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58cf4a79caca61c57d2db06ab307b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2966df79c980a9cc3787eae4ae73ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ef7142d621d6caea05a625280a66a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546e1e6390651ac7626f35876dd8dfd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745a419fe7e368be590ce0128e60ba325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd33e6f36c488cb854a42fd9eec1b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f07d5877d3091ebe0b914e10666ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036833f3dfd53800400f445adb444df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4295566a9e6dbca873f7f63752f574129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa5cf3356bd70f592b452d3d7c5f4e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367d52bb987700295593f04aecc78e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3279a72c15cb751e05cd90260dd2632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e22c6bd3e3db6a5a72b965012243033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706efb2ac03c3026257206912d29f9fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa632de689c12b86f3de6b17ad831ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b049da538a03fa0556857e380d72436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bffbe3e6024871df6871fca3c20f3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab98c92265d4e2de29b9848788788b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf69467a467a5d86a6eaae62b7b981339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcf40fa023f8185efdff0527087df540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00281f75d108d37e4417ae5f680b78941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ae1a632c2a07c03a5bd260483578242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b81efe5f846936dd9e5b42a7457c6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04982f802eb9dd3c04f497b0dc1493f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fa793dca3cd25b136e3222e063ad845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7434c7849dc630d5db91a0678d62ce946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd296a1645372766a7430dfbf46f40b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05552a3bbf10eb81fbfa279029858448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49c1d33b309ea9024172cf86f97b7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebb53ec977e6e25eff9e037f0fce4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80043a749a75c745d568da83a0a886f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba7304383e04c8a525756e31062fb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492df55bd922fa85cb5ca7de23e2cd253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac651550f410e10eb0a89ef91c98bce354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f12e42410ecb488f78897360f704e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef585619cd38736806ee74bff9d20b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d56d3dc58fed87102fa7a8f33689357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e28fb7578900ad42f3f2c35f69f0f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98f01134221f697e8e07caeca592dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd533ff1e0fc60579a76d22becb7360260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b28287c9ce5928039e576bb154b39561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070630971ae81e30fa6d1c0b8c7d1d9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b92428b5647196b2f463eed8761cd563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059debc23b45ed754f66a49bccf157d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9e9c08b3a5c491e8e6e98d41a36d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8bbc33330de96b240da51c59f87ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b079dcac464380a82f0c97c81aaa5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6893128577754c4576242033a4e5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f687d6d252b0c875244437f3e2448e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe378748e57da76f26f260acf7d46170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b20cb845f28ed5b13cb815358d768d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d90d93a828added8f1cf8f918f0c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46587e94a0e0bceb900854da79179773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28022ff9239d1d59f4d1ba19dee6c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cf291ab60c9de7b7d994d56f3d73975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032de573fc642eba8e5c9ccc1e093e5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79253b961d36199d3b300a4733ce6c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6c9b2c4766a63699d17da0ebe919a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d46e936f18f424aabb51b4143adfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf79f3d327952d214776998c01a4b580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaaef603a1ecde4ed5fbd12e7139b3181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927592abb3345b7bd64f28f259e7547c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1555cf8fca812ce8fde772af68ae9a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1df34206f0380ee966904f2394d5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ba50b99fe716597e73afca9f081f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4213ff2eb41757d483bb5d8dbe32a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c4ccf0efc70b0a5e27a4807727e9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69fc9dcebf125d87ba713f8776c81f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ad82c3c9648f6501a4ecc5348564f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b954f752936d9b25a4c34bb2bddf990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed89c05367a8b6a2077e3a2c79e7f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6596974db0db0da29e854e140ae31d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9696a3e5522574f230c81ef9cbb006f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb114c32cc1137e19df60d1256b19c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89b87ce81989efe87bc911b1263a8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e8b148f9009b5e2bf199212070a1096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fb183f9fcbf6688271c5db6aa3bfd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eacd8c2dbebe71a84838c918462a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8dde33d8fa8a26beb64578dc468a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78303445359d07df14e7543ef1f839100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c70cec6cf5ca7fcf394a5f2d8af9f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cc85a471f2677ae593742db968884102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c0e8be07c27b6808dc53476845dfd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a5ecc5d46663678ca41607f154578104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcb25b9b9cf7c90c0decf4c129d349105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a60d44f703ca49306c8b30a4afa510106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dbcbeb5fc576e0a40ebfd8aae9fe9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00279c0a63f1b010feb946efd7b00239108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c0b440e1d7ff7a1ac05ebbb268532109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aaef5eb258b906fdcdbe6197e5a01f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f875672ddf85cb4a96e3f993645f9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207510e255f340996bdcfbf81aafe149112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b1430d99fe14f2c93e298eeae9476113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae74ed50ea6627ed1a6dde19a05dd0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76351a05f90735b452ca0162bce3df0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811e782ef9e66045eec29864249fff0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1498f0c24116c91424c4f07f0a8d6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d4db079e32d81fa7e8474f462366c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec180b4b71cdaaeaa82e3337c673d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95dbd5b84c34f6f4b2585add1707a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ff3f3044d1a317a3231fa30e50819121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fcaf9fa5de1de495217f9a01fdb96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f984788f80c922e5da0e5f8573b1d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c8d3e2f95a15aef6ee74160fc2143124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69b5450f57fc70c829894a1f1df812125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ef469fc01ee0366f431396ee28c5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb35c85dc28064e12664a186f557d4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d09af778f413eed9b269b8d105988d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae517390a95b14475275cc06ad295be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccc57eb5e25b8a1518878e00ffd1fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff8cdee11918ab399cd1258bfbcc09131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e540ac235aca876deac1d1cef67becf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9d5ff8757176aa2c6befd27bfc491133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0913c8ff137c084a33be1501aac3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fef16b6fa32b6082d4adf6211cacd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9affe335d9bb50c68c22674176dfd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c03147a937dad9a45d58b2a541829137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83aa8399af7011e70f185f1f7bfe15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122df651c75c71fff48775d542f277fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69a179f7d6f217f1c8c01f6a5717c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322944c587ac72fea8886a06780275e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94626970c5343e1a02ffae649eb6ddc9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad487329cae0cebaedde84c759e2ec7a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce976f75c03d0299067c8299e58cfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e54b4c00a1511cc4e1258c81f5832c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6dc77067c12dac2a17ebe0c2ab520146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b88bd06f3d32ad2a0520096652b30e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d117a32b962bdea5b83fe8fae3ee04a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e55c23ecc10a2db42c75b0f83b1b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9ea4c39b5f7b97d7adc85b591cb8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd5d823d11e5e98a2af57d1228e18d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f9f0bd7eefabf516b84736bfe96a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b67b71036dada0b3949accbec541153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24e7062e854886dd910eb3ddc6b836154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d649ca22f01cb48ade8fec321cad7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e2dc02d22ccb09b76d655db2bae1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f29cd3e28a0b576275de5e303dd49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593456d4b8c47217e9c452990351c0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9e2bc3e5220c0ecb727d8cc78c825159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e717b182bf3f8fc06ed9a8b8f1aa7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ede393675d96fd49d27782f58efdf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c4346c606024b361cbceb4cbac9c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7442b6b59d349404aded8e793c3580f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f983d7da5957ff49f2f1814806b4124164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e3eb092859ffd5c77df16e33d74e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727910a1551c86deced8b5971d84008166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c14b5ad18c716d5663d778e28f1050167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62661ea22d6e9274765d9398fd40eb7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2e058289d614cdd8dc9a686566768169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29ea655f93c8b2a212286ed3abb59c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f09564e8ebaa2c6d441fd690b07caa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630653306fd6269fd3196220ec7eadd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8050fd6c908adebb72830aed3557c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba006bc2015141d281dc729043910dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826205aef766fe940572591cd063e7b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5e310cb68ff3911598eac5dedc24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f95dfe3067220014cda6e892a6cff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44b0bd0879cf599c8aa139a92932c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d38d45fed4e084bfd6b32c5efeeec2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2a8285e28c5da558a0411892ecff5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76d2967090a507e45622d46fa94eba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80f24fc511ff9df657ce185ed6e4c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dc9eb6f7e89113d0774ed51970223183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d671ed886c92f8f0de574818c05d35a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb0e68de17474d9b9c06345dbffc43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a09ff58877f3e77a5b6e39d05340e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf9453254875743b1ef8539d7f10ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d47f489bf4d05d370f420e09673547188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c9bf73ca8128c3b0c057697ead6ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdcb6863d5ef704b35de86e7871ee6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be482ce1e86c8f5ed9f8a1d79e37703191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb94f2295b290d8548db10cc045690d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c4984a347fc2758303a0e36963074193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ec8bf9f2ab18d113b193547648087194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37958aa698039356d7923e908a82d129195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d74de826df6359adf2c4f865624ac8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00941d792dd8070bbb48fa80ce7f31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c163031147577fe384a10302b4d3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ed9c03cbae26e0eed620028b352f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb2ee86584e736c4b44afc1c7c46f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b48e81a5731acfde120dc2611e8b8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127046aea5e28e9716bbf14cbc083c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d20e1d098085befb13fa86d4022932203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cd4f17a39e48d733a19f1ee8a3417204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6a3469a0d3dffbde161bfc4275201205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaced793e787584a560f643f98f78a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d9ffcd301d1c25096e5d5a43b8bc1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1646e2844f307d1c2fe6797c2ff83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40784c7b1a288fbdc4a8219167cd5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbb8524d6fe9ccaeb2c898f62be07a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64295767409a4c6fe0c55b26d3d5f8b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd972e40226e71fd7682cdf7b2b5bf7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b4c0a270de769f22cf3d3824b85bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a0dcca5e0421d750407e763336a0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4a5b2504e25c3a28b449d4cb161bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081126234db36bf6d16a7f668fe0caf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2372f75014fcad6c58001f2b083302b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f369055d1c7e0e38066ac0cc7f61870218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210f71e60e407be25b3522a867db0e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce56779f645ab1f930f1e664ad3f5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724409faf264c1f81bf8766f689d6e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675b215a09b6769fd6ca8e77d748eee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1405d2651639a8fd8894df3fefafb53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987ea38bd79226c78c4f94f81032a54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d22aa3208ec75fa79af15f6e8f6ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e3343171e74906f4ca14935fe99b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a62b141173406c41e5cb79f09836f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34309d9aef878827f27577df89c0f501228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffa362c4b1a7abec39c6e6250cdb3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504e94df9a88a60d0dd68c5c5eebbd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d86a12502d70fae224e21211705a6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a40f359fb9e4d37203c2f41622954232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b2adcd9e6f96cdb8c80b108b2ad31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c50a9a2a7cc2a8b1f0b50496cc531e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cbcae20519b14840a82bf6f0801a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695ead1187747ce68ce6cf5abe8dfc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674589ccaf714d493707ce99fe8f55bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4e965abcfb8c9f7025d1007bc1cff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0bd6da933e2834333b63697f5d747239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5cc2c5a0475691e9c0c3e717e5a5e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90810a7af17100234eaae142e0e798a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07050e8d7a9508df3c95c5f916b310bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33621628f26831265a8f78e1c66f9840243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577081ad49fa80b73fe5c9b44dbcdce3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21d71158326a5c86b4abf8f384e684245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d4c4823c0bbd0739a8b5dc28c9f04246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6551e01786f85b2ac06e6ba8035cc42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cdd46baa490c92324cd9b245969db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfabf4cf38a5a5327de91a3bb8d891b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c70238ffcb0c399eb46f9b417f629250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef9baf34bff289f33f8a48232b7a23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332bf0572c41e265fc636729812760c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e17df818f5225f5a3b25f1aa668bd4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33bb9ff8e1b201e02dd7a244985409254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b967406829ebc130cb8eece1d74c7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e179dc34cb478278705b5ebdd22d5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b280a631ab9e4181b1fb7c2a70a8ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a64f22c5a086ae9f87292058629c1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d02b5da50f22db997cee93d213bdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6e0c0322ebf2fb7e0678a3d82fb64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303910931c2d6589bd4371cc3c507d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d259bbda4107a68073ead97988080f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10830046dc5fbfeee5ebd5caa2facc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cef90b3d4993a55d75a1e66c6354f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91a22dc78380857e11e7e23a67613c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304ace86a2a1279cc58319e83a8b1e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d20de4e004ce89c9e736c7d9c3a00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd802be34b20072914528244366c697f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70a9671229c4df918b0e6985640f5e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c5c300741cd135b074241f3137df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffc2007222a5edd000106f95c1df49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ee421c35098c583873f90ab3b51e5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05535a15c73f5ad7fd43d76f930ba94273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36042233021809e8b2acd0dcf309e959274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa321f1296e5983e938a0e20361c9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec899095341bf09604482f86d7c15d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2693163816ba54223ca857da74af9a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76f9365df861f64584afac5b86d214278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb8cc423eb23ed263e00eedf8d3aae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e4511a3d2e0e5fbd2b3ff02be8f79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf3e004b918184ebfc9904e7d48e1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b690c83910e20f7263245d1d7c4f587282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19f1dd13273197100b84e576f5eb00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802ebeab7badf556887299dfdfbde9d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed79097be539f696d5a14ed1e4333b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9efd5a206ef4f245a27b1e02015de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d864cb1068eae4bb40f786c57fa10fd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c5b258089e9970f05c9d6b54211c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e03a148876652030372cab9edc33d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d72b14b7f4ad876b0c34b9d906a11c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d44269745d8f6fa3445b49f637bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc1b8140b413cf1e347f3c0e8cd7f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26880b763a70c9fd00ecbda9a1e3ba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea5ddfa5bec47a253c48e7844a629b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee1e063ab12f19e278d0edba25d509295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955c6d80ab4357242657c6d41616154296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c91086a5c53c81190cf940065aecb4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34949978acca4211c6f11e9d378c1192298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa45249e8da800f970752330d4c448299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35351399d36c836587890f85f13fad4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8fd4fb273a2b94caf28bae669e80c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474a44e2e94596c73c0e7924e41a2a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2364a9b66b6d68bb69259166e4d2f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1958e7537a0a81e2c5c6c936463c795304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee9917cd31ccc222460b5855c580f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206693c0bba050658054d49ff07aec3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d815f08fa292503ff4caaa5ec77c0bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825d99c2f7bd65d501788bd9427a716308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973348c2e18efa12d76948effaeea5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31973fb51f39ae5e1e6d4e500496a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13235b444a3d66cece4d461b919582311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e6081a71f6a76f491e95fe8ce7f84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0d134b007fb51c71cac1702293456313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc16e89e72848e3c3c0bad2e1710dc4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cd8bb3a88db778e07350bf965206b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc19cf2b83e25ec7866ff27a568b51a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8990828a755840dde5b3bb95ff3c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d85ad6ca60ef33e25f14b16eec1e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840bdf0ca7fd3cf20cadb0a2691b9fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb1a96d14ae59c7be801bd9b62affc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abaaa321fdb0a3289eec49a197e087321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a24ebd2a4bc24401b1c630ea79285322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e04a046b7d289ff7c48aaaece4f37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df1ac877b1ddc97670591878e91b77324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986a3b2044f1b7be79d901c3806d47f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccca9f4116624f6004f4ae0e646916326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c552e69aaa02a84b68eb5d828f9ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9955aa927f63caf4c259279c6a1a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1b911543608b0789b75e038c01495329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137a554e0a26be436aadd6174b04d3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4e3638c0da83d003e747ee1b50b36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d041ac67c5efa8ad2ef380b59c92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338a5305ab16c842b375c6e804edaa2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ead4bee69e875932451fbc0cbb8a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19df60a9fe146cf28b3bffa8549a93335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa99aa5957a97be7243e07d1f329e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b1c19c1dca34768f747af7a4bba39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da96eca81bcdd3874b710c867dd67d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c01d9395aa8ad95cb622c22f70e5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23eac25768872c9a406630af3c0e95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c25c4e63f1c916923c7cba2d5af242341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cf75974967062e15aa3975950d622342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4b301df1f31205af5803d054fd30d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3642758747a816310abfee59cd4798344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017cf97dd0ea00547f0ce49f9367fd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b55ee4f804e0f6a1f82343a722fb52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab3bd8cbe838c32c87f56c4f65cf42347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40d59c126bb0206b0aedeb5ccf90d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588b2a47014d259b5cd7088a5556e93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59338ae3f56fe3dacb2b2a95a4ae17a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028863659b6b4733bbd421dbc05e7438351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710633e09e5b46e221b0d8ce294e93f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4558a7ac1ca669c421c002b15020b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e65a3e414dd1a4473350d1f742580354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e762d504f32be7d47281597a9d71ca1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae6d19a5f5a4d9f7fc606d4e4564ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c639461e275f5cef3771a77bf40825357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74999053a2d87148f8adb3fb0d091bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a103141f857fbd6a843c5c09d55285359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c252922df87373a98f59973bec9ed71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2403b76551ac18abec5fb768f159da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5894845852e0f21e0a7a8f8866905362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592231a94aac84540cf9e3d6e040e8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e53053fda96bbc58b1f5c818c7ed9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5692106fb6180066902a7a43a2378365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fd28bf22626409eefe62c12c23e41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4c601a76877ae64c63847cc7c7b45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c156f759a35dc3027104cf2c48c75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a6567308d8a5b8a7f443bd6f2b81a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946381eefb63996c463fe2916176fcb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac70bb807ca05de27cbc054cce8e5d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e84d62e5ab3adc042f541fa1df6ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeb962524bc72166d9621b11f36bcc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ae6544b8a4ff84eef5368e65b1926374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc09bc6f86e965314e5ac93ff78b63375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd396dd314a43b4eeeea50a1ba56c5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e95b16f5ddbe60045072aa7b721cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1a0b110ca08d849c794f0628c4bf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c5667796d59be37b8cf08872d171b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaaa01cdbc8d136b15cebbcad54961380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a585805cff0052a1d052b5b3272067381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42baa4694c7d7a2bfbf6e4861bfb820382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd0fb572b04b6cfea4ff68e802d9b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eafa385fa8fcac0c1c169b77a250e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f2d189003d25fa30dc4273257aa46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a208dff399613704dc2ed2100129c3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4b0ca180c6caff193d235e977660f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346491758c3b99e2a9bdfc5dca6ae67388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac508d5cbb8a82715d0c1c0593e829389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6943ecb03f98eb427330fcbb1a852390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a4f285f703757dc908841fa2ef97a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcdf960bed2b1c5ebe9a45dca29e3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f70a5a965c84f761172e2db1e86dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bae9a92f30dc04d3e2bdcad89fa201394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1e01639731b2dc34369ae173ab08b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f86678e16d4c5ec7926711bda2962d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764d32b544d5b5ff39058af605468f7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70752871e6438119b556fdd99afd1e8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65042721c0512156d85b99fcfb0b59e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9e013f8c07294d3e2b45f75f5d99e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7d9106c9a98ae31147a245a97efb6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3965586b03f449c97dc4b365f9ce94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b5d50d99bdafc732da32fcc1b09d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161ac2b37a484062b6da54f8a0a700f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198497b1e5885d60ba6205a7e83eb5f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf45d7971f83d7526b7e3d0377fecc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac182a13ca0da099438fa63f9b9f03407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd488054a54e72718aa824e876f129408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355b05b50fe47a8c2d962989818915c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea04d1fc68b21513a401afb63992c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822850b854010e8c7194792e9035e637411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429fffb7000f8283199b9bfef1dc59e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e995f5a66a8497b89ed0ea89c63570f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550e49b2f7169edfcd222919bdad08d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77647a2be24285535e19a58e3cd2b5f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05655f061f2b4aea3ec4c515ed04c5d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396d0a640c5f5b456f5f3db6932a7ed417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546cc22c477bfcbdbe5fd23e3d8a530418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a0db117c4bcef8a2d6e6fbd9c8bd3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2624eda1061d30964ebe388d90bca54420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ccfcb3abd4a5975943256a702403d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b670d22ce175d67d9e3229624f5a9f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d938d5585bee9cd1be27619f26ec1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72817f4ea5051d6d44a9326dfe921711424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398ece9ac69fe15d2c3e2c1821c24f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab478e78a742a5b895fe09f15b8f76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd2829768455ad41e0344e4288346b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c309bf63d098950eb1759e99cef858428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d41cd5b5268324f6d8fc07c70ac47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28a50750adb7fd9d44814ea908852d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782466144296338e4bbd230e459c83f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd097ba37ce120258a3e67a44c050384432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bea5334310152c709987398e4b7249433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de30077bc9757bb9f76ff1baf8e954434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c3315bc69c7e5b62062d24a470207435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf43eac4ae443f67f729a3457ba075436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229521df54dff00d0bd7c905f7bbf269437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299435f863869d8a222d5e934725b047438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2053ba6c61f6f0a65efbf2b66aff8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56756ae75688681132f940c583aa68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447471cebdd7933ba72bbf0cc5dbe8fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbed643f718b5a1e886619899ebaa9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1012c73cc9dabc6b8e577e85227d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c67c3ebf0f5bce87f1780fa5aa3423444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d956f6e73ba1e2a9d648782126716a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7818ec107a69e76cb4f739d20c8bad6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ca69e8054e179296a41085484ce1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462662e022691e83c93ff464cc30d10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979c83befc07a6e2105c9daffd6a679449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1409abf7cbe0e75009f818ca3719d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d49c73baa85c397d37e827cb022a49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a957596f864a1858d2c0726905539452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89d96c380d97c1b4df7bd06d5eec1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab6167e0b01f29ccc3bb29afa0c886454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fa0324e8edb1a2ff7e81cb6173a47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cb2b41967b3925f0adc1b6fb87d08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0957e482a9653d0723916a2a306917457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eb78eb06613a1206227c353f91b3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc37e23ecc944272e9e49a788dea44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeee16461025c1ef064b6e84cc3064460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060570ba42331bfde3ecb7577c11eb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d094d17f432f582ccd41ad0a1a416b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d5a62f2eaeacfe57bc22c67770951463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423b127fec2c6d0cec431e5836d2c6a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a775589f36f33fd53e3d7cc36b49dc6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8d390588c1038f82485d1c7b2858a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98d32ad29d0150cff3146fcafb1e50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082e68179fb80565c3ecb30b080096f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e15a6c114cd8359a67abc54a61d30469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be9025ba3bffeb601315ef4f451261470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c39ecbf55daa791771bbbbbf20a7a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4a42e24a50c4e65b3ab2735f4a572472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8867dbd20014405b9a2fcfbb3dc5d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7201ef01b68d822db50daba9444f573474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b4f72b575d1fbb25022b55baa4521475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183553aca7b7c9633d126316d4945d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e76e1f8fde53525bb88de619f584a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b4caddbd14c6ed8a402fade655153478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a771f5bb3e7d8879df32241be7ae477479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf6e3df44bcbd2ad9411d67e2daf9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb69f2754755988dcd5bbaeb468bf4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b73f4226b90c0dbb90fa0523274a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89636acaa11bcdc685fe34268b8a110483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d25028839d2e9395713fef7c54b62f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317392ebd6c7c3bb7ebcb42a2a10ad1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664b8935f49cbd41b4c2fc92bc40fe6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505d6fb1002ae34d28746a7025d0385487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478116adae733c80d88acadfd8e6e935488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d3b9102dbac48f4735fd4c218a3e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4213521840a73f6e8c49154125908b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53951a949139689715d3d936b7729065491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037d872bbc15eeb1160537ebb48daf1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765754462bde7815a4eec0b5a4ead76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c12ddf5c75288fed8ccd92cb53d63e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990a72da1c5c46256e751e960c8d0c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492349cb222e8c0a292bf1afc2c78c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b2632c53856f04186599809c302be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a4a95cedb3ea276ef267183643410498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa1d0442ac5968259059021878beb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4103b4e6e568c3580db5aaaf3141eb7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ee8d2bbf97355034f15af6d81e1be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61712b8651c8158aa7c95ff0bec9f682502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea579238e3939ae000a766e3eb6dff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90445fae45439b956d3f6d6d5b2c631a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c64db6064ebecafbe8bd0f7504f2b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee2a2b31a1007244af01fb415c9589506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc7351dc7331e25043ac9c8af5907c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc8662f7bb0a4aff179d27eca4d542508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c2abb1de542f624f5ebac49525afb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e9fe016ae0be74a7272c79c85a1bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee829601ff9ed48f3599966dc290e5c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d817fcbf8c45134ffb67da889e506a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f58a3b398ddb08ebdda75f564f258513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b13a870f742a33cb62a375e92e91d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e476d32c28ad39de50cdd8349dce75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731716c89929e3309b21d0dc5b075b7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc574bc7d81f0634a939f142b84bed16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7523c642a2dfcbb9276b18ca723f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11e87295eb91751be1ada2c99eb896519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe91b966ad737a998d3768a1d2419a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1005cff231a8bed52f7ed10af3adb67521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0811f40fc2033b0ea84cf7a899eaf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd0a6eadee0ed5deb395993390bd01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbfe16edc938b2052fd0fe056aaa7e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5e89b88c327dbaa81a211928a13e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b00a7afdbbb81fa145e4a125d7f3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66519ca340460a8434c5ab4e8a4cc0d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f34264537c4d1713bc5526efe06093528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d533deae7e77d00ca2d7d557409b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a96546949c2628a6e927fdff12ee00530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc713b9d80327cccdfa6c50259b9351531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053dbb9c2daf6942664b34660eb8faa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdca32cc045d4208b628af6804399e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6f152eed263cfed201275b9a6e1b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b2bf3499c2fa331e2659599a40541535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32a8aea429b53928fbbb0af0fe85e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eaae823b560e78391a883c3cd861a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8f8179f1ec16b3f9c87e6a010977d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac948416ee884f63c4e8be2a9e3377539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb455d5e1cc28f3cd46461820d6050f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4a06687dff9a5b07a31b2c8fe77d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a10b037e69fb3831f886a812dad14b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a78067f731ac6453b29a862d42ccd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea3e9677a5337a495dcb7c110b4c14544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a2304b9e5ae6c0a48547ffd736128545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c380540dcc74f95db2edbb97f0708ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4038ee95868bf68f82aed3aad69b9d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff17032774ceb9385b89355627987ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286473f4e12e2d05243424950a753b03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1080f4af89003b1bc58bdb610542e9f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087d57f91ebf235caac2006b355a831551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f7e6c047525e7c86c12409b44ddc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce64e49d349b61cb20a08299ef5cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441bb897c4f6983b6fca8bc7753e79f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098b0d17b0a3a8fa1f92504b7ac5aab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7d16b6a54a875c7ffa48d21031838556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311039de6519d4817619f0f9b51264a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d147e4f3b62e5eb3a7d2b08f7ada0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e141cfee708333bef64b293a0ba46559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8d286a722a3e6666d1eb221026da0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dd6c742f6c47f73f69d4d40b77c0e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3947501fc59219f9eb0b53a1edf2cb0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2823e035d53546d761eb0883b2ad8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b5b875e15179932df7a59798dc6eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed2dc6a0ef17fb7d56e62c5bb0b247565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fb7ec5b838357f3da43a0522d7cfb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4424625f104dcf1d9b5d92cba1081567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d18ccfb902439b26d39650e136a79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e50a8c53d62242c18868c4bac9e40569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e3ed06afce6dd97f9d72d780c74cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bb903e436c41c248cc8aabb904bcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f163f87e6e33e7f1bb6f72275378ece572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c40b9e48c59d106c6c1b011727c867573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7e70990f3f5c0e1c329b6c14e5c31574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86270737ce89ef662b509de1ea2583575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c6ce8c7de6ba46edaa434aea033d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515cbf945dc93f1154d78d1c6f20526577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad3351dc74367a0c0644ef1bff03d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28308fb5a4fad7a05ec0102ba9c74bf1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23d26bb2bab15857060996d2c68237580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a197ac40fd13d11588bb95a0c5a59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733ae670d33d876a3b8714af82ec1e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc92b813f99bec8a27324554b71acd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a860efbb12f015bc1db2eeb2d5301f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72d825627e041935c2a9ef224c38e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee6a485e4d8266d5b9e02212809bb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b08dc0aa00ef7d1124f754390a047587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211fcb1ef2e2fbede08bbb2278c191b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c183b64d2eaa087e69a0133bb8e5f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7730ec8d4d31583893811f9edb2eec6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0496e366fedb1db391286f66bbbf54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b100207de820b6f32e692cfec8811592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13452e1772af52b7f804249fd286456a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432a61037cc77f73ecac062a342b58c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa19271cc579e2cd8b1a753209addd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3ba7842e1c3b527bc05ae240593f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2974cb09d51e5f6ec9ba24ee182ab4f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a857496035716b3b585195de17208d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67852b25f4611df477faaae72a0bf2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dceeb10dc36f8f83699d084d1622622600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc2178f75945853b2958f4406e23ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7763adbf70d947c22631cec20831d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34403c67a0ccfcc7c2fd51e1e5b4095e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408606e87ba3621f15a0c50e8aafd40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2996285a3de7e29691015658b1aa06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84831ad58ae323a7e74d9480512d10be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2306b2a8cac9216024c1114db4db572607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e710fb08818896420a8ad20203f56e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362ea3927ba6c5ae4ae615dc6fcee3f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb6bb89597297aee2f161185a114cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783527ce21b9e3153538f1d0b908edf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c033b9b432b88e02d6f38c5f6c9b8ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded157c10a4f4003d13a4bf04f5e154613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bcad73ac79dcbbc8a80ee8625e94b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19340509aada9553cc17e19868087f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd21b59dae30fa0b76b74fbcd497659616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b605237b0d2ec516716bc693840fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a333f86af2d3a43ff81ca4547ed83b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c4b04d7693b16c564df19c93f39dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9f9f2f60a85083d26b508c04d7adc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c163332bf76bd7af97c89c5fb244621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46771d7fba993e803e5f21d53ddb12622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4998702fec7461e0eea2c96ae5e4400623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09010904daf68d0a5b8922d0b64b3513624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff099dffbbdb83bb2f3a7725444e8384625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afa95f3ad87e340e64eaf1b6a0ae4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf783d52a6bd5882b4fa475dc54f4a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979bf60ad5cf438d0ba279a4bd5c241628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d87b7436f28bd4bd154399ac0f26e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aaced440712505a4b9a499069d4b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6b547549cbdb101534c28b9cc8627631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4ba87c0543d25178975504d3d920d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc097d42cccc829b0ce42df9b4f88d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f2d5ef61faccf34b6247f39a83368634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a6c3f1108d0ded3dfb8b44589096a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543baf76936fe62231c78c13685a518e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e7b8da22c92c8c74c8502a8b40469637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d8f20bb8e1447924d138bea706665638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579239fa849cee514e07bc5945b30eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77216154f6b22300946eb1f02f42d43a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141256b130b193cabeb2ef315a295442641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d77e6dfdcde90c75a0db80f6ac984642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ba2193db378d444ee6933c001a1b8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a99bc4ae92f182f636ed0b4240832644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c274c102628fb189545d2a80c86f07645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3814b0caf677a1e26e5f6f3aa0b5d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088a7a9fb90ec5bb668112b7662a882647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf8d7b2af982ec6dd8ce390f3fb183648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bfb3d5e6585bc19dd07e58b76dd26649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a82228f33ec8ac1402107f20d0e51f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b18ac91a69267a97378e69875f972651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c425e29108dd1b36c89326b133e5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7ed17f35e68af151f79adcfe0a1b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afeca1e26b32666980d597895c898d7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08391b8fb37be60ac966f1e546f80baf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce460e2530210101f7f8f679616e4ade656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2445481cd9a168c2acd452641779a97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985323e64f2f1b631661755ad8b1aa7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b74b0c2bbc225362c975a74d360422659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5b40d60278a35166d5471fb8299e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2bcb77e6ae7d3e964e6415c2d0a2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054720e878749fdfa04c8f8252c3118662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7478881681d3f2ed52a62340577ce92663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e7111955890e046ad6370ddda3136664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fb09dfd4403c18bbae96aeb2f94cf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26183febd213976e9ba8b6b52a1c2f77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7517421003216dddef8ba8a24f2a97f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe6ab0f2f4a441bde40d0d99e541ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13705101a937ab9ad0c15e99f5a56dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b919700a3263e8ddb19583a5341f64670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b492b655bbbc240332ad9aeb75b576671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f5d217ff2f9dd461d132276f6d653672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36917a1edf3edf016d0814f75feab07a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ba7abc56ccd9a419956f984ec4551674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aae004ac6ab5288c3379635ba3be6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966add65e45c64a9bb72c44f564ae83e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c1a97bd22483492153a9c678c20dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce992dec4e976fe78f38a42956b919678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b749347c6e5aa0b4f1b4886d6ada37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb08afd502ea864e2f6eb58c4d7a68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d882ae33c2da88176011c7e21c83c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4709e6776e2535961833ac2b037ab2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54ba4aa4e44ef9c29b5fcf45edbfc2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a44adcce302221bcaf587a3dee8bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc2a03eaa9bea2a0b58a7ccfb43dae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f282e6f9bfa23b33ff508debaadb6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb088e983721fcc08de5c11bf1d11f2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82e7d58729dda2f9018cd263c8c5c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2278e6244a3c946d1489ec11f5ac98689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2c95bd32f880cde8b26a5d6e0d0e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fc0f1f93e6ce3631eb9353b0e1a82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6471d5f218f94152bfc4cd4c3f6ccf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196ffcbe69bedf5ef689117151350df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba72d329674924c044b34625e023a7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16976eff315c06727463182fe55601a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4b0ddf4e5cf80fe90b3821d1bbd4d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e369e7a249caad83fed2607e22475d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c26a2ab45651a85aac55280965446698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf3591b81f92f6548341a6db7408bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f179fc4881e5ae188bf29d06586d86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f9dcf9c4f275a3acc85d26b6e598e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabef7f39b5949f67eebefef415844aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ac390dbec5197874d0cd2b44267e8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee526be2554ff3fd003ff49f42d3205704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4b8e98350ca7183792a69e8e37c7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d837bd0d50a61f47e640640165d9b12706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91e95db7b95ca333af5a3d4e7504be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68d1fddd61741c606b1f2c5cdbc35b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b68da9e076a932cba236965cc23c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6a3ebc71f2d760e714b5e07f67fa1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ead8e6c0fc2138909493df95ed38711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aebe880c92f18405e431f0e1701a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4a3add9c5f0f5bcb987b610631520713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7218254c391347394c820da50ecb4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608710996cec867765c931d7b355b68c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943be1ef7d5daebe6afc5651b7acd58d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4f671c52955e5c10d364e4ebd2b30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aa0d49de9cc00eff1cd11d326eff6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615c65f5058520968dbb9fbd36cdae0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b967776619e6759b753ef13870feb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092048ffc22ad2d6ac29ab08d3c099c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459159523eb62289c8d2a7ea6414668722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ae2ba8bed741de9011ba57d7e650e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2aaca4acca23f8f70209b9ff6583a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfbb0033f1f3db501d4f5a2a3453dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ad31df84f4951eb96ef50c399bd55726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaa2ddf9dcd73793167ebe2b01d68c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081799e161cdc63d9966b5711a9a78b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39eaf7c55d33505b77f09f7016e2a3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc78f281a3e850855552cd0f46c77e3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78dbc1bcf9d3f5d4a1613ede946f14731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76707b1a1f6de0a70411b8f79dbb30b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07e588af10267f887294d97b8b7edd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1054745c8496855f1f8513e13640132734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874f3b240b1f02fc80227a41748f343735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45571ad92102306b529420faad4ca59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c4dee7acd49b95781dfbb5af3f2b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c8f9ed63d34b8d06ca081733290ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801539df707f1925f0685242b65234e4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcdc3bfe960921deca738a256813b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec004d226c05f7efe58b75bcdf4fde9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fa2d65a370680e9da61cddeabc682742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00d1d8c9f59f50e0f437e14c4837f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c5690742c8d1576ea610806d7066a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7930bf0c0c61975c93c5893c60c95a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a0980afa95d501e525d994190ad52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7a49dbe90625f3503922dec6f4383747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaee5c87c83a707eae33f5fbcfff45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb7a418454473579726f12feb82a5e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de097953341141baad8bffe0c23d4dd9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecb7f3da64b15f526266542ae8e766751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f38f886d708950a5b6f3b1138852a7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e68d3b94b26ba6ed51dc5adea32b7d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0952411d7d906b9415c6a04e60fd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8140c23245d67ef33eac97a87a417eb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b972abd8d4a41a740dcb5250aec432756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9752f95bc8f2cb750c35f0a18b81f8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425089c697bf20c4f196c640eeb95f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c804bdc39a677a31dd27986e1e26e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf09510b614877afd47402c3c69f33c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e20934e0bffb8ef592e9847c5d0cb2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2a2e8ff49b1c93c11482347618ea0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ed5d5feb21f909685b609368cd73c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126f243a004fa39a9fc92a91677b43764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa8c8110d4d195ef7d31910d7208d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a91011aaddfcd78cebfce617ca3136766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e848d9e0d66eacd620023f1a7ce8b3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323788934bc3f36af8466e1ddbb0377b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a959a59eb163c41a3d74128e454cce6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8b7a3e42b700fbb4703c791c39046770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0370154ab7b652dd60f3cb3f628d1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ce195139ca55e6e88dbe8270430f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcec4777ea64ed599b80f3e2196c26a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac7593590c194df7c01bb4c87c1873774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5949eb76365e8e72510badc6ad0ff5a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff225e90af3cf11bc4620368cc4508776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfe26dcd2f9a0753f7759d489245b3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3ef7822148b5e735c36256c5ba634778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324f0492c770ffb70d19319152ef253779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314e3435de6f0b80d7d5101942e26e6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97c47fa1b52f4b3fd3c41ec3dead95781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbf4881154a114d492db42a91665fd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2c5c3fa4b1d4a863879d0aedb5ec9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6282c2bde86b801285273e33baf877a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303848fedc3bf426aa6cc53a9d4be4f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38514dd4b234d2d087955b4438e5a8f9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f1fe33191e76c33236180ec763fd6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99b8723d684ce6dbfb061984cf799d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1047b46a306cb5f8c498edf03805376789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b8ec48bedbcf7fde8a9d9b288c273790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587d679ed3fa925362f0c2f9b7d34ad791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c395e4c1f44fe2e0e002af11fb8c08792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b3a9f953e70c516bff3bf5cf09bc1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e282670795b097338b9d6c1f73576b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345134af2d852ba0b4aa7949e7b042795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e322986bd2470134068a517b3b63f2c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004dc66e17dab015a12aa2f9c6ba368797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c7085faa297c5e59a317cd18fd168798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627002bc02fd581347578dcdc1111bdd799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0317b99ae76b29db88ffb81573f93800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519506b6fc44ecb3124aca9a9230bd5a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478371663c6dd9872930c368e8914a4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c97215528fd433f2a144665bbd06a5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f39758569c4c5d3095de53dc72a47804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf97e3ef1d73487d53c2849e54f5315805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815171a19e88105a9894e1da25aeb907806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ae1a05f4093a6d47fcbb934ba5d04807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4829db632af3b48ae7afe133a2de7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f468a396eb6a0da24793feeecfef80809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c382b3473e7fa593492b1c21517610810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85a63b1a4708e4b3ac5e8a68c8921e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3754532731b917ec6e6fb60ed5129812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a68c19d29ff31eaba59027e5931f3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e68a0d9489ad1b3431f323a8a7459d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdc77ea82df0e1f85d454621a23988815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c3faaa1596b6f58890a01e620080c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b256bd743a3b87697f3edc5e4caa2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da85d9fa14b0de1c88d70e4b17a8cef818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecde3f845088a10980108d6e47c9e1819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e3c1574493ada73d4354332c5ea4d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9faa2451514fc5b9d02c104e20c0a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2134866db8377bb46d2b7e7dc4ccfe822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2157e23416d0a511952ef83e5ed05823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df1b8ff799a62a9f7c4d28b026982824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc7ce6a51073b2492261c35b670609825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0474a1dd0095c70191433eb85c4a6bf826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecc78b6ca4dc119dbf6d52c4637c1c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465d6e6b131a82b3386c8a2f105f273828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dde3280935abdad5c193b130dcc90a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798036e399b44fcb8aac2b8aa27032bf830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7dbf4cfba4e8b52d42ba7a101e601831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64387e556cdecca257351688ddb284832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53703cc41e765274b63478b6a36eca833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafe42d7406272b9c270dc8a88d260a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e0cc7de79c9ba0effcefe86d4ebb4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cbfcd8e0b1898e81c69410e4949a1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580aa9ec72ce7d407d9b08a7cbff39e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221808fda8b93afb280887cc895666a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cd257608fb9bba4fc2261f78a2459839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a48b6239043a5e7b1e2e293ae67b5a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd019fa4eba39e31d85329547a380a93841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04429f1a3cabf208a7a31786ad54014d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342083c32b5cc06ab876fc8322de391843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22a6c6178fcc2cd79cf613555f3d16844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78116e999c464e5cf2de7357ab78f2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9f7671a2796a68252bb175a749110846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81989d497b7b251066bab59f2f960e88847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66352956677946687f3a1377804a8479848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a281484307b3a0797ee2b9fbb4d804c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad04a4d79d9ab2e55a48f18d7a31855850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75acc4495ab08695e58d4ead491704851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd69048055e60ac58b193a18c9153d9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadd5485b90c89d7b21e328487c4f11853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1922a65383a5e565d8cf42b95378b96854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbdf8265e53fbd6246c01da8643be8855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3489f262251cf9df897d611c7ad32e4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4aa6192027e1c49f1b55259207db4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e86a7725d0651d31b64e1e8812aaa858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880037b7c711eac7bb057beb684c5dc7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc940f14f2c3dd19a18d8504de20967c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cee2455b1c390157245d0cda4eabc861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051728561ecb0a20f9382f4bfcbc582862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43fe647da057187b4e653c297208ff863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3afd23f185490f1f8cacd4abea90cb864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396a2bbf794181229341ec14ccae6e8865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f042ca7a9d2191ab17ec90bdd0e89866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79b47fe087fc629a2bbd801525e01e867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f266a1560fc7bbb2797740e6f2a5d02868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fde0e913638c3935d948cc45536fb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f0c9cf109d6ccf9ed25077b03bd8c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2b1d425bf2f08ed500a9d0311ba35871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f68d29e5b1ab8fd4ed3b969fcef379872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd361a355c9a9160db92deba13d3bd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa0ae756348ad88bc64ba1f04bad4d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7009bc62e21b202e490be0efd5b35875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa46ea22b6525f22c5b87aa328d0b37876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be85a5ee38bff62f6e9e45c300590f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139787d42f6755b0271336adc400457878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cad3536fd117a82124d2ec507a3b6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759063172d1e319e852b97c95fcc71b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af05e9aeb4a8d262bd77cfef3a70e53881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44686d802a75d92b4d41ea618dfa8622882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8917a886bea516f1c29f3a0cbcd06fd883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc170eb913b391ee4020c9c991bbac884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8113e546cd668806f9974d5767ab7d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff91e228acc4c1de3bd898486a0ec3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94a15d45d36e33f169d1b1507ed48e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb98d591f1f960790d6194ffb4c10d7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237636420e291f4b44a48018d9a9df5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db14456d4f5ab323ab4753feef8509890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e04aeea7ce0e5db1c3fc3dfba96b9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0051350b5ff761078205df6024d76f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9a8961cccf63094e4bffbddcc98ab893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995a1b5e70d29c58706faf8b5b5fa1e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bca8717865eb2da82f5385b06ef77895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95521ea6278f704a409018841d9c0527896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37af8b21acf53890429edf8421a9c3e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473291e7d634047d13f6afcc026aca1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7c0ea342c9594279b6c8d06eed47f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11446e4b11a9e03fc8c8e97361bccfce900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eacaa9133b983d2dcecf7bcc334354901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eda81e10c3d8a93711dbc7f1bbf5ed902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1837d7b7bdab37cf9319f2409dfdc4d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798b8b83c5c6d1cd7e6a5e093ea48bf904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dadf8570c7d9f768fc8136ce3e02b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f525c697748d052457f0a121baa8e7b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e344b11ef9925a20de3c90f6cbceed907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6e5b46c6aaa4f8aaedaa37e876dcb908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3177332228ec50308487cfa554616af909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded3ecc2fd8e8a5b65a4859a656e0ff910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a476df3197e6de93086a7e78f7c1d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66279420f517049cf4fd3c1848f5a78f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dac30a5e21fe802005bc77dae9475913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852d6b2756000141541e4e63861ed0914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21012eb2f5192f5c06c5e67bb91cc7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424ad580e8abe861d760e6973787021916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85379c0f85db1a3578685b155234c800917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b695c26e24b569534b70a5336ef19918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8552aac8799bc96f2e693e4901584919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1396fd15524fb4977cbc80edb866c4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6252e045da51e1d0a61c05d71770fa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad93c8f977bc0de49e3a78205a9a4e7922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999939f9cbf05a4cda11c2922b7f8571923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facb63443184dfc346c910b7c9b593c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259b58c18d6b62395ddd69de20f7545925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588a0c7d7a917e02b8a44ef12092fb6926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16813ebc6b7a8c9eeb22fd40bf1c5c20927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389b00c071f151accf2af11de08a65b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d6d07340ee65e2106f36452106888929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6f5f041fc3deb519d28286235b7a4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19942e7573cbbab6551fa69cde80f2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ee196caf4106e886f2fd503c23b85932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c80e6e201e64773dea5cde6d916e86933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31604a22fcc6115ad206e69ad20483934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95894d152acb4c50b35cfa233c6dd332935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63e05e045527375f2d3b273ec8d5e6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b44d63f06ce17c60f9589cd0d0dbb3937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6cb5ec97061d8203c5193819e9959938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1d6cfea643254c05c59560d846259939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea93ca603fab77a909893eacb82bf3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce589ae7fd35d0f135150f0e7bea8e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290b39c27c931e55560dbf181a310e2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147a5007b0e13c8f8a2b72afdad8983943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11efe63eba7effdd04f3a8395bcf496944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e4bb16f63b3d3db0be03d301d68b2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c0234b30ee6b453e4c637a34abdf7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95e40aca6daf2740cff7b5e2d134f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307bc51076dea78eeb294e84afdef83948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cc5917b037338fad3369b73ad203b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7103d8c38cf637af8f5ca20dc6a74b6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a1209e7b7e8ee086c2c6b1e266558951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4476c634a34ca486763586581b073952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18692e4ba7f1abad0049405571ad17ed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838e57ea1632b8a2f46a9e909d2ccce954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1783933de8417d70cf973dc5e0d65955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ae442fcc42656e946a2f44679665956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e582c5efead9599f8d8d13e1c2c3c46957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aff781222e720233d7a6c5f2c99d2b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d932b89afaaf549ea579b40ba65be8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ae61c404ac478498aa8c9b250ac34960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd93831681fc08a1ecd1fcb9159ed8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1da88f6ba8f33075a1ec8b2b8269b962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c3cff3e7efc5f199e069387feefbe963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca64a925417d0598d41dc91332c3961964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd945fb5a136015d81208f59bd8e99965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f88a475c15182c180120d43eb4658a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd297c4969cbd205eacf4d5be8521d967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89282c1e2263709498bec7148e194c54968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcef802e460aaf9cdb8830f035bd24969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede40a9a4e66b1df944529f4c5b64331970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa303acd886d0381047c6f4be5e9ef5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d060eb82bee1c215b4028cb836ac6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc2b891ccd508b782c404eed5ebfe2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef023782bd847adbbd922fe327c6708974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453d3aad467249ef3a750fb1187e8f4975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937408b00e8e6e8f5952b70b216613c9976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000de7711b18d026988249a911c7c8977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c616c57a69012d8003baf1baba7415978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2189030bbca010b0fbb011fe4b1b3e0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a903f4adb12fd92f83d003e21db1cb980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d1a56613b634c200ea8710ce45665981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7311c2be16287cefcd85e6edb9831a2982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7ab1b9e0fed2e16e3fe6684fd7276983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bb7f6f7151c74a4af1c17e33f1589984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891a8e43ada4ea04f4b638eaef5e808985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d859a1727bcbcdc4a493b6d1ca9c9986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665db086d7a074d8b1907126855c6fa3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f48b89cc6f56234aaf54c118a2808988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b7ab95c9302c7cbce9e1423a1df8b989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668b7bdb3652ac880e74193ab1f75d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fada795fddda668e9b4ec378ce3bf7c991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbe5bc1b4ca1ca116fdaba5e9200b1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e1a1d8ea30d6153b41fe34ab1dd88993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b4346ee35ac5343b3ef60d9ba38f7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d1a419b73707ad10d02b0c405d1a6995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37836b3a0ea31cce68cd056ea0d7ce0c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b67372d2026489071efbd38d546d15997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c59e52a69986811b174c5313eaf1cf998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb28f2deab301e6cf766196a32d7371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9439c8e678699e209e0e1092861f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3421473571abc4514e9068da888d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0c67d49868fb8f77a2751d24c17854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fccebda18a2f9d492b7fbe8a74ab45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662a7cb5c07dd0b64e519e29a7c7d086.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301102a49bb04bcf6f3f8e8242e26067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ec047169672de378bb0c40ca643bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457dd658522ec815345f213f8a704959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce316bff1b2a4267d532207a7f9476210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbfb9dadca575bd8ca7f29d74c2e5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b526060182074a38dfba24b76b8c1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157cca2dbac6f53cf4dcb7a3c57d6f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7fbb5dbce17f347b7a7a03051cb0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd92d740a58eb70b6b9bd9d1d5e4e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e89a9dc5d4a896fb1486186e4b2ad016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d62dfa8b5e8724738776a0119605217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ee71c78c4b46c00cd94782f411b5f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab40783d9ff43503a2eb83b7d330a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7b8050d5e40e83eb798dd4e41c85320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad837da0256ecb8ba8f4ba3ea377899f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202e18c3fb5362767f9a23172ce415222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6168d89725b0e8e74218134d0bcbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2d54659b29d5117a9b36cf6010d6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616aa835f6a8e701d3729b0d083c38a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd994c44978ee428f923bd3f6cb0df9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b255b5caff58eed548c8424de0d139d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcac2c9e792398f2f6ea493b5f85bee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17673538aff1504816908ac2983069c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdf02c5f87908910c1351896f4bfa230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47ad4348484097e95d41f92ff6772831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e06842f8748214440dff0ac53db0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9ec2befddd820d193821669331bc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce5b6ccec5fe127798803c68cd0f3834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e0687b924c3fd71d1b37f0ca3616435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0dbebcebe105a67911bef6870584536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745d6b895f907872ddd8eb39063410837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7260e7584176348658ebed55aad45738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af50fba296e5f5828b88fd05d50807639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f320aac91825786c930b9cd35c3c240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b2207013b6667f699f19ada37d98841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d274c505063b69c2e306f7080992042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edc76fa0ea23225ce642bbc541e0c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4cfe0e28ed8e4350c6b8202871dc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d70f7a46f0ca6824febe590d6c81345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539b3f86c8d6c5c6faed655551b95af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9c638c7c77ae77d3833c9522a93e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a3054edbab3a2f3a0c367398bb95248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc44d3a173c50eedab3958763c504749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15d9c31da508074561720cdf7846be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfa9574b5b6e69ad7fd2008f21377051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2d0e05a51c571c1fcc16d7d64ed8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ba31885f2bf9d7d29e95079fb050953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b995ca31121f96a03681eb2b08afac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e9d59efe9868deeecdd651753484155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32e420b2d0323269f2910a6b66b26256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfea8899966deda371301353bad1e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf98de6c9b5b144270c12714b4cc5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430118f1f864490a5a49f59d0009ac559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e5d25ea36e8db4e0846dfcda8d31b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211276ad4d47c4c5792adb1463764aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df2eb21cea600374c4621106790dc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da062bd58f55d3149b14692be476d1663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480ebfa937c2f55cad95226e31f15a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c39978bbca972238acdca4f9f6240165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29c011408dc350848bfabe61a0762966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60ad8c3553912b66d27ea8fed126b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324486eb16f8286579f431aed9ebea4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c85823dfb172dad8a8aee80196cc469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c57ff7965ba01fdd7618a2da9224970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eb57b96a60d7155a791ac22c58b60e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f331d4ceeb7fd7a1aab266db7a6bd672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afb3a3d89eaf6d25d4c3e121ffd63a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee5b64aeae38bbc09a3bc7e66ed72774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3bb857ceb679eae4f9bab77e971aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f331f101bdd179812a1d318774d4a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b5c3f0c1c6960044936aed02656f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84d05f38fd8fedbee7c5bfb9f6541878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca394db195c76ae80d351c13a8c073fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6e25040bf72fa2f604955ec0af89e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c19f65a07f7cc3b063648647a143481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0028bd3c3da87090041137d81ab953b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316ab45d6b53ee77e835738ec30da1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689e55c033faa5ad1c422cc9a4d66d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbf6b4162bef1ae18a95569c8b468985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e2a03b12df845a4635ad7ad9e037386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df8f8897246290cbf120a55ea5f72f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1755f2924b42d9d52b6a1025aa9c29e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5765c76f6e98189156830c73ad24bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cad66154f8fb955847d4f1820b75f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75ac07a6d3d0207f5a484bf222b62d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7d42606d80d032786669ea144984292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b746569553294e44971821944ac1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9b60cbd06a65769cc7fc96858016894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabb16f149b205e2e18e6a4726609c695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b77551ec65410aad7b4b94be8dad0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a90364fc1f9d037682a3ba8375b8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee700ad6a5cfb3824425b92e088c408f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc8392a79e458c143be2a00afb066299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02e1c9297178b93d333d74a76fc29d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438809d28c2363eda515447a6c832daf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9022351d5fd00b0b25cda1458f6a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f45f77a29519ef8dccf8da691e605103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367f45c340d338e603820e334d458b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19779bc91871cc4ab006f93a64d54a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50d61d2f8369a70c90ae8df32f5c3d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8893cf9473238272a0f69b05b507f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc45c5433bd4fa9fbd375ba57502d49108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc03c6ef6c74ab2520045e35b33b77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cf07a8ebeceec545b5a8edfe7accc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36680c69125b1e06082c680e9bbd2f97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca78e0e8837f9a02242da13049ae82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c23f6719bd4fc87cb26601e3c7795e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60ba073615e4b17a6cd2a4a27c6157114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cb51a8bead4ff64135227cfcef23e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f84ceca4387c4550d457ac70c29345116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbd8127efa46afe3d8e6900fb6be8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd19bb346085f0da256526596dfc976118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbf8a01ec8156a6cd901eb83212659119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af6833bbda45c2c224326ae7c0fc0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35748286b61e36ccb1b2fcda666055af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6432f3b498143116b086f6f3e8df5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef044be5ad76a284cb3cc4cf7c16e6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c87bf791bd77b3b3482e67e6768684124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc24543d130f599c4077bd572535690125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdba3ae6b6683a86ac166c5a3cd5aba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44c219952fe17b45eee8b897d5c6d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd1a4fbf79842c88cd0d3f0c9d23b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b1541941cb6da7d79cd28aa955367129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e966edde28cef46372d60fa34f774d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fbdfcd7f852bb20bdb3e58185dcc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b50502d0711cb1199404c17284d60d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ae71b58c59896cfb831660aa0a025133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769655c3e829a526726850d0cb59b2ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa1ea6a900bf191c627732d3ad7a06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33366ce3a864c0b78508551300f48596136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdd8ceb375d7fce4e2a531b9125b23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a210542c0529225ef15e7c41b8a243d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d108964203f739fa50b4c36c4f38b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cb959fc7891822a4fe5615d7b334d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fc9e74540329c0daf41c6190af035141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dbb27392090052717c79ee1c3786c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecee3ff3558c45d7757468f95417049143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2eec991d2fb9c913fb1460c9e09c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58c6c32bdf288ede6ce26b66750453145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe470cf68dba7b3be38d42a56ec905146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9c1eb639bc504dd30a95810d38ed0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f04e8851c7a993339a6e3a2d9b17a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dcff76890ba5ba5ce94c477c05cf5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4b4b5ecede018d346f7eda7d9b63b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47e23746298351229279aecb598d28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e75405f1b97e20e233cc82e112516152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c297d46ad48a09efaa7b4ee1d89de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fce4b96f9b291e416f2fc29991609f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e4119e6681f3148585ab6a411d876155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b456e037f46de063692b3d78c2d28e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc8f5a2176070511cc5d0f7f087d1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8df24964fbfeb296a0ac26068954a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930940d24f214a7e092e0edd35768482159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0e6781880f76a7943d85673245fb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761d3d3a4e5ea94b6238738833677ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23d21de31b78c2b1e0989e1fce8ced162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93379e76ab128ccf2c1b00f832f6f33a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c38f848a279e02e31e22e0cdd51c35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f651671b6dbbb44a08b745a4347a1c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12069c3579cb8b8b1dba2868af349c5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e22499f0f8c6f67d606e4bb92d9afe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3579f6c9fb0be7481dd79f25eb925168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011934418c2e27ac6b77dd76a9d9b2a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5250a7d85cc33e8901fcad2ba9cda3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73dd26a5694775474075b6b89dcbd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1f3632ffbdaf83cd7edb512df7346172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f466c83a6c29bdf527f0b2609ccbe28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ef686c16f95f8408389c0c067c305174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f7a47d69dfc94af9b2bc2b12d01aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881192c74ff95e0afb508e6d6361ce2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc0587de6ee21064d0ca16fe0ddb19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a7cd2dcb7431c9512238011c2e9b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79977e10efc35e1f265c0577e4e214de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025b6b57bd58053763c4c088b659903180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2cbc0e46becf24a9476ae2384ff384181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f898de742a54a90017a5cb0c43ce249182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd6e3a5e3e17835b48beee82c85b37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ab505ca3cc3fe7748ba5e0255f48f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06005ed05788b712cfe3c2d73f1d80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa9d073d73ea3134726040edf35c0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe49d9e2a6306974c109ffe5e495f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0b751f8981362e95af9cd073b05a1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c2ac4f00c61c4c7154a4b71fbd65a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa7696897068fe91f471a8edf54f56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba93f809ba4d84bdef2097d5ef2dc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49749057befdc42d9e53482ddfd9999192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12206fae474df26673137d5f96641e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3f35b5d6186ae1ef75b579489a4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9df91c5c8bee43a4d0a2ed36a89b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ac650efb1233b216fd8e2e3b61be9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9adbd563ed2535a7fd90a09b70992197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d96c3f8a9f72e119269350ce857400198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922ea84b5f5030d529022498224d309199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05106d7e91acdcbd69c209b9e16bbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c03a194c9423261701fdbe58efcabc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005daa954506780d3e8a0712f3334a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba9c76d5acf3619a4e9182d1253e84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a34a44dca98cff9a10d778a65258be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd20b20328c14f944aca2a980bc448205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7dba8cc62b46b8330c595dd0fbfcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fb12a4e2fabc531828475f0e3d424207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aacb29bbed5f74387e4abbae14519d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea12e9d9a41f2bf423b22ef9185e62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad85bc1a925aaf597abf6957eeb60b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadfdc2fae83380cd0c2224c668fa92211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5309c332d4e5800c67bf481d11563212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0b0ed66231cd74443e5a579b2b4b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b8f8c86036c076d6d671c2e23f71a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb31b201529f1e8b40cf151e3394e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fa49692b4235d017e61994545e5f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945d2e112c23e72a30f8d4434d473e7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025e7237c8515d447d6260f91698c9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859a4d7fc3d45680f45221073fe81eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606313d43fa56effdb6fbdcb8ce744de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391b39a7c906eaed3756a46452f271f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723927e63405f3175ae40fa1f832f0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc766c9f236c3be95ac67afe131e8349223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab439ae2c41ed4f0d7a0ed118b182d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3a8c571e057e2d6e93f1709203546225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774c47be0e77be8d8f3e7630c1e66a8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13497491af63d805e37d76f1030eb107227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a108f8a43a04462c6c3b3ebc51592228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7443b2729fd7b166106e682b18156229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e263e6e0fe8bd68f9b5da893a0a12d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751b22a6a21c02d17aeff9589624ceb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e22b2642fe403d949e6a852b73b9f2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac659776122f933ea689e945cf4f742233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce599fe683a1c8ce49a703c0ee0a9c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae3fea0d28aa17ae799fcad941504a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7dadebf5cc4bb32a3224ec2807630236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c4cc56173e5446717a1605709a943237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471a29b035328178162c9746890e081238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382680ce7069c7cdbfc8eff7b6da5f6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3eaa12938b981f1c171eff46ae507240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ca79c23dfd7d6a327abf4bdee9c66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045872aaf8564ff8b2b43ec6b3ea30fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8aac40bed1d4322546cd2b42bf2d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5ec6324dcc31b6e052646bc4bebe0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355fe6d2237c241318dce3f51ad99c6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a5106c7c05fc7c8f19aa288e03d97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d3c741227f3b2616f50819291b80e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7dc9a4991a459c7a781526825a061248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4bec40c215ec38b846c23cfc0bf8ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c245eee46cb7e820cd2a7c7913581d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c2ff6569ee609744ceb3aaa191cb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e1f20e78a8e2cc037bb2de84d6957252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bf9e527c9d65f50c08728caa61bf2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb86cacad12db33966987b04a1e4c65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf87e1d95f752395c4d4e7e5cdda3fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4ccd8904898e527b4f59ce81f4d05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40012a771c40a108b636d943069aeed0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a72d71a7280df2446bd225691c4f8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d85182a5e8774d95c0492a1f44974259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabc67583ea5779077b4e93a5a17fa3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824876fcb60a8529b0d284ae11080580261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba8061b655d9b801a760cd1a531fd8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26ca2f21a9aae65ccceddb226f919d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e55340cde592ab92212781aec0c1fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004a1e110229a0a55f044f2f2528ccd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ff027444ca1684da248fae318f458266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd32b89fa5b380f80e66b5a203dea9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e723427035d466f8c7ea88b04f70ef9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fffc69d0100774cd135905b4811ae14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd281fb8766b4e7d3f7285df666e337270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef26d3a7a16c75b29ca921124e8d6c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a55915f453a9ebdea8353032786f8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db2d8e7a9b3a228adcbb03535b11cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c48d8f6d5df4a5f539afe4dc925a63274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e85100ff29913c368f66578718dff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be12aaa048a10ce1ea0c3a6e9cbba05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db318eaa6806fbc4f260cd664851caef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546317566953391f917714e58fd63b66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d79eef1125806de19064762cb381e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06af7e70f3c6b7c483adbceaba4d4f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24924ecb14ea97ca58487ec7676171d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddca925e4b85b0d3bb1a88d1e5729d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371166ce81a928c1731e8bbe24bad753283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679db2c74f73647fe8ed3ab4dbbd93a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9cc7d09822d14599a90edd4454bd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f93406d7185878ac79b225e657e0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de3a056ae7493225f21f70ab07ba0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023078c2535b8e1df8331475ca426fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e0df9e00cf29a418252aacdc1ba14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5c64bd1408d6fdde77b0384994345290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d418a18abcbe02fdd76694591fef16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510c1d65c8a091bcaa76816b6477728292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf67f31746139fbde207048d76df7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84837014b4ebe24cd3f40e2dafa6575294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40e5ad2a42f4cd9a32e42265220819295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3143221b06a83be01ceba4360361be8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8e1cd473191659f4b9f62064e6d31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7a84edfc4d96b0ce6105c321d351f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321b5da33de66d56405facfa7536730299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19568586d215537d8985a447d50ced54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75292bac6ae648ae678266aacb2a20e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc386720a311d63abb9cec5f6bb9bcb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c275e98f9deb6e7ef0f643e5d1c8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e62e5f608caa7fd22c67b1d05aca9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12c9e837957a12806941e128065355305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f3a60f8d398ed0b07ce35e52c6ee6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7e27d366d1889e8321c793a755553307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435948517320fc6f434a0c263a48c1f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd20d777ef1ddf6f2d0383c88a4faf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ec8302f4c0471c389cdc2b9cc7a47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe58f3c6b797d3732c57e30a1e57e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d66168d246171598915ed113aec26312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17163a00c7a0b353bab91d7bb79040313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdccd5adfd2a592b29430b6f37b1ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d081a853c27111f1eb6dd2af24ceae9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d3950a4e4218a9c750f961d2cef6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc24c1d01fdc2a4d274bd4ee6177a3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2e8c5844a9666daa5081676a126a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842df7503e0c16184519ac82366f503319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e53060eaa61a252622f2a37dfb72f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2329812a005a98ab556e46d75e2b81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1ebefd1026389bbbb1ce27265f266322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e02684a15e785d8af1ce15dc5fddd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04429017bfeae2c3c4920bce23565e8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cae553f2c2ee5953a2536e653022a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35143a78535b8f06d2a464331b5c3f25326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387159f05b3f1c6179d3810ba2b63ef327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bc83c42b94ec1d7a06d051c6bf447328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caa232c1c20f4b89394fa2c04bdcc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22898d459b7cd799d950f232c8af20a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7f98367949af1fc3325692a5affae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674642218e5f54260112e4e17ce0e83d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dedbf28a8d7cf033b9272267acb187333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c63c83010fa3f0c43e7f3488abf88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1a339540d71225a6e1537f0b285de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea07981ccba2b8bd9a2699ed96eb033336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c48d831181711f0b19aa84763acdb4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62881fd175cf61e81f6405aed4783f53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cee48465e024a3c86b9d428d5a889339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36378446416000429105fb0fd759590340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae726459c00607464c3fcd6b97805f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db86ec762f8b7f8c6832f5c36b270d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c2949da54997b46bafd87ccdacb36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85ec0e5439be6e4cc79cd43d033d9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde2722a469bdeaecc33ac10cf8e9db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e20e5f77e31baa23c2d9b82d21d3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725cc4a5bca3d69f6ab1af37a7a8b4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5733ef5c0b83f528724f689bd12a7ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053038a462fbdce11b0a20f980d2a532349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7ce8eecf00d419e7f3a354d7fdff5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9c6e76bf0939cdda9ca1727edbb64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d42a691130db8f0dbbf9f33fc34fb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663da7bdba347871da0cda1b0db3386353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e35d1036f913cb44bd07b9bccab6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae0c0e973ceda4e69030a8f628f48c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b8612cebdc3c3b7f62b0967abbc1c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf052eca00b0c5f8ceb3ec9aa4d31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f47ada1b0bcbdd866d4071ef880cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727dbb2dc0b8014a3185be01c856262359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a09c3ba75452111d45e610940081b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c24e7cc83a8aab0f81560ad08037b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5c411316bce76eb6dff4c01d826ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b286fcb88c7e9ba38775c42173898fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf62d791c89e32d6553721a2ce1c5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d5243553e2e740a44ad016c36ed20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b49a01a17f88377cd4d9bb3faa9fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc44a783814f1519cdf6f535c9592e2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede19280c8ed46b0d4650dd4363941b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10b4e5b40001553824a2ab43030bf4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dc8a0ade6cd7c1b3be3449e0b31f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43419a5e6e06f348b22b7aaf42b620371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac5dbfe5cdffecb400931bf3226d10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4f7d511d2d696fea2270fc66f3f92373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee7972f2a0b5eea8ead33b379b0658374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31078de40e6dff2230347267bb7a72375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e17003a6b23734b0277fc097992e33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e739c325f52e97f5a367e5853d17a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f8e5f954a081a84f0e145c0a7fddd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef08e194935bf605951fef277c93d22379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68845e9c3b03174633317d2c49e5e07a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c276b4d23f7f40ff99a23f962b2c5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc727aaa66b9dcc4de2306f7a48a69d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6743673c2f8e23fe9f8460d1a52a40b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4341d8b8cc1005e90ad56a7240ed659384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7c685ee211287f824bebf1aae2646385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c32301ef7a39b1e3195d33db42fbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0607581a8f6f6551e2a0b2b3c2aa4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61809ae3fd8a0b7cec15a2388d5eaa4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9498a9ef850206ba10a222f7e20b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e71ab47d09444616311fddf031eae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33faa2101ea9eb5b88000c8d38e6fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4cf78de699e2995e3429e65fd2052392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27de08f650bba7a2ae2efeab9873c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ebaea80c73ac8dc834605ef26ae0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268ddccc48707ef6a8ab98647301482395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e915462f367238a3bd676073a3b96396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a08ca35690b54c25c289165193c0b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc4ac4806f3703a476fabb01d39e81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019800194b97e9d75b99dfea4e82ade399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226b9d9bf4318a23ee1feb47bf461f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4d0862434069fae1473402c635b2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7592a0fbf17750c647c7a09836c3cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792933c7d9a4dcd1905184ad5420658a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da89ecf70c217795636f16603fdd75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a2f41996e5005455e5e5d9ad3dcfa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ff162b85f4b343f9c1d082bf03432406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82845614a4edeb6ecbb08f9f5999bad9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ecfb9627fc7b0b8e778a065847ab8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b611dc16f816bc295c090d32ccf11f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d26a655dc900a2d13358135c9f731b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d220d32c3d6c22225fd3addcc19524411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b11f2ca43d4d680950408c8ee1d285412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193da4e4dbb79082cf0a904fe75349d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e645776b1ea7663f1da5cf5a0eb2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a879db873a138e67d80ee24fbd7d81415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627d0cc9f954fae9314438a29967823416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adc44d3b10711a9ba84dc09a1d8ece417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb218829996254cc8de45c3366947d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7231cbe76b4ef64909109b30a0c3bd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb6d325a7e47b78287591dae4c3147420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bad1b27d94304a327c378108113ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aba53236be2c3ec32b9f1fd93ebf3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0979ff22b46f7c18489a3ba87a116a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd69123c1d1e5d4a3ef690362be9746424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2574772174bf670c1a628b06427bca4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baced4a30012396748878b8d6a4afcdd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03682788b11715c145b6a2b4d94fcd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313058edd90480c9ab44bfb93495cf9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0399f0fe6f7d0aafda853e2a84bec4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644b02a4d48bcd4ce52fe6b15b80aac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ded99b63c4fcd8521dcbe7d21b8adc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f79c4d537f318bbb0d9901e6c0c541432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0beb5597c241d7f9b098f97e1a1ef16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df5397a1619772c026a818c5152a8d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbe83bad49d6a58bfaaf7ae58d9e35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b471c01c788773179bb686e75fcae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfd2284db3ec6545645e3ee4d11735437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda94f9ca1b0f5239121ae6aea8738438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368cabd75e3e1b47992ef9caae747b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8632d4e8ebc231e819ad37d8034a11d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87995c2d0dc21f8f1a6c9200e77257441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be3252eb47efeb6e35ba5776a5461e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69699616fbb32b913c43af35d6081d9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7af40cd6934aea58faba18fee1a57444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed6966915244114ebda02b811fe503445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72670b20497b0f3f4d8db2e5f20991b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8347f1109d7c4cc67c4f28c92e40f77447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eace109f8f9f00effc3ab225a59a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a4981141c22def02b9d62a0426284449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aad11ca0255bdff3b5dbe11110ef1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e699c5c828e86a0746251e060ed26f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25924b04095be9853c6dd477f0084182452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669eff381767f650cd7f8ecb5d8c0da453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740abd7f6d4146e5095b1108cf277632454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87878be3c9cb62751b2da8cc3909799a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff41d4eba1e5c6a2f889befda385afa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caddfe0bedfd6b54bbdaee698a762e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500c9fa2f803862ca957c237d5b3455458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca962b0875b80951d09dc0a9c8cd0ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b4db8cf010cb091096dbe22d4af3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c9e0a16f9334c8bc32c7ba7b274b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b06cb12328ce9f8099b31b5e488eec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e580b02d0876e3d5845e858339dc5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8a93446d54ddef33ca3f64c323e92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa602ef46bf4051f9d0825bf3e822ba6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec346e61dc35bd1e2408d1db0a8eec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c9204833f769463151f31c403556f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b92f6eda31c02b2657d624213148b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da658359a27a2b4d26155a96a56e5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa50e380709167e82d06671d08987dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17246b540f16243c228e0ab1fbb9d250471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a3eab30eb6449ae6061b538cd5f91472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca3bcc31444c5c1b3a90bfd941b90f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89ad95a619036e5d6546a0c1eac635474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a8dd97eeff207ddfef975fe969104475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373b1c459617f3c34ea62df60457889476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f54a0b239d8fbcf4144b38af233a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ac886e21d7ce23448a3d3209b6d57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc4db05a5316fb8f3fba3525aa514d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56780e35dd644a63699e596d4a19df67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d63f7157a64b92bd966d336ffc6fe7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5e716e3c2592ada293c81b87ca7c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12261fa80ad5a7bf3af9944cc0c14326483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1983e9a6c2c49fa0d4c24ee1c458396484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d7c1adcc67abd268e265409197c59485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d7ecd99dac3080bda45f0fe9196c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93b2e944bec5579495532d390340e3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47387e31e4184e880bb5fe68974baa79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533dd51ec7d304eb96d4fe1a5d6f4a0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113240a0e4427abdae4e31be4ce80d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8611f9512e2e33b759c116c91775f0c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9024db13a21da17e0ee70e9e51feb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495420d2aaeeb4c6ecd0195e02be29d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412be5f8c25adbf5448da12f159018c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28d90a96dedc74db3cb23c61589d34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a87e1a582147516858a69c7a744c6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b8023c2d733a40bd522cfa8f6a1ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8da33c27d5d96e546c344c08a5d9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b247f2a9eda3488b88d94a17fe9fa4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa9e4e446db889b21a003ccce38eb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8a1930731d579ee40f50126c40e91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101ec7d7c191b156e13673229217f4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda47a82a717d4f5e9fcf655d142df2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a1c2c8635d2a75312352ffe3bbe0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466c33735a2a1d6ccc6832f8daacb79505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a0a0876b1f19366712e6f5113ed46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe9ab0afa5c99d9dd6c1052f5ee550507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238213188e3e78f22f1a7d0f8775ed7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff72b765a2b2d4efe1c6ccda1819352509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bff30109fe42e6254d8b3e5e894b9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e957a28cbb57d41184c3d8c336f33511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40611a0b7e705bb1758e1bf970de3efb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683b0d62fb722d53790ab90a9c4484c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473d1eddc5c8d6414db8f9c9bfe81cd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbf15692ca25144122498987b47040515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b12ea346eb149022127390107679f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695adb37370b101a3cba95c593e1dd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e9a4d7e87ed0244e5529c0dc7d93d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82f676e9554699b59b18a4f425745e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418140e35bd33c9337160dda855d5fe3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239774e11e53074e31d099c2de27c8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfff50b4811d0f6dd72ee1acc17c16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fcca5ed2667b7a23343dc67d0df2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41454f3b45031193754c5ad9170dd6cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dda5461e3c240493b0448d56f85e6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e08321a7bda721b8437326cf7aa721526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334efd85fe2eccee579c0ea2c73bf985527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac27242b50a9bbdd0da38be2842310528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80337f391e4a4e536de75bcdd3869b64529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1630db2fc8e41b62b9d3e4258d9065530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35f4ad7a4bdbe7f615d20fb8287c91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f145853d140254f08d17ebad6f4faed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594f2094cc6ed6674184ecfc8ba23d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330dc670c790229817bcb0ca11ba36e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6ab16c8a02fa18d62adb8227f3513535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75421d486daea4e35962d4bc0f0ee212536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d39d18899f88ff1ef6bf359392227537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec45d2138538f4e7de278fc447ee0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf8472f2ae4389beb7b1aff7404bfd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05072787d2a58ef54e5b47bb744e85b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86465ca16837ff8dfd7e0658f7fa947541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08acfb5724ba94fe66a4064d243aff542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28942b212eed9045e865503c06f1f954543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf939002cc7e342778f6f9af41efc23e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dab219cb81315fae4b89c2bc7355a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641211ee50f123449b037d1ba874ef0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb78def4481e9783b921c33e2b1063547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8a2d533f76bdf7fd1d4c7148711e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9710e18fd7ca37bc6ee74c4df5dbcd7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c040318ec72d4df0d7a7225e45a0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d0799fa5108980d8e9e9dbf886feb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757bec32276538bfee5909171df2853552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a116444aed61c2645fd626f4cd3ece553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165302877046f9271abb1374827c296554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83037d73c31555fbd2a8ebde3394c6eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb62f145da5a6a1acf3a2e5d8448b95556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d49a829cc9bbc243e08c465bc2a13e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f472f1ed03150de6edd405c5514a2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b3cea114ebf0b3006311e149ad469559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c812620855a6f62ee6283a062f0e1db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e668d9a68f2b9fa49ae97f2281046561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786259aab774704a04f67213d1965e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440db1da1bb0b50d6a8641e36061987563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f888829870fd4a96a8b5479bfc780564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463790c433a4a5d4eddd054ef5637a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0dc0da3261b1e3a667ad2b690500b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa7c47c126542cd7d15e728fec7419567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124874dd15a7d8cec5dbb9afd716d23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe880a3154e938480fc4fbb83401ab99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bcc8affaaa9cdb1bfcb087db97a04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341543e01515ba9d9dde9e1175af4b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afae7d7cbf44a2d8a2716ce5408b031572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5cca1c500e13e387debbde013e96f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bc1ad6f783225178fdc36f3f83096574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1059e0a00e38dc5a82992bd5642f0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d074a90d92e4ab8bf257e2f2fe0d8f5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b98189f3b1ae010648625d94dfb950577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ade2bcd9e74c731c86587d544ede52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc90076344cfafa479122a86dcc498579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85a02465ceee851dc71d9fab33aaac580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef5b6d968cea0d301072e1846cfb04581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6ef1e56d35d37254196d17ae0f5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3daac0abf25ef145417e1270064c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65149ca757cb553020e5084c54382315584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733f8d568f1267fc447cb7344e3c46d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd015e921afd56e1b2cf1dd7763e102586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c158637af39f71a70d4297129c1c70b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c72ac90d4a29de86219d4af1f1a2a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a770021ad3e5e93b6e71658666b054589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8be83bc155fdd98000c2b5f6dfb3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedc7ae04a66c64658d2e59e055a347591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475519ef820741272db396d4680a7875592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf451911681cf2029ceda4f5043f1e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63962f0b004bda8690dfd820d896695f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b92d1e4b46221328241e23202ebb6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990e12c7afc45241e145ffac45d59b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f154e27a47bc89bcf792e8546ca43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6f2d1b81cf80e3583cfa4bcabbbd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92653e5176911e74ad1e0c0676eb6a4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d648c77c9fe592837978fbd33933054600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd0ae681b86a725c81abe5d91a73e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814f169f6bc7d580975e2e84568f52c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d54e29402b59f38bbc0794b600fe1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277aedcf855ad74492b9374c1a3ab6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44052ff986f171115ef11bc11439e448605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fe8b85be0a8a41462152158ee2956606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8612036a432feef05284c8672560e58607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1c45d60f19c452f2d20f5f0c008f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e13462768432915fe843a867b99ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62861c042b42dc6570720f337e96d73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4208fed572c3da769705ff7350dd8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b03a1d605f86f10159dc606ab5a3f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ed4db4cfdc5919607d21d05f3fbc2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273468ece9052d8358e1944fd470da4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e10fdd49b568cec07526eb5186b72615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b1a7ce0c2e3f423ce7403c7df8a54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f0ab1de488853687d34457e1fbc31617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c711b808facf9052bf8dca07b7162618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9780b50114f5f8187d0c6733bcfdb88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c035c8d14fb2c7a2410e7ddb2674b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483200b5eeaa705b287c7c140791338621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409da9802ca2f3214cc7b0bbd44263d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26e5357e057dd114d6dd8a19893c60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94339127e8042b101eb38440fc37fa54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349f9237d3a58ef59e1a003b347a994625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018583f78c377c95c3bbb04be1277997626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a6e39bebe04afd083af0d617e0256627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a6d0f13f3ccb248432d7287312c27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01228b670b10ff003ec45d413895745f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202b6a2f34a2313b88b665421fb6322630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a49750c8cdda0e851e999aa7f6d471631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dcb62ac62e2fe7681fa063470691d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1f2a9def6dae4854877a9ce363cdc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0a4c859eb5f97dce499612e62ee27634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704954acde9904744a8af40fa2ab806f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2739ae0e2a50ff4f3a37ce8104136636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde54201a6fc601f659680b43072e72637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463b9ad941b43f31a11f2807fa3e011638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44199de30caba5950073974efd6387639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e8a5f1edd5d5e601ae4ea36b7af43640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235df576629ddc57be9fe9930a68455641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c2bacb732dd719885582265150256642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425bee1e15aa7b8ab8c31fee1327880643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55760a0d09d326c1a6c51728b31b48d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba3a0a6371b4e7fd8e44c97fdd25e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc1202fd29db58fa6fe32fd602f7c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4429f10d7cf70386a2354f2b6b7e2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7276583f8d9fe11eaa72c69687c7ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc57c8f23e6aa750741abbe254d7e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a79b1acbe7604ddf38ea569a948857650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4112a3d4720561caf610561413daab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42005a02688ac27680cf718452764241652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea44dd379c10cff3a9d949e599b543653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce33201fb0a46e8416f2e5900db448654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5673c29b9b9be3c2110eda1d7bb27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ff57b2758d55d64d9c4cfb5a0b773656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0a9bd017508da767807e3fca21d61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd952927afaf5413803f349a515f20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6faac1cf09745446742cc517ede693659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0cf6025000d3179df7bd65a065bc9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935ab9b0843e4081e3110b1cf4f348b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d626798e5a9cd539e6af6adce82149662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930178cee0a7b440fd45b14cbf1ef965663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88837f11d6e2d69b1913064a11750b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86680a9fd8bf8ed6108bd2e3bea10f2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8f179c37fffa2f15f344a79fdea31666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedb92ab1e148bd39c25b364c1627be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc86172d909bbe100e9c0001ca57821668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296ff704ef5d25d3916f92efc423ad3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e1a1ee177afc27a33b5ce76913bba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22649a06e7a958fabbf1b03adbe3a24f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a57ec085d84a613a7f8c54640cafcd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3e746e2e332c22eb3344f087250d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690d51dadcdf4dda19c25100bafa94b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0305c229f9654cdd82f75cc3e899e0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715b2095830a6ddd79feac7cdabde9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306792d09c83dbfd85914a1c8e1bd47677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b2bd27ed40664042172297e23aea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693331e275e99a760afdca8f15355ef4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a86593dff8da1f7f37e7394330c906680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb25ec4fe3cc91885e5fddc73de28f6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd560f8ae348693241ee3436b6682682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91642d4abb3aa28db1065a0fb87f894f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a085d9828ad53527e2ad3a03556aa28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ca470f4d3eddbf6ed86c0189bb221685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3eb757c2a1a5a44772375de88727b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f080a1f9642cf8152b1da92b0bfca97687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566775bde38a1c2288ec056794f59f46688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87396c92b24b46584f50336a407335fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199bb13d4972493442768302443da0b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b3f47cda328e5ea8fec8fa1ffa704691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c608e41c156bd4dd8c03e9233283cb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367acab802e5ae60b2d92bc719249a44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0250016868d9f025a10ce0ed991cbb1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633dfa277ad79d3bbb4e7525850cde695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ff9df1e5b6cc68416a9b305ec3483696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87647bbb7a94557c3d017fbe6da7ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b1bf73b4ec72c71d386b220902112698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c98a15cf126b390e0008d90a05412699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e024a82fb0c9b23612c7fb49ca6e184700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff37c93946e93c0a67249babf61448701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4ad774a04755cd9f3927fe2938180702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f52930bd75e378b8576191b8091eb6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5c20fdb8ef46ca0e5fa71201ff33f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eed217c65bcf27e5dbe5d75b8ea64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b842379ba2a152cbddc3fc726fd38b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c047ce1aa1e2fbcf703b683f2cafcf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d819850d6c9f72f81f7aaa9ea87b217708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263efeff16e49f6244c9214c24aa0018709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51452b3682160fbe225cf0b4a2fee21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3587a9dfd8b3b8a4dd6330641cf4b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94fa212ab29fd246da63b49404da22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95a1589f49f143829c4f513b3532a9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b47fa72e495783f93bf39b4c8e0540714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf190f29279ae07853615f7275fb67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023ecc84aee9b881674a07002fe8e79716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a769f14b5249e8c5df96a614781bb1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25726710437e405e548283a7dcc33877718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6639d784c3721efe3e2758c639d558719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de12ef3d7a1312a3d3353c87577cef6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd1556bb0db1009cc759288961fddc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3dec71d22f14e916c9e05189dec34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f1d8058481abec6222156fb599f97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea68fdbd0182b2c48b66db64b9d956f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9934b50780100579789fc34d0ef89be725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b5b450c5f1de46c66d7c7ca622548726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4541abdee8a10e320b65cd2c793e063727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17295752e039c05a4cb2251f9e51fc2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aca744e5fde26c6bd06b05ef3b989729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc6ef536471c3b58cc67c44b5fa216730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1d4a38c7fce85fcd7e65b16f5ea9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398841a857be6c4a0cf59765cc996dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21916c3f6ce7eb236bb235eb3e6f2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cab9dcee5d9af0ab8de82e8dade96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007e0e17700d268920217d329dcb332735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f246024ae36dcd49092706bc606eb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602b8922dbc85e5121a5be27fea82a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6fb5305c71ea718c38057d7f38b9d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c041a2a8fd04ae00c5732471fea059739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c464510414e3902aaf45939c1936c99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc0eb20d4abdf21e30753ebaee74d3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2d84d5aef41b088fe5497a32a72c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e9a7e1f9ee15af4a913dfde617816743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754637bc198d5f99c219c7c9b546cf92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb612d3983de7d3a8e01803e05925d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36644edad390c72f35439cc51f38f1f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff14b8a4c8a487d1b178f97f5d56b107747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f224658468260dbe8732ecd9412e957748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1360f62fcb8901eb6bce99dd4f22c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639c033e982501d39323e25b1aa097e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257312e32e7aa322f247cbee70f8cfef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f040a9f60b9015dbf97f05e6ad729d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef72f21490e37220179a3baa75d9a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3bc254ec10bcb0a920271d83d2c79754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be84e9d94104d6338915f8eb73f777755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7fdb482d7cb55126d21a9777fa272756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8ec92ccc9bc2a6e2b9bf716966cf1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ba16866fab0e20cdeac3176ea276d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3327969ada9134da6d3c15d77496a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0d0560a353a84e2c176c51a55a090760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385059cd518a00c9b6fa44f64b9d552c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d9aaf6301fb36fd26bc3ca7d3e241762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96e7a8187d1179c818c65f0f374010763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e28b4fdf3959a444836c3ebd329d8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6437dedb6f736e842eba675a81ed1ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea52ba652ed149a7e1592918cf7cdb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773ed8fe81f06b75ca7ca38102dd27c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e53b1c520ceee488954e1522de0691768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530b7c1f61b54a65ea35fae9e9d8dee769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcefb06bf501e12a52cd0b1a1497dd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb9132e6d1fd4b56aa57367762f5ee771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846d05e847a5eaa7cd6c1cf7625c6c1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e914c6269426f9d42b42d6aedffc534773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3c54131cb43571d3febd409bf891d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833c553e7b4325a077ea9d4863ea84d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27726318bc6f8a4d892db73f9f7bf165776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91db010a19a30704735d8c2a85d4537777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba266b61eea6311ec23650371572c0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7ff96af0d16aa834b7aac61e5898d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53645c69b7aaef5eeb4a06e1c0c925a2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273f7ff9f72cd0cc19f2b0ba1f78a34781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5c55b480427c015a4d5e9f999822c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff03f294666015fde1c5764e287bfbd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d6d5d9a64d5ee89193d031fccf115784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4031015c65a37e052c3e5c4a0a358785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9218364c518b9881658d83beb5675786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d3fa19bb8b7d78778212bcdddb2c6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c4414f18f9d45c97eb1388b0b287d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d27a3a81b2794fea9341445cc4bfc2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef286b7866dbedb048a04136b679126b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c65f452e6ac78b5d0d9887784ff220791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ba4f140001c442b29e7a7253f1538792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba4cd78c4e5376241c2f66d2d89f37793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f286ff545062e7fc19096a3c6b9363794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b98cbcbf821ba125649ac7017c802795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6b7e5fcd2a597732dbd48595ff397796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df17c1bbed4c8b993e92fda2852944797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64acca3934455e653d8bf360ba8a6d4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b64b7e60eca40fb7651845e2e1ea04799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9dbeeb046a385f9d8acff66cbc7db800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a1bb5602018ee232a55de40bb75b8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce965a9503199e92f014f8e238ba1ea802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e86d3d493b2ef0208bafbe0956e842803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee2b3b6e53e3a97250201cd86f95f2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aabdd0c8f451e2127f28eb3a1cc251805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d992b8bb6e04170da7cb846fd943f4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d40dc4c2c4bf7cb25c6993f6d7147807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513eb7a39659797e690e6b56d0036511808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df0bf7ff2039ffcb475c2d6334fa73809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789368a6909da75c39f130f53e7ed553810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edebe510ba7a72186a222a465341e5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56190f6fcee48134f1bb0f572336aa29812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a111f72c21476ccfc3086f3c79e6e80813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae5438be7ba3b17849cb3db1fa4685814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450d159a3227a78d2beb5ce5718d569815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3d9ee827508f5eeb69a626fb00c4b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdcc82b599cb859c9898c2d016fcd3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d753fc92d21a321f7329f25456035818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8edc33cbff9b83a944527f0173c280819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7913fbcbb96872c7ce51ae5cdcc0567820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34991881398d61292a363fbd451797e5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808760cd10d276a9079667ef0d60870822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e832447605c30fd10c8515ffef77e14823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f1fc95ff994c16f60ae38e4883381824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee16e92ebd8f4391b63cbc8acd92cd1825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52c2b1208a6f3aed93398fb83f93a7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bbb78c2731d634a265254847c6776827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae911323cf81c07c532cdd8fcb65f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5d9c8b2059a306977e0b57e244623829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff55d316082016ccd3896ef5c496824830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19e3fed08b2bc092ee48da1c36f45d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac71a126bc2c19e522584657073995a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195905273384d24c4513b3d2e883f3bf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f2196417be4d82dfcbd46fe794ed3834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7d4012eb63f1b1e05d7553c049e6f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d1fb420cf2218e100789c3dbd3253836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900be6873ac529d900f4c71cf0f3155837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993b4755848fcc0bd62a1611abe8432838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9165f8f32fc3889e4724763a4e94c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb7435fea8347008c52b03d5f0fa68840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6258adabfb1d9b9ee7b03a5a4ba6eb9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2a47c521a04011ae180d44f21ad2c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ba656958827efcd3cf2a5ecfc2a0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c33b3383518c33fccfab16b59b941844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90feb2251515611ad74d575517e5dc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb36c5087ca8be627d242f0b7f7f31846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f115702c782eacecb68fd8cba5231847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec948d14683b5359869973be7647948848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e357f2d6a531f843751e22727e1fa81849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c359ec50549c8209585e64ddcf28df850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4673b520fd593539ea2e18902d9439851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46318fb852ecd5f194232423658da2bb852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860a13c3cd2b879178d64d8e10739b6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6664bd0c0e90c3838cbb867211da28a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c851fce99acf0bafe4d463a2616d1b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386400969afce799a18199e65e71ab0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb692d9fd1ea0ce10c21bdba819f07c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e6739a3c5939f997fc4de17380154858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd172e43fe80b391d58c928dce6b4641859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1587f81dba3af3218b34b1d84c19e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651eab5d195c3a77b1f81e2b94bcacb861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2452a9a4da0999204e6a96bf6af41862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0984364cea876e1eee36b41c984a60863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e152ded03dd53a5a760064f4422e2fa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503e7a4caf4148bad15ef4cd3b1c489865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55229fa1617edef502cb9caa2ab877aa866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0063af650d0c28bb4a827ffeade0ff8867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76c8df92371ddcdbe33e5d175c46f5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172875d5350d90aedf9037ae5df63d7f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2ac14a6b57f769080baaed51a4c78870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f04d381cfc0fc82d15cf0290e8912871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfeaacdf5fb2e017763dce003d6ce10872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc024441351944367c12626aa934dfc873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d5f34406ad2275e673bf512040195874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24386d189f077eed52109a479546981875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b9df8d1c66b30c22ab7717114152f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8b15e525ebfe852d81530c7990a2f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a560da6fe579ef094d646502c00aa20878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97276ff06b9e6422b70caf2a5ada783879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f63c726bec18e1d9e1482439cfdb8880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa708e507c81d82d04295112ce04e5ad881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07de01b2101c9ff2fc64bbff24b5dd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62026fdff0ee7f74659b75469a07cc82883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1185dbdb0a6ee1b04c733af4373d559884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b736a1469bc9b4c45a32b15032771885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56d6739666ad31496c0a1b87b34d3e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b7d2739a6f6d1c8175a751705b1b3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738db1244306a88c9f5d361d8670d75b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c790b94d2265dd1d8ef29706a8d8d48889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e3837f16b18f28af08a498295dcb1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d04bea6734e0600607aa8965783d39891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a29e6603bc041428b85070a1694c5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce471cb0f312e246194065203d6347d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc2d1da80c5485df80a8ebe566fd7c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f141d00e48ac32b4ee7a312e86094fc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5896112b71f62f2f1f9174271ec829896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513dd825b28b2c4d0af91e213c92398897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c9ee40d36e046110c18b4f8799fc5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8952aaa52f27b6cc86b94891ce1862f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f890427f8a20ef33f22acc1d783d1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3c60f526a9d463b9e464525146da4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eb234ac0c52537bbbd25c18ee4b27902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21eddf9a4e6ce43c5096f07cc1797b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fefaf1cb5a9e4aa851938aabcabcda904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4998e268cdab746272b294bffc2c1905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26dbe5f03934cfff8659b5eb4f841c6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da4226772619af2c6160f23f5803d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c785dec7b52021a2fc1888dd33e8010908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7770f749f25725353bac2f8850b24909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ee1776aae059d2e4458c10d05a7de910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05093c6bc6630b6e29fbded71792178911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089ec10617e9da4a255ce42389566d3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3ba311ddad1cb453ee912d018c684913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b03ecff8e5a1514854917ccd36db0a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02e27a952a646f2cb74f77602dc373915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad101793abbcbba20ef9fc9cb830e8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcef84c7cc78208d0343d9da9a4c9e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add290f04170c544a1a3f64e4fbd89c3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7254de210ee18991a916bc7c5bfbf08919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22e68211891b0758da87694c4fb38c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b2d5164cd49581ce4dbfa23a29dec921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f09514441ad9d07156cf5929e0bb2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a7a47c1e86afb79a68c827371d3a0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a05d587012659fe0657fb028d4e18924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e4f8ebb6aba5b49c96fb2f8977200925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16138f1cc5f93803b4532be80dd98574926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb994ed037559a852dda47c23177994927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c50d4f8ef5d2744fef960212486f13928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe31a02a5d022e328cf1d8a95f0c79929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abda06feb6c1900fa3b217b2e86ecd5930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17cf4cd5ac8c829f83f8b7789a120f931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196c69b4744aa16965f891c41408b13932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c18bbf6c8b0887e402867545ee846933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f3b847f4a5ae5ac9d3c78007f3b39934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a8a620ea838d10b03d6eab65f5cc3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558796c0707f8da503ce8edab772841936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6bb57dd9870fe7d9dabcab1b21b0e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e37c7ec06812e34471861ca867219938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e8c3a3560e750c70fb728e53438e0939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e707778884dec08fea69eb3fb0e5c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf21d6ecf32c40c6d04a9089b64ab85941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c582d511e65e9e5ed2b9b079bd364942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224af231a910598a039b3dc24661541f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a736431ab86e1f8a6fe08673fc70d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0d06f19d7bd89ed29cc7ba8c103e2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f03d74c83d0d10dfd832dde58c94fa946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92351a6435e569e06c6a72cf1e124925947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe678b3ec9e325e1cb3a80af80e336948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427409b38ec37390ba88ebaa2b478e6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf6a628037f3dfb30ae8280ae2a01e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a64b6db6f5c79fba740d620605723951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c36918f80cb55e697ff69eb3a356b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fdca5ab3824ae606626d4c6b791cf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d60451184b80ae47f3382fd230618954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2955f14c70c3c4d53ae2cc0feb76dd1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09870e564fdc9a542683c30c2ba2e504956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f31f5baf1d3d9859305a3533e6a640957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f69df9f611d588e89b0bb146a6a58c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9693975bb6687fd22d499c6aecdff3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4989914cff7d91e29d21d9ce705e9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512222f4d2ed9eb8c8df507252ca3ed961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba12e2a92a8c0fde69441868d5fa29962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0292fc40937fe829d05728c9a3e1c97963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c53a4449bc1415011cbe878f32ccac964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e1b27d0d4f094eddef846e8a5de65965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e801cf1125401aeab5cfee9cc6e9f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ef8c84377e47b039c6e5313a96b67967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7f14664c455a08838fa0497bdfe57968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca966c3c54245d929bcc8222989baf969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafd380d8052aa5447a609a97907605970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3d1c5a62e7d450196d878368242ca971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43533efc5afd5ba5b3dc58bd1867f0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a923a26f4e226bd40d95972862f52973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771209b40473da417cdc6008d7ce32e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7af488f93759616dca30af7c3ff59975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2bbd52e1b9b0b82158e0b5ab97f4a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb08a17c72b4f02d58452cdd878bc9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513d0c09e9c98980a480d5e91032493978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff0c5beecd9d1c223dcbaacfc88dce979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc620d77363218db6fe8af922a05e1d6980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555309eebf0760aa68459adf78e90a45981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8508fff78e9fb51ebf340a5e1016813982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71008cd7234e17f88cec70f9b03bf23983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ebfeab14490eb802089f3f576bc5f984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf332f0e4786487b24f87895944d4e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a71fc7f629404f77443df81972f9f3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b80843c0ed77f752de28ce5b867d8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e155612bb3a7424769890887cd0b02988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8b842199759854b216cd3ce35ac00989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e77203aeb4ddc043e78d4e37c51c9d990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa278d8d9aca96cc24caf5111ef156991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c42f7be5490647103d0ab1a781013992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404470549262ca0ce428e287c0176cf993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a134a6766ce6bddb710c1e8b104b994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934046945ac7724d60fa4afc26d75c61995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87faf258cc5a7dc943e64ed47a5a05996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db69819c5741c03584187a0d0d141b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>